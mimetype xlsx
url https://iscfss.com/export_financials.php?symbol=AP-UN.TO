--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -5392,51 +5392,53 @@
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>29</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>17487000.0</v>
+      </c>
       <c r="C7">
         <v>17507000.0</v>
       </c>
       <c r="D7">
         <v>24085000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>10433000.0</v>
       </c>
       <c r="G7">
         <v>8375000.0</v>
       </c>
       <c r="H7">
         <v>8384000.0</v>
       </c>
       <c r="I7">
         <v>44255000.0</v>
       </c>
       <c r="J7">
         <v>51061000.0</v>
       </c>
       <c r="K7">
         <v>50848000.0</v>
       </c>
@@ -5547,51 +5549,53 @@
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>5077439000.0</v>
+      </c>
       <c r="C8">
         <v>5077445000.0</v>
       </c>
       <c r="D8">
         <v>4543152000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>4543152000.0</v>
       </c>
       <c r="G8">
         <v>4543170000.0</v>
       </c>
       <c r="H8">
         <v>4545196000.0</v>
       </c>
       <c r="I8">
         <v>4545196000.0</v>
       </c>
       <c r="J8">
         <v>4545196000.0</v>
       </c>
       <c r="K8">
         <v>4545216000.0</v>
       </c>
@@ -6634,51 +6638,51 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
-        <v>195765128.0</v>
+        <v>139765128.0</v>
       </c>
       <c r="C14">
         <v>139765128.0</v>
       </c>
       <c r="D14">
         <v>139765128.0</v>
       </c>
       <c r="E14">
         <v>139765128.0</v>
       </c>
       <c r="F14">
         <v>139765128.0</v>
       </c>
       <c r="G14">
         <v>139765128.0</v>
       </c>
       <c r="H14">
         <v>139765128.0</v>
       </c>
       <c r="I14">
         <v>139765128.0</v>
       </c>
       <c r="J14">
         <v>139765128.0</v>
       </c>
@@ -8239,51 +8243,53 @@
         <v>237786000.0</v>
       </c>
       <c r="CL23">
         <v>236330000.0</v>
       </c>
       <c r="CM23">
         <v>165809000.0</v>
       </c>
       <c r="CN23">
         <v>157069000.0</v>
       </c>
       <c r="CO23">
         <v>128402000.0</v>
       </c>
       <c r="CP23">
         <v>127835000.0</v>
       </c>
       <c r="CQ23">
         <v>128567000.0</v>
       </c>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3189078000.0</v>
+      </c>
       <c r="C24">
         <v>3938335000.0</v>
       </c>
       <c r="D24">
         <v>3954747000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>3645960000.0</v>
       </c>
       <c r="G24">
         <v>3101045000.0</v>
       </c>
       <c r="H24">
         <v>3418246000.0</v>
       </c>
       <c r="I24">
         <v>3595676000.0</v>
       </c>
       <c r="J24">
         <v>3679650000.0</v>
       </c>
       <c r="K24">
         <v>3507339000.0</v>
       </c>
@@ -9060,51 +9066,53 @@
         <v>127818000.0</v>
       </c>
       <c r="CL28">
         <v>126512000.0</v>
       </c>
       <c r="CM28">
         <v>88084000.0</v>
       </c>
       <c r="CN28">
         <v>81791000.0</v>
       </c>
       <c r="CO28">
         <v>67567000.0</v>
       </c>
       <c r="CP28">
         <v>67681000.0</v>
       </c>
       <c r="CQ28">
         <v>66196000.0</v>
       </c>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7678319000.0</v>
+      </c>
       <c r="C29">
         <v>8505219000.0</v>
       </c>
       <c r="D29">
         <v>8697965000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>9809972000.0</v>
       </c>
       <c r="G29">
         <v>9872111000.0</v>
       </c>
       <c r="H29">
         <v>9966020000.0</v>
       </c>
       <c r="I29">
         <v>10199268000.0</v>
       </c>
       <c r="J29">
         <v>10301587000.0</v>
       </c>
       <c r="K29">
         <v>9777465000.0</v>
       </c>
@@ -9623,51 +9631,53 @@
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
     </row>
     <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>54</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-312552000.0</v>
+      </c>
       <c r="C32">
         <v>284860000.0</v>
       </c>
       <c r="D32">
         <v>-586677000.0</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>-776337000.0</v>
       </c>
       <c r="G32">
         <v>-1229306000.0</v>
       </c>
       <c r="H32">
         <v>-855483000.0</v>
       </c>
       <c r="I32">
         <v>-756874000.0</v>
       </c>
       <c r="J32">
         <v>-640020000.0</v>
       </c>
       <c r="K32">
         <v>-269614000.0</v>
       </c>
@@ -12164,51 +12174,53 @@
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
     </row>
     <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>33032000.0</v>
+      </c>
       <c r="C45">
         <v>33414000.0</v>
       </c>
       <c r="D45">
         <v>32883000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>24913000.0</v>
       </c>
       <c r="G45">
         <v>23046000.0</v>
       </c>
       <c r="H45">
         <v>23326000.0</v>
       </c>
       <c r="I45">
         <v>23201000.0</v>
       </c>
       <c r="J45">
         <v>23434000.0</v>
       </c>
       <c r="K45">
         <v>23802000.0</v>
       </c>
@@ -13223,51 +13235,53 @@
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
     </row>
     <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>891656000.0</v>
+      </c>
       <c r="C50">
         <v>191956000.0</v>
       </c>
       <c r="D50">
         <v>727016000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50">
         <v>919685000.0</v>
       </c>
       <c r="G50">
         <v>1374724000.0</v>
       </c>
       <c r="H50">
         <v>985130000.0</v>
       </c>
       <c r="I50">
         <v>725978000.0</v>
       </c>
       <c r="J50">
         <v>592864000.0</v>
       </c>
       <c r="K50">
         <v>211833000.0</v>
       </c>
@@ -20483,51 +20497,53 @@
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>167</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>7782000.0</v>
+      </c>
       <c r="C13">
         <v>10247000.0</v>
       </c>
       <c r="D13">
         <v>10632000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>10699000.0</v>
       </c>
       <c r="G13">
         <v>10095000.0</v>
       </c>
       <c r="H13">
         <v>10393000.0</v>
       </c>
       <c r="I13">
         <v>10360000.0</v>
       </c>
       <c r="J13">
         <v>9701000.0</v>
       </c>
       <c r="K13">
         <v>14846000.0</v>
       </c>
@@ -21199,51 +21215,53 @@
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>171</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-744702000.0</v>
+      </c>
       <c r="C17">
         <v>-146694000.0</v>
       </c>
       <c r="D17">
         <v>-1011743000.0</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>-94740000.0</v>
       </c>
       <c r="G17">
         <v>-107660000.0</v>
       </c>
       <c r="H17">
         <v>-257652000.0</v>
       </c>
       <c r="I17">
         <v>-94177000.0</v>
       </c>
       <c r="J17">
         <v>28062000.0</v>
       </c>
       <c r="K17">
         <v>-18763000.0</v>
       </c>
@@ -21372,51 +21390,53 @@
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>172</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-32060000.0</v>
+      </c>
       <c r="C18">
         <v>-29190000.0</v>
       </c>
       <c r="D18">
         <v>-25832000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>-22118000.0</v>
       </c>
       <c r="G18">
         <v>-20589000.0</v>
       </c>
       <c r="H18">
         <v>-21350000.0</v>
       </c>
       <c r="I18">
         <v>-21059000.0</v>
       </c>
       <c r="J18">
         <v>-20317000.0</v>
       </c>
       <c r="K18">
         <v>-8672000.0</v>
       </c>
@@ -22497,51 +22517,53 @@
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>179</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>458000.0</v>
+      </c>
       <c r="C25">
         <v>464000.0</v>
       </c>
       <c r="D25">
         <v>504000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>360000.0</v>
       </c>
       <c r="G25">
         <v>373000.0</v>
       </c>
       <c r="H25">
         <v>388000.0</v>
       </c>
       <c r="I25">
         <v>390000.0</v>
       </c>
       <c r="J25">
         <v>382000.0</v>
       </c>
       <c r="K25">
         <v>378000.0</v>
       </c>
@@ -25063,60 +25085,60 @@
       </c>
       <c r="S14">
         <v>37400000.0</v>
       </c>
       <c r="T14">
         <v>33406000.0</v>
       </c>
       <c r="U14">
         <v>17406000.0</v>
       </c>
       <c r="V14">
         <v>11710000.0</v>
       </c>
       <c r="W14">
         <v>5664000.0</v>
       </c>
       <c r="X14">
         <v>524000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>200</v>
       </c>
       <c r="B15">
-        <v>-230321000.0</v>
+        <v>230321000.0</v>
       </c>
       <c r="C15">
-        <v>-291740000.0</v>
+        <v>291740000.0</v>
       </c>
       <c r="D15">
-        <v>-229783000.0</v>
+        <v>229783000.0</v>
       </c>
       <c r="E15">
-        <v>-223312000.0</v>
+        <v>223312000.0</v>
       </c>
       <c r="F15">
         <v>215918000.0</v>
       </c>
       <c r="G15">
         <v>204217000.0</v>
       </c>
       <c r="H15">
         <v>177760000.0</v>
       </c>
       <c r="I15">
         <v>152123000.0</v>
       </c>
       <c r="J15">
         <v>133900000.0</v>
       </c>
       <c r="K15">
         <v>115041000.0</v>
       </c>
       <c r="L15">
         <v>77803000.0</v>
       </c>
       <c r="M15">
         <v>71286000.0</v>
       </c>
@@ -28901,60 +28923,60 @@
       </c>
       <c r="CL14">
         <v>1234000.0</v>
       </c>
       <c r="CM14">
         <v>833000.0</v>
       </c>
       <c r="CN14">
         <v>357000.0</v>
       </c>
       <c r="CO14">
         <v>-21000.0</v>
       </c>
       <c r="CP14">
         <v>134000.0</v>
       </c>
       <c r="CQ14">
         <v>54000.0</v>
       </c>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>200</v>
       </c>
       <c r="B15">
-        <v>-33111000.0</v>
+        <v>33111000.0</v>
       </c>
       <c r="C15">
-        <v>-26392000.0</v>
+        <v>26392000.0</v>
       </c>
       <c r="D15">
-        <v>-57580000.0</v>
+        <v>57580000.0</v>
       </c>
       <c r="E15">
-        <v>-57581000.0</v>
+        <v>57581000.0</v>
       </c>
       <c r="F15">
         <v>57580000.0</v>
       </c>
       <c r="G15">
         <v>57580000.0</v>
       </c>
       <c r="H15">
         <v>57580000.0</v>
       </c>
       <c r="I15">
         <v>57581000.0</v>
       </c>
       <c r="J15">
         <v>57580000.0</v>
       </c>
       <c r="K15">
         <v>118999000.0</v>
       </c>
       <c r="L15">
         <v>57580000.0</v>
       </c>
       <c r="M15">
         <v>57580000.0</v>
       </c>
@@ -30003,57 +30025,61 @@
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>205</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>535760000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
@@ -30126,51 +30152,53 @@
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>206</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>-50822000.0</v>
+      </c>
       <c r="C21">
         <v>-37803000.0</v>
       </c>
       <c r="D21">
         <v>-1778000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>89021000.0</v>
       </c>
       <c r="G21">
         <v>71371000.0</v>
       </c>
       <c r="H21">
         <v>60686000.0</v>
       </c>
       <c r="I21">
         <v>48477000.0</v>
       </c>
       <c r="J21">
         <v>224959000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>