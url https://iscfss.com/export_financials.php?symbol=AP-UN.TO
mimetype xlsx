--- v1 (2026-09-14)
+++ v2 (2026-11-01)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
@@ -2861,53 +2864,59 @@
       </c>
       <c r="S36">
         <v>99049000.0</v>
       </c>
       <c r="T36">
         <v>81001000.0</v>
       </c>
       <c r="U36">
         <v>65072000.0</v>
       </c>
       <c r="V36">
         <v>41368000.0</v>
       </c>
       <c r="W36">
         <v>26983000.0</v>
       </c>
       <c r="X36">
         <v>3020000.0</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...1 lines deleted...]
-      <c r="E37"/>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>541672000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
@@ -4267,634 +4276,640 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
         <v>86</v>
       </c>
       <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
         <v>89</v>
       </c>
       <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CL1" t="s">
         <v>151</v>
       </c>
       <c r="CM1" t="s">
         <v>152</v>
       </c>
       <c r="CN1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CP1" t="s">
         <v>154</v>
       </c>
       <c r="CQ1" t="s">
         <v>155</v>
       </c>
+      <c r="CR1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>207056000.0</v>
+      </c>
+      <c r="C2">
         <v>213013000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>208187000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188610000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>154423000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>185260000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>216031000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>225907000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>260341000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>263040000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>268656000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>283346000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>247475000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>274765000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>257000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>245675000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>230680000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>219487000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>206802000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>180551000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>187066000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>168286000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>177597000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>169434000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>179275000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>181940000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>271398000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>157014000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>267811000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>225999000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>140269000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>122075000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>114124000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>100178000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>108242000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>89627000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>83051000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>91827000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>78665000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64411000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>61312000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>69010000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>80337000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>77651000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>93337000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>107158000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>78680000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>66207000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>104129000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>98243000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>109238000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>92631000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>89075000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>93332000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>86457000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>82713000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>78215000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>71710000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>73071000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>64712000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>72166000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>61291000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>53743000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>51566000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>50338000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>45387000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>58637000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>58795000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>37847000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>37068000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>37498000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>27834000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>28237000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>27604000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19885000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>17360000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17175000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>20473000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14663000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16929000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15672000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15258000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11333000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>13732000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>12997000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>12351000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10269000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9762000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5734000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6387000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3419000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3046000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4954000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4948,52 +4963,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5047,293 +5063,295 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="U5">
         <v>0.0</v>
       </c>
+      <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="X5">
         <v>0.0</v>
       </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>17314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ5"/>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
-        <v>745000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW5">
         <v>745000.0</v>
       </c>
       <c r="AX5">
         <v>745000.0</v>
       </c>
       <c r="AY5">
         <v>745000.0</v>
       </c>
       <c r="AZ5">
         <v>745000.0</v>
       </c>
       <c r="BA5">
         <v>745000.0</v>
       </c>
       <c r="BB5">
         <v>745000.0</v>
       </c>
       <c r="BC5">
         <v>745000.0</v>
       </c>
       <c r="BD5">
         <v>745000.0</v>
       </c>
       <c r="BE5">
         <v>745000.0</v>
       </c>
-      <c r="BF5"/>
+      <c r="BF5">
+        <v>745000.0</v>
+      </c>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>502000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-89908000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-100272000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-78159000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-72480000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-66854000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-56656000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-52239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24122000.0</v>
       </c>
       <c r="BU5">
         <v>-24122000.0</v>
       </c>
       <c r="BV5">
+        <v>-24122000.0</v>
+      </c>
+      <c r="BW5">
         <v>-21275000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-21267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18560000.0</v>
       </c>
       <c r="BY5">
         <v>-18560000.0</v>
       </c>
       <c r="BZ5">
         <v>-18560000.0</v>
       </c>
       <c r="CA5">
+        <v>-18560000.0</v>
+      </c>
+      <c r="CB5">
         <v>-21009000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-18698000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-12079000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-10492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10482000.0</v>
       </c>
       <c r="CF5">
         <v>-10482000.0</v>
       </c>
       <c r="CG5">
+        <v>-10482000.0</v>
+      </c>
+      <c r="CH5">
         <v>-9444000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>149204000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>8811000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>98176000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>98718000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>99078000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>69245000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>67933000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>56857000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-321000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4407000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5387,144 +5405,147 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>17467000.0</v>
+      </c>
+      <c r="C7">
         <v>17487000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17507000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24085000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>10433000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8375000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8384000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>44255000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>51061000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50848000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>50639000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51502000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>51282000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>51065000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>50851000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>158742000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>158339000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>157941000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>157550000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>158235000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>157840000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>157451000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>157068000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>156824000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>156280000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>155745000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>155221000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>156367000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>155959000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>155550000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -5544,117 +5565,120 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
+        <v>5077197000.0</v>
+      </c>
+      <c r="C8">
         <v>5077439000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>5077445000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4543152000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>4543152000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4543170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4545196000.0</v>
       </c>
       <c r="I8">
         <v>4545196000.0</v>
       </c>
       <c r="J8">
         <v>4545196000.0</v>
       </c>
       <c r="K8">
+        <v>4545196000.0</v>
+      </c>
+      <c r="L8">
         <v>4545216000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>4546908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3907128000.0</v>
       </c>
       <c r="N8">
         <v>3907128000.0</v>
       </c>
       <c r="O8">
+        <v>3907128000.0</v>
+      </c>
+      <c r="P8">
         <v>3907231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3909378000.0</v>
       </c>
       <c r="Q8">
         <v>3909378000.0</v>
       </c>
       <c r="R8">
+        <v>3909378000.0</v>
+      </c>
+      <c r="S8">
         <v>3909256000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3909439000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3902655000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3882576000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3882620000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -5683,52 +5707,53 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5782,321 +5807,325 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>75298000.0</v>
+      </c>
+      <c r="C10">
         <v>83511000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16444000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>96609000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63208000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11829000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14924000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>73918000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17898000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21030000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12991000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>211069000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>490642000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17759000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13309000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20990000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12598000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23738000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10444000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22548000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>40043000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>50559000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>167479000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45512000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>141734000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72387000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19366000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>208914000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28062000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>202537000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>90348000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18361000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>46634000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2080000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15888000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6048000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>104712000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10627000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7650000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12193000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>72022000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4004000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4482000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4323000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6634000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31979000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8902000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5260000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1211000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3224000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2755000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31764000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>41589000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1651000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>35428000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>63404000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>86850000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>39222000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1640000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>34203000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10381000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>22279000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>52032000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1887000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1540000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>711000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1652000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1270000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>360000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>891000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2045000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>784000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>741000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1219000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1033000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1179000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>495000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1161000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>709000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3405000.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>1999000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>1362000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2163000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>350000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>305000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>565000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6150,1183 +6179,1195 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>75298000.0</v>
+      </c>
+      <c r="C12">
         <v>83511000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16444000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>96609000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>63208000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11829000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14924000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73918000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17898000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>21030000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12991000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>211069000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>490642000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17759000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13309000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20990000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12598000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>23738000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10444000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22548000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40043000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>50559000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>167479000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45512000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>141734000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>72387000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19366000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>208914000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28062000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>202537000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>90348000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18361000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>46634000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2080000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15888000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6048000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>104712000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10627000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7650000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12193000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>72022000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4004000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4482000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4323000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6634000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>31979000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8902000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5260000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1211000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3224000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2755000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>31764000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>41589000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1651000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>35428000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>63404000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>86850000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39222000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1640000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>34203000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10381000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>22279000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>52032000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1887000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1540000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>711000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1652000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1270000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>360000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>891000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2045000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>784000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>741000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1219000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1033000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1179000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>495000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1161000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>709000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3405000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>1999000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>1362000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2163000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>350000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>305000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>565000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
+        <v>5077197000.0</v>
+      </c>
+      <c r="C13">
         <v>5077439000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5077445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4543152000.0</v>
       </c>
       <c r="E13">
         <v>4543152000.0</v>
       </c>
       <c r="F13">
         <v>4543152000.0</v>
       </c>
       <c r="G13">
+        <v>4543152000.0</v>
+      </c>
+      <c r="H13">
         <v>4543170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4545196000.0</v>
       </c>
       <c r="I13">
         <v>4545196000.0</v>
       </c>
       <c r="J13">
         <v>4545196000.0</v>
       </c>
       <c r="K13">
+        <v>4545196000.0</v>
+      </c>
+      <c r="L13">
         <v>4545216000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4546908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3907128000.0</v>
       </c>
       <c r="N13">
         <v>3907128000.0</v>
       </c>
       <c r="O13">
+        <v>3907128000.0</v>
+      </c>
+      <c r="P13">
         <v>3907231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3909378000.0</v>
       </c>
       <c r="Q13">
         <v>3909378000.0</v>
       </c>
       <c r="R13">
+        <v>3909378000.0</v>
+      </c>
+      <c r="S13">
         <v>3909256000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3909439000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3902655000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3882576000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3882620000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3882653000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3884661000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3884555000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3732528000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3732478000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3725472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3394191000.0</v>
       </c>
       <c r="AD13">
         <v>3394191000.0</v>
       </c>
       <c r="AE13">
+        <v>3394191000.0</v>
+      </c>
+      <c r="AF13">
         <v>3063238000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2835395000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2835273000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2685381000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2398325000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2399768000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2392956000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2105240000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2099555000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2098267000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>2097210000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1875903000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1875151000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1873541000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1863261000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1852926000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1845057000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1754576000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1742031000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1569940000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1562691000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1545387000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1538574000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1533153000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1527715000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1402524000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1284754000.0</v>
       </c>
-      <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>678891000.0</v>
       </c>
-      <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
-        <v>139765128.0</v>
+        <v>195765128.0</v>
       </c>
       <c r="C14">
         <v>139765128.0</v>
       </c>
       <c r="D14">
         <v>139765128.0</v>
       </c>
       <c r="E14">
         <v>139765128.0</v>
       </c>
       <c r="F14">
         <v>139765128.0</v>
       </c>
       <c r="G14">
         <v>139765128.0</v>
       </c>
       <c r="H14">
         <v>139765128.0</v>
       </c>
       <c r="I14">
         <v>139765128.0</v>
       </c>
       <c r="J14">
         <v>139765128.0</v>
       </c>
       <c r="K14">
+        <v>139765128.0</v>
+      </c>
+      <c r="L14">
         <v>127955983.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139765128.0</v>
       </c>
       <c r="M14">
         <v>139765128.0</v>
       </c>
       <c r="N14">
         <v>139765128.0</v>
       </c>
       <c r="O14">
         <v>139765128.0</v>
       </c>
       <c r="P14">
         <v>139765128.0</v>
       </c>
       <c r="Q14">
+        <v>139765128.0</v>
+      </c>
+      <c r="R14">
         <v>139765373.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>139860134.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>128279982.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>127260451.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>127447002.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>127443551.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>127329378.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>124328661.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>124390540.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>123207219.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>123255260.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>122982792.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>116563480.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>110368003.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>105546682.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>105279592.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>100680315.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>93868833.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>93099918.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>92952437.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>88936173.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>85073714.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>84868429.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>84767773.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>81620796.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>78717035.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>78566949.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>78484807.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>78062347.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>77839513.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>76818461.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>76598961.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>71371273.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69669635.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>69116180.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>68708914.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>68590150.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>68449128.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>65643814.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>65160572.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>58612588.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>55850014.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>52178626.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>51523865.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>49213687.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>46659467.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>43161387.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>42623000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>39799000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>39204000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>39093045.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>38680546.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>31411280.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>31369657.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>31301821.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>30913909.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>31041608.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>28144747.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>28006842.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>27615954.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>25132093.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24516617.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>20176412.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>19793265.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>16772116.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>16166214.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>16064067.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>15808978.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>14727284.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>14288758.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>12328485.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12117625.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>10348019.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>8427322.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>7173918.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>7138165.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>6087000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>6066839.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>6043902.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>3884661000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3884555000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3732528000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3732478000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3725472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3394191000.0</v>
       </c>
       <c r="AD15">
         <v>3394191000.0</v>
       </c>
       <c r="AE15">
+        <v>3394191000.0</v>
+      </c>
+      <c r="AF15">
         <v>3063238000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2835395000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2835273000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2685381000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2398325000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2399768000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2392956000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2105240000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2099555000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2098267000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2097210000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1875903000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1875151000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1873541000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1863261000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1852926000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1845057000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1754576000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1742031000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1569940000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1562691000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1545387000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1538574000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1533153000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1527715000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1402524000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>678891000.0</v>
       </c>
-      <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>132561000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>129488000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>129941000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>87433000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85489000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>90842000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>88558000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>88079000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>80821000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>81560000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>88992000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>85218000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82673000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>81489000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>82582000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>81887000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>85739000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>81488000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76069000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>80063000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>76057000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>75090000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>79477000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>71826000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-104161000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>63844000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-93604000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-82519000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>73293000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>59958000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>51479000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>51818000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>51995000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>47705000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43889000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>43846000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>39559000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37616000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>35506000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31082000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28706000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>29891000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>25958000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>23853000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22079000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>1136000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>823000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>466000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7380,97 +7421,98 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>160951000.0</v>
       </c>
-      <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
@@ -7481,52 +7523,53 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7580,52 +7623,53 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7679,52 +7723,53 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7746,663 +7791,672 @@
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>32485000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>35069000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>34400000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>37806000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>43751000.0</v>
       </c>
-      <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>205400000.0</v>
+      </c>
+      <c r="C22">
         <v>193825000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>183290000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>222847000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>41278000.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>259830000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>315060000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>234020000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-177883000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>955076000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-410668000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-411956000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>111560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86260000.0</v>
       </c>
       <c r="U22">
         <v>86260000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="V22">
+        <v>86260000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>0.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>27583000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>40303000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38749000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>36612000.0</v>
       </c>
-      <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
+      <c r="AO22"/>
       <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AQ22"/>
+      <c r="AQ22">
+        <v>1.0</v>
+      </c>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC22"/>
       <c r="BD22">
         <v>1.0</v>
       </c>
-      <c r="BE22"/>
+      <c r="BE22">
+        <v>1.0</v>
+      </c>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>396000.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>8155484000.0</v>
+      </c>
+      <c r="C23">
         <v>8223158000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9018846000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9257404000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10378800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10415874000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10477229000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10603979000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10930951000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10981068000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10475397000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10609285000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11274187000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12185427000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11968357000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11906350000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11680033000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11620469000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11413692000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10384691000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10086673000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9717645000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9661590000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9400768000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9322343000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9139807000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8778911000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8309693000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7813291000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7398888000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6989138000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6706271000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6373383000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6098364000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5958606000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5823632000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5813955000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5536974000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5318306000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5213854000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5088039000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4882154000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4562714000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4455946000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4409566000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4296957000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3995657000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3932719000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3835526000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3654919000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3580592000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3500609000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3419730000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3283448000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3185541000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3051556000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2805342000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2571297000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2321026000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2154552000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2054913000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1792959000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1678932000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1258511000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1210791000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1158995000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1152390000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1155158000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>937342000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>942806000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>945985000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>949385000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>956344000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>884321000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>857166000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>808627000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>789876000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>771353000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>532302000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>502509000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>443945000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>405827000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>384963000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>384538000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>321659000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>309822000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>284741000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>266835000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>237786000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>236330000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>165809000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>157069000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>128402000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>127835000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>128567000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
+        <v>3289748000.0</v>
+      </c>
+      <c r="C24">
         <v>3189078000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3938335000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3954747000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>3645960000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3101045000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3418246000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3595676000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3679650000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3507339000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3510366000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3585898000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4130627000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3999107000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3864256000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3845975000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3860989000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3717889000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3417138000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3274391000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2938767000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2951116000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2698794000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2631332000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2630495000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2336570000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2125938000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2043324000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1543458000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1759666000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1850621000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1494671000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1581070000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1772810000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1705526000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1855694000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1925427000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1800789000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1763370000.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
@@ -8413,52 +8467,53 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -8512,159 +8567,160 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>9713000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8559000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8866000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>24340000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5674000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3355000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7089000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6322000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14261000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>132113000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>124790000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>125476000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>125664000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>124223000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>117112000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>115285000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>108310000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>101817000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>95596000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2208000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2234000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2962000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4746000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7867000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6954000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7502000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7509000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7298000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4062000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1848000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2179000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
@@ -8675,52 +8731,53 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8774,419 +8831,425 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>4023371000.0</v>
+      </c>
+      <c r="C28">
         <v>4014710000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4131354000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4633324000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4636110000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4564249000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4469220000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4344863000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4348011000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4302545000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3757029000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3499181000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3395433000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4508042000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4378675000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4241046000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4131886000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4050288000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3917103000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3588286000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3404710000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3087817000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2962111000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2837018000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2676311000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2744063000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2502413000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2101488000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2310329000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1844707000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1939144000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2095913000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1858846000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1962090000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2158831000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2108700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2039293000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2205880000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2089381000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2049276000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1989259000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2096135000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1809174000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1721240000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1686082000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1611723000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1466835000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1483787000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1459455000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1466158000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1383288000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1299446000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1268559000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1205455000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1148745000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1120540000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1091383000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1113545000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1056015000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>908742000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>886774000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>729852000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>615833000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>689896000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>638053000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>641776000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>614541000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>609272000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>530164000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>528021000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>522033000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>522446000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>523727000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>514289000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>481836000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>487342000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>464141000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>440296000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>294138000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>260881000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>242715000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>234679000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>211013000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>210921000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>165239000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>144080000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>146200000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>155321000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>127818000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>126512000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>88084000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>81791000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>67567000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>67681000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>66196000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>7667400000.0</v>
+      </c>
+      <c r="C29">
         <v>7678319000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8505219000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8697965000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>9809972000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9872111000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9966020000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10199268000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10301587000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9777465000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9794690000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10587597000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11318690000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10847447000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10792351000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10583062000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10523669000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10335097000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9879056000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9585635000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9225742000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2972139000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8902494000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8805789000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8633914000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8296577000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -9210,412 +9273,416 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>319004000.0</v>
+      </c>
+      <c r="C30">
         <v>382421000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>359927000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>289858000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>501513000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>297959000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15970000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>280175000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>150426000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>146778000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>339102000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49482000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>53734000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>50467000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53944000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>48793000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44533000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44456000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36981000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16659000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>39993000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>44521000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36454000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35554000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35608000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31436000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>69029000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>69513000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>43708000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26054000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28293000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17528000.0</v>
       </c>
       <c r="AH30">
         <v>17528000.0</v>
       </c>
       <c r="AI30">
+        <v>17528000.0</v>
+      </c>
+      <c r="AJ30">
         <v>20714000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27509000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21328000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19878000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20522000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24233000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>26667000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>29539000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37531000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>42898000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>48295000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>51476000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>51444000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>46136000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>48120000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42001000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>45291000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>37789000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>32593000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>30151000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>32346000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23481000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20963000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>19146000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>19180000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>19700000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>11406000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>11418000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10687000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8554000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15960000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15545000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>18332000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>15835000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>16376000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16069000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>19579000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16077000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15632000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13921000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10762000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24996000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7214000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7047000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6494000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5485000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4435000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>390000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>167000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>61000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>6506528000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6581166000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6597320000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6607982000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6565491000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6425772000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6299117000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6245206000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6199929000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6177032000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6144568000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5973744000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5930543000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5717699000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5167754000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5091960000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4704506000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4374663000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4277169000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3961304000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3596920000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3549022000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3514088000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3158121000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>3071074000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3021506000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
@@ -9626,132 +9693,135 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>-224424000.0</v>
+      </c>
+      <c r="C32">
         <v>-312552000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>284860000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-586677000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>-776337000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1229306000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-855483000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-756874000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-640020000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-269614000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-230712000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>224726000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>881257000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1017830000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>987777000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-89046000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-219419000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>185394000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>194035000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>256492000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>148188000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>257863000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>127771000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>155812000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>105063000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>100176000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -9775,398 +9845,402 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>7675873000.0</v>
+      </c>
+      <c r="C33">
         <v>7117893000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8046935000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8773929000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>9814079000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9730693000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9788327000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9897054000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10326730000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10449324000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>9935088000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9975580000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10213999000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10191866000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10122829000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>10093606000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11278054000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11439958000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11075883000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10074516000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9738231000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9589174000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9429768000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>9290711000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>9101749000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>8974432000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>8630312000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7966972000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7656728000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>7043432000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6786102000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6592222000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>6204052000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>6033332000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5878950000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>5758884000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>5571124000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5477630000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5269092000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5161714000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4967254000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4823877000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4503223000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4397013000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4329090000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4187812000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3915741000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3867861000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3766214000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3596161000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3515185000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3427669000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3335752000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3237492000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3110053000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2961295000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2688930000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2501648000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2287329000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2098568000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2024566000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1750632000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1609978000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1232517000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1182724000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1132061000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1122222000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1130396000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>847971000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>849692000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>848070000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>948601000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>935363000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>857540000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>836206000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>790775000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>772001000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>754398000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>502937000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>491631000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>435627000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>398131000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>376372000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>384538000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>321659000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>308460000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>282578000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>266835000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>237786000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>236330000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>163745000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>156764000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>128402000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>126734000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>126740000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>45565000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>40931000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>44635000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>38827000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>38392000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>43365000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>63045000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>33769000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>31696000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>55191000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>33923000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>39335000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>33685000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10187,622 +10261,629 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>3777832000.0</v>
+      </c>
+      <c r="C35">
         <v>3207756000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3956867000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4514186000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4598537000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3710029000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3162679000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3478927000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3692242000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3780231000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3607181000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3609789000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3685701000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4228952000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4095009000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3958545000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4047020000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4064893000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3916761000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3619323000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3476389000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3145551000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3151932000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2918907000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2853235000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2849587000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2547506000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2315082000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2239026000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1733102000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1931462000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2007284000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1650939000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1736938000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1928284000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1860397000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2009884000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2078945000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1953617000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1907720000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1880367000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1895658000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1638075000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1577564000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1456934000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1414113000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1273116000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1344538000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1340667000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1322368000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1250194000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1191696000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1214410000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>973331000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>970294000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1088573000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1091493000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1066697000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>949176000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>852402000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>767697000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>684598000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>597104000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>691783000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>615016000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>642487000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>606125000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>610542000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>530524000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>528912000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>508469000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>520308000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>524468000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>515508000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>482869000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>488521000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>471362000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>448288000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>298859000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>264286000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>242690000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>234679000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>213012000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>210921000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>163884000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>145442000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>148363000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>144350000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>127818000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>126512000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>84365000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>82096000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>65785000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>66249000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>66761000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>655265000.0</v>
+      </c>
+      <c r="C36">
         <v>7084861000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8322000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>286446000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>390231000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9694841000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9756259000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9860412000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10281915000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10419986000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9902727000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9942052000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10165549000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10161955000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10095745000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10062697000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11242615000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11399142000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11026507000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10034828000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>9700136000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>9555022000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>9396846000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>9264709000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>8964201000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8843605000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8505753000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7952548000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7631633000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7017950000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6759721000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6549994000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6190577000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6020690000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5865744000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5746291000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5558449000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5468021000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5261015000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5153227000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4961028000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4817890000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4497141000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4391258000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4323576000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4184915000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3913123000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3865284000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3763283000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3593956000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3512248000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3422647000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3331805000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3233575000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3109267000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2960518000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>95130000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>89595000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>86107000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2098014000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>82034000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>66604000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>51982000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>21394000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>9887000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>26539000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>15274000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>26200000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>822633543.0</v>
       </c>
-      <c r="BR36"/>
       <c r="BS36"/>
-      <c r="BT36">
+      <c r="BT36"/>
+      <c r="BU36">
         <v>99049000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>85421000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>74884000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>77698000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>81001000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>81120000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>82292000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>61564000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>65072000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>40759000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>36997000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>34494000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>41368000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>37372000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>33924000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>30139000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>26983000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>21851000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>19619000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2378000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>3020000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2049000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>203000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10856,149 +10937,150 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>10378800000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>10119474000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>361291000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>436928000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>707707000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>524073000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>507723000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>489470000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>610279000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>594089000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>575868000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>507447000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>379344000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>388160000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>375525000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>365936000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>362493000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>344504000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>306057000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>149752000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>133710000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>125147000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>118852000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>113201000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>23595000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>23615000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>230026000.0</v>
       </c>
-      <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
@@ -11009,678 +11091,685 @@
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
+      <c r="CR38"/>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>85308000.0</v>
+      </c>
+      <c r="C39">
         <v>445508000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>412250000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-125839000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-564721000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>334115000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>658008000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>352832000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>120837000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>258402000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>432830000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-772114000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>529886000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1956083000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-590644000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1771890000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>332379000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>75679000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>196661000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>184708000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>200521000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-410221000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-511990000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>28898000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>39648000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>57875000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>56456000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>60431000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>91895000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>104141000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>64012000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>49644000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>30767000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>34091000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>31568000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>19563000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>27680000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>28300000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20235000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>14641000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>21028000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>23670000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>17478000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>11712000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>25547000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>25690000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>19570000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>18428000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>19981000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>13533000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>17361000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3387000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>9796000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>14154000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>7714000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3376000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>8599000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>11281000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12877000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2081000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>8560000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8630000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>6235000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1517000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>10567000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>10678000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>10184000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>7657000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>89011000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>92223000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>95870000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>7656000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4171000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>5983000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3850000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2082000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3459000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5032000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3660000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>259000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1271000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1202000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1107000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>163000.0</v>
       </c>
-      <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>1324000.0</v>
       </c>
-      <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>934000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1201000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>-207056000.0</v>
+      </c>
+      <c r="C40">
         <v>180587000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>157420000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-318551000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>594629000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>269140000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>241964000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>253508000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>286218000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>227781000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>248613000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>350266000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>250320000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>408429000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>146213000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>150874000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>389254000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>389090000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>365585000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>344861000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>334945000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>321889000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>323758000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33637000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>35899000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>33035000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>104161000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>26811000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>93604000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>82519000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>25332000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>35301000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>25131000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>20894000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>26730000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22530000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>28922000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>26673000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>31977000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>20998000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>41971000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>38954000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>37974000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>31110000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>33072000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>26194000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>30137000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>22081000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>8773000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>8175000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>8148000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>8054000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>7741000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>7720000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>7698000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>7261000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>6615000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>6174000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5715000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5698000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5632000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5117000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5087000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>71381000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>4619000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4307000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>4300000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>4295000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>37999000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>39140000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3447000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>3436000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>3423000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>3100000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>3092000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2637000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1988000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1948000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>3296000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2046000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>5669000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1647000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1632000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1575000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>5079000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1444000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1229000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>987000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>981000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>978000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2396000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>653000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>559000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>557000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>732000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>44837000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>43438000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>42303000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>41833000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>40931000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>39693000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>38827000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>38392000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>37625000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>36506000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>33769000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>31696000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>25927000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>23203000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>19885000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>13190000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16246000.0</v>
       </c>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
@@ -11700,323 +11789,327 @@
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>43292000.0</v>
+      </c>
+      <c r="C42">
         <v>43075000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>42599000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>41720000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>41394000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>41068000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>40745000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>39781000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>39519000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>39220000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>38902000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>37653000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>37259000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>36867000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>36380000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>34844000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>34252000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>33644000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>32872000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>31161000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>30281000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>29410000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>28529000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>27045000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>26036000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>24898000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>23924000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>22253000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>21282000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>20286000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>19196000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>18233000.0</v>
       </c>
-      <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>16420000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>15534000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>14640000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>13830000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13035000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>12248000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>11407000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>10674000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>9946000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>9448000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>8783000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>8144000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>7482000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>6863000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>6741000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>6934000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>6365000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5814000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>5803000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>5353000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4854000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>4453000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>4094000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1288484000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1340646000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1184585000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1065175000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1079303000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>974420000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>952237000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>976576000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-30603000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>591114000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>589291000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>589280000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>368819000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>431410000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>432852000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>490063000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>488408000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>425977000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>424370000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>362524000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>362445000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>362375000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>212972000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>215704000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>218516000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>185958000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>185315000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>184708000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>164279000.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>133272000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>56551000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>60439000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12070,52 +12163,53 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12169,705 +12263,710 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>33032000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>33414000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>32883000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>24913000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>23046000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>23326000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>23201000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>23434000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>23802000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>24662000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>24110000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>24237000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>23729000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>23820000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>29117000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>22177000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>22263000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>22517000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>22742000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>22863000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>22887000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>23248000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>23419000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>23772000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5608000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5688000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5704000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5084000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5377000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>5547000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6229000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>6308000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>6226000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>5987000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>6082000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>5738000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>5514000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2897000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2618000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2577000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2650000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1865000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1834000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1691000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1240000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>906000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>786000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>777000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2593800000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2412053000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2201222000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>554000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1942532000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1684028000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1557996000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1178638000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1137768000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1071122000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1069142000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1060445000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>25337457.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>849692000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>848070000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>849552000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>849942000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>782656000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>758508000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>709774000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>690881000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>672106000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>441373000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>426559000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>394868000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>361134000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>341878000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>343170000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>284287000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>274536000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>252439000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>239852000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>215935000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>216711000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>161367000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>153744000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>126353000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>126531000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>126633000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>19994000.0</v>
+      </c>
+      <c r="C46">
         <v>33032000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>33414000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32883000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>19396000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>24913000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23046000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>23326000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>23201000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19625000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>23802000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24662000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>24110000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>24237000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23729000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>23820000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>29117000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26555000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>30550000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>28185000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25906000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>21775000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>21986000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22177000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>22263000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>22517000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>22742000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>22863000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>22887000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>23248000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23419000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23772000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5608000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5688000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5704000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5084000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5377000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5547000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6229000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>6308000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>6226000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>5987000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>6082000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>5738000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>5514000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2897000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2618000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2577000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2650000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1865000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1834000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1691000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1240000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>906000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>786000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>777000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2593800000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2412053000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2201222000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>554000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1942532000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1684028000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1557996000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1178638000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1137768000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1071122000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1069142000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1060445000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>25337457.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>849692000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>848070000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>849552000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>849942000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>782656000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>758508000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>709774000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>690881000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>672106000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>441373000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>426559000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>394868000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>361134000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>341878000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>343170000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>284287000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>274536000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>252439000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>239852000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>215935000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>216711000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>161367000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>153744000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>126353000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>126531000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>126633000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>9692825000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10804136000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>10689258000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10518728000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9555290000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9236572000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8965560000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8823511000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>8709552000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>8590788000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>8485292000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>8139227000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7492128000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7288584000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6678705000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6438636000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6281419000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6046433000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5892668000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5746301000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5632523000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5539382000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5449973000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5243629000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>4929509000.0</v>
       </c>
-      <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
@@ -12878,305 +12977,309 @@
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
+      <c r="CR47"/>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>-1534291000.0</v>
+      </c>
+      <c r="C48">
         <v>-1522929000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-745116000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-568670000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>489137000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>660107000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>812427000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>977667000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1292899000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1444657000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1474175000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1550518000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2808637000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2900176000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2562917000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2636944000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2653690000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2665082000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2623180000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2491956000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2386260000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2333176000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2288747000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2265326000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2233977000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2216318000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2174141000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1969974000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1752281000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1677483000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1622072000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1521035000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1424582000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1259503000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1183061000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1134614000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1107302000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1039846000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>959271000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>911832000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>780085000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>757120000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>717442000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>709407000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>693078000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>635642000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>537104000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>567969000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>512248000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>502069000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>507913000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>516779000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>468094000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>436538000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>374300000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>370275000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>253050000.0</v>
       </c>
-      <c r="BF48"/>
       <c r="BG48"/>
-      <c r="BH48">
+      <c r="BH48"/>
+      <c r="BI48">
         <v>75881000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>657000.0</v>
       </c>
-      <c r="BJ48"/>
       <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>-142010000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-132047000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-124300000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-116031000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-107754000.0</v>
       </c>
-      <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
-      <c r="BT48">
+      <c r="BT48"/>
+      <c r="BU48">
         <v>-80290000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-73331000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-66823000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-60135000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-54099000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-47244000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-40058000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>-25539000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-22894000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-20186000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-17442000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-14827000.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>-19931000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>88000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13230,171 +13333,174 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50">
+        <v>791454000.0</v>
+      </c>
+      <c r="C50">
         <v>891656000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>191956000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>727016000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>919685000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1374724000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>985130000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>725978000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>592864000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>211833000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>149245000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>248675000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>343892000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>341812000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>346929000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>139767000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>54698000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>51717000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>36146000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>12127000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>41769000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>21023000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>26668000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>29889000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>29675000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>29464000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>29243000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>138700000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>347827000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>114276000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>114771000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>255409000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>229525000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>249369000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>258425000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>139308000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2225675000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2109244000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2074102000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
@@ -13405,617 +13511,624 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>4098669000.0</v>
+      </c>
+      <c r="C51">
         <v>4098221000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4147798000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4729933000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4699318000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4576078000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4484144000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4418781000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4365909000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4323575000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3770020000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3710250000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3886075000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4525801000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4391984000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4262036000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4144484000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4074026000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3927547000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3610834000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3444753000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3138376000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3129590000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2882530000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2818045000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2816450000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2521779000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2310402000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2338391000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2047244000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2029492000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2114274000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1905480000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1964170000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2174719000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2114748000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2144005000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2216507000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2097031000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2061469000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2061281000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2100139000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1813656000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1725563000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1692716000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1643702000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1475737000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1489047000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1460666000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1469382000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1386043000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1331210000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1310148000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1207106000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1184173000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1183944000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1178233000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1152767000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1057655000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>942945000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>897155000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>752131000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>667865000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>691783000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>639593000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>642487000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>616193000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>610542000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>530524000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>528912000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>524078000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>523230000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>524468000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>515508000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>482869000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>488521000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>464636000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>441457000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>294847000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>264286000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>242715000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>234679000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>213012000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>210921000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>165239000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>145442000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>148363000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>155321000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>127818000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>126512000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>88434000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>82096000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>67567000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>67681000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>66761000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>791454000.0</v>
+      </c>
+      <c r="C52">
         <v>891656000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>191956000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>727016000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>706580000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>919685000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1374724000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>992151000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>725978000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>592864000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>211833000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>149245000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>248675000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>343892000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>341812000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>346929000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>139767000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>54698000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>51717000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>36146000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>12127000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>41769000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>21023000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>26668000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>29889000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>29675000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>29464000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>29243000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>138700000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>347827000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>114276000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>115278000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>254541000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>227232000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>246435000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>254351000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>134121000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>137562000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>143414000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>161603000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>180914000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>204481000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>175581000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>147999000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>235782000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>229589000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>202621000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>144509000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>119999000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>147014000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>135849000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>139514000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>95738000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>233775000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>213879000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>95371000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>86740000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>86070000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>108479000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>90543000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>129458000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>67533000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>70761000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>24577000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>10068000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>15609000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>2922000.0</v>
       </c>
-      <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>25000.0</v>
       </c>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>1355000.0</v>
       </c>
-      <c r="CH52"/>
       <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>10971000.0</v>
       </c>
-      <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>4069000.0</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>1782000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1432000.0</v>
       </c>
-      <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>27524000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
-[...1 lines deleted...]
-      </c>
+      <c r="S53"/>
       <c r="T53">
         <v>113287000.0</v>
       </c>
       <c r="U53">
+        <v>113287000.0</v>
+      </c>
+      <c r="V53">
         <v>500000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>633000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
@@ -14044,52 +14157,53 @@
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14143,1188 +14257,1201 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>8155483000.0</v>
+      </c>
+      <c r="C55">
         <v>8223158000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9018846000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9257404000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>10378800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10415874000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10477229000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10603979000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>10930951000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>10981068000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>10475397000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>10609285000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>11274187000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12185427000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>11968357000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11906350000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11680033000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>11620469000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11413692000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>10384691000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10086673000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>9717645000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9661590000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9400768000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>9322343000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9139807000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8778911000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8309693000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7813291000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7398888000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6989138000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6706271000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6373383000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6098364000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5958606000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5823632000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5813955000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5536974000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5318306000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5213854000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5088039000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4882154000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4562714000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4455946000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4409566000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4296957000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3995657000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3932719000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3835526000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3654919000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3580592000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3500609000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3419730000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3283448000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3185541000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3051556000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2805342000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2571297000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2321026000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2154552000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2054913000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1792959000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1678932000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1258511000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1210791000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1158995000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1152390000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1155158000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>937342000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>942806000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>945985000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>949385000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>956344000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>884321000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>857166000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>808627000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>789876000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>771353000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>532302000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>502509000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>443945000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>405827000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>384963000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>384538000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>321659000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>309822000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>284741000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>266835000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>237786000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>236330000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>165809000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>157069000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>128402000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>127835000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>128567000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>479610000.0</v>
+      </c>
+      <c r="C56">
         <v>1105265000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>971911000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>483475000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>564721000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>685181000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>688902000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>706925000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>604221000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>531744000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>540309000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>633705000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1060188000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1993561000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1845528000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1812744000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>401979000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>180511000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>337809000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>310175000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>348442000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>128471000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>231822000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>110057000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>220594000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>165375000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>148599000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>342721000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>156563000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>355456000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>203036000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>114049000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>169331000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>65032000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>79656000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>64748000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>242831000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>59344000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>49214000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>52140000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>120785000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>58277000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>59491000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>58933000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>80476000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>109145000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>79916000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>64858000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>69312000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>58758000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>65407000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>72940000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>83978000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>45956000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>75488000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>90261000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>116412000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>69649000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>33697000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>55984000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>30347000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>42327000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>68954000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>25994000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>28067000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>26934000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>30168000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>24762000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>89371000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>93114000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>97915000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>784000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>20981000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>26781000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>20960000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>17852000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>17875000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>16955000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>29365000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>10878000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>8318000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>7696000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>8591000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>1362000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2163000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>2064000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>305000.0</v>
       </c>
-      <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>1101000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1827000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>791454000.0</v>
+      </c>
+      <c r="C57">
         <v>1417817000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>687051000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>727016000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1275616000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1461518000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1918208000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1562408000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1361095000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1171764000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>809923000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>864417000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>835462000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1112304000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>827698000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>824967000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>491025000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>399930000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>380780000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>339596000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>311167000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>326888000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>309729000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>304829000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>324540000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>316476000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>300862000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>276912000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>406511000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>573826000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>353170000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>324324000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>445275000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>400122000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>433402000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>414213000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>289983000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>299908000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>293615000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>284628000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>319703000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>343527000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>322598000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>286651000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>388149000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>386794000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>333517000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>258150000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>232901000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>253432000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>253235000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>240199000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>192554000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>334827000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>308034000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>185345000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>171570000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>163954000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>187265000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>160592000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>207256000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>133941000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>129591000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>56737000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>79534000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>49694000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>73005000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>63090000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>37999000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>39140000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>56903000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>43426000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>40921000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>30934000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>31329000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>30241000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>21873000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>19308000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20471000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>22519000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>20357000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>18576000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>17304000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>16833000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>17767000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>15176000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>14226000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>24309000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>11250000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>10740000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>12199000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>7040000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>5760000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>5035000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>5686000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>4569286000.0</v>
+      </c>
+      <c r="C58">
         <v>4625573000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4643918000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5241202000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5305117000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5171547000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5080887000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5041335000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5053337000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4951995000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4417104000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4474206000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4521163000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5341256000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4922707000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4783512000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4538045000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4464823000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4297541000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3958919000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3787556000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3472439000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3461661000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3223736000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3177775000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3166063000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2848368000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2591994000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2645537000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2306928000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2284632000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2331608000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2096214000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2137060000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2361686000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2274610000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2299867000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2378853000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2247232000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2192348000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2200070000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2239185000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1960673000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1864215000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1845083000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1800907000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1606633000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1602688000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1573568000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1575800000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1503429000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1431895000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1406964000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1308158000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1278328000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1273918000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1263063000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1230651000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1136441000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1012994000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>974953000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>818539000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>726695000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>748520000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>694550000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>692181000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>679130000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>673632000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>568523000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>568052000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>565372000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>563734000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>565389000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>546442000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>514198000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>518762000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>493235000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>467596000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>319330000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>286805000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>263047000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>253255000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>230316000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>227754000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>181651000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>160618000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>162589000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>168659000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>139068000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>137252000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>96564000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>89136000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>71545000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>71284000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>72447000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15378,339 +15505,343 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>3586198000.0</v>
+      </c>
+      <c r="C60">
         <v>3597585000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4374928000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4016202000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5073683000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5244327000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5396342000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5562644000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5877614000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6029073000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6058293000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6135079000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6753024000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6844171000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6506528000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6581166000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6597320000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6607982000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6565491000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6425772000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6299117000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6245206000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6199929000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6177032000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6144568000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5973744000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5930543000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5717699000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5167754000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5091960000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4704506000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4374663000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4277169000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3961304000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3596920000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3549022000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3514088000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3158121000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3071074000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3021506000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2887969000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2642969000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2602041000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2591731000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2564483000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2496050000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2389024000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2330031000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2261958000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2079119000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2077163000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2068714000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2012766000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1975290000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1907213000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1777638000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1542279000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1340646000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1184585000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1141558000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1079960000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>974420000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>952237000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>509991000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>516241000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>466814000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>473260000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>481526000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>368819000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>374754000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>380613000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>385651000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>390955000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>337879000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>342968000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>289865000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>296641000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>303757000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>212972000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>215704000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>180898000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>152572000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>154647000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>156784000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>140008000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>149204000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>122152000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>98176000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>98718000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>99078000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>69245000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>67933000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>56857000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>56551000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>56120000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15764,52 +15895,53 @@
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15863,50 +15995,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15995,51 +16128,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>279173000.0</v>
       </c>
       <c r="C2">
         <v>266641999.0</v>
       </c>
       <c r="D2">
         <v>249947000.0</v>
       </c>
       <c r="E2">
         <v>226910000.0</v>
       </c>
       <c r="F2">
         <v>207126000.0</v>
       </c>
       <c r="G2">
         <v>244424000.0</v>
       </c>
       <c r="H2">
         <v>257001000.0</v>
       </c>
       <c r="I2">
         <v>189050000.0</v>
       </c>
@@ -16069,161 +16202,161 @@
       </c>
       <c r="R2">
         <v>145500000.0</v>
       </c>
       <c r="S2">
         <v>127851000.0</v>
       </c>
       <c r="T2">
         <v>109653000.0</v>
       </c>
       <c r="U2">
         <v>59083000.0</v>
       </c>
       <c r="V2">
         <v>30764000.0</v>
       </c>
       <c r="W2">
         <v>12028000.0</v>
       </c>
       <c r="X2">
         <v>5803000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>1879000.0</v>
       </c>
       <c r="C3">
         <v>1538000.0</v>
       </c>
       <c r="D3">
         <v>1499000.0</v>
       </c>
       <c r="E3">
         <v>1325000.0</v>
       </c>
       <c r="F3">
         <v>1167000.0</v>
       </c>
       <c r="G3">
         <v>1467000.0</v>
       </c>
       <c r="H3">
         <v>1456000.0</v>
       </c>
       <c r="I3">
         <v>1556000.0</v>
       </c>
       <c r="J3">
-        <v>10513000.0</v>
+        <v>1819000.0</v>
       </c>
       <c r="K3">
-        <v>10043000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="L3">
-        <v>8230000.0</v>
+        <v>1078000.0</v>
       </c>
       <c r="M3">
         <v>16993000.0</v>
       </c>
       <c r="N3">
-        <v>14025000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="O3">
-        <v>9805000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="P3">
         <v>7605000.0</v>
       </c>
       <c r="Q3">
         <v>47412000.0</v>
       </c>
       <c r="R3">
-        <v>41525000.0</v>
+        <v>38215000.0</v>
       </c>
       <c r="S3">
         <v>37564000.0</v>
       </c>
       <c r="T3">
-        <v>33683000.0</v>
+        <v>33357000.0</v>
       </c>
       <c r="U3">
-        <v>17664000.0</v>
+        <v>17406000.0</v>
       </c>
       <c r="V3">
-        <v>12240000.0</v>
+        <v>11710000.0</v>
       </c>
       <c r="W3">
         <v>5664000.0</v>
       </c>
       <c r="X3">
         <v>524000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>200694000.0</v>
       </c>
       <c r="F4">
         <v>111770000.0</v>
       </c>
       <c r="G4">
         <v>111770000.0</v>
       </c>
       <c r="H4">
         <v>111770000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
         <v>-1192079000.0</v>
       </c>
       <c r="C5">
         <v>-224341000.0</v>
       </c>
       <c r="D5">
         <v>-438467000.0</v>
       </c>
       <c r="E5">
         <v>247471000.0</v>
       </c>
       <c r="F5">
         <v>445577000.0</v>
       </c>
       <c r="G5">
         <v>573332000.0</v>
       </c>
       <c r="H5">
         <v>689608000.0</v>
       </c>
       <c r="I5">
         <v>601245000.0</v>
       </c>
@@ -16253,181 +16386,181 @@
       </c>
       <c r="R5">
         <v>45073000.0</v>
       </c>
       <c r="S5">
         <v>38678000.0</v>
       </c>
       <c r="T5">
         <v>28224000.0</v>
       </c>
       <c r="U5">
         <v>20543000.0</v>
       </c>
       <c r="V5">
         <v>1392000.0</v>
       </c>
       <c r="W5">
         <v>15308000.0</v>
       </c>
       <c r="X5">
         <v>10561000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-1190200000.0</v>
       </c>
       <c r="C6">
         <v>-222803000.0</v>
       </c>
       <c r="D6">
         <v>-436968000.0</v>
       </c>
       <c r="E6">
         <v>248796000.0</v>
       </c>
       <c r="F6">
         <v>446744000.0</v>
       </c>
       <c r="G6">
         <v>574799000.0</v>
       </c>
       <c r="H6">
         <v>691064000.0</v>
       </c>
       <c r="I6">
         <v>602801000.0</v>
       </c>
       <c r="J6">
-        <v>437737000.0</v>
+        <v>429043000.0</v>
       </c>
       <c r="K6">
-        <v>395773000.0</v>
+        <v>387322000.0</v>
       </c>
       <c r="L6">
-        <v>314728000.0</v>
+        <v>307576000.0</v>
       </c>
       <c r="M6">
         <v>222445000.0</v>
       </c>
       <c r="N6">
-        <v>297271000.0</v>
+        <v>283756000.0</v>
       </c>
       <c r="O6">
-        <v>426116000.0</v>
+        <v>416692000.0</v>
       </c>
       <c r="P6">
         <v>208475000.0</v>
       </c>
       <c r="Q6">
         <v>100391000.0</v>
       </c>
       <c r="R6">
-        <v>86598000.0</v>
+        <v>83288000.0</v>
       </c>
       <c r="S6">
         <v>76242000.0</v>
       </c>
       <c r="T6">
-        <v>61907000.0</v>
+        <v>61581000.0</v>
       </c>
       <c r="U6">
-        <v>38207000.0</v>
+        <v>37949000.0</v>
       </c>
       <c r="V6">
-        <v>13632000.0</v>
+        <v>13102000.0</v>
       </c>
       <c r="W6">
         <v>20972000.0</v>
       </c>
       <c r="X6">
         <v>11085000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>313206000.0</v>
       </c>
       <c r="C9">
         <v>325398000.0</v>
       </c>
       <c r="D9">
         <v>314033000.0</v>
       </c>
       <c r="E9">
         <v>292557999.0</v>
       </c>
       <c r="F9">
         <v>265673000.0</v>
       </c>
       <c r="G9">
         <v>316081000.0</v>
       </c>
       <c r="H9">
         <v>284449000.0</v>
       </c>
       <c r="I9">
         <v>247346000.0</v>
       </c>
@@ -16457,51 +16590,51 @@
       </c>
       <c r="R9">
         <v>7304000.0</v>
       </c>
       <c r="S9">
         <v>4620000.0</v>
       </c>
       <c r="T9">
         <v>-2746000.0</v>
       </c>
       <c r="U9">
         <v>6156000.0</v>
       </c>
       <c r="V9">
         <v>20828000.0</v>
       </c>
       <c r="W9">
         <v>22537000.0</v>
       </c>
       <c r="X9">
         <v>12142000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>-1327532000.0</v>
       </c>
       <c r="C10">
         <v>-342530000.0</v>
       </c>
       <c r="D10">
         <v>-545707000.0</v>
       </c>
       <c r="E10">
         <v>174669000.0</v>
       </c>
       <c r="F10">
         <v>331381000.0</v>
       </c>
       <c r="G10">
         <v>500729000.0</v>
       </c>
       <c r="H10">
         <v>629223000.0</v>
       </c>
       <c r="I10">
         <v>540276000.0</v>
       </c>
@@ -16527,51 +16660,51 @@
         <v>158659000.0</v>
       </c>
       <c r="Q10">
         <v>18540000.0</v>
       </c>
       <c r="R10">
         <v>16299000.0</v>
       </c>
       <c r="S10">
         <v>12512000.0</v>
       </c>
       <c r="T10">
         <v>5810000.0</v>
       </c>
       <c r="U10">
         <v>7717000.0</v>
       </c>
       <c r="V10">
         <v>1392000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>1842000.0</v>
       </c>
       <c r="D11">
         <v>-31408000.0</v>
       </c>
       <c r="E11">
         <v>70871000.0</v>
       </c>
       <c r="F11">
         <v>65221000.0</v>
       </c>
       <c r="G11">
         <v>69184000.0</v>
       </c>
       <c r="H11">
         <v>33881000.0</v>
       </c>
       <c r="I11">
         <v>369907000.0</v>
       </c>
       <c r="J11">
         <v>76033000.0</v>
@@ -16599,51 +16732,51 @@
       </c>
       <c r="R11">
         <v>32084000.0</v>
       </c>
       <c r="S11">
         <v>26330000.0</v>
       </c>
       <c r="T11">
         <v>22691000.0</v>
       </c>
       <c r="U11">
         <v>13084000.0</v>
       </c>
       <c r="V11">
         <v>10088000.0</v>
       </c>
       <c r="W11">
         <v>7441000.0</v>
       </c>
       <c r="X11">
         <v>4127000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>135453000.0</v>
       </c>
       <c r="C12">
         <v>118189000.0</v>
       </c>
       <c r="D12">
         <v>107240000.0</v>
       </c>
       <c r="E12">
         <v>72802000.0</v>
       </c>
       <c r="F12">
         <v>114196000.0</v>
       </c>
       <c r="G12">
         <v>72603000.0</v>
       </c>
       <c r="H12">
         <v>60385000.0</v>
       </c>
       <c r="I12">
         <v>60969000.0</v>
       </c>
@@ -16673,135 +16806,135 @@
       </c>
       <c r="R12">
         <v>28774000.0</v>
       </c>
       <c r="S12">
         <v>26166000.0</v>
       </c>
       <c r="T12">
         <v>22414000.0</v>
       </c>
       <c r="U12">
         <v>12826000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>41402000.0</v>
       </c>
       <c r="C13">
         <v>45300000.0</v>
       </c>
       <c r="D13">
         <v>53605000.0</v>
       </c>
       <c r="E13">
         <v>32080000.0</v>
       </c>
       <c r="F13">
         <v>28554000.0</v>
       </c>
       <c r="G13">
         <v>19819000.0</v>
       </c>
       <c r="H13">
         <v>17351000.0</v>
       </c>
       <c r="I13">
         <v>6941000.0</v>
       </c>
       <c r="J13">
         <v>3015000.0</v>
       </c>
       <c r="K13">
         <v>1545000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-4997000.0</v>
       </c>
       <c r="E14">
         <v>-6508000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>-1327532000.0</v>
       </c>
       <c r="C15">
         <v>-342530000.0</v>
       </c>
       <c r="D15">
         <v>-425713000.0</v>
       </c>
       <c r="E15">
         <v>368855000.0</v>
       </c>
       <c r="F15">
         <v>443151000.0</v>
       </c>
       <c r="G15">
         <v>500729000.0</v>
       </c>
       <c r="H15">
         <v>629223000.0</v>
       </c>
       <c r="I15">
         <v>540276000.0</v>
       </c>
@@ -16831,99 +16964,99 @@
       </c>
       <c r="R15">
         <v>16299000.0</v>
       </c>
       <c r="S15">
         <v>12512000.0</v>
       </c>
       <c r="T15">
         <v>5810000.0</v>
       </c>
       <c r="U15">
         <v>7717000.0</v>
       </c>
       <c r="V15">
         <v>1392000.0</v>
       </c>
       <c r="W15">
         <v>7867000.0</v>
       </c>
       <c r="X15">
         <v>6434000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>368855000.0</v>
       </c>
       <c r="F16">
         <v>443151000.0</v>
       </c>
       <c r="G16">
         <v>500729000.0</v>
       </c>
       <c r="H16">
         <v>629223000.0</v>
       </c>
       <c r="I16">
         <v>540276000.0</v>
       </c>
       <c r="J16">
         <v>357959000.0</v>
       </c>
       <c r="K16">
         <v>324305000.0</v>
       </c>
       <c r="L16">
         <v>254367000.0</v>
       </c>
       <c r="M16">
         <v>151778000.0</v>
       </c>
       <c r="N16">
         <v>238624000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
         <v>-1327532000.0</v>
       </c>
       <c r="C17">
         <v>-342530000.0</v>
       </c>
       <c r="D17">
         <v>-545707000.0</v>
       </c>
       <c r="E17">
         <v>174669000.0</v>
       </c>
       <c r="F17">
         <v>443151000.0</v>
       </c>
       <c r="G17">
         <v>500729000.0</v>
       </c>
       <c r="H17">
         <v>629223000.0</v>
       </c>
       <c r="I17">
         <v>540276000.0</v>
       </c>
@@ -16933,155 +17066,155 @@
       <c r="K17">
         <v>324305000.0</v>
       </c>
       <c r="L17">
         <v>254367000.0</v>
       </c>
       <c r="M17">
         <v>151778000.0</v>
       </c>
       <c r="N17">
         <v>238624000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>-94051000.0</v>
       </c>
       <c r="C18">
         <v>-71398000.0</v>
       </c>
       <c r="D18">
         <v>-53468000.0</v>
       </c>
       <c r="E18">
         <v>-40722000.0</v>
       </c>
       <c r="F18">
         <v>-92122000.0</v>
       </c>
       <c r="G18">
         <v>-52784000.0</v>
       </c>
       <c r="H18">
         <v>-49052000.0</v>
       </c>
       <c r="I18">
         <v>-60344000.0</v>
       </c>
       <c r="J18">
         <v>-66250000.0</v>
       </c>
       <c r="K18">
         <v>-59880000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>180103000.0</v>
       </c>
       <c r="C21">
         <v>286317000.0</v>
       </c>
       <c r="D21">
         <v>296202000.0</v>
       </c>
       <c r="E21">
         <v>292302000.0</v>
       </c>
       <c r="F21">
         <v>256783000.0</v>
       </c>
       <c r="G21">
         <v>276107000.0</v>
       </c>
       <c r="H21">
         <v>253629000.0</v>
       </c>
       <c r="I21">
         <v>223764000.0</v>
       </c>
@@ -17111,79 +17244,79 @@
       </c>
       <c r="R21">
         <v>16299000.0</v>
       </c>
       <c r="S21">
         <v>12512000.0</v>
       </c>
       <c r="T21">
         <v>5810000.0</v>
       </c>
       <c r="U21">
         <v>7717000.0</v>
       </c>
       <c r="V21">
         <v>1392000.0</v>
       </c>
       <c r="W21">
         <v>15308000.0</v>
       </c>
       <c r="X21">
         <v>10561000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>412276000.0</v>
       </c>
       <c r="C23">
         <v>305723000.0</v>
       </c>
       <c r="D23">
         <v>267778000.0</v>
       </c>
       <c r="E23">
         <v>227166000.0</v>
       </c>
       <c r="F23">
         <v>216016000.0</v>
       </c>
       <c r="G23">
         <v>284398000.0</v>
       </c>
       <c r="H23">
         <v>287821000.0</v>
       </c>
       <c r="I23">
         <v>212632000.0</v>
       </c>
@@ -17213,211 +17346,211 @@
       </c>
       <c r="R23">
         <v>136505000.0</v>
       </c>
       <c r="S23">
         <v>119959000.0</v>
       </c>
       <c r="T23">
         <v>101097000.0</v>
       </c>
       <c r="U23">
         <v>57522000.0</v>
       </c>
       <c r="V23">
         <v>50200000.0</v>
       </c>
       <c r="W23">
         <v>19701000.0</v>
       </c>
       <c r="X23">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>1879000.0</v>
       </c>
       <c r="C25">
         <v>1538000.0</v>
       </c>
       <c r="D25">
         <v>1499000.0</v>
       </c>
       <c r="E25">
         <v>1325000.0</v>
       </c>
       <c r="F25">
         <v>1167000.0</v>
       </c>
       <c r="G25">
         <v>1467000.0</v>
       </c>
       <c r="H25">
         <v>1556000.0</v>
       </c>
       <c r="I25">
         <v>1556000.0</v>
       </c>
       <c r="J25">
         <v>1819000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.94</v>
       </c>
       <c r="E26">
         <v>0.34</v>
       </c>
       <c r="F26">
         <v>0.7</v>
       </c>
       <c r="G26">
         <v>0.9</v>
       </c>
       <c r="H26">
         <v>1.21</v>
       </c>
       <c r="I26">
         <v>1.24</v>
       </c>
       <c r="J26">
         <v>0.85</v>
       </c>
       <c r="K26">
         <v>0.83</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>134000.0</v>
       </c>
       <c r="D27">
         <v>538000.0</v>
       </c>
       <c r="E27">
         <v>602000.0</v>
       </c>
       <c r="F27">
         <v>573000.0</v>
       </c>
       <c r="G27">
         <v>1230000.0</v>
       </c>
       <c r="H27">
         <v>4214000.0</v>
       </c>
       <c r="I27">
         <v>1609000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>24705000.0</v>
       </c>
       <c r="C28">
         <v>24333000.0</v>
       </c>
       <c r="D28">
         <v>23577000.0</v>
       </c>
       <c r="E28">
         <v>22593000.0</v>
       </c>
       <c r="F28">
         <v>25834000.0</v>
       </c>
       <c r="G28">
         <v>22215000.0</v>
       </c>
       <c r="H28">
         <v>21953000.0</v>
       </c>
       <c r="I28">
         <v>17059000.0</v>
       </c>
@@ -17447,79 +17580,79 @@
       </c>
       <c r="R28">
         <v>3756000.0</v>
       </c>
       <c r="S28">
         <v>3506000.0</v>
       </c>
       <c r="T28">
         <v>2713000.0</v>
       </c>
       <c r="U28">
         <v>3277000.0</v>
       </c>
       <c r="V28">
         <v>9878000.0</v>
       </c>
       <c r="W28">
         <v>1565000.0</v>
       </c>
       <c r="X28">
         <v>1057000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>133103000.0</v>
       </c>
       <c r="C30">
         <v>39081000.0</v>
       </c>
       <c r="D30">
         <v>17831000.0</v>
       </c>
       <c r="E30">
         <v>256000.0</v>
       </c>
       <c r="F30">
         <v>8890000.0</v>
       </c>
       <c r="G30">
         <v>39974000.0</v>
       </c>
       <c r="H30">
         <v>30820000.0</v>
       </c>
       <c r="I30">
         <v>23582000.0</v>
       </c>
@@ -17549,51 +17682,51 @@
       </c>
       <c r="R30">
         <v>-8995000.0</v>
       </c>
       <c r="S30">
         <v>-7892000.0</v>
       </c>
       <c r="T30">
         <v>-8556000.0</v>
       </c>
       <c r="U30">
         <v>-1561000.0</v>
       </c>
       <c r="V30">
         <v>22118000.0</v>
       </c>
       <c r="W30">
         <v>7673000.0</v>
       </c>
       <c r="X30">
         <v>1897000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
         <v>-1507635000.0</v>
       </c>
       <c r="C31">
         <v>-628847000.0</v>
       </c>
       <c r="D31">
         <v>-841909000.0</v>
       </c>
       <c r="E31">
         <v>-117633000.0</v>
       </c>
       <c r="F31">
         <v>74598000.0</v>
       </c>
       <c r="G31">
         <v>224622000.0</v>
       </c>
       <c r="H31">
         <v>375594000.0</v>
       </c>
       <c r="I31">
         <v>316512000.0</v>
       </c>
@@ -17619,51 +17752,51 @@
         <v>99841000.0</v>
       </c>
       <c r="Q31">
         <v>-1407000.0</v>
       </c>
       <c r="R31">
         <v>-28774000.0</v>
       </c>
       <c r="S31">
         <v>-26166000.0</v>
       </c>
       <c r="T31">
         <v>-22414000.0</v>
       </c>
       <c r="U31">
         <v>-12826000.0</v>
       </c>
       <c r="V31">
         <v>-10088000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>592379000.0</v>
       </c>
       <c r="C32">
         <v>592040000.0</v>
       </c>
       <c r="D32">
         <v>563980000.0</v>
       </c>
       <c r="E32">
         <v>519467999.0</v>
       </c>
       <c r="F32">
         <v>472799000.0</v>
       </c>
       <c r="G32">
         <v>560505000.0</v>
       </c>
       <c r="H32">
         <v>541450000.0</v>
       </c>
       <c r="I32">
         <v>436396000.0</v>
       </c>
@@ -17712,951 +17845,960 @@
       <c r="X32">
         <v>17945000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
         <v>86</v>
       </c>
       <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
         <v>89</v>
       </c>
       <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CL1" t="s">
         <v>151</v>
       </c>
       <c r="CM1" t="s">
         <v>152</v>
       </c>
       <c r="CN1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CP1" t="s">
         <v>154</v>
       </c>
       <c r="CQ1" t="s">
         <v>155</v>
       </c>
+      <c r="CR1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>70607000.0</v>
+      </c>
+      <c r="C2">
         <v>70720000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>74322000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74722000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68489000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65815000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>70147000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>71513000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>64144000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>65123000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>65861999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69791000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59334000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>58757000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62065000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34285000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>57221000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>56224000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54057000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>64463000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59682000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57354000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60330000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63103000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61383000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>59972000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59966000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88926000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>69326000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48581000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50173000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48645000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46903000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>46364000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47138000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>49096000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>47966000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45989000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>47010000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>52622000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43465000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39415000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>40997000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40818000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>37275000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>36047000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38588000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36996000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>34608000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>32527000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34793000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34757000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31528000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>30067000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>29998000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29830000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>27803000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>25940000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>25562000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>22427000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>22138000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>21670000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20515000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>20555000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18811000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18246000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20384000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18542000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14602000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>13973000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15244000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14404000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12865000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12262000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13192000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12448000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>10692000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10969000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8178000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6944000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5627000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5527000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5657000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5280000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4567000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4480000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4197000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3664000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3369000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2656000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2339000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1776000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1610000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1579000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>838000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>453000.0</v>
+      </c>
+      <c r="C3">
         <v>458000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>464000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>504000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>642000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>360000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>373000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>388000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>390000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>382000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>378000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>381000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>388000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>360000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>370000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>385000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>410000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>269000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>261000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>273000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>285000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>303000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>306000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>341000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>368000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>384000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>374000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>365000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>361000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>362000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>368000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>360000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>379000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>412000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>405000.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>2689000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="AL3">
-        <v>2496000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="AM3">
-        <v>2651000.0</v>
+        <v>453000.0</v>
       </c>
       <c r="AN3">
-        <v>3074000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="AO3">
-        <v>2361000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="AP3">
+        <v>401000.0</v>
+      </c>
+      <c r="AQ3">
         <v>390000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>359000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>314000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>281000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>228000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>207000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>57000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>229000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>209000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>183000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>211000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>138000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>93000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>68000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>81000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>122000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>93000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>86000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>51000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>73000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>87000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>107000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11365000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10304000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>10585000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>11570000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8203000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9795000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10660000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9557000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>25365000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-5892000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8991000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8936000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9565000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>9724000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>8536000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5581000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5175000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4282000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4004000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3945000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3737000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2930000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2811000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2232000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1855000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1742000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1234000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>833000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>357000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-21000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>134000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
-[...1 lines deleted...]
-      </c>
+      <c r="O4"/>
       <c r="P4">
         <v>18019000.0</v>
       </c>
       <c r="Q4">
         <v>18019000.0</v>
       </c>
-      <c r="R4"/>
+      <c r="R4">
+        <v>18019000.0</v>
+      </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
@@ -18690,628 +18832,635 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>61893000.0</v>
+      </c>
+      <c r="C5">
         <v>-705984000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-108451000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-975279000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-77901000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-61923000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-76976000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-224187000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-62816000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>57994000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4668000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-468908000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1701000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37878000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9138000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-143334000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19690000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>102845000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>84035000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>177359000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>161247000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>115320000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>109370000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>101616000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>88156000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>111835000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>271725000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>280707000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>138763000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>114262000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>158115000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>151692000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>218526000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>129512000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>100626000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>55152000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>62037000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>59776000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>51690000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>62556000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>51776000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>50270000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>50907000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>47981000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>49215000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>50911000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>47168000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>47803000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>48400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>44629000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>44399000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>42646000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>42530000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>40361000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>37217000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>35914000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>36872000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>34457000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>32328000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>32253000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>25922000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>21755000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>21099000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>14867000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>15699000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>16429000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>13339000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>15832000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10835000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>10985000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>10731000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4649000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>26178000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>9236000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8673000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7546000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>6985000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7607000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6363000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4537000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5803000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5414000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5047000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-3021000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>5130000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4500000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4871000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3035000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4623000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4043000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3607000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2445000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3468000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>3276000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1466000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>62346000.0</v>
+      </c>
+      <c r="C6">
         <v>-705526000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-107987000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-974775000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-77259000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-61563000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-76603000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-223799000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-62426000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>58376000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5046000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-468527000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2089000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>38238000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8768000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-142949000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>20100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>103114000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>84296000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>177632000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>161532000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>115623000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>109676000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>101957000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>88524000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>112219000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>272099000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>281072000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>139124000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>114624000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>158483000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>152052000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>218905000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>129924000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>101031000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>64726000.0</v>
+        <v>55571000.0</v>
       </c>
       <c r="AL6">
-        <v>62272000.0</v>
+        <v>62463000.0</v>
       </c>
       <c r="AM6">
-        <v>54341000.0</v>
+        <v>60229000.0</v>
       </c>
       <c r="AN6">
-        <v>65630000.0</v>
+        <v>52211000.0</v>
       </c>
       <c r="AO6">
-        <v>54137000.0</v>
+        <v>62998000.0</v>
       </c>
       <c r="AP6">
+        <v>52177000.0</v>
+      </c>
+      <c r="AQ6">
         <v>50660000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>51266000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>48295000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>49496000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>51139000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>47375000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>47860000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>48629000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>44838000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>44582000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>42857000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>42668000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>40454000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>37285000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>35995000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>36994000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>34550000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>32414000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>32304000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>25995000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>21842000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>21206000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>26232000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>26003000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>27014000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>24909000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24035000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>20630000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>21645000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>20288000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>20716000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>20286000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>18227000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>17609000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>17111000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16709000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>16143000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>11944000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9712000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>10085000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>9418000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>8992000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>716000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>8060000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7311000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7103000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4890000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>6365000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>5277000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4440000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2802000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3447000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3410000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19363,54 +19512,55 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19462,1174 +19612,1187 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>67510000.0</v>
+      </c>
+      <c r="C9">
         <v>69790000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>69609000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>74044000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>79443000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>79230000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>80489000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>83607000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>82449000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>81627000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>77715000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>81107000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>79121000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>77380000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>76425000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>28780000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>74602000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>74555000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>66885000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>82259000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>82972000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>81321000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>80505000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>82070000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>78355000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>76645000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>79011000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>75980000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>73282000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>68868000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>66313000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>64244000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>62727000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>60619000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>59756000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>58613000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>58343000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>57145000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55101000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>52789000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>52813000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>54805000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>52816000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>53206000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>53406000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>55082000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>50979000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>51689000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>51228000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>48111000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>47754000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>46596000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>45426000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>43353000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>40308000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>38861000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>38998000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>36783000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>34677000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>34701000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>28132000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>23910000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22999000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>27649000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>26352000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>25689000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>26781000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>25264000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>21404000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>21890000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>21885000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>20943000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>21114000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>18880000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>18811000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>18010000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>17246000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>16730000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>12634000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>11209000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>10580000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10185000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>9510000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9224000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>8464000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>7780000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7600000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>6455000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6365000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5277000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4440000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3765000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3447000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3410000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>21751000.0</v>
+      </c>
+      <c r="C10">
         <v>-744702000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-146694000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1011743000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-113389000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-94740000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-107660000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-257652000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-94177000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28062000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18763000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-499340000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25746000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11081000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-31702000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-159302000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>101000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>85516000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>68874000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>159921000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>107185000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>98523000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>77522000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>83842000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>69013000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>92961000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>254913000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>264960000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>121191000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>99895000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>143177000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>137270000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>204654000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>113652000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>84700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63066000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101945000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>113081000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>79867000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>163731000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>53961000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>69145000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>37468000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45165000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>85889000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>126942000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3629000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>82437000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>35272000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18654000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>15415000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>72242000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>54752000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>85368000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>26262000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>137725000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>104705000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>71858000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>55528000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>66184000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>16436000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31686000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>44353000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>10455000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-2892000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>105000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-450000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-535000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>23539000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15391000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>34065000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-84434000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>71126000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15891000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20683000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>18234000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16222000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16244000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15142000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>16070000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15748000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>18283000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>18161000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16992000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-9534000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14927000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>13880000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14608000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13673000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13999000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14996000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15662000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18995000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20102000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>14960000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12656000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>22448000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>12926000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>12807000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11249000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>16881000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10729000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11971000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11023000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18868000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11776000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11580000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11450000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>15196000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>10050000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>9579000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9797000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6188000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12449000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>12209000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11400000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>13180000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>10431000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9205000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9395000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10978000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>8637000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>8463000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8758000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11148000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7046000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7035000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>6855000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-7945000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>17208000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6472000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6014000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6571000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6305000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5993000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3822000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3484000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3346000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3231000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3023000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-4984000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2505000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2786000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2870000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1037000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2375000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2265000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1764000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>446000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1630000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1499000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>646000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>40142000.0</v>
+      </c>
+      <c r="C12">
         <v>38718000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38243000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>36464000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35488000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32817000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30684000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33465000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31361000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29932000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>23431000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>30432000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27447000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26797000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22564000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15968000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19589000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17329000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15161000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17438000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54062000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16797000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>31848000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17774000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19143000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18874000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16812000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15747000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17572000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14367000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14938000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14422000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13872000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15860000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15926000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>16737000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17839000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17456000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15307000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15479000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15287000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15225000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13439000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11092000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12887000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13781000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12844000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13922000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13180000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13072000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11477000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11375000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10815000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10955000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10437000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12449000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12209000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13180000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10431000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>9205000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9395000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8969000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8637000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8463000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8370000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7838000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7046000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7035000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6855000.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>5981000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>539000.0</v>
+      </c>
+      <c r="C13">
         <v>7782000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10247000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10632000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>10699000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10095000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10393000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10360000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9701000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14846000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18749000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14943000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10225000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9744000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9429000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8071000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7556000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7183000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7153000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6897000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8146000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5944000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5018000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4944000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4604000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5253000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5149000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4250000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4270000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3682000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -20649,98 +20812,99 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
         <v>-2233000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2764000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-2169000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2170000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-2169000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
@@ -20772,434 +20936,438 @@
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>21751000.0</v>
+      </c>
+      <c r="C15">
         <v>-744702000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-146694000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1011743000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-113389000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-94740000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-107660000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-257652000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-94177000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>28062000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-18763000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-499340000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-33958000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>124032000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-16447000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>39223000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>44573000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>97869000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>187190000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>159921000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>107185000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>98523000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>77522000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>83842000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>69013000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>92961000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>254913000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>264959999.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>121191000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>99895000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>143177000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>137270000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>204654000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>113652000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>84700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>63066000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>101945000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>113081000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>79867000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>163731000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>53961000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>69145000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>37468000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>45165000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>85889000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>126942000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3629000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>82437000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>35272000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18654000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15415000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>72242000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>54752000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>85368000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>26262000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>137725000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>104705000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>71858000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>55528000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>66184000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16436000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>31686000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>44353000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3889000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5462000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4608000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4581000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4684000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3789000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3950000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3876000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3296000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3710000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2561000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2945000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>975000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>680000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1614000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2541000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1053000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2457000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2183000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2024000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1963000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-5252000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2183000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2498000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1998000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2248000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1778000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1843000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1999000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1838000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1777000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>820000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16">
         <v>-16447000.0</v>
       </c>
       <c r="Q16">
+        <v>-16447000.0</v>
+      </c>
+      <c r="R16">
         <v>44573000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>97869000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>187190000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>159921000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>107185000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>98523000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>77522000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>83842000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>69013000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>92961000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>254913000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>264960000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>121191000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>99895000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>143177000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>137270000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>204654000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>113652000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>84700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>63066000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>101945000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>113081000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>79867000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>163731000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
@@ -21210,171 +21378,174 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>21751000.0</v>
+      </c>
+      <c r="C17">
         <v>-744702000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-146694000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1011743000.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>-94740000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-107660000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-257652000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-94177000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>28062000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-18763000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-499340000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-25746000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11081000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-31702000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-159302000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>46743000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>100038000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>187190000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>159921000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>107185000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>98523000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>77522000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>83842000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>69013000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>92961000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>254913000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>264960000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>121191000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>99895000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>143177000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>137270000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>204654000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>113652000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>84700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>63066000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>101945000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>113081000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>79867000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>163731000.0</v>
       </c>
-      <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
@@ -21385,144 +21556,147 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-39603000.0</v>
+      </c>
+      <c r="C18">
         <v>-32060000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-29190000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25832000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-22118000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20589000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21350000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21059000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20317000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8672000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11516000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-12560000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-16572000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12820000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6539000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13253000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11285000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9645000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10402000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-47165000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8651000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-25904000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12756000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14199000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14270000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11559000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-14575000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13293000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9928000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-10220000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -21542,54 +21716,55 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21641,54 +21816,55 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21740,341 +21916,345 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>101858000.0</v>
+      </c>
+      <c r="C21">
         <v>64488000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16406000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31916000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13387000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>57772000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>77028000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>111214000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-26073000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>92827000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>108349000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21045000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>113975000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>98701000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>62481000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24915000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>60525000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>79777000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>79349000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>74954000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>79066000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>69195000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>94952000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>81695000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>73367000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>69930000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>51115000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>77549000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>68477000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>57469000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>50114000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>47741000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>61514000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>57076000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>57433000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>55152000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>62037000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>59776000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>51690000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>62556000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>51776000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>50437000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>48393000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>48035000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>49291000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>50864000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>47337000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>47803000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>47764000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>44629000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>44399000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>42646000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>42530000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>40361000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>37804000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>35914000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>36872000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>34457000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>32328000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>32253000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25922000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>21755000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>21099000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>12858000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>14099000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>13071000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12951000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12522000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10835000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10985000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>10731000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-4649000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>15715000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8983000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8926000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7498000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6931000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7528000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6267000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4448000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5719000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5371000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>5005000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-3203000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4985000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4870000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5264000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2932000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>4510000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3923000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3499000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2445000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3206000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3176000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1418000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22126,341 +22306,345 @@
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>36259000.0</v>
+      </c>
+      <c r="C23">
         <v>76022000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>127525000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>116850000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>134545000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>87273000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>73608000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43906000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>172666000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53923000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35228000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>129853000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24480000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>37436000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>76009000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>38150000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>71298000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>51002000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>41593000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>71768000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>63588000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>69480000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45883000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63478000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>66370999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>66687000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>87862000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>87357000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>74131000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>59980000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>66372000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>65147999.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>48116000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>49907000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>49461000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>52557000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>44272000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>43358000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>50421000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>42855000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>44502000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>41365000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>43230000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>51778000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>39232000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>38455000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>40409000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>45828000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>36348000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>34409000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>36526000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>42426000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33099000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>31823000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>31344000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28528000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>29929000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>28266000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>27911000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>24875000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>24348000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>23825000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>22415000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>35346000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>31064000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>30864000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>34214000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>31284000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>25171000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>24878000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>26398000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>39996000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>18264000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22159000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23077000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>22960000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>21007000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20171000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14545000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>13705000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>10488000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10341000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>10162000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>17707000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>8046000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7390000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6533000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7187000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5224000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4010000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3280000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3096000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1851000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1813000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22512,339 +22696,343 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>453000.0</v>
+      </c>
+      <c r="C25">
         <v>458000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>464000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>504000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>360000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>373000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>388000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>390000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>382000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>378000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>381000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>388000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>360000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>370000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>385000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>410000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>269000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>261000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>273000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>285000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>303000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>306000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>341000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>368000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>384000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>374000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>365000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>361000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>362000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>368000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>360000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>379000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>412000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>405000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>419000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>426000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>453000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>521000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>442000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>401000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>390000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>359000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>314000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>281000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>252000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>231000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>81000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>253000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>233000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>207000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>235000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>162000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>117000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>92000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>177000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>122000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>114000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>86000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>51000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>73000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>87000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>107000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5890000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5689000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5600000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5546000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8203000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9795000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10660000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4381000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4284000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4221000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3853000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8936000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4660000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3758000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3280000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5581000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5175000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4282000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>4004000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3945000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3737000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2930000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2811000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2232000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1855000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1742000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1234000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>833000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>357000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-21000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>134000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22896,502 +23084,507 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>59000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>34000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>5000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="I27">
         <v>17000.0</v>
       </c>
       <c r="J27">
+        <v>17000.0</v>
+      </c>
+      <c r="K27">
         <v>65000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>35000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>89000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>137000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>192000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>120000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>189000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>101000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>199000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>113000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>108000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>119000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>125000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>221000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>227000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>275000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>141000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>587000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>689000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1316000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1351000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>858000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1609000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>1436000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1163000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>645000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>6770000.0</v>
+      </c>
+      <c r="C28">
         <v>4785000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8705000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4548000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>5975000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6706000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8374000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2141000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7320000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6498000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6729000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5964000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4714000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6170000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5794000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4325000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5592000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6882000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7464000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4949000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7218000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6203000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5211000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4917000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5482000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6605000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5990000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5007000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5496000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5460000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5220000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3930000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4048000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3861000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1141000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4799000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2628000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2041000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2296000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1950000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2233000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2730000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1957000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2408000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1821000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2332000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1740000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1882000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1733000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2392000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1571000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1756000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1346000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1604000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1084000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1393000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1418000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1640000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1349000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1307000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1134000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2277000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1123000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1241000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1439000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1229000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>774000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>832000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>921000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>906000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>828000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>856000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>916000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>899000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>537000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>587000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>690000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1497000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>495000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>767000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>518000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8508000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>404000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>469000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>497000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>382000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>305000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>527000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>351000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>303000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>282000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>339000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -23443,865 +23636,875 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-34348000.0</v>
+      </c>
+      <c r="C30">
         <v>5302000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53203000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42128000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66056000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21458000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3461000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27607000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>108522000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-30633999.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>60062000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-34854000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-21321000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13944000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3865000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14077000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5222000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12464000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7305000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3906000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12126000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-14447000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>375000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4987999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6715000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27896000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1569000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4805000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11399000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16199000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16502999.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1213000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3543000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2323000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7462000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6212000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2628000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12084000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2296000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1950000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2233000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10960000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1957000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2408000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1821000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8832000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1740000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1882000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1733000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7669000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1571000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1756000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1346000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1302000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2126000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2326000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2349000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2448000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2210000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2155000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>14791000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>12253000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>12618000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13830000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12742000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10569000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>10905000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11154000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25592000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5399000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>9897000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9885000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10512000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>10315000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9202000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6367000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6761000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4861000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4814000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4505000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>12427000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3479000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2910000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2336000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3523000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1855000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1354000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>941000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1320000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>241000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>234000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-80107000.0</v>
+      </c>
+      <c r="C31">
         <v>-809190000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-163100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1043659000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-126776000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-152512000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-184688000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-368866000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-68104000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-64765000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-127112000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-520385000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-139721000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-87620000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-94183000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-184217000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-60424000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5739000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10475000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>84967000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>28119000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>29328000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-17430000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2147000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4354000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>23031000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>203798000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>187411000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>52714000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>42426000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>93063000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>89529000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>143140000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>56576000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>27267000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>7914000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>39908000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>53305000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>28177000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>101175000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2185000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>16290000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-10925000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2870000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>34440000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>74268000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-52787000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>39580000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-12492000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-27575000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-30606000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>33315000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>10897000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>43771000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-11542000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>97562000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>66791000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>36468000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>22269000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>33931000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-9486000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>9931000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>23254000.0</v>
       </c>
-      <c r="BL31"/>
-      <c r="BM31">
+      <c r="BM31"/>
+      <c r="BN31">
         <v>-6324000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8965000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-44589000.0</v>
       </c>
-      <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
-      <c r="BU31">
+      <c r="BU31"/>
+      <c r="BV31">
         <v>-5260000.0</v>
       </c>
-      <c r="BV31"/>
       <c r="BW31"/>
-      <c r="BX31">
+      <c r="BX31"/>
+      <c r="BY31">
         <v>-7498000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6931000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7528000.0</v>
       </c>
-      <c r="CA31"/>
-      <c r="CB31">
+      <c r="CB31"/>
+      <c r="CC31">
         <v>-4448000.0</v>
       </c>
-      <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
-      <c r="CF31">
+      <c r="CF31"/>
+      <c r="CG31">
         <v>3203000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-7877000.0</v>
       </c>
-      <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>138117000.0</v>
+      </c>
+      <c r="C32">
         <v>140510000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>143931000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>148766000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>147932000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>145045000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>150636000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>155120000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146593000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>146750000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>143577000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>150898000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>138455000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>136137000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>138490000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>63065000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>131823000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>130779000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>120942000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>146722000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>142654000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>138675000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>140835000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>145173000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>139738000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>136617000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>138977000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>164906000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>142608000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>117449000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>116486000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>112889000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>109630000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>106983000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>106894000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>107709000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>106309000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>103134000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>102111000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>105411000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>96278000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>94220000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>93813000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>94024000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>90681000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>91129000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>89567000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>88685000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>85836000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>80638000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>82547000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>81353000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>76954000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>73420000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>70306000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>68691000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>66801000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>62723000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>60239000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>57128000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>50270000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>45580000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>43514000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>48204000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>45163000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>43935000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>47165000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>43806000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>36006000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>35863000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>37129000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>35347000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>33979000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>31142000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>32003000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>30458000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>27938000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>27699000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>20812000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>18153000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>16207000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>15712000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>15167000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>14504000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>13031000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>12260000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11797000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10119000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>9734000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7933000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>6779000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>5541000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5057000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4989000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2358000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -24392,51 +24595,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>73918000.0</v>
       </c>
       <c r="C2">
         <v>211069000.0</v>
       </c>
       <c r="D2">
         <v>20990000.0</v>
       </c>
       <c r="E2">
         <v>22548000.0</v>
       </c>
       <c r="F2">
         <v>45512000.0</v>
       </c>
       <c r="G2">
         <v>208914000.0</v>
       </c>
       <c r="H2">
         <v>18059000.0</v>
       </c>
       <c r="I2">
         <v>6048000.0</v>
       </c>
@@ -24464,51 +24667,51 @@
       <c r="Q2">
         <v>1270000.0</v>
       </c>
       <c r="R2">
         <v>784000.0</v>
       </c>
       <c r="S2">
         <v>1179000.0</v>
       </c>
       <c r="T2">
         <v>3405000.0</v>
       </c>
       <c r="U2">
         <v>1808000.0</v>
       </c>
       <c r="V2">
         <v>1302000.0</v>
       </c>
       <c r="W2">
         <v>305000.0</v>
       </c>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>815000</v>
       </c>
       <c r="C3">
         <v>958000</v>
       </c>
       <c r="D3">
         <v>1836000</v>
       </c>
       <c r="E3">
         <v>859000</v>
       </c>
       <c r="F3">
         <v>337000</v>
       </c>
       <c r="G3">
         <v>781000</v>
       </c>
       <c r="H3">
         <v>396000</v>
       </c>
       <c r="I3">
         <v>2613000</v>
       </c>
@@ -24538,107 +24741,107 @@
       </c>
       <c r="R3">
         <v>222312000</v>
       </c>
       <c r="S3">
         <v>147847000</v>
       </c>
       <c r="T3">
         <v>7692000</v>
       </c>
       <c r="U3">
         <v>5251000</v>
       </c>
       <c r="V3">
         <v>100710000</v>
       </c>
       <c r="W3">
         <v>1978000</v>
       </c>
       <c r="X3">
         <v>270000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>22691000.0</v>
       </c>
       <c r="C6">
         <v>-137151000.0</v>
       </c>
       <c r="D6">
         <v>190079000.0</v>
       </c>
       <c r="E6">
         <v>-1558000.0</v>
       </c>
       <c r="F6">
         <v>-22964000.0</v>
       </c>
       <c r="G6">
         <v>-163402000.0</v>
       </c>
       <c r="H6">
         <v>190855000.0</v>
       </c>
       <c r="I6">
         <v>12313000.0</v>
       </c>
@@ -24668,51 +24871,51 @@
       </c>
       <c r="R6">
         <v>486000.0</v>
       </c>
       <c r="S6">
         <v>-395000.0</v>
       </c>
       <c r="T6">
         <v>-2226000.0</v>
       </c>
       <c r="U6">
         <v>1597000.0</v>
       </c>
       <c r="V6">
         <v>506000.0</v>
       </c>
       <c r="W6">
         <v>997000.0</v>
       </c>
       <c r="X6">
         <v>305000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>53667000.0</v>
       </c>
       <c r="C7">
         <v>-59212000.0</v>
       </c>
       <c r="D7">
         <v>68899000.0</v>
       </c>
       <c r="E7">
         <v>38908000.0</v>
       </c>
       <c r="F7">
         <v>34846000.0</v>
       </c>
       <c r="G7">
         <v>109209000.0</v>
       </c>
       <c r="H7">
         <v>29329000.0</v>
       </c>
       <c r="I7">
         <v>51758000.0</v>
       </c>
@@ -24742,79 +24945,79 @@
       </c>
       <c r="R7">
         <v>4828000.0</v>
       </c>
       <c r="S7">
         <v>375000.0</v>
       </c>
       <c r="T7">
         <v>-24755000.0</v>
       </c>
       <c r="U7">
         <v>1453000.0</v>
       </c>
       <c r="V7">
         <v>-4200000.0</v>
       </c>
       <c r="W7">
         <v>1401000.0</v>
       </c>
       <c r="X7">
         <v>43000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>164337000.0</v>
       </c>
       <c r="C9">
         <v>179785000.0</v>
       </c>
       <c r="D9">
         <v>-75419000.0</v>
       </c>
       <c r="E9">
         <v>-8483000.0</v>
       </c>
       <c r="F9">
         <v>7391000.0</v>
       </c>
       <c r="G9">
         <v>65492000.0</v>
       </c>
       <c r="H9">
         <v>-97308000.0</v>
       </c>
       <c r="I9">
         <v>-927000.0</v>
       </c>
@@ -24824,309 +25027,309 @@
       <c r="K9">
         <v>14681000.0</v>
       </c>
       <c r="L9">
         <v>8349000.0</v>
       </c>
       <c r="M9">
         <v>8349000.0</v>
       </c>
       <c r="N9">
         <v>8349000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-77641000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>0.0</v>
       </c>
       <c r="H10">
         <v>43342000.0</v>
       </c>
       <c r="I10">
         <v>-5794000.0</v>
       </c>
       <c r="J10">
         <v>43342000.0</v>
       </c>
       <c r="K10">
         <v>-11668000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>66176000.0</v>
       </c>
       <c r="F11">
         <v>6879000.0</v>
       </c>
       <c r="G11">
         <v>59614000.0</v>
       </c>
       <c r="H11">
         <v>72546000.0</v>
       </c>
       <c r="I11">
         <v>54461000.0</v>
       </c>
       <c r="J11">
         <v>28983000.0</v>
       </c>
       <c r="K11">
         <v>-7773000.0</v>
       </c>
       <c r="L11">
         <v>25010000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-125093000.0</v>
       </c>
       <c r="F12">
         <v>-273959000.0</v>
       </c>
       <c r="G12">
         <v>-287341000.0</v>
       </c>
       <c r="H12">
         <v>-446205000.0</v>
       </c>
       <c r="I12">
         <v>-384208000.0</v>
       </c>
       <c r="J12">
         <v>-219930000.0</v>
       </c>
       <c r="K12">
         <v>-183770000.0</v>
       </c>
       <c r="L12">
         <v>-117292000.0</v>
       </c>
       <c r="M12">
         <v>-21884000.0</v>
       </c>
       <c r="N12">
         <v>-121828000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-18785000.0</v>
       </c>
       <c r="F13">
         <v>20576000.0</v>
       </c>
       <c r="G13">
         <v>-15897000.0</v>
       </c>
       <c r="H13">
         <v>10749000.0</v>
       </c>
       <c r="I13">
         <v>-4787000.0</v>
       </c>
       <c r="J13">
         <v>5140000.0</v>
       </c>
       <c r="K13">
         <v>-14093000.0</v>
       </c>
       <c r="L13">
         <v>-7766000.0</v>
       </c>
       <c r="M13">
         <v>-19930000.0</v>
       </c>
       <c r="N13">
         <v>-8836000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>1879000.0</v>
       </c>
       <c r="C14">
         <v>1538000.0</v>
       </c>
       <c r="D14">
         <v>1499000.0</v>
       </c>
       <c r="E14">
         <v>1325000.0</v>
       </c>
       <c r="F14">
         <v>1167000.0</v>
       </c>
       <c r="G14">
         <v>1467000.0</v>
       </c>
       <c r="H14">
         <v>1456000.0</v>
       </c>
       <c r="I14">
         <v>1556000.0</v>
       </c>
       <c r="J14">
         <v>1819000.0</v>
       </c>
       <c r="K14">
         <v>1592000.0</v>
       </c>
       <c r="L14">
         <v>1078000.0</v>
       </c>
       <c r="M14">
-        <v>678000.0</v>
+        <v>16993000.0</v>
       </c>
       <c r="N14">
         <v>510000.0</v>
       </c>
       <c r="O14">
         <v>381000.0</v>
       </c>
       <c r="P14">
-        <v>333000.0</v>
+        <v>7605000.0</v>
       </c>
       <c r="Q14">
-        <v>43824000.0</v>
+        <v>47412000.0</v>
       </c>
       <c r="R14">
         <v>38215000.0</v>
       </c>
       <c r="S14">
-        <v>37400000.0</v>
+        <v>37564000.0</v>
       </c>
       <c r="T14">
-        <v>33406000.0</v>
+        <v>33357000.0</v>
       </c>
       <c r="U14">
         <v>17406000.0</v>
       </c>
       <c r="V14">
         <v>11710000.0</v>
       </c>
       <c r="W14">
         <v>5664000.0</v>
       </c>
       <c r="X14">
         <v>524000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>230321000.0</v>
       </c>
       <c r="C15">
         <v>291740000.0</v>
       </c>
       <c r="D15">
         <v>229783000.0</v>
       </c>
       <c r="E15">
         <v>223312000.0</v>
       </c>
       <c r="F15">
         <v>215918000.0</v>
       </c>
       <c r="G15">
         <v>204217000.0</v>
       </c>
       <c r="H15">
         <v>177760000.0</v>
       </c>
       <c r="I15">
         <v>152123000.0</v>
       </c>
@@ -25156,51 +25359,51 @@
       </c>
       <c r="R15">
         <v>40111000.0</v>
       </c>
       <c r="S15">
         <v>32356000.0</v>
       </c>
       <c r="T15">
         <v>27268000.0</v>
       </c>
       <c r="U15">
         <v>19130000.0</v>
       </c>
       <c r="V15">
         <v>14949000.0</v>
       </c>
       <c r="W15">
         <v>9240000.0</v>
       </c>
       <c r="X15">
         <v>4588000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>96609000.0</v>
       </c>
       <c r="C16">
         <v>73918000.0</v>
       </c>
       <c r="D16">
         <v>211069000.0</v>
       </c>
       <c r="E16">
         <v>20990000.0</v>
       </c>
       <c r="F16">
         <v>22548000.0</v>
       </c>
       <c r="G16">
         <v>45512000.0</v>
       </c>
       <c r="H16">
         <v>208914000.0</v>
       </c>
       <c r="I16">
         <v>18361000.0</v>
       </c>
@@ -25230,79 +25433,79 @@
       </c>
       <c r="R16">
         <v>1270000.0</v>
       </c>
       <c r="S16">
         <v>784000.0</v>
       </c>
       <c r="T16">
         <v>1179000.0</v>
       </c>
       <c r="U16">
         <v>3405000.0</v>
       </c>
       <c r="V16">
         <v>1808000.0</v>
       </c>
       <c r="W16">
         <v>1302000.0</v>
       </c>
       <c r="X16">
         <v>305000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>254473000.0</v>
       </c>
       <c r="C18">
         <v>146879000.0</v>
       </c>
       <c r="D18">
         <v>319050000.0</v>
       </c>
       <c r="E18">
         <v>320334000.0</v>
       </c>
       <c r="F18">
         <v>240777000.0</v>
       </c>
       <c r="G18">
         <v>355476000.0</v>
       </c>
       <c r="H18">
         <v>245254000.0</v>
       </c>
       <c r="I18">
         <v>236768000.0</v>
       </c>
@@ -25332,137 +25535,137 @@
       </c>
       <c r="R18">
         <v>-159299000.0</v>
       </c>
       <c r="S18">
         <v>-95456000.0</v>
       </c>
       <c r="T18">
         <v>9003000.0</v>
       </c>
       <c r="U18">
         <v>20837000.0</v>
       </c>
       <c r="V18">
         <v>-92851000.0</v>
       </c>
       <c r="W18">
         <v>11700000.0</v>
       </c>
       <c r="X18">
         <v>6731000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-381465000.0</v>
       </c>
       <c r="D19">
         <v>583929000.0</v>
       </c>
       <c r="E19">
         <v>-654349000.0</v>
       </c>
       <c r="F19">
         <v>-8129000.0</v>
       </c>
       <c r="G19">
         <v>-960684000.0</v>
       </c>
       <c r="H19">
         <v>-418378000.0</v>
       </c>
       <c r="I19">
         <v>-445149000.0</v>
       </c>
       <c r="J19">
         <v>-353422000.0</v>
       </c>
       <c r="K19">
         <v>-529292000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>9184000.0</v>
       </c>
       <c r="F20">
         <v>20079000.0</v>
       </c>
       <c r="G20">
         <v>152079000.0</v>
       </c>
       <c r="H20">
         <v>882102000.0</v>
       </c>
       <c r="I20">
         <v>435168000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>210085000.0</v>
       </c>
       <c r="C21">
         <v>393892000.0</v>
       </c>
       <c r="D21">
         <v>-557237000.0</v>
       </c>
       <c r="E21">
         <v>548897000.0</v>
       </c>
       <c r="F21">
         <v>681704000.0</v>
       </c>
       <c r="G21">
         <v>568081000.0</v>
       </c>
       <c r="H21">
         <v>104680000.0</v>
       </c>
       <c r="I21">
         <v>-43677000.0</v>
       </c>
@@ -25472,51 +25675,51 @@
       <c r="K21">
         <v>270061000.0</v>
       </c>
       <c r="L21">
         <v>222686000.0</v>
       </c>
       <c r="M21">
         <v>142446000.0</v>
       </c>
       <c r="N21">
         <v>134803000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>-1327532000.0</v>
       </c>
       <c r="C22">
         <v>-342530000.0</v>
       </c>
       <c r="D22">
         <v>-425713000.0</v>
       </c>
       <c r="E22">
         <v>375363000.0</v>
       </c>
       <c r="F22">
         <v>443151000.0</v>
       </c>
       <c r="G22">
         <v>500729000.0</v>
       </c>
       <c r="H22">
         <v>629223000.0</v>
       </c>
       <c r="I22">
         <v>540276000.0</v>
       </c>
@@ -25546,51 +25749,51 @@
       </c>
       <c r="R22">
         <v>16299000.0</v>
       </c>
       <c r="S22">
         <v>12512000.0</v>
       </c>
       <c r="T22">
         <v>5810000.0</v>
       </c>
       <c r="U22">
         <v>7717000.0</v>
       </c>
       <c r="V22">
         <v>1392000.0</v>
       </c>
       <c r="W22">
         <v>7867000.0</v>
       </c>
       <c r="X22">
         <v>6434000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-2129000.0</v>
       </c>
       <c r="C23">
         <v>-3963000.0</v>
       </c>
       <c r="D23">
         <v>-1602000.0</v>
       </c>
       <c r="E23">
         <v>-2471000.0</v>
       </c>
       <c r="F23">
         <v>-2921000.0</v>
       </c>
       <c r="G23">
         <v>-70618000.0</v>
       </c>
       <c r="H23">
         <v>-135079000.0</v>
       </c>
       <c r="I23">
         <v>-44628000.0</v>
       </c>
@@ -25620,51 +25823,51 @@
       </c>
       <c r="R23">
         <v>14006000.0</v>
       </c>
       <c r="S23">
         <v>425000.0</v>
       </c>
       <c r="T23">
         <v>-163552000.0</v>
       </c>
       <c r="U23">
         <v>69620000.0</v>
       </c>
       <c r="V23">
         <v>-542000.0</v>
       </c>
       <c r="W23">
         <v>-887000.0</v>
       </c>
       <c r="X23">
         <v>-173000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>-207373000.0</v>
       </c>
       <c r="C24">
         <v>-391215000.0</v>
       </c>
       <c r="D24">
         <v>659092000.0</v>
       </c>
       <c r="E24">
         <v>-154579000.0</v>
       </c>
       <c r="F24">
         <v>-41519000.0</v>
       </c>
       <c r="G24">
         <v>-47529000.0</v>
       </c>
       <c r="H24">
         <v>-700092000.0</v>
       </c>
       <c r="I24">
         <v>-442536000.0</v>
       </c>
@@ -25694,123 +25897,123 @@
       </c>
       <c r="R24">
         <v>-6915000.0</v>
       </c>
       <c r="S24">
         <v>-109000.0</v>
       </c>
       <c r="T24">
         <v>-155860000.0</v>
       </c>
       <c r="U24">
         <v>-102840000.0</v>
       </c>
       <c r="V24">
         <v>-2953000.0</v>
       </c>
       <c r="W24">
         <v>-2518000.0</v>
       </c>
       <c r="X24">
         <v>-481000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>1520745000.0</v>
       </c>
       <c r="C25">
         <v>542758000.0</v>
       </c>
       <c r="D25">
         <v>672064000.0</v>
       </c>
       <c r="E25">
         <v>-98824000.0</v>
       </c>
       <c r="F25">
         <v>57186000.0</v>
       </c>
       <c r="G25">
         <v>20148000.0</v>
       </c>
       <c r="H25">
         <v>19486000.0</v>
       </c>
       <c r="I25">
         <v>51942000.0</v>
       </c>
       <c r="J25">
         <v>61767000.0</v>
       </c>
       <c r="K25">
         <v>721000.0</v>
       </c>
       <c r="L25">
         <v>-2736000.0</v>
       </c>
       <c r="M25">
-        <v>2118000.0</v>
+        <v>-14197000.0</v>
       </c>
       <c r="N25">
         <v>-3916000.0</v>
       </c>
       <c r="O25">
         <v>-37622000.0</v>
       </c>
       <c r="P25">
-        <v>-92268000.0</v>
+        <v>-99540000.0</v>
       </c>
       <c r="Q25">
-        <v>-231000.0</v>
+        <v>-3819000.0</v>
       </c>
       <c r="R25">
         <v>3265000.0</v>
       </c>
       <c r="S25">
-        <v>2104000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="T25">
-        <v>2234000.0</v>
+        <v>2283000.0</v>
       </c>
       <c r="U25">
         <v>-488000.0</v>
       </c>
       <c r="V25">
         <v>-1043000.0</v>
       </c>
       <c r="W25">
         <v>-1254000.0</v>
       </c>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-1712000.0</v>
       </c>
       <c r="D26">
         <v>-2250000.0</v>
       </c>
       <c r="E26">
         <v>-2661000.0</v>
       </c>
       <c r="F26">
         <v>1627407000.0</v>
       </c>
       <c r="G26">
         <v>1296704000.0</v>
       </c>
       <c r="H26">
         <v>965582000.0</v>
       </c>
       <c r="I26">
         <v>593800000.0</v>
       </c>
       <c r="J26">
         <v>-47000.0</v>
@@ -25824,51 +26027,51 @@
       <c r="M26">
         <v>343546000.0</v>
       </c>
       <c r="N26">
         <v>325790000.0</v>
       </c>
       <c r="O26">
         <v>213254000.0</v>
       </c>
       <c r="P26">
         <v>240660000.0</v>
       </c>
       <c r="Q26">
         <v>65655000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
         <v>6529000.0</v>
       </c>
       <c r="C27">
         <v>5283000.0</v>
       </c>
       <c r="D27">
         <v>4137000.0</v>
       </c>
       <c r="E27">
         <v>4421000.0</v>
       </c>
       <c r="F27">
         <v>4116000.0</v>
       </c>
       <c r="G27">
         <v>4792000.0</v>
       </c>
       <c r="H27">
         <v>4020000.0</v>
       </c>
       <c r="I27">
         <v>3593000.0</v>
       </c>
@@ -25884,51 +26087,51 @@
       <c r="M27">
         <v>1934000.0</v>
       </c>
       <c r="N27">
         <v>1767000.0</v>
       </c>
       <c r="O27">
         <v>1559000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>1626000.0</v>
       </c>
       <c r="R27">
         <v>428000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-24409000.0</v>
       </c>
       <c r="C28">
         <v>96477000.0</v>
       </c>
       <c r="D28">
         <v>-790660000.0</v>
       </c>
       <c r="E28">
         <v>331598000.0</v>
       </c>
       <c r="F28">
         <v>431718000.0</v>
       </c>
       <c r="G28">
         <v>441025000.0</v>
       </c>
       <c r="H28">
         <v>673943000.0</v>
       </c>
       <c r="I28">
         <v>218081000.0</v>
       </c>
@@ -25958,51 +26161,51 @@
       </c>
       <c r="R28">
         <v>166700000.0</v>
       </c>
       <c r="S28">
         <v>95170000.0</v>
       </c>
       <c r="T28">
         <v>144631000.0</v>
       </c>
       <c r="U28">
         <v>83600000.0</v>
       </c>
       <c r="V28">
         <v>96310000.0</v>
       </c>
       <c r="W28">
         <v>89368000.0</v>
       </c>
       <c r="X28">
         <v>49029000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>255288000.0</v>
       </c>
       <c r="C29">
         <v>147837000.0</v>
       </c>
       <c r="D29">
         <v>320886000.0</v>
       </c>
       <c r="E29">
         <v>321193000.0</v>
       </c>
       <c r="F29">
         <v>241114000.0</v>
       </c>
       <c r="G29">
         <v>356257000.0</v>
       </c>
       <c r="H29">
         <v>245650000.0</v>
       </c>
       <c r="I29">
         <v>239381000.0</v>
       </c>
@@ -26032,51 +26235,51 @@
       </c>
       <c r="R29">
         <v>63013000.0</v>
       </c>
       <c r="S29">
         <v>52391000.0</v>
       </c>
       <c r="T29">
         <v>16695000.0</v>
       </c>
       <c r="U29">
         <v>26088000.0</v>
       </c>
       <c r="V29">
         <v>7859000.0</v>
       </c>
       <c r="W29">
         <v>13678000.0</v>
       </c>
       <c r="X29">
         <v>7001000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-208188000.0</v>
       </c>
       <c r="C30">
         <v>-381465000.0</v>
       </c>
       <c r="D30">
         <v>659853000.0</v>
       </c>
       <c r="E30">
         <v>-654349000.0</v>
       </c>
       <c r="F30">
         <v>-695796000.0</v>
       </c>
       <c r="G30">
         <v>-960684000.0</v>
       </c>
       <c r="H30">
         <v>-728738000.0</v>
       </c>
       <c r="I30">
         <v>-445149000.0</v>
       </c>
@@ -26125,925 +26328,934 @@
       <c r="X30">
         <v>-55725000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
         <v>86</v>
       </c>
       <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
         <v>89</v>
       </c>
       <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CL1" t="s">
         <v>151</v>
       </c>
       <c r="CM1" t="s">
         <v>152</v>
       </c>
       <c r="CN1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CP1" t="s">
         <v>154</v>
       </c>
       <c r="CQ1" t="s">
         <v>155</v>
       </c>
+      <c r="CR1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>83511000.0</v>
+      </c>
+      <c r="C2">
         <v>16444000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>96609000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>63208000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11829000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14924000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73918000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17898000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21030000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12991000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>211069000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>490642000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17759000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13309000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20990000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12598000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23738000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10444000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22548000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40043000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>50559000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>167479000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>45512000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>141734000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>72387000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19366000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>208914000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28062000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>202537000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>90348000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18361000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46634000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2080000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15888000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6048000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>104712000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10627000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7650000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12193000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72022000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4004000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4482000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4323000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6634000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31979000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8902000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5260000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1211000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3224000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2755000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31764000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41589000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1651000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35428000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>63404000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>86850000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39222000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1640000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>34203000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10381000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>22279000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>52032000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1887000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1540000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>711000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1652000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1270000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>360000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>891000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2045000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>784000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>741000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1219000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1033000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1179000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>495000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1161000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>709000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3405000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1605000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>856000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1999000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1808000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1302000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1362000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2163000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1302000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>-2995000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>-4753000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>-4069000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>305000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>-1782000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>-1432000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>565000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>83000</v>
+      </c>
+      <c r="C3">
         <v>11000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>230000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>277000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>165000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>143000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>555000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>98000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>60000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>245000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>681000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>239000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>703000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>213000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>280000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>197000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>379000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>96000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>92000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>115000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>255000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>114000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>160000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>252000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>190000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>332707000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>191000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>893000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>299000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>396000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1025000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>126000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>252000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>112372000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>395000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>439000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>640000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>295000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>703000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>55189000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>67991000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>162555000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>62393000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>54913000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>158128000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>85126000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>87259000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>45577000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>66681000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>58260000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>146903000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>120894000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>117885000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>89635000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>104339000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>25785000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>220300000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>91271000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7950000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>36549000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>46638000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>18188000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4889000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>210706000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3430000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5562000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2614000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9407000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>63075000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>30366000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>44999000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>128043000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20872000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>98123000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>16740000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>40495000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>25842000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>19177000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>727000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>99914000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>623000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>150000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>23000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>279000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>67339000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>68508000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>530000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>229000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>100000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>122000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>19000</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27095,54 +27307,55 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27194,628 +27407,635 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-8213000.0</v>
+      </c>
+      <c r="C6">
         <v>67067000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-80165000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33401000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>51379000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3095000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-58994000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>56020000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3132000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8039000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-198078000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-279573000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>472883000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4450000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7681000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8392000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11140000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13294000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12104000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17495000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10516000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-116920000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>121967000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-96222000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>69347000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>53021000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-189548000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>180852000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-174475000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>112189000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>71987000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-28273000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>44554000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13808000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9840000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-98664000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>94085000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2977000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4543000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-59829000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>68018000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-478000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>159000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2311000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-25345000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23077000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3642000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4049000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2013000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>469000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-29009000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-9825000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>39938000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-33777000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-27976000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-23446000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>47628000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>37582000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-32563000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>23822000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-11898000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-29753000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>50145000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>347000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>829000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-941000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>382000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>910000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-531000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1154000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1261000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>43000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-478000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>186000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-146000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>684000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-666000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>452000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2696000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>749000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1143000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1999000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>506000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1362000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-801000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2163000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4297000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1758000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-684000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-4374000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2087000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-350000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1997000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>565000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>-1549000.0</v>
+      </c>
+      <c r="C7">
         <v>-221000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3728000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>68884000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56190000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-41707000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-29700000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1290000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15403000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-51783000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-24122000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>67103000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10346000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3886000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-12436000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19288000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>26853000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18030000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10797000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>24822000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10485000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14773000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14338000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2815000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>21194000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>50697000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>34503000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5090000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>26743000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4222000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-7930000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>24494000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>17150000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-7521000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>17635000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>12581000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-9922000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>7504000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>17870000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7613000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4837000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-18298000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1220000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5406000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5535000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23941000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-15127000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1547000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-358000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-9934000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-10399000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3854000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4386000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>7388000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-15692000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6971000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>7351000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-7090000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>31414000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2170000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>6156000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5960000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>9184000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>4531000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>4417000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-9483000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3342000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>9367000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2926000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1072000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-541000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>2394000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>4350000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-4948000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1421000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-705000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1511000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2103000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-20436000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1391000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>398000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>280000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-616000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1579000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3575000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-995000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-1209000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1979000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-871000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>214000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>79000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>292000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>586000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1747000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>912000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27867,307 +28087,311 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>-6105000.0</v>
+      </c>
+      <c r="C9">
         <v>-35338000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3136000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>138892000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>91828000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-31033000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-35350000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>108425000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-18537000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>141019000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-20256000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31989000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-64509000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-16917000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-25982000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17963000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12584000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-26993000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-12037000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>26222000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5457000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13571000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>197000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10804000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14055000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38899000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1734000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-45171000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14825000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-41498000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-25464000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>296000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3324000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>663000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-5210000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1936000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-830000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7421000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1883000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8821000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5514000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>741000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-395000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19254000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1599000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-6147000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3159000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-26819000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18414000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-16834000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-7278000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>29022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14320000.0</v>
       </c>
       <c r="AD10">
         <v>14320000.0</v>
       </c>
       <c r="AE10">
         <v>14320000.0</v>
       </c>
       <c r="AF10">
         <v>14320000.0</v>
       </c>
-      <c r="AG10"/>
+      <c r="AG10">
+        <v>14320000.0</v>
+      </c>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-552000.0</v>
       </c>
-      <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
@@ -28177,147 +28401,148 @@
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
         <v>2764000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20803000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21909000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5282000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8740000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1992000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9135000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-18524000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10117000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23024000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>44997000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-17266000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>47462000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>20790000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>21560000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>26600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17844000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-14077000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>27105000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6484000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>12145000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19322000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-7910000.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
@@ -28328,147 +28553,148 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
+      <c r="O12"/>
       <c r="P12">
         <v>65294000.0</v>
       </c>
       <c r="Q12">
+        <v>65294000.0</v>
+      </c>
+      <c r="R12">
         <v>14301000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-27581000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-137950000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-106226000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-88466000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-39254000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-40013000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-17557000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-28331000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-45832000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-195621000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-219568000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-68645000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-57935000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-97802000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-97779000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-155568000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-87708000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-41522000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-35600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-61764000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-78599000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-46075000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-130135000.0</v>
       </c>
-      <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
@@ -28479,147 +28705,148 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>-12436000.0</v>
       </c>
       <c r="Q13">
+        <v>-12436000.0</v>
+      </c>
+      <c r="R13">
         <v>11505000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-11840000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>925000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6682000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7202000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3170000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>23250000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10535000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2978000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-11226000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-12228000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>38505000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-49864000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>24930000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-4026000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2402000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4018000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5893000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-4260000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>6645000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2608000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2780000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>431000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6702000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
@@ -28630,907 +28857,917 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>453000.0</v>
+      </c>
+      <c r="C14">
         <v>458000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>464000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>504000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>642000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>360000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>373000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>388000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>390000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>382000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>378000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>381000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>388000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>360000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>370000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>385000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>410000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>269000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>261000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>273000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>285000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>303000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>306000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>341000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>368000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>384000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>374000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>365000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>361000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>362000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>368000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>360000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>379000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>412000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>405000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>419000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>426000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>453000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>521000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>442000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>401000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>390000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>359000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>314000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>281000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>228000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>207000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>57000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>229000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>209000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>183000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>211000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>138000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>93000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>68000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>81000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>122000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>93000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>86000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>51000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>73000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>87000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>107000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11365000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>10304000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>10585000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>11570000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8203000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9795000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10660000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9557000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>25365000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-5892000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8991000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>8936000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9565000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9724000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8536000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5581000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5175000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4282000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4004000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3945000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3737000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2930000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2811000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2232000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1855000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1742000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1234000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>833000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>357000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-21000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>134000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>33113000.0</v>
+      </c>
+      <c r="C15">
         <v>33111000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>26392000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>57580000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>57581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57580000.0</v>
       </c>
       <c r="G15">
         <v>57580000.0</v>
       </c>
       <c r="H15">
         <v>57580000.0</v>
       </c>
       <c r="I15">
+        <v>57580000.0</v>
+      </c>
+      <c r="J15">
         <v>57581000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>57580000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>118999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57580000.0</v>
       </c>
       <c r="M15">
         <v>57580000.0</v>
       </c>
       <c r="N15">
         <v>57580000.0</v>
       </c>
       <c r="O15">
+        <v>57580000.0</v>
+      </c>
+      <c r="P15">
         <v>57043000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>55969000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>55967000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>55964000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>55412000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>54157000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>54101000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>54094000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53566000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>52493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50784000.0</v>
       </c>
       <c r="Z15">
         <v>50784000.0</v>
       </c>
       <c r="AA15">
+        <v>50784000.0</v>
+      </c>
+      <c r="AB15">
         <v>50156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46393000.0</v>
       </c>
       <c r="AC15">
         <v>46393000.0</v>
       </c>
       <c r="AD15">
+        <v>46393000.0</v>
+      </c>
+      <c r="AE15">
         <v>43530000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>41444000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>40505000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>39109000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>36260000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>36249000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>35497000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>33508000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>32484000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>32411000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>30789000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>28794000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>27976000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27482000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18181000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18086000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21061000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20475000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19261000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>17695000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17472000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16858000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>16442000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17763000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18564000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16587000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>15573000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>14194000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13256000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>13306000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13244000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>12435000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>11001000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10781000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10894000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10983000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11656000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11910000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>11257000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>9867000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>9947000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9040000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8797000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8235000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7845000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7479000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>7865000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>7866000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>6142000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5395000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5221000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4728000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4674000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4507000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4214000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3987000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3762000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2986000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>2775000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1791000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3058000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>9000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>75298000.0</v>
+      </c>
+      <c r="C16">
         <v>83511000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16444000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>96609000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>63208000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11829000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14924000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>73918000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17898000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21030000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12991000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>211069000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>490642000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17759000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13309000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20990000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12598000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23738000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10444000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22548000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40043000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50559000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>167479000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>45512000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>141734000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>72387000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19366000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>208914000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>28062000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>202537000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>90348000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18361000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>46634000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2080000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15888000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6048000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>104712000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10627000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7650000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12193000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>72022000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4004000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4482000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4323000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6634000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>31979000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8902000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5260000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1211000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3224000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2755000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>31764000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>41589000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1651000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35428000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>63404000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>86850000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>39222000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1640000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>34203000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10381000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>22279000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>52032000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1887000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1540000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>711000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1652000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1270000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>360000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>891000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2045000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>784000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>741000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1219000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1033000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1179000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>495000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1161000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>709000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3405000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1605000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>856000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1999000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1808000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1302000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1362000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2163000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1302000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-2995000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-4753000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-4069000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>305000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-1782000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-1432000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>565000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29582,425 +29819,429 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>3439000.0</v>
+      </c>
+      <c r="C18">
         <v>30942000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6536000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>114805000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>90855000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30634000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16510000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>62521000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>61240000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1921000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>21444000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>132746000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>57611000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>80499000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>48194000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>94506000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>95475000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>62061000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>68292000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>87413000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>39086000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>53344000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>60934000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>77145000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>69984000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>106802000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>101545000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>58391000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-245293000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>54078000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>45371000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>69917000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>73528000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>26158000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>67164000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>49911000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>39283000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-62663000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>59250000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>50391000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>45417000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>23302000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>40053000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7334000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-33266000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-100979000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-38386000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-17151000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-119513000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-59921000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-62592000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-6791000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-36862000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-18056000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-132921000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-84410000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-84552000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-72385000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-50207000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-3739000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-196314000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-82491000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>15532000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-15898000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-25861000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-11840000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>8726000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-185249000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>7818000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>7152000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>10980000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>6148000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-44982000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-22851000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-33771000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>138549000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-10949000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-89524000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-29073000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>48017000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-18958000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-12581000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4359000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-92793000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-6807000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3523000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3226000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>5334000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>70121000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-65614000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1859000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>5016000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-94000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>42000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1767000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-64857000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-87412000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7091000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-54470000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-161920000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-157984000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-178533000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1114307000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-150960000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-124961000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-254457000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>621000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-818000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>408000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-149000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-493000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1649000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5838000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-127562000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-100867000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-292502000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-439753000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>204704000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-348103000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-216556000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-58423000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -30020,104 +30261,107 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>535760000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>9184000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>20079000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -30147,163 +30391,166 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-359000.0</v>
+      </c>
+      <c r="C21">
         <v>-50822000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-37803000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1778000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>89021000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>71371000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>60686000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>48477000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>224959000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>128471000.0</v>
       </c>
       <c r="Q21">
+        <v>128471000.0</v>
+      </c>
+      <c r="R21">
         <v>68569000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>147123000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>108896000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>172590000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>252177000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7871000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>252166000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>71943000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>989000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>294204000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>203295000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>47455000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>139339000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3153000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-85267000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>190997000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-59009000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-211317000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>59804000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-32380000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-73550000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>119477000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>34448000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-977000.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
@@ -30314,2467 +30561,2495 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>21751000.0</v>
+      </c>
+      <c r="C22">
         <v>-744702000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-146694000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1011743000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-113389000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-94740000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-107660000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-257652000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-94177000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28062000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18763000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-499340000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-33958000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>124032000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13683000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>41392000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>46743000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>100038000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>187190000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>159921000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>107185000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>98523000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>77522000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>83842000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>69013000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>92961000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>254913000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>264960000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>121191000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>99895000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>143177000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>137270000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>204654000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>113652000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>84700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>63066000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>101945000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>113081000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>79867000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>163731000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>53961000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>69145000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>37468000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>45165000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>85889000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>126942000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3629000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>82437000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>35272000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>18654000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15415000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>72242000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>54752000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>85368000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>26262000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>137725000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>104705000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>71858000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>55528000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>66184000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16436000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>31686000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>44353000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3889000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5462000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4608000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4581000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4684000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3789000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3950000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3876000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3296000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3710000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2561000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2945000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>975000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>680000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1614000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2541000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1053000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2457000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2183000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2024000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1963000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-5252000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2183000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2498000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1998000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2248000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1778000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1843000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4596000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-759000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1777000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>820000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>-129000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-7000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5738000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-144000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-460000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10001.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3071000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-24000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-26000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-862000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-189000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89082000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>142544000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-408000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-176000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>120000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-183000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2408000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9689000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-101000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-33000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-15566000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-61210000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2168000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4859000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2381000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-103714000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3399000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-16100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1437000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-20477000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-12725000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6618000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4808000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-60061000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>331000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5952000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1555000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2725000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>266000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>723000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2314000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>21431000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>341000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>893000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>611000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5236000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-21000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-133000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9225000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-406000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2331000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>865000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1068000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4261000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>733000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1329000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-551000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7679000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1470000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-18202000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>542000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-49916000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-50482000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-21887000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1142000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-3466000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-8689000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-4067000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-5407000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-64678000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-425000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>425000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>497000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-22188000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-99298000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-17298000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>69942000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-314000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-51000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>43000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-285000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>681000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-26000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-18000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-2846000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-2715000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>152000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-152000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>55000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-45450000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1554000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-110000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>-20777000.0</v>
+      </c>
+      <c r="C24">
         <v>120064000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-41792000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-22046000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-27012000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-64692000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-87269000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6536000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-48860000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-69211000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-62645000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-54305000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1114546000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-150361000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-125476000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-255496000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-30257000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-50991000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-134780000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-229289000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-234952000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-111069000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-117590000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-127307000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-100753000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-292342000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-419501000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-77466000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-15146000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-177035000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-58408000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-227395000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-66635000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-72435000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-76071000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-20637000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-126125000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-26130000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-67385000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-78797000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-115109000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-233691000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-99618000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-29927000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-10065000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-22589000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-6227000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8349000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-7786000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-5484000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-11949000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-5795000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-6584000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-11055000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3021000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-5296000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>28355000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1295000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>7717000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-4000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-15376000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-5820000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-14044000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-5186000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-3844000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-3699000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-839000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-2299000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-36000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-3127000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-1453000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>4000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1603000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-1734000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-772000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-152811000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1316000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-1175000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-558000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-99922000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1957000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-692000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-269000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>44740000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-10282000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-26560000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-485000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-349000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-68941000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>4138000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-286000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-55310000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>46466000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-73000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-17133000.0</v>
+      </c>
+      <c r="C25">
         <v>773393000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>145676000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1056986000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>147689000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>165715000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>151514000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>316406000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>138850000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-124141000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6241000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2975000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6252000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10971000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>72267000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32680000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21330000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-21001000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-131833000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4691000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41188000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3417000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17552000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>17457000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-6400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3582000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5509000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6155000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8140000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4475000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4398000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10113000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10392000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>20008000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>11428000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3823000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>23539000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1274000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1009000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>285000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>102000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1285000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-951000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>188000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-932000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-89171000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3627000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2027000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5074000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3070000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-8053000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2207000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2444000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-2332000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1347000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-108293000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-78845000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-36583000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-32896000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-46359000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1321000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-17033000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-30162000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1127000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-641000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1407000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>690000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3203000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>590000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-824000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>67000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-15500000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15925000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>911000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>768000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>671000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1030000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>552000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-19000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-97000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-253000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>129000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-267000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-158000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-287000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-326000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-272000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-219000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-337000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-332000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-366000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2597000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-2597000.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>211</v>
+      </c>
+      <c r="B26">
+        <v>-242000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-515000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-18000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2025999.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-20000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1692000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-103000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2147000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>2000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-183000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2480000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>164510000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-33000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2008000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>27424000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>50000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2693000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>356529000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>131453000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>55844000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>91940000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>82954000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2584000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-47000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>43000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2283000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-499000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1535000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-3097000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>16000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-35000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1904000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>61475000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>11282000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-30000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1566000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-158000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>5220000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>15216000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>51447000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>102015000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-47000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>63361000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>121620000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>33211000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>18242000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
+        <v>2110000.0</v>
+      </c>
+      <c r="C27">
         <v>2025000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3388000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>404000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2828000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1171000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2126000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2644000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-2090000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2292000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2437000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1039000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>483000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>726000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1889000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>764000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>419000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>982000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2256000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>880000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>871000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>881000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1484000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1009000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1138000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>974000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1671000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>971000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>996000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1090000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>963000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>919000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>894000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>886000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>894000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>810000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>795000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>787000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>841000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>733000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>728000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>498000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>665000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>639000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>662000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>655000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>333000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>317000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>569000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>567000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>481000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>450000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>499000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>459000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>359000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>394000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>426000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>396000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>659000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>412000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>436000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>119000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>56000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-33714000.0</v>
+      </c>
+      <c r="C28">
         <v>-83939000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-44909000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-59358000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6110000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>30963000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11765000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>35000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9128000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>167359000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-61783000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-234467000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-699274000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>74208000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>68873000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>168340000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12722000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>90276000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>54504000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>122280000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>186593000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-57089000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>179934000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-46060000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>100116000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>238561000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>148408000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>228229000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>86214000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>274476000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>85024000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>129205000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>37661000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32469000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>18747000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-127938000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>180927000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>91770000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3592000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-31423000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>137710000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>209911000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>59724000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13854000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18381000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>146733000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>48608000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12851000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>125286000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>65874000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>45532000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2761000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>83384000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4666000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>101924000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>66260000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>103825000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>111262000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>9927000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27565000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>199792000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>58558000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>48657000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>21431000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>30534000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14598000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7505000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>188458000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-8313000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-5179000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-8266000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-10105000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>46107000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>24771000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>34397000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>14946000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11599000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>91151000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>26935000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>53705000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21664000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>10322000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2091000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>48559000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15727000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>22236000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>9788000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>29127000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>578000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>60792000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1129000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>50949000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-45290000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1966000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>45336000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>3522000.0</v>
+      </c>
+      <c r="C29">
         <v>30953000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6562000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>115035000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>91132000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30799000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16653000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63076000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>60466000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1981000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21689000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>133427000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>57850000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>81202000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>48407000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>94509000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>95755000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>62258000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>68671000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87509000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39120000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>53436000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>61049000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>77400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>70098000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>106962000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>101797000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>58581000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>87414000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>54269000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>45386000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>70810000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>73827000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>26554000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>68189000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>50037000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>39535000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49709000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>59645000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>50830000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>46057000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>23597000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>40756000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>47855000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>34725000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>61576000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>24007000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>37762000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>38615000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>25205000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>24667000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>38786000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>29819000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>40204000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>13982000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>36484000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>33333000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>17250000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>54132000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>22046000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>23986000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>8780000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>23482000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>20651000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>20777000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6348000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>13615000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>25457000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>11248000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>12714000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>13594000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>15555000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>18093000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>7515000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>11228000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>10506000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>9923000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>8599000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-12333000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>7522000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>6884000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>6596000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>5086000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>7121000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-6184000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3673000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3249000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5613000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2782000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2894000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2389000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>5245000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-194000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>164000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1786000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>21979000.0</v>
+      </c>
+      <c r="C30">
         <v>120053000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-41818000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-33643000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-64857000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-87412000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7091000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-54470000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-161301000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-157984000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-178533000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1114307000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-150960000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-124961000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-254457000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-119617000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-139240000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-135279000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-227284000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-236229000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-113267000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-119016000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-127562000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-100867000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-292502000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-439753000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-105656000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-348103000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-216556000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-58423000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-228288000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-66934000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-72831000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-77096000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-20763000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-126377000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-138502000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-67780000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-79236000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-115749000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-233986000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-100321000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-85116000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-78056000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-185144000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-68620000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-46564000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-165914000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-90610000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-99208000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-51372000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-73265000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-69315000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-143882000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-126190000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-89530000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-90930000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-96622000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-25789000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-235676000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-97091000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-21994000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-41735000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-50482000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-21887000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5728000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-213005000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3466000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8689000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-4067000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-5407000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-64678000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-32100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-45771000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-24768000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-22188000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-99298000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-17298000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-59427000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-27799000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-19869000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-996000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-55174000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-10905000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-26710000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-10874000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-30443000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1602000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-64370000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-5634000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-55539000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>46566000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-195000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-46557000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>