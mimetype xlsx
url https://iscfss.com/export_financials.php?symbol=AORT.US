--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -313,50 +313,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1637,51 +1640,53 @@
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>41</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>42500000.0</v>
+      </c>
       <c r="C7">
         <v>47911000.0</v>
       </c>
       <c r="D7">
         <v>51359000.0</v>
       </c>
       <c r="E7">
         <v>48722000.0</v>
       </c>
       <c r="F7">
         <v>52920000.0</v>
       </c>
       <c r="G7">
         <v>25711000.0</v>
       </c>
       <c r="H7">
         <v>29417000.0</v>
       </c>
       <c r="I7">
         <v>6666000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
@@ -1691,51 +1696,53 @@
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>42</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>493000.0</v>
+      </c>
       <c r="C8">
         <v>434000.0</v>
       </c>
       <c r="D8">
         <v>426000.0</v>
       </c>
       <c r="E8">
         <v>418000.0</v>
       </c>
       <c r="F8">
         <v>414000.0</v>
       </c>
       <c r="G8">
         <v>404000.0</v>
       </c>
       <c r="H8">
         <v>390000.0</v>
       </c>
       <c r="I8">
         <v>385000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2893,51 +2900,53 @@
         <v>53700000.0</v>
       </c>
       <c r="AE23">
         <v>35000000.0</v>
       </c>
       <c r="AF23">
         <v>23600000.0</v>
       </c>
       <c r="AG23">
         <v>21400000.0</v>
       </c>
       <c r="AH23">
         <v>20100000.0</v>
       </c>
       <c r="AI23">
         <v>12400000.0</v>
       </c>
       <c r="AJ23">
         <v>10900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>58</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>215114000.0</v>
+      </c>
       <c r="C24">
         <v>314152000.0</v>
       </c>
       <c r="D24">
         <v>305531000.0</v>
       </c>
       <c r="E24">
         <v>306499000.0</v>
       </c>
       <c r="F24">
         <v>307493000.0</v>
       </c>
       <c r="G24">
         <v>290468000.0</v>
       </c>
       <c r="H24">
         <v>214571000.0</v>
       </c>
       <c r="I24">
         <v>215721000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
@@ -3181,51 +3190,53 @@
         <v>18300000.0</v>
       </c>
       <c r="AE28">
         <v>1400000.0</v>
       </c>
       <c r="AF28">
         <v>-200000.0</v>
       </c>
       <c r="AG28">
         <v>-2600000.0</v>
       </c>
       <c r="AH28">
         <v>-1400000.0</v>
       </c>
       <c r="AI28">
         <v>900000.0</v>
       </c>
       <c r="AJ28">
         <v>300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>63</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>663346000.0</v>
+      </c>
       <c r="C29">
         <v>590547000.0</v>
       </c>
       <c r="D29">
         <v>588762000.0</v>
       </c>
       <c r="E29">
         <v>592436000.0</v>
       </c>
       <c r="F29">
         <v>609851000.0</v>
       </c>
       <c r="G29">
         <v>620376000.0</v>
       </c>
       <c r="H29">
         <v>501431000.0</v>
       </c>
       <c r="I29">
         <v>491948000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -3397,51 +3408,53 @@
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>66</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>256526000.0</v>
+      </c>
       <c r="C32">
         <v>223257000.0</v>
       </c>
       <c r="D32">
         <v>222806000.0</v>
       </c>
       <c r="E32">
         <v>197659000.0</v>
       </c>
       <c r="F32">
         <v>202744000.0</v>
       </c>
       <c r="G32">
         <v>174121000.0</v>
       </c>
       <c r="H32">
         <v>142195000.0</v>
       </c>
       <c r="I32">
         <v>144645000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
@@ -3561,51 +3574,53 @@
         <v>28500000.0</v>
       </c>
       <c r="AE33">
         <v>16800000.0</v>
       </c>
       <c r="AF33">
         <v>5300000.0</v>
       </c>
       <c r="AG33">
         <v>3600000.0</v>
       </c>
       <c r="AH33">
         <v>3200000.0</v>
       </c>
       <c r="AI33">
         <v>2900000.0</v>
       </c>
       <c r="AJ33">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>68</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>48997000.0</v>
+      </c>
       <c r="C34">
         <v>60945000.0</v>
       </c>
       <c r="D34">
         <v>71231000.0</v>
       </c>
       <c r="E34">
         <v>47427000.0</v>
       </c>
       <c r="F34">
         <v>55884000.0</v>
       </c>
       <c r="G34">
         <v>50190000.0</v>
       </c>
       <c r="H34">
         <v>6581000.0</v>
       </c>
       <c r="I34">
         <v>6869000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
@@ -4383,51 +4398,53 @@
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
     </row>
     <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>79</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>197533000.0</v>
+      </c>
       <c r="C45">
         <v>165297000.0</v>
       </c>
       <c r="D45">
         <v>167102000.0</v>
       </c>
       <c r="E45">
         <v>80533000.0</v>
       </c>
       <c r="F45">
         <v>83235000.0</v>
       </c>
       <c r="G45">
         <v>138825000.0</v>
       </c>
       <c r="H45">
         <v>130101000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -5790,902 +5807,908 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EK62"/>
+  <dimension ref="A1:EL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141">
+    <row r="1" spans="1:142">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>99</v>
       </c>
       <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>102</v>
       </c>
       <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
+        <v>106</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>108</v>
       </c>
       <c r="R1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>111</v>
       </c>
       <c r="V1" t="s">
+        <v>112</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>114</v>
       </c>
       <c r="Z1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>117</v>
       </c>
       <c r="AD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>120</v>
       </c>
       <c r="AH1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>123</v>
       </c>
       <c r="AL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>126</v>
       </c>
       <c r="AP1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>129</v>
       </c>
       <c r="AT1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>131</v>
       </c>
       <c r="AW1" t="s">
         <v>132</v>
       </c>
       <c r="AX1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>134</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>138</v>
       </c>
       <c r="BF1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
       <c r="BI1" t="s">
         <v>141</v>
       </c>
       <c r="BJ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>143</v>
       </c>
       <c r="BM1" t="s">
         <v>144</v>
       </c>
       <c r="BN1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>146</v>
       </c>
       <c r="BQ1" t="s">
         <v>147</v>
       </c>
       <c r="BR1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>149</v>
       </c>
       <c r="BU1" t="s">
         <v>150</v>
       </c>
       <c r="BV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>152</v>
       </c>
       <c r="BY1" t="s">
         <v>153</v>
       </c>
       <c r="BZ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>155</v>
       </c>
       <c r="CC1" t="s">
         <v>156</v>
       </c>
       <c r="CD1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>158</v>
       </c>
       <c r="CG1" t="s">
         <v>159</v>
       </c>
       <c r="CH1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>164</v>
       </c>
       <c r="CO1" t="s">
         <v>165</v>
       </c>
       <c r="CP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>167</v>
       </c>
       <c r="CS1" t="s">
         <v>168</v>
       </c>
       <c r="CT1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>170</v>
       </c>
       <c r="CW1" t="s">
         <v>171</v>
       </c>
       <c r="CX1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>173</v>
       </c>
       <c r="DA1" t="s">
         <v>174</v>
       </c>
       <c r="DB1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>176</v>
       </c>
       <c r="DE1" t="s">
         <v>177</v>
       </c>
       <c r="DF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DH1" t="s">
         <v>179</v>
       </c>
       <c r="DI1" t="s">
         <v>180</v>
       </c>
       <c r="DJ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DL1" t="s">
         <v>182</v>
       </c>
       <c r="DM1" t="s">
         <v>183</v>
       </c>
       <c r="DN1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DP1" t="s">
         <v>185</v>
       </c>
       <c r="DQ1" t="s">
         <v>186</v>
       </c>
       <c r="DR1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>188</v>
       </c>
       <c r="DU1" t="s">
         <v>189</v>
       </c>
       <c r="DV1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>191</v>
       </c>
       <c r="DY1" t="s">
         <v>192</v>
       </c>
       <c r="DZ1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EB1" t="s">
         <v>194</v>
       </c>
       <c r="EC1" t="s">
         <v>195</v>
       </c>
       <c r="ED1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EF1" t="s">
         <v>197</v>
       </c>
       <c r="EG1" t="s">
         <v>198</v>
       </c>
       <c r="EH1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EJ1" t="s">
         <v>200</v>
       </c>
       <c r="EK1" t="s">
         <v>201</v>
       </c>
+      <c r="EL1" t="s">
+        <v>202</v>
+      </c>
     </row>
-    <row r="2" spans="1:141">
+    <row r="2" spans="1:142">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2">
+        <v>18337000.0</v>
+      </c>
+      <c r="C2">
         <v>16042000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16495999.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19426000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11695000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17971000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11146000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11728000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10378000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13318000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10819000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10455000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9473000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12004000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10721000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10545000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9230000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10395000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9528000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10773000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8952000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9623000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10399000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10079000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10453000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9796000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7455000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6942000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5425000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7547000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5941000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9256000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7574000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9767000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5066000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6571000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7293000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5744000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5688000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5204000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5553000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4590000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4637000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4104000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3967000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4497000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5389000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4877000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4137000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4939000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3729000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2864000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3156000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3661000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8149000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4269000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4370000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5021000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4124000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5137000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4243000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3554000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5569000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3693000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2954000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2848000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3323000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3224000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3270000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3485000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3370000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2956000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2833000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2814000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2837000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2475000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3404000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2933000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3536000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2239000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2793000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2394000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4075000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2569000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2663000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3616000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2768000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2171000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2686000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3174000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2358000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3874000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1782000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1826000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1653000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>555000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1006000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1564000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1416000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2914000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2463000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2301000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1381000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>975000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DP2">
         <v>1700000.0</v>
       </c>
       <c r="DQ2">
+        <v>1700000.0</v>
+      </c>
+      <c r="DR2">
         <v>1300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1700000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1400000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>1000000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DZ2">
         <v>1700000.0</v>
       </c>
       <c r="EA2">
+        <v>1700000.0</v>
+      </c>
+      <c r="EB2">
         <v>1600000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>1000000.0</v>
       </c>
-      <c r="EC2"/>
-      <c r="ED2">
+      <c r="ED2"/>
+      <c r="EE2">
         <v>1200000.0</v>
       </c>
-      <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
-      <c r="EH2">
+      <c r="EH2"/>
+      <c r="EI2">
         <v>1600000.0</v>
       </c>
-      <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
+      <c r="EL2"/>
     </row>
-    <row r="3" spans="1:141">
+    <row r="3" spans="1:142">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6785,52 +6808,53 @@
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
+      <c r="EL3"/>
     </row>
-    <row r="4" spans="1:141">
+    <row r="4" spans="1:142">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6930,463 +6954,467 @@
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
+      <c r="EL4"/>
     </row>
-    <row r="5" spans="1:141">
+    <row r="5" spans="1:142">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5">
+        <v>-11565000.0</v>
+      </c>
+      <c r="C5">
         <v>-2719000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2287000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2828000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-18596000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24927000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9528000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15861000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13538000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12010000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21177000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16167000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17993000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-21609000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-45353000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-28458000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13662000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9887000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5584000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-574000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3547000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6743000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>80000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8618000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13052000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8589000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14875000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6858000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9853000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6072000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3283000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2769000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>8996000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1857000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>153000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-64000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-193000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-429000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-535000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-504000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-172000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-76000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-245000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>104000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-238000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-121000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-66000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>13000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-28000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-18000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-72000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-39000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-27000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-22000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-16000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-32000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-9000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-31000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-42000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-38000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-50000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-34000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-68000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-80000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-22000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-24000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-35111000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-681000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-579000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-170000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>87000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>88000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>103000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>129000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>123000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>160000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>101000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>116000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>139000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>257000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>280000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>294000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>356000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>336000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>347000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>85000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>261000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>148000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>110000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-286000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-178000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1017000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1100000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1102000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-14027000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-867000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-914000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-928000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-842000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-11600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-10800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-10200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-9500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-7100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-8200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-7600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-7500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-7100000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-6200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-5800000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4800000.0</v>
       </c>
       <c r="DQ5">
         <v>-4800000.0</v>
       </c>
       <c r="DR5">
         <v>-4800000.0</v>
       </c>
       <c r="DS5">
-        <v>-4000000.0</v>
+        <v>-4800000.0</v>
       </c>
       <c r="DT5">
         <v>-4000000.0</v>
       </c>
       <c r="DU5">
         <v>-4000000.0</v>
       </c>
       <c r="DV5">
         <v>-4000000.0</v>
       </c>
       <c r="DW5">
-        <v>-3400000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="DX5">
         <v>-3400000.0</v>
       </c>
       <c r="DY5">
         <v>-3400000.0</v>
       </c>
       <c r="DZ5">
         <v>-3400000.0</v>
       </c>
       <c r="EA5">
-        <v>-3100000.0</v>
+        <v>-3400000.0</v>
       </c>
       <c r="EB5">
         <v>-3100000.0</v>
       </c>
-      <c r="EC5"/>
-      <c r="ED5">
+      <c r="EC5">
+        <v>-3100000.0</v>
+      </c>
+      <c r="ED5"/>
+      <c r="EE5">
         <v>-2700000.0</v>
       </c>
-      <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
-      <c r="EH5">
+      <c r="EH5"/>
+      <c r="EI5">
         <v>-2100000.0</v>
       </c>
-      <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
+      <c r="EL5"/>
     </row>
-    <row r="6" spans="1:141">
+    <row r="6" spans="1:142">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7486,117 +7514,122 @@
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
+      <c r="EL6"/>
     </row>
-    <row r="7" spans="1:141">
+    <row r="7" spans="1:142">
       <c r="A7" t="s">
         <v>41</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>42805000.0</v>
+      </c>
       <c r="C7">
+        <v>42500000.0</v>
+      </c>
+      <c r="D7">
         <v>47120000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>48130000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>47613000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>47911000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>49147000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>48452000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>49343000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>51359000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50074000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>47472000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>47754000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>48722000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>47426000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>49114000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>51197000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>52920000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>48818000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>49913000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>39989000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>25711000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -7671,111 +7704,116 @@
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
+      <c r="EL7"/>
     </row>
-    <row r="8" spans="1:141">
+    <row r="8" spans="1:142">
       <c r="A8" t="s">
         <v>42</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>500000.0</v>
+      </c>
       <c r="C8">
+        <v>493000.0</v>
+      </c>
+      <c r="D8">
         <v>488000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>486000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000.0</v>
       </c>
       <c r="G8">
         <v>434000.0</v>
       </c>
       <c r="H8">
+        <v>434000.0</v>
+      </c>
+      <c r="I8">
         <v>433000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>432000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>426000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424000.0</v>
       </c>
       <c r="M8">
         <v>424000.0</v>
       </c>
       <c r="N8">
-        <v>418000.0</v>
+        <v>424000.0</v>
       </c>
       <c r="O8">
         <v>418000.0</v>
       </c>
       <c r="P8">
-        <v>417000.0</v>
+        <v>418000.0</v>
       </c>
       <c r="Q8">
         <v>417000.0</v>
       </c>
       <c r="R8">
+        <v>417000.0</v>
+      </c>
+      <c r="S8">
         <v>414000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>408000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>407000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7852,83 +7890,84 @@
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
+      <c r="EL8"/>
     </row>
-    <row r="9" spans="1:141">
+    <row r="9" spans="1:142">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>337385000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>334077000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>329871000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>326799000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>322874000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
@@ -8007,461 +8046,465 @@
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
+      <c r="EL9"/>
     </row>
-    <row r="10" spans="1:141">
+    <row r="10" spans="1:142">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10">
+        <v>55764000.0</v>
+      </c>
+      <c r="C10">
         <v>64908000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73426000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53476000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37693000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>53463000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56173000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>55019000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51118000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>58940000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53481000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48775000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30773000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39351000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>37572000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40382000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>51408000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>55010000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>64587000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>50473000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>56552000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61412000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>64122000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>125627000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>63383000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>33766000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37177000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>40255000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41075000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41489000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>34558000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24960000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>27392000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40753000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>54242000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>53248000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>58882000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>57341000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>54131000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>46935000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>44827000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43418000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>38497000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35075000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38241000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>33375000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>29823000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>36843000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>38447000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>42993000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11732000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8632000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18332000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7790000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3999000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21146000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21705000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>21050000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>19801000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>37582000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>35497000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>31002000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>36141000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>32399000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>30121000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>27046000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21135000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18182000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>17201000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>14978000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11719000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>12325000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>14460000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8232000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5519000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5566000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4133000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4606000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4302000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4743000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6631000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8600000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4189000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>22404000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4713000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11427000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>19966000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>22149000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5672000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8179000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>16147000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6898000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>10277000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>12227000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12290000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6566000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7204000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>10971000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>16789000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>15668000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>17480000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>13489000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>8048000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5915000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>6128000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>12900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>46400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>32100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ10">
         <v>100000.0</v>
       </c>
-      <c r="DK10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DK10">
+        <v>100000.0</v>
+      </c>
+      <c r="DL10"/>
       <c r="DM10">
         <v>200000.0</v>
       </c>
       <c r="DN10">
+        <v>200000.0</v>
+      </c>
+      <c r="DO10">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP10">
         <v>100000.0</v>
       </c>
       <c r="DQ10">
+        <v>100000.0</v>
+      </c>
+      <c r="DR10">
         <v>1300000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>1100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>1700000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>2600000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>1400000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>600000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>400000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>1400000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>1900000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>3700000.0</v>
       </c>
-      <c r="EC10"/>
-      <c r="ED10">
+      <c r="ED10"/>
+      <c r="EE10">
         <v>1200000.0</v>
       </c>
-      <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
-      <c r="EH10">
+      <c r="EH10"/>
+      <c r="EI10">
         <v>1100000.0</v>
       </c>
-      <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
+      <c r="EL10"/>
     </row>
-    <row r="11" spans="1:141">
+    <row r="11" spans="1:142">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8561,1274 +8604,1284 @@
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
+      <c r="EL11"/>
     </row>
-    <row r="12" spans="1:141">
+    <row r="12" spans="1:142">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
+        <v>55764000.0</v>
+      </c>
+      <c r="C12">
         <v>64908000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73426000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>53476000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37693000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>53463000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56173000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55019000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51118000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58940000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>53481000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>48775000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30773000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39351000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>37572000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40382000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>51408000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55010000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>64587000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>50473000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>56552000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>61412000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>64122000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>125627000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>63383000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33766000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>37177000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40255000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41075000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>41489000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34558000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>24960000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27392000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>40753000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>54242000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>53248000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>58882000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>57341000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>54131000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46935000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>44827000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43418000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>38497000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35075000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>38241000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>33375000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>29823000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>36843000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>38447000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>42993000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11732000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8632000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>18332000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7790000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3999000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21146000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>21705000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>21050000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>19801000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37582000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>35497000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>31002000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>36141000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>32399000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>30121000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>27046000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21135000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>18182000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17201000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15537000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12282000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12885000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>17447000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>14168000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>11445000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9530000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8098000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8157000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8341000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10706000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11599000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>15501000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>22123000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>25563000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8669000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>14633000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>23183000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>25411000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10944000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>17882000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>25908000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>20225000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>24860000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>28153000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>30949000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>31623000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>33687000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>36393000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>37341000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>35877000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>38714000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>37134000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>32512000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>30260000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>30531000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>31000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>8100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>12900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>46400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>32100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ12">
         <v>100000.0</v>
       </c>
-      <c r="DK12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DK12">
+        <v>100000.0</v>
+      </c>
+      <c r="DL12"/>
       <c r="DM12">
         <v>200000.0</v>
       </c>
       <c r="DN12">
+        <v>200000.0</v>
+      </c>
+      <c r="DO12">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP12">
         <v>100000.0</v>
       </c>
       <c r="DQ12">
+        <v>100000.0</v>
+      </c>
+      <c r="DR12">
         <v>1300000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>200000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>1100000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>1700000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>1200000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>2600000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>1400000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>600000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>400000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>1400000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>1900000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>3700000.0</v>
       </c>
-      <c r="EC12"/>
-      <c r="ED12">
+      <c r="ED12"/>
+      <c r="EE12">
         <v>1200000.0</v>
       </c>
-      <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
-      <c r="EH12">
+      <c r="EH12"/>
+      <c r="EI12">
         <v>1100000.0</v>
       </c>
-      <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
+      <c r="EL12"/>
     </row>
-    <row r="13" spans="1:141">
+    <row r="13" spans="1:142">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
+        <v>500000.0</v>
+      </c>
+      <c r="C13">
         <v>493000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>488000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>486000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000.0</v>
       </c>
       <c r="G13">
         <v>434000.0</v>
       </c>
       <c r="H13">
+        <v>434000.0</v>
+      </c>
+      <c r="I13">
         <v>433000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>432000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>426000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424000.0</v>
       </c>
       <c r="M13">
         <v>424000.0</v>
       </c>
       <c r="N13">
-        <v>418000.0</v>
+        <v>424000.0</v>
       </c>
       <c r="O13">
         <v>418000.0</v>
       </c>
       <c r="P13">
-        <v>417000.0</v>
+        <v>418000.0</v>
       </c>
       <c r="Q13">
         <v>417000.0</v>
       </c>
       <c r="R13">
+        <v>417000.0</v>
+      </c>
+      <c r="S13">
         <v>414000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>408000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>407000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>406000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>404000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>403000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>393000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>390000.0</v>
       </c>
       <c r="AA13">
         <v>390000.0</v>
       </c>
       <c r="AB13">
+        <v>390000.0</v>
+      </c>
+      <c r="AC13">
         <v>389000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>388000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>385000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>384000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>382000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>381000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348000.0</v>
       </c>
       <c r="AJ13">
         <v>348000.0</v>
       </c>
       <c r="AK13">
+        <v>348000.0</v>
+      </c>
+      <c r="AL13">
         <v>346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342000.0</v>
       </c>
       <c r="AM13">
         <v>342000.0</v>
       </c>
       <c r="AN13">
+        <v>342000.0</v>
+      </c>
+      <c r="AO13">
         <v>341000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>339000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>298000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296000.0</v>
       </c>
       <c r="AS13">
         <v>296000.0</v>
       </c>
       <c r="AT13">
+        <v>296000.0</v>
+      </c>
+      <c r="AU13">
         <v>292000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="AW13">
         <v>286000.0</v>
       </c>
       <c r="AX13">
+        <v>286000.0</v>
+      </c>
+      <c r="AY13">
         <v>282000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>279000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>278000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="BC13">
         <v>275000.0</v>
       </c>
       <c r="BD13">
-        <v>301000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="BE13">
         <v>301000.0</v>
       </c>
       <c r="BF13">
         <v>301000.0</v>
       </c>
       <c r="BG13">
         <v>301000.0</v>
       </c>
       <c r="BH13">
-        <v>300000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="BI13">
         <v>300000.0</v>
       </c>
       <c r="BJ13">
         <v>300000.0</v>
       </c>
       <c r="BK13">
+        <v>300000.0</v>
+      </c>
+      <c r="BL13">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297000.0</v>
       </c>
       <c r="BM13">
         <v>297000.0</v>
       </c>
       <c r="BN13">
+        <v>297000.0</v>
+      </c>
+      <c r="BO13">
         <v>295000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>294000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>293000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="BS13">
         <v>291000.0</v>
       </c>
       <c r="BT13">
+        <v>291000.0</v>
+      </c>
+      <c r="BU13">
         <v>289000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="BW13">
         <v>285000.0</v>
       </c>
       <c r="BX13">
+        <v>285000.0</v>
+      </c>
+      <c r="BY13">
         <v>284000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000.0</v>
       </c>
       <c r="CA13">
         <v>258000.0</v>
       </c>
       <c r="CB13">
-        <v>257000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="CC13">
         <v>257000.0</v>
       </c>
       <c r="CD13">
-        <v>256000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="CE13">
         <v>256000.0</v>
       </c>
       <c r="CF13">
+        <v>256000.0</v>
+      </c>
+      <c r="CG13">
         <v>255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000.0</v>
       </c>
       <c r="CH13">
         <v>248000.0</v>
       </c>
       <c r="CI13">
+        <v>248000.0</v>
+      </c>
+      <c r="CJ13">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="CK13">
         <v>246000.0</v>
       </c>
       <c r="CL13">
-        <v>211000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="CM13">
         <v>211000.0</v>
       </c>
       <c r="CN13">
-        <v>210000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="CO13">
         <v>210000.0</v>
       </c>
       <c r="CP13">
+        <v>210000.0</v>
+      </c>
+      <c r="CQ13">
         <v>209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000.0</v>
       </c>
       <c r="CR13">
         <v>208000.0</v>
       </c>
       <c r="CS13">
         <v>208000.0</v>
       </c>
       <c r="CT13">
-        <v>202000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="CU13">
         <v>202000.0</v>
       </c>
       <c r="CV13">
-        <v>201000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="CW13">
         <v>201000.0</v>
       </c>
       <c r="CX13">
         <v>201000.0</v>
       </c>
       <c r="CY13">
-        <v>134000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="CZ13">
         <v>134000.0</v>
       </c>
       <c r="DA13">
+        <v>134000.0</v>
+      </c>
+      <c r="DB13">
         <v>133000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>134000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>100000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
+      <c r="EL13"/>
     </row>
-    <row r="14" spans="1:141">
+    <row r="14" spans="1:142">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
+        <v>49731000.0</v>
+      </c>
+      <c r="C14">
         <v>49601000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48775000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>45378000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42232000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41882000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41844000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41683000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>47886000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40898000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>40881000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40755000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40432000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40509000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40115000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40031000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39850000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39161000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44453000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>38943000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38738000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>38613000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37912000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>37520000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>37390000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37274000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37255000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37838000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>36778000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36652000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>37610000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37249000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>36146000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>34025000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34057000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33814000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33604000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33443000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33165000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32764000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>31771000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>28687000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>28596000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>27713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27523000.0</v>
       </c>
       <c r="AT14">
         <v>27523000.0</v>
       </c>
       <c r="AU14">
+        <v>27523000.0</v>
+      </c>
+      <c r="AV14">
         <v>28268000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>28317000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>28463000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>28208000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27699000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27369000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27488000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>27357000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>27210000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>27177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27530000.0</v>
       </c>
       <c r="BF14">
         <v>27530000.0</v>
       </c>
       <c r="BG14">
+        <v>27530000.0</v>
+      </c>
+      <c r="BH14">
         <v>27850000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>27745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27720000.0</v>
       </c>
       <c r="BJ14">
         <v>27720000.0</v>
       </c>
       <c r="BK14">
+        <v>27720000.0</v>
+      </c>
+      <c r="BL14">
         <v>27783000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>28483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28539000.0</v>
       </c>
       <c r="BN14">
         <v>28539000.0</v>
       </c>
       <c r="BO14">
+        <v>28539000.0</v>
+      </c>
+      <c r="BP14">
         <v>28382000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>28174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28230000.0</v>
       </c>
       <c r="BR14">
         <v>28230000.0</v>
       </c>
       <c r="BS14">
+        <v>28230000.0</v>
+      </c>
+      <c r="BT14">
         <v>28703000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>28381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28002000.0</v>
       </c>
       <c r="BV14">
         <v>28002000.0</v>
       </c>
       <c r="BW14">
+        <v>28002000.0</v>
+      </c>
+      <c r="BX14">
         <v>28056000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>26333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25519000.0</v>
       </c>
       <c r="BZ14">
         <v>25519000.0</v>
       </c>
       <c r="CA14">
+        <v>25519000.0</v>
+      </c>
+      <c r="CB14">
         <v>25118000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>24807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24758000.0</v>
       </c>
       <c r="CD14">
         <v>24758000.0</v>
       </c>
       <c r="CE14">
+        <v>24758000.0</v>
+      </c>
+      <c r="CF14">
         <v>24161000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>23905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23908000.0</v>
       </c>
       <c r="CH14">
         <v>23908000.0</v>
       </c>
       <c r="CI14">
+        <v>23908000.0</v>
+      </c>
+      <c r="CJ14">
         <v>23287000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>23252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22241000.0</v>
       </c>
       <c r="CL14">
         <v>22241000.0</v>
       </c>
       <c r="CM14">
+        <v>22241000.0</v>
+      </c>
+      <c r="CN14">
         <v>19701000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>19675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19634000.0</v>
       </c>
       <c r="CP14">
         <v>19634000.0</v>
       </c>
       <c r="CQ14">
+        <v>19634000.0</v>
+      </c>
+      <c r="CR14">
         <v>19526000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>19538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19796000.0</v>
       </c>
       <c r="CT14">
         <v>19796000.0</v>
       </c>
       <c r="CU14">
+        <v>19796000.0</v>
+      </c>
+      <c r="CV14">
         <v>19771000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>19622000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>19508000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>18749000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>19252500.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>19011000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>18788000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>18787500.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>18888889.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>18790500.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>34738924.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>18698000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>19000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>18181818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26529981.0</v>
       </c>
       <c r="DJ14">
         <v>26529981.0</v>
       </c>
       <c r="DK14">
-        <v>15000000.0</v>
+        <v>26529981.0</v>
       </c>
       <c r="DL14">
         <v>15000000.0</v>
       </c>
       <c r="DM14">
+        <v>15000000.0</v>
+      </c>
+      <c r="DN14">
         <v>14929500.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>25959870.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>14444444.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>14285714.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="DS14">
         <v>14000000.0</v>
       </c>
       <c r="DT14">
+        <v>14000000.0</v>
+      </c>
+      <c r="DU14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13333333.0</v>
       </c>
       <c r="DV14">
         <v>13333333.0</v>
       </c>
       <c r="DW14">
+        <v>13333333.0</v>
+      </c>
+      <c r="DX14">
         <v>10000000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13943028.0</v>
       </c>
       <c r="DZ14">
         <v>13943028.0</v>
       </c>
       <c r="EA14">
-        <v>10000000.0</v>
+        <v>13943028.0</v>
       </c>
       <c r="EB14">
         <v>10000000.0</v>
       </c>
       <c r="EC14">
         <v>10000000.0</v>
       </c>
       <c r="ED14">
         <v>10000000.0</v>
       </c>
       <c r="EE14">
+        <v>10000000.0</v>
+      </c>
+      <c r="EF14">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="EG14">
         <v>10000000.0</v>
       </c>
       <c r="EH14">
         <v>10000000.0</v>
       </c>
       <c r="EI14">
         <v>10000000.0</v>
       </c>
       <c r="EJ14">
+        <v>10000000.0</v>
+      </c>
+      <c r="EK14">
         <v>8000000.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:141">
+    <row r="15" spans="1:142">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>418000.0</v>
       </c>
       <c r="P15">
-        <v>417000.0</v>
+        <v>418000.0</v>
       </c>
       <c r="Q15">
         <v>417000.0</v>
       </c>
       <c r="R15">
+        <v>417000.0</v>
+      </c>
+      <c r="S15">
         <v>414000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
@@ -9907,343 +9960,345 @@
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
+      <c r="EL15"/>
     </row>
-    <row r="16" spans="1:141">
+    <row r="16" spans="1:142">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>3521000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1734000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2090000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3840000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9390000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10641000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>24499000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6103000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9916000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>28799000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27506000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>24784000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25839000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>34713000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>32185000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4244000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2692000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25844000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2324000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2489000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1721000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>23484000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>924000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1050000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1070000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29451000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>18675000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>362000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>382000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>406000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>410000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>398000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>380000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>316000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>311000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>354000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1313000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1401000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1471000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1625000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1739000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1890000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2056000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2152000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2002000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2095000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2198000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2355000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2467000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2646000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2559000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2515000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2032000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1592000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1599000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1764000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>946000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1111000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1582000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1884000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2010000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1223000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>14658000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13709000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14124000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13842000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>29395000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>38995000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17007000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>15159000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>1255000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9166000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>7506000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
+      <c r="EL16"/>
     </row>
-    <row r="17" spans="1:141">
+    <row r="17" spans="1:142">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10343,83 +10398,84 @@
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
+      <c r="EL17"/>
     </row>
-    <row r="18" spans="1:141">
+    <row r="18" spans="1:142">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>29967000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>39140000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37763000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>32139000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>34751000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
@@ -10498,52 +10554,53 @@
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
+      <c r="EL18"/>
     </row>
-    <row r="19" spans="1:141">
+    <row r="19" spans="1:142">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10643,1611 +10700,1630 @@
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
+      <c r="EL19"/>
     </row>
-    <row r="20" spans="1:141">
+    <row r="20" spans="1:142">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20">
+        <v>251660000.0</v>
+      </c>
+      <c r="C20">
         <v>254091000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>254004000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>253802000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>245069000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>240958000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>248745000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>244008000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>245030000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>247337000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>242936000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>245561000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>245648000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>243631000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>234773000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>240939000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>247829000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>250000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>252441000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>255484000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>253950000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>260061000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>253995000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>186349000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>184014000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>186697000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>183368000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>188106000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>186706000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>188781000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>188118000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>187058000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>193145000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>188305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78294000.0</v>
       </c>
       <c r="AJ20">
         <v>78294000.0</v>
       </c>
       <c r="AK20">
         <v>78294000.0</v>
       </c>
       <c r="AL20">
         <v>78294000.0</v>
       </c>
       <c r="AM20">
+        <v>78294000.0</v>
+      </c>
+      <c r="AN20">
         <v>76474000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>76760000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>76833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11365000.0</v>
       </c>
       <c r="AQ20">
         <v>11365000.0</v>
       </c>
       <c r="AR20">
         <v>11365000.0</v>
       </c>
       <c r="AS20">
         <v>11365000.0</v>
       </c>
       <c r="AT20">
         <v>11365000.0</v>
       </c>
       <c r="AU20">
         <v>11365000.0</v>
       </c>
       <c r="AV20">
         <v>11365000.0</v>
       </c>
       <c r="AW20">
         <v>11365000.0</v>
       </c>
       <c r="AX20">
         <v>11365000.0</v>
       </c>
       <c r="AY20">
         <v>11365000.0</v>
       </c>
       <c r="AZ20">
         <v>11365000.0</v>
       </c>
       <c r="BA20">
         <v>11365000.0</v>
       </c>
       <c r="BB20">
         <v>11365000.0</v>
       </c>
       <c r="BC20">
+        <v>11365000.0</v>
+      </c>
+      <c r="BD20">
         <v>11300000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>11790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4220000.0</v>
       </c>
       <c r="BF20">
         <v>4220000.0</v>
       </c>
       <c r="BG20">
+        <v>4220000.0</v>
+      </c>
+      <c r="BH20">
         <v>4597000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>4442000.0</v>
       </c>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
-      <c r="CR20">
+      <c r="CR20"/>
+      <c r="CS20">
         <v>1399000.0</v>
       </c>
-      <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
+      <c r="EL20"/>
     </row>
-    <row r="21" spans="1:141">
+    <row r="21" spans="1:142">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
+        <v>154887000.0</v>
+      </c>
+      <c r="C21">
         <v>156495000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>156833000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>158440000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>151925000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>156383000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>164579000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>164412000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>167980000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>172231000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>172073000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>176995000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>180640000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>182647000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>179172000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>187336000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>196155000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>201496000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>207789000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>215840000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>218238000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>227057000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>225707000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>151819000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>152378000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>157734000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>157669000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>154544000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>155812000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>160081000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>163438000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>170483000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>179166000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>179430000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>63281000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>64389000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>65533000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>66641000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>67805000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>68928000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>68174000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19897000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19159000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>19762000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>20313000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>21280000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>21345000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>21788000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>21681000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>21919000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22375000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>23144000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>23598000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>24082000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>24555000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>25167000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>19993000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>20395000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20924000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>20401000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8729000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8883000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8865000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6184000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6191000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6972000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6863000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6850000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6755000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>6723000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>6765000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>6849000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>6988000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7119000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>7230000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7399000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7414000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7588000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4337000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4399000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4827000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5302000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4914000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4929000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4964000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>5371000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5010000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4968000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>4992000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>5587000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5276000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>5313000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5321000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>5324000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5500000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4998000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4835000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4318000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>4160000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4098000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4045000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6458000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4034000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4017000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3965000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DD21">
         <v>4000000.0</v>
       </c>
       <c r="DE21">
         <v>4000000.0</v>
       </c>
       <c r="DF21">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="DG21">
         <v>3900000.0</v>
       </c>
       <c r="DH21">
+        <v>3900000.0</v>
+      </c>
+      <c r="DI21">
         <v>9500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>11800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>12000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>13200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>13400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>13800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>4700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>4500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>2500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1900000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1700000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1800000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DV21">
         <v>1200000.0</v>
       </c>
       <c r="DW21">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DX21">
         <v>1300000.0</v>
       </c>
       <c r="DY21">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DZ21">
         <v>1200000.0</v>
       </c>
       <c r="EA21">
         <v>1200000.0</v>
       </c>
       <c r="EB21">
+        <v>1200000.0</v>
+      </c>
+      <c r="EC21">
         <v>1100000.0</v>
       </c>
-      <c r="EC21"/>
-      <c r="ED21">
+      <c r="ED21"/>
+      <c r="EE21">
         <v>900000.0</v>
       </c>
-      <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
-      <c r="EH21">
+      <c r="EH21"/>
+      <c r="EI21">
         <v>300000.0</v>
       </c>
-      <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
+      <c r="EL21"/>
     </row>
-    <row r="22" spans="1:141">
+    <row r="22" spans="1:142">
       <c r="A22" t="s">
         <v>56</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>97995000.0</v>
+      </c>
       <c r="C22">
+        <v>92427000.0</v>
+      </c>
+      <c r="D22">
         <v>90547000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>86723000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>81927000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>79766000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>84123000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>80802000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>81716000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>81976000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>78792000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>78458000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>76273000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>74478000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>73044000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74318000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>76208000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>76971000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>78319000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>76362000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>73375000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>73038000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>69402000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62708000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>54300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>53071000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>48403000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>45422000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>44124000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>45478000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>46149000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>45786000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>44586000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>46684000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>27763000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>26537000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25795000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>26293000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>25534000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>25389000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>25287000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>14643000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>14432000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13508000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13513000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12739000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13162000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12089000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11489000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9771000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10206000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>10842000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10208000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10557000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>10246000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9672000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7932000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7320000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6995000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6220000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5980000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6429000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>6298000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7645000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6265000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6446000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6462000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6621000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>7306000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7077000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7058000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6254000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5679000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5607000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5571000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5834000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5694000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>5153000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5013000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4763000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4605000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4609000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4689000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4267000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4716000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4767000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4829000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4572000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4163000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4450000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4935000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4535000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4703000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4585000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4659000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7352000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6484000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6259000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>5535000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4915000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4344000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3994000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>5747000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5125000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4636000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>4597000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>4400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>4100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>2700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>3500000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DQ22">
         <v>300000.0</v>
       </c>
       <c r="DR22">
+        <v>300000.0</v>
+      </c>
+      <c r="DS22">
         <v>400000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>600000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>700000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>800000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>900000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DY22">
         <v>1200000.0</v>
       </c>
       <c r="DZ22">
+        <v>1200000.0</v>
+      </c>
+      <c r="EA22">
         <v>1300000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>1100000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>900000.0</v>
       </c>
-      <c r="EC22"/>
-      <c r="ED22">
+      <c r="ED22"/>
+      <c r="EE22">
         <v>300000.0</v>
       </c>
-      <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
+      <c r="EL22"/>
     </row>
-    <row r="23" spans="1:141">
+    <row r="23" spans="1:142">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23">
+        <v>883157000.0</v>
+      </c>
+      <c r="C23">
         <v>884796000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>857662000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>838387000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>791163000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>789101000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>803144000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>789539000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>784007000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>792397000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>774787000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>777861000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>757073000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>762798000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>742731000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>764864000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>781856000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>793052000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>818654000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>810497000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>794832000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>789404000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>782200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>693254000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>621033000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>605654000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>592602000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>597123000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>586928000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>571091000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>569695000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>570448000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>583175000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>591670000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>326140000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>322221000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>319366000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>316140000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>308857000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>303036000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>297157000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>181179000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>179981000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>176068000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>173203000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>176157000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>175161000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>173818000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>173517000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>174683000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>163191000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>157798000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>153716000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>157156000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>153490000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>156509000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>147874000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>147864000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>147999000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>142251000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>138010000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>137438000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>134505000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>140207000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>137342000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>133859000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>133299000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>130849000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>127394000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>125995000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>103016000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>98096000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>90879000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>92684000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>90892000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>87677000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>83416000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>79865000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>80464000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>77463000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>77082000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>76809000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>93231000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>103368000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>94608000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>73261000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>78525000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>87751000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>87517000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>75027000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>86523000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>95006000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>100548000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>106414000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>107438000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>130358000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>132666000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>129310000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>122578000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>120141000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>114782000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>112009000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>108163000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>99748000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>95997000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>94025000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>97900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>97500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>97300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>98400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>102100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>93000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>98600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>53700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>51700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>47900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>47100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>35000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>32100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>27000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>25100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>23600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>24200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>23200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>22200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>21400000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>20800000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>20600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>20300000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>20100000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>19700000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>19000000.0</v>
       </c>
-      <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>12400000.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
-      <c r="EH23">
+      <c r="EH23"/>
+      <c r="EI23">
         <v>10900000.0</v>
       </c>
-      <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
+      <c r="EL23"/>
     </row>
-    <row r="24" spans="1:141">
+    <row r="24" spans="1:142">
       <c r="A24" t="s">
         <v>58</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>215352000.0</v>
+      </c>
       <c r="C24">
+        <v>215114000.0</v>
+      </c>
+      <c r="D24">
         <v>214869000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>215538000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>314611000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>314152000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>214270000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>313295000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>313004000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>305531000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>305877000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>306109000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>306279000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>306499000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>306674000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>306941000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>307232000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>307493000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>307765000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>308050000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>310058000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>290468000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
@@ -12322,83 +12398,84 @@
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
+      <c r="EL24"/>
     </row>
-    <row r="25" spans="1:141">
+    <row r="25" spans="1:142">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>306499000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>306674000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>306941000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>307232000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>307493000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
@@ -12477,52 +12554,53 @@
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
+      <c r="EL25"/>
     </row>
-    <row r="26" spans="1:141">
+    <row r="26" spans="1:142">
       <c r="A26" t="s">
         <v>60</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12622,52 +12700,53 @@
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
+      <c r="EL26"/>
     </row>
-    <row r="27" spans="1:141">
+    <row r="27" spans="1:142">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12767,528 +12846,536 @@
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
+      <c r="EL27"/>
     </row>
-    <row r="28" spans="1:141">
+    <row r="28" spans="1:142">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28">
+        <v>202393000.0</v>
+      </c>
+      <c r="C28">
         <v>227133000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>227005000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>210265000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>324666000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>308795000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>306942000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>307617000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>311499000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>299401000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>304022000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>306367000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>324880000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>317478000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>318090000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>317263000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>308643000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>307033000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>293636000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>309142000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>294669000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>255962000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>247444000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>185776000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>203852000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>211386000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>202076000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>200184000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>200222000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>182058000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>183287000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>193239000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>191345000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>185635000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13827000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15615000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12359000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14233000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17307000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>25305000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27744000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-43418000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-38497000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-35075000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-38241000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-33375000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-29823000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-36843000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-38447000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-42993000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-23000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-11732000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-8632000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-18332000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-7790000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3999000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-21146000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-21705000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-21050000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-19801000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-37582000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-35497000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-30597000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-35353000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-30594000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-29806000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-26731000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-20820000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-17867000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-16886000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-14099000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-10393000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-11934000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-9830000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2929000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>451000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-908000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>538000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1091000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2109000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>172000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1547000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2964000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-997000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-20746000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-2864000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-8194000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-15434000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-19830000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-3183000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4723000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-6911000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1283000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1537000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-2932000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-2441000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3834000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>8138000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2428000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2830000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-2699000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-4468000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-2761000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-1540000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>633000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>516000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-5600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-38900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-25200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>20900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>18300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>16800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>15700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>14800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-1300000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-1100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-1700000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-1200000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-2600000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-1400000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-600000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-400000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-1400000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-1900000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-3700000.0</v>
       </c>
-      <c r="EC28"/>
-      <c r="ED28">
+      <c r="ED28"/>
+      <c r="EE28">
         <v>900000.0</v>
       </c>
-      <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
-      <c r="EH28">
+      <c r="EH28"/>
+      <c r="EI28">
         <v>300000.0</v>
       </c>
-      <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
+      <c r="EL28"/>
     </row>
-    <row r="29" spans="1:141">
+    <row r="29" spans="1:142">
       <c r="A29" t="s">
         <v>63</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>665819000.0</v>
+      </c>
       <c r="C29">
+        <v>663346000.0</v>
+      </c>
+      <c r="D29">
         <v>653563000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>635513000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>608998000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>590547000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>618707000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>608619000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>608259000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>588762000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>579404000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>590178000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>587816000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>592436000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>563344000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>590040000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>606346000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>609851000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>620946000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>611537000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>608563000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>620376000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -13363,510 +13450,514 @@
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
+      <c r="EL29"/>
     </row>
-    <row r="30" spans="1:141">
+    <row r="30" spans="1:142">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30">
+        <v>105620000.0</v>
+      </c>
+      <c r="C30">
         <v>103679000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97369000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>101250000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>95758000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85893000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77974000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>78953000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>76573000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74138000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>68270000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69256000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66712000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69584000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65039000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65553000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>59575000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>58105000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>55176000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>53284000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50736000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>48752000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>49431000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>48260000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>51674000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>55861000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>54872000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61738000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>54313000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>51432000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>52856000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>57440000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>55158000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>51441000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33659000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>33317000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>28217000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30096000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>30054000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31731000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>29428000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26672000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24443000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23189000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21646000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22863000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21595000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19571000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18307000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20663000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>18799000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19878000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16520000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18775000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24729000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>18208000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17505000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>15308000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15904000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16262000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14313000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15217000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15110000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15386000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>14636000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15293000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>15548000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>15166000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13999000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14834000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15075000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14963000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13684000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14370000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>14685000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15315000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13956000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>15841000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13546000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12648000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12087000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>23475000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>28619000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>17329000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12250000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>10443000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>9856000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>11359000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8242000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10696000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>8876000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>16859000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>18754000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>10946000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>17527000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>19905000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17294000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>16114000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>14513000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>15469000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>14572000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>12470000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>12579000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>13123000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12333000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>13900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>15400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>11200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>11100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>10300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>9500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>10300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>9900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>8300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>9000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>8200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>7700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>7500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>6300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>5100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>5000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>4500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>4300000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>3800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>4300000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>4200000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>3900000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>3700000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>4000000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>3700000.0</v>
       </c>
-      <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>3100000.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
-      <c r="EH30">
+      <c r="EH30"/>
+      <c r="EI30">
         <v>3000000.0</v>
       </c>
-      <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
+      <c r="EL30"/>
     </row>
-    <row r="31" spans="1:141">
+    <row r="31" spans="1:142">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-143034000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-140048000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-141949000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-158837000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-146766000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-146492000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-150768000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-148689000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-169489000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-174857000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-158405000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
@@ -13941,117 +14032,122 @@
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
+      <c r="EL31"/>
     </row>
-    <row r="32" spans="1:141">
+    <row r="32" spans="1:142">
       <c r="A32" t="s">
         <v>66</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>264816000.0</v>
+      </c>
       <c r="C32">
+        <v>256526000.0</v>
+      </c>
+      <c r="D32">
         <v>251662000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>252150000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>235357000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>223257000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>135120000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>234380000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>230955000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>222806000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>212150000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>207668000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>196720000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>197659000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>191997000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>198782000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>201696000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>202744000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>196213000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>179110000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>177665000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>174121000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
@@ -14126,528 +14222,536 @@
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
+      <c r="EL32"/>
     </row>
-    <row r="33" spans="1:141">
+    <row r="33" spans="1:142">
       <c r="A33" t="s">
         <v>67</v>
       </c>
       <c r="B33">
+        <v>579053000.0</v>
+      </c>
+      <c r="C33">
         <v>581245000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>573875000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>519567000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>499744000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>499021000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>515186000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>504577000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>507222000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>511729000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>507678000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>513963000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>516392000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>515464000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>504742000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>524436000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>537323000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>545355000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>561311000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>572443000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>559149000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>554815000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>548501000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>406133000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>406951000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>418264000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>411248000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>408566000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>408276000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>391923000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>395743000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>400750000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>418082000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>412390000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>170555000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>170010000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>170179000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>168907000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>166762000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>167255000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>167921000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>71516000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>67153000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>67436000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>69854000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>70129000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>72531000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>68038000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>67665000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>68356000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>78298000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>79845000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>79968000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>79653000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>81261000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>81304000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>63345000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>63994000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>59145000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>54676000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>34854000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>35948000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>35924000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>33379000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>34371000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>38331000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>39743000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>41777000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>44065000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>45628000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>30148000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>30530000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>26678000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>27232000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>28956000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>29676000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>30806000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>30480000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>28889000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>29592000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>30674000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>31608000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>33316000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>34110000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>35136000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>35600000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>36627000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>37706000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>37845000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>39264000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>40098000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>42359000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>44375000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>44736000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>46076000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>47058000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>45515000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>44842000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>39730000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>39657000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>36838000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>32851000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>30331000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>27669000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>26604000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>26475000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>27300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27200000.0</v>
       </c>
       <c r="DE33">
         <v>27200000.0</v>
       </c>
       <c r="DF33">
+        <v>27200000.0</v>
+      </c>
+      <c r="DG33">
         <v>26700000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>24400000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>31700000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>31800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>28500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>26800000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>26100000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>26200000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>16800000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>14700000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>7600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>5800000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>5300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>4800000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>4300000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>3700000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>3600000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>3800000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>3900000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>3700000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>3200000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>2800000.0</v>
       </c>
-      <c r="EB33">
+      <c r="EC33">
         <v>2700000.0</v>
       </c>
-      <c r="EC33"/>
-      <c r="ED33">
+      <c r="ED33"/>
+      <c r="EE33">
         <v>2900000.0</v>
       </c>
-      <c r="EE33"/>
       <c r="EF33"/>
       <c r="EG33"/>
-      <c r="EH33">
+      <c r="EH33"/>
+      <c r="EI33">
         <v>2200000.0</v>
       </c>
-      <c r="EI33"/>
       <c r="EJ33"/>
       <c r="EK33"/>
+      <c r="EL33"/>
     </row>
-    <row r="34" spans="1:141">
+    <row r="34" spans="1:142">
       <c r="A34" t="s">
         <v>68</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>49987000.0</v>
+      </c>
       <c r="C34">
+        <v>48997000.0</v>
+      </c>
+      <c r="D34">
         <v>45818000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>61628000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>58389000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>60945000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>60195000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>56263000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>54271000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>71231000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>69868000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>63569000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>52607000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>47427000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>95817000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>97005000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>102156000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>55884000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>59543000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>59142000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>56276000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>50190000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
@@ -14722,844 +14826,851 @@
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
+      <c r="EL34"/>
     </row>
-    <row r="35" spans="1:141">
+    <row r="35" spans="1:142">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35">
+        <v>339990000.0</v>
+      </c>
+      <c r="C35">
         <v>335008000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>333132000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>351815000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>444971000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>446078000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>345567000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>443901000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>443192000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>452755000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>447853000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>439123000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>433195000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>428794000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>441631000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>441709000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>441527000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>447371000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>445983000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>449718000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>439483000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>400223000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>402767000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>347765000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>300739000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>274763000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>272911000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>277502000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>277883000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>261501000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>262139000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>264840000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>269299000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>269695000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>76671000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>77389000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>77785000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>77055000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>79937000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>80194000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>78155000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6323000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5858000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>7339000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>7150000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6845000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8303000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8713000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>9584000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>9214000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8425000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>8183000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>8151000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7614000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>7710000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7524000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5301000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>4869000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4943000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>4604000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>4429000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4168000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3880000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3810000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3951000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>4197000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>5471000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>5401000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>5718000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>5672000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>5160000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>5097000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>5743000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>5355000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6436000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>6514000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>6935000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>4864000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5143000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>4797000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>5371000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>4909000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>5677000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>5481000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>5730000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>5629000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>5767000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>5666000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>5692000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>5716000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>5030000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>5744000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1755000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2752000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>4137000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3981000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>8883000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>10071000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>8002000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>7536000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>11859000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>11905000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>10309000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>6092000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>6098000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>6177000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>6900000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>7900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>8300000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>8600000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>9800000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>7300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>19500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>17200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>16400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>15400000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>14500000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>2900000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>3600000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>500000.0</v>
       </c>
-      <c r="DQ35"/>
       <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>100000.0</v>
       </c>
-      <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
       <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
       <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
-      <c r="ED35">
+      <c r="ED35"/>
+      <c r="EE35">
         <v>800000.0</v>
       </c>
-      <c r="EE35"/>
       <c r="EF35"/>
       <c r="EG35"/>
-      <c r="EH35">
+      <c r="EH35"/>
+      <c r="EI35">
         <v>300000.0</v>
       </c>
-      <c r="EI35"/>
       <c r="EJ35"/>
       <c r="EK35"/>
+      <c r="EL35"/>
     </row>
-    <row r="36" spans="1:141">
+    <row r="36" spans="1:142">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
-        <v>170659000.0</v>
+        <v>69068000.0</v>
       </c>
       <c r="C36">
+        <v>69769000.0</v>
+      </c>
+      <c r="D36">
         <v>82843000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26856000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>25027000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24483000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>20936000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13753000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13264000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8894000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8191000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8242000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7542000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7339000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7088000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7318000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8026000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8267000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13221000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>14662000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14734000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14603000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>14288000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>14009000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>13489000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14208000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14064000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>8705000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8457000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7922000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12115000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>10262000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7952000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>7489000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2823000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2740000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6160000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5470000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5265000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5151000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4867000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>10582000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>10452000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>10312000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>10269000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>9823000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>9478000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4388000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>4255000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4016000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10680000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>10531000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>10513000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>10067000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>9082000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>7801000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>7810000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2558000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2352000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2134000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2260000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2203000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2284000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>645000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>784000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>3975000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>855000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>869000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>916000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>968000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>6149000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>6142000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1527000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1325000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1275000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1230000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1499000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1502000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2156000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2042000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2391000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1931000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2773000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>2550000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>2410000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1505000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1898000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1999000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1120000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>791000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1142000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1194000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1439000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1282000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1128000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1087000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>1136000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1278000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>2736000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>2341000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2717000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>814000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>3212000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>3185000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>3413000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>3848000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>2000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>1500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>1400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1300000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>3700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>2000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>100000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-100000.0</v>
       </c>
-      <c r="DM36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN36"/>
       <c r="DO36">
         <v>500000.0</v>
       </c>
       <c r="DP36">
         <v>500000.0</v>
       </c>
       <c r="DQ36">
+        <v>500000.0</v>
+      </c>
+      <c r="DR36">
         <v>400000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>300000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>-100000.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
-      <c r="DV36">
+      <c r="DV36"/>
+      <c r="DW36">
         <v>-100000.0</v>
       </c>
-      <c r="DW36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX36"/>
       <c r="DY36">
         <v>100000.0</v>
       </c>
       <c r="DZ36">
         <v>100000.0</v>
       </c>
       <c r="EA36">
         <v>100000.0</v>
       </c>
       <c r="EB36">
         <v>100000.0</v>
       </c>
-      <c r="EC36"/>
-      <c r="ED36">
+      <c r="EC36">
+        <v>100000.0</v>
+      </c>
+      <c r="ED36"/>
+      <c r="EE36">
         <v>300000.0</v>
       </c>
-      <c r="EE36"/>
       <c r="EF36"/>
       <c r="EG36"/>
-      <c r="EH36">
+      <c r="EH36"/>
+      <c r="EI36">
         <v>100000.0</v>
       </c>
-      <c r="EI36"/>
       <c r="EJ36"/>
       <c r="EK36"/>
+      <c r="EL36"/>
     </row>
-    <row r="37" spans="1:141">
+    <row r="37" spans="1:142">
       <c r="A37" t="s">
         <v>71</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -15659,103 +15770,104 @@
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
+      <c r="EL37"/>
     </row>
-    <row r="38" spans="1:141">
+    <row r="38" spans="1:142">
       <c r="A38" t="s">
         <v>72</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>4122000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>11896000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>12193000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>8653000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13191000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>17234000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11515000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10624000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>17195000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16343000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16391000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16049000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
@@ -15830,921 +15942,928 @@
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
+      <c r="EL38"/>
     </row>
-    <row r="39" spans="1:141">
+    <row r="39" spans="1:142">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39">
-        <v>134964000.0</v>
+        <v>44725000.0</v>
       </c>
       <c r="C39">
+        <v>42537000.0</v>
+      </c>
+      <c r="D39">
         <v>22445000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>77371000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>71919000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>70958000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>69688000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>70188000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>67378000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>65614000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>66566000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>67409000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>66923000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>63921000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>62334000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>60175000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>57342000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>57611000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>59261000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>57935000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>55020000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>51387000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>50744000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>50526000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>44725000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>44692000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>41394000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>41650000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>39871000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>40769000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>40389000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>41512000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>40480000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>41178000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>39921000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>39850000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>36293000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>34202000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>32376000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>31726000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>29694000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>34013000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>35456000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>36860000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>35777000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>37051000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>38050000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>43250000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>40600000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>41075000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>36345000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>40272000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>35030000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>37417000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>35418000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>36805000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>37243000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>37340000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>45501000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>45650000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>43332000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>45251000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>46064000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>47932000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>48921000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>44325000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>44755000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>45768000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>42675000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>42090000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>35439000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>33955000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>30674000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>28714000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>27827000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>26037000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>22071000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>22178000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>22564000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>21221000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>18449000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>16906000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>16250000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>14249000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>11864000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>11975000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>11993000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>12434000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>8739000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>12127000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>12912000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>13328000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>14386000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>13248000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>17604000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>27472000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>29139000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>27228000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>24806000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>23715000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>22254000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>21878000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>22481000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>21863000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>21374000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>20089000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>20000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>45400000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>44700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>44200000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>17500000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>15400000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>54400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>13000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>13500000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>12000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>10600000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>8300000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>9200000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>11500000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>11400000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>12600000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>12700000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>12000000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>12200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>10500000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>10300000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>10700000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>11100000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>10500000.0</v>
       </c>
-      <c r="EA39">
+      <c r="EB39">
         <v>9900000.0</v>
       </c>
-      <c r="EB39">
+      <c r="EC39">
         <v>8000000.0</v>
       </c>
-      <c r="EC39"/>
-      <c r="ED39">
+      <c r="ED39"/>
+      <c r="EE39">
         <v>4900000.0</v>
       </c>
-      <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
-      <c r="EH39">
+      <c r="EH39"/>
+      <c r="EI39">
         <v>4600000.0</v>
       </c>
-      <c r="EI39"/>
       <c r="EJ39"/>
       <c r="EK39"/>
+      <c r="EL39"/>
     </row>
-    <row r="40" spans="1:141">
+    <row r="40" spans="1:142">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40">
+        <v>61704000.0</v>
+      </c>
+      <c r="C40">
         <v>72650000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>63542001.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>38656000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>33261000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>40633000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>33960000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32948000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>29878000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>35276000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29258000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>29536000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22559000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>29607000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>25355000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>21595000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23048000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>25617000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>43780000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>40708000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>43115000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40465000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>30285000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>27950000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>23943000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>25167000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>25361000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>21187000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>22464000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22837000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>22618000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>22549000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>22950000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>27279000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>17813000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>15972000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>16061000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>19796000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17265000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17732000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>17959000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>14957000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>17231000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>14701000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>12829000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>16084000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>14197000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>13858000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>12983000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>14892000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>14977000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>14737000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>12406000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>16873000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>14732000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>15057000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>14793000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>15197000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>15201000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13583000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>11455000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>12990000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>12090000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>11639000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12261000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>13616000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>14161000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>13947000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>14211000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>16135000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15809000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>15285000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>15116000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>16086000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>15574000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>13989000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13913000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>14668000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>14883000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>13890000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>14294000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>12932000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>30021000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>40120000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>17875000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>14084000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>15843000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>17071000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>16190000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>17064000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>20839000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>20265000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9845000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>10419000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>9654000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>12241000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>9963000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>10643000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>8827000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>9518000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>8177000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>6688000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>7397000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>6968000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>6509000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>6180000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>7600000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>7300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>6800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>7000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>8600000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>3900000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>3800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>3200000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>4400000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>3700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>3900000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>3500000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>2300000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>2100000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>2400000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>1700000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>2600000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>2700000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>2400000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>2200000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>2300000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DZ40">
         <v>1800000.0</v>
       </c>
       <c r="EA40">
+        <v>1800000.0</v>
+      </c>
+      <c r="EB40">
         <v>1600000.0</v>
       </c>
-      <c r="EB40">
+      <c r="EC40">
         <v>1500000.0</v>
       </c>
-      <c r="EC40"/>
-      <c r="ED40">
+      <c r="ED40"/>
+      <c r="EE40">
         <v>1800000.0</v>
       </c>
-      <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
-      <c r="EH40">
+      <c r="EH40"/>
+      <c r="EI40">
         <v>1300000.0</v>
       </c>
-      <c r="EI40"/>
       <c r="EJ40"/>
       <c r="EK40"/>
+      <c r="EL40"/>
     </row>
-    <row r="41" spans="1:141">
+    <row r="41" spans="1:142">
       <c r="A41" t="s">
         <v>75</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>95842000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>89579000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>77394000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>90592000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>88861000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>86460000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>90635000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>87845000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>89368000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>86054000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>90421000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
@@ -16819,463 +16938,467 @@
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
+      <c r="EL41"/>
     </row>
-    <row r="42" spans="1:141">
+    <row r="42" spans="1:142">
       <c r="A42" t="s">
         <v>76</v>
       </c>
       <c r="B42">
+        <v>511612999.0</v>
+      </c>
+      <c r="C42">
         <v>501956000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>494417000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>482670000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>374177000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>361959000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>358616000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>352979000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>348465000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>341271000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>336659000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>332382000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>328235000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>322737000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>319429000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>315223000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>312151000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>308226000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>294642000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>290509000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>286801000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>301544000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>301803000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>278431000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>259230000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>257191000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>254601000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>251103000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>247400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>245770000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>243964000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>239697000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>237660000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>237216000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>182239000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>179486000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>177153000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>174927000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>173109000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>170014000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>168087000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>131664000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>130257000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>128850000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>127149000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>125746000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>124803000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>125322000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>126284000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>125717000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>123781000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>122465000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>121736000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>122340000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>121479000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>120563000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>121521000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>122280000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>123407000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>122432000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>121445000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>122082000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>122611000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>123272000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>123328000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>122541000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>121776000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>121026000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>120109000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>120146000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>118973000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>117684000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>116174000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>115323000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>115282000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>114441000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>111765000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>110844000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>110007000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>109688000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>109169000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>108808000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>106650000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>106492000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>104973000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>87530000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>87010000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>86860000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>87235000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>67279000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>67036000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>66887000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>66679000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>66544000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>66386000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>66835000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>65910000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>60868000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>60290000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>59601000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>59263000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>71840000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>58854000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>57604000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>57186000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>57370000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>58000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>78700000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>60100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>61100000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>64300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>64200000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>57800000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>17600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>17400000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>17300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>17100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="DO42">
         <v>17000000.0</v>
       </c>
       <c r="DP42">
+        <v>17000000.0</v>
+      </c>
+      <c r="DQ42">
         <v>16800000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>16600000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>21300000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>16400000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>16300000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>16200000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>16100000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16100000.0</v>
       </c>
       <c r="DY42">
         <v>16100000.0</v>
       </c>
       <c r="DZ42">
         <v>16100000.0</v>
       </c>
       <c r="EA42">
         <v>16100000.0</v>
       </c>
       <c r="EB42">
+        <v>16100000.0</v>
+      </c>
+      <c r="EC42">
         <v>16300000.0</v>
       </c>
-      <c r="EC42"/>
-      <c r="ED42">
+      <c r="ED42"/>
+      <c r="EE42">
         <v>7300000.0</v>
       </c>
-      <c r="EE42"/>
       <c r="EF42"/>
       <c r="EG42"/>
-      <c r="EH42">
+      <c r="EH42"/>
+      <c r="EI42">
         <v>7300000.0</v>
       </c>
-      <c r="EI42"/>
       <c r="EJ42"/>
       <c r="EK42"/>
+      <c r="EL42"/>
     </row>
-    <row r="43" spans="1:141">
+    <row r="43" spans="1:142">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17375,52 +17498,53 @@
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
+      <c r="EL43"/>
     </row>
-    <row r="44" spans="1:141">
+    <row r="44" spans="1:142">
       <c r="A44" t="s">
         <v>78</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -17520,96 +17644,101 @@
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
+      <c r="EL44"/>
     </row>
-    <row r="45" spans="1:141">
+    <row r="45" spans="1:142">
       <c r="A45" t="s">
         <v>79</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>102299000.0</v>
+      </c>
       <c r="C45">
+        <v>197533000.0</v>
+      </c>
+      <c r="D45">
         <v>79594000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>79776000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>77039000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>165297000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>79468000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>79095000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>80280000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>167102000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>80773000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>79214000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>80189000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>80533000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>91691000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -17691,508 +17820,514 @@
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
+      <c r="EL45"/>
     </row>
-    <row r="46" spans="1:141">
+    <row r="46" spans="1:142">
       <c r="A46" t="s">
         <v>80</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>102299000.0</v>
+      </c>
       <c r="C46">
+        <v>99689000.0</v>
+      </c>
+      <c r="D46">
         <v>79594000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>79776000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>77039000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>76129000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>79468000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>79095000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>80280000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>82180000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>80773000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>79214000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>80189000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>80533000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77606000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>78927000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>81824000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>83235000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>83886000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>84776000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>70570000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>51648000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>51237000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>51534000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>52301000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>54144000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>52275000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>53236000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>53215000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>31028000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>32072000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>32947000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>34408000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>33579000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>20607000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>20694000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>20192000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18502000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17218000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16416000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16497000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11484000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>12036000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>12108000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>12013000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>12002000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>12160000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>12261000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>11994000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>12171000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>11917000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>11958000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>11744000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>11667000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>11924000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12069000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>12018000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>12308000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>12634000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>12837000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>12587000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>13086000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>13280000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13497000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13881000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>14309000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>14939000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>15544000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>16195000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>16438000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>17086000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>17391000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>18015000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>18640000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>19207000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>19803000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>20649000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>21390000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>22396000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>23151000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>23456000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>24375000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>25629000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>26631000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>27762000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>28724000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>29719000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>30739000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>31733000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>32886000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>33680000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>35852000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>36879000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>38130000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>39448000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>39574000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>39544000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>39246000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>32769000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>32885000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>29640000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>25579000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>23085000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>20467000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>19226000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>18674000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>21300000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>21700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>21800000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>21500000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>19000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>18500000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>18000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>15500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>13500000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>12800000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>12400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>11600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>9700000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>4600000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>3500000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>3300000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>3100000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DV46">
         <v>2500000.0</v>
       </c>
       <c r="DW46">
         <v>2500000.0</v>
       </c>
       <c r="DX46">
         <v>2500000.0</v>
       </c>
       <c r="DY46">
+        <v>2500000.0</v>
+      </c>
+      <c r="DZ46">
         <v>2400000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="EB46">
         <v>1500000.0</v>
       </c>
-      <c r="EC46"/>
-      <c r="ED46">
+      <c r="EC46">
+        <v>1500000.0</v>
+      </c>
+      <c r="ED46"/>
+      <c r="EE46">
         <v>1700000.0</v>
       </c>
-      <c r="EE46"/>
       <c r="EF46"/>
       <c r="EG46"/>
-      <c r="EH46">
+      <c r="EH46"/>
+      <c r="EI46">
         <v>1800000.0</v>
       </c>
-      <c r="EI46"/>
       <c r="EJ46"/>
       <c r="EK46"/>
+      <c r="EL46"/>
     </row>
-    <row r="47" spans="1:141">
+    <row r="47" spans="1:142">
       <c r="A47" t="s">
         <v>81</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>80773000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>79214000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>38674000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>77606000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>78927000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>37459000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>83235000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>83886000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>84776000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>70570000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>51648000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
@@ -18267,492 +18402,496 @@
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
+      <c r="EL47"/>
     </row>
-    <row r="48" spans="1:141">
+    <row r="48" spans="1:142">
       <c r="A48" t="s">
         <v>82</v>
       </c>
       <c r="B48">
+        <v>-50081000.0</v>
+      </c>
+      <c r="C48">
         <v>-51498000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-53924000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-60426000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-61771000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-61266000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-44783000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-42495000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-40374000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-47907000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-43932000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-34131000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-30749000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-17217000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-19386000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-5673000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1414000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1975000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>22075000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11493000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>13671000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>20022000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>23480000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>26350000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>30039000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>36704000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>37385000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>37519000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>34687000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>34984000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>35742000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>34177000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>33951000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>37609000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>40616000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>39291000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>36128000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>34143000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>31246000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>28253000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>25906000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>23365000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>21584000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>20292000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>21644000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>22768000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>21835000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>20351000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>19028000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>18741000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>10480000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8070000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>7041000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>5536000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4140000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3288000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-46000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-1037000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-2903000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-4922000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-6742000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-8408000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-10523000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-7492000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-10418000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-12352000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-13760000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-15622000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-18124000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-20073000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-42772000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-46328000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-50216000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-52981000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-55630000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-57537000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-58828000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-59177000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-58884000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-60619000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-60592000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-58569000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-57644000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-54283000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-39614000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-38257000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-35894000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-29886000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-26534000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-19508000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-12264000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-9994000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>12352000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>12786000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>18483000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>38129000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>43649000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>40547000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>39091000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>36398000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>33858000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>31381000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>29454000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>27147000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>25168000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>23564000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>23900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>2200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>20500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>19100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>17700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>15800000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>13800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>12600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>11500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>10000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>8900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>7900000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>7000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>5700000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>4800000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>4000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>3400000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>2700000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>2200000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>1800000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>1300000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>1000000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>700000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>500000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>400000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>200000.0</v>
       </c>
-      <c r="EC48"/>
       <c r="ED48"/>
       <c r="EE48"/>
       <c r="EF48"/>
       <c r="EG48"/>
-      <c r="EH48">
+      <c r="EH48"/>
+      <c r="EI48">
         <v>-700000.0</v>
       </c>
-      <c r="EI48"/>
       <c r="EJ48"/>
       <c r="EK48"/>
+      <c r="EL48"/>
     </row>
-    <row r="49" spans="1:141">
+    <row r="49" spans="1:142">
       <c r="A49" t="s">
         <v>83</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-17217000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-19386000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-5673000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1414000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1975000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
@@ -18831,115 +18970,116 @@
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
+      <c r="EL49"/>
     </row>
-    <row r="50" spans="1:141">
+    <row r="50" spans="1:142">
       <c r="A50" t="s">
         <v>84</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>73000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>135000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>195000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>99698000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>268000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>270000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1451000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1552000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1561000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1620000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1608000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1562000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1590000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1622000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1630000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1640000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1652000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1174000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1195000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
@@ -19014,983 +19154,991 @@
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
+      <c r="EL50"/>
     </row>
-    <row r="51" spans="1:141">
+    <row r="51" spans="1:142">
       <c r="A51" t="s">
         <v>85</v>
       </c>
       <c r="B51">
+        <v>258157000.0</v>
+      </c>
+      <c r="C51">
         <v>292041000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>300431000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>263741000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>362359000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>362258000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>363115000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>362636000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>362617000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>358341000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>357503000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>355142000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>355653000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>356829000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>355662000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>357645000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>360051000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>362043000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>358223000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>359615000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>351221000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>317374000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>311566000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>311403000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>267235000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>245152000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>239253000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>240439000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>241297000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>223547000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>217845000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>218199000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>218737000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>226388000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>68069000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>68863000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>71241000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>71574000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>71438000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>72240000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>72571000.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>405000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>788000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="BO51">
         <v>315000.0</v>
       </c>
       <c r="BP51">
         <v>315000.0</v>
       </c>
       <c r="BQ51">
         <v>315000.0</v>
       </c>
       <c r="BR51">
         <v>315000.0</v>
       </c>
       <c r="BS51">
+        <v>315000.0</v>
+      </c>
+      <c r="BT51">
         <v>879000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1326000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>391000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>4630000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>5303000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>5970000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4658000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4671000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>5697000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>6411000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>4915000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>5084000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>5636000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3192000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1658000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1849000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3233000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>4532000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>2319000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2489000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>3456000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>9236000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>8181000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>8740000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>9295000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>9849000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>10400000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>15342000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>13399000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>13959000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>12969000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>13012000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>10728000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>6508000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>6548000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>6644000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>6700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>7000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>7800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>7300000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>7500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>6900000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>21000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>18400000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>16800000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>15900000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>15000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>2800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>500000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>200000.0</v>
       </c>
-      <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
       <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
       <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
-      <c r="ED51">
+      <c r="ED51"/>
+      <c r="EE51">
         <v>2100000.0</v>
       </c>
-      <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
-      <c r="EH51">
+      <c r="EH51"/>
+      <c r="EI51">
         <v>1400000.0</v>
       </c>
-      <c r="EI51"/>
       <c r="EJ51"/>
       <c r="EK51"/>
+      <c r="EL51"/>
     </row>
-    <row r="52" spans="1:141">
+    <row r="52" spans="1:142">
       <c r="A52" t="s">
         <v>86</v>
       </c>
       <c r="B52">
+        <v>5529000.0</v>
+      </c>
+      <c r="C52">
         <v>5375000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5798000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5739000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5379000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5285000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>104211000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4172000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3484000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5428000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5492000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5598000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5018000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5429000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4623000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4797000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4984000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5307000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4693000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4125000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2722000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7572000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6843000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6660000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6597000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7248000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7050000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6850000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>6813000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266000.0</v>
       </c>
       <c r="AF52">
         <v>1266000.0</v>
       </c>
       <c r="AG52">
+        <v>1266000.0</v>
+      </c>
+      <c r="AH52">
         <v>1294000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1874000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3234000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3228000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4793000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4562000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1805000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1802000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1330000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>14101000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>14022000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>13059000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>6644000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>5166000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>10872000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>405000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>788000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1805000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>10771000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>13966000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>493000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>926000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>52000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4549000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>5211000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>5867000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>4544000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>4547000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>5562000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>6411000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>4915000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>5084000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>5315000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2805000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1201000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1319000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2632000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>3898000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>1626000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1738000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2649000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>8373000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>7264000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>7769000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>6640000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>7028000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2686000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>6602000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>6177000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>6423000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>1110000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>1107000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>419000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>416000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>450000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD52">
         <v>500000.0</v>
       </c>
       <c r="DE52">
         <v>500000.0</v>
       </c>
       <c r="DF52">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG52">
         <v>700000.0</v>
       </c>
       <c r="DH52">
         <v>700000.0</v>
       </c>
       <c r="DI52">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ52">
         <v>1700000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DL52">
         <v>500000.0</v>
       </c>
       <c r="DM52">
         <v>500000.0</v>
       </c>
-      <c r="DN52"/>
-      <c r="DO52">
+      <c r="DN52">
         <v>500000.0</v>
       </c>
+      <c r="DO52"/>
       <c r="DP52">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ52">
         <v>200000.0</v>
       </c>
-      <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
-      <c r="ED52">
+      <c r="ED52"/>
+      <c r="EE52">
         <v>1300000.0</v>
       </c>
-      <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
-      <c r="EH52">
+      <c r="EH52"/>
+      <c r="EI52">
         <v>1100000.0</v>
       </c>
-      <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
+      <c r="EL52"/>
     </row>
-    <row r="53" spans="1:141">
+    <row r="53" spans="1:142">
       <c r="A53" t="s">
         <v>87</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>538000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>554000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>550000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>923000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>5973000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>5684000.0</v>
       </c>
-      <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>5000000.0</v>
       </c>
-      <c r="BB53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC53"/>
       <c r="BD53">
         <v>5000000.0</v>
       </c>
-      <c r="BE53"/>
+      <c r="BE53">
+        <v>5000000.0</v>
+      </c>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>559000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>563000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>560000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>2987000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>5936000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>5926000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>3964000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>3965000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>3551000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>4039000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>5963000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>4968000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>6901000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>17934000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>3159000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>3956000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>3206000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>3217000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>3262000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>5272000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>9703000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>9761000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>13327000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>14583000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>15926000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>18659000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>25057000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>26483000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>25422000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>20552000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>20209000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>21234000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>23645000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>24464000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>24345000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>24403000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>25600000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
+      <c r="EL53"/>
     </row>
-    <row r="54" spans="1:141">
+    <row r="54" spans="1:142">
       <c r="A54" t="s">
         <v>88</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -20090,1696 +20238,1709 @@
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
+      <c r="EL54"/>
     </row>
-    <row r="55" spans="1:141">
+    <row r="55" spans="1:142">
       <c r="A55" t="s">
         <v>89</v>
       </c>
       <c r="B55">
+        <v>883157000.0</v>
+      </c>
+      <c r="C55">
         <v>884796000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>857662000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>838387000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>791163000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>789101000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>803144000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>789539000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>784007000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>792397000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>774787000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>777861000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>757073000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>762798000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>742731000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>764864000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>781856000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>793052000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>818654000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>810497000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>794832000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>789404000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>782200000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>693254000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>621033000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>605654000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>592602000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>597123000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>586928000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>571091000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>569695000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>570448000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>583175000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>591670000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>326140000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>322221000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>319366000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>316140000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>308857000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>303036000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>297157000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>181179000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>179981000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>176068000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>173203000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>176157000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>175161000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>173818000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>173517000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>174683000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>163191000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>157798000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>153716000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>157156000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>153490000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>156509000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>147874000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>147864000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>147999000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>142251000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>138010000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>137438000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>134505000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>140207000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>137342000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>133859000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>133299000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>130849000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>127394000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>125995000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>103016000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>98096000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>90879000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>92684000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>90892000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>87677000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>83416000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>79865000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>80464000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>77463000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>77082000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>76809000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>93231000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>103368000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>94608000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>73261000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>78525000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>87751000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>87517000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>75027000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>86523000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>95006000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>100548000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>106414000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>107438000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>130358000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>132666000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>129310000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>122578000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>120141000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>114782000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>112009000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>108163000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>99748000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>95997000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>94025000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>97900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>97500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>97300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>98400000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>102100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>93000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>98600000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>53700000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>51700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>47900000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>47100000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>35000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>32100000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>27000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>25100000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>23600000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>24200000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>23200000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>22200000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>21400000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>20800000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>20600000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>20300000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>20100000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>19700000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>19000000.0</v>
       </c>
-      <c r="EC55"/>
-      <c r="ED55">
+      <c r="ED55"/>
+      <c r="EE55">
         <v>12400000.0</v>
       </c>
-      <c r="EE55"/>
       <c r="EF55"/>
       <c r="EG55"/>
-      <c r="EH55">
+      <c r="EH55"/>
+      <c r="EI55">
         <v>10900000.0</v>
       </c>
-      <c r="EI55"/>
       <c r="EJ55"/>
       <c r="EK55"/>
+      <c r="EL55"/>
     </row>
-    <row r="56" spans="1:141">
+    <row r="56" spans="1:142">
       <c r="A56" t="s">
         <v>90</v>
       </c>
       <c r="B56">
+        <v>304104000.0</v>
+      </c>
+      <c r="C56">
         <v>303551000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>283787000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>318820000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>287297000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>290080000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>287958000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>284962000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>276785000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>280668000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>267109000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>263898000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>240681000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>247334000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>237989000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>240428000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>244533000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>247697000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>257343000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>238054000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>235683000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>234589000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>233699000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>287121000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>214082000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>187390000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>181354000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>188557000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>178652000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>179168000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>173952000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>169698000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>165093000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>179280000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>155585000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>152211000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>149187000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>147233000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>142095000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>135781000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>129236000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>109663000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>112828000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>108632000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>103349000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>106028000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>102630000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>105780000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>105852000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>106327000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>84893000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>77953000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>73748000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>77503000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>72229000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>75205000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>84529000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>83870000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>88854000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>87575000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>103156000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>101490000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>98581000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>106828000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>102971000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>95528000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>93556000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>89072000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>83329000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>80367000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>72868000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>67566000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>64201000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>65452000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>61936000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>58001000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>52610000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>49385000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>51575000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>47871000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>46408000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>45201000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>59915000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>69258000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>59472000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>37661000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>41898000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>50045000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>49672000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>35763000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>46425000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>52647000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>56173000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>61678000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>61362000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>83300000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>87151000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>84468000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>82848000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>80484000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>77944000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>79158000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>77832000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>72079000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>69393000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>67550000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>70600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>70300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>70100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>71700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>77700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>61300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>66800000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>25200000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>24900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>21800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>20900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>18200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>17400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>19400000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>19300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>18300000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>19400000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>18900000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>18500000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>17800000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>17000000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>16700000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="EA56">
         <v>16900000.0</v>
       </c>
       <c r="EB56">
+        <v>16900000.0</v>
+      </c>
+      <c r="EC56">
         <v>16300000.0</v>
       </c>
-      <c r="EC56"/>
-      <c r="ED56">
+      <c r="ED56"/>
+      <c r="EE56">
         <v>9500000.0</v>
       </c>
-      <c r="EE56"/>
       <c r="EF56"/>
       <c r="EG56"/>
-      <c r="EH56">
+      <c r="EH56"/>
+      <c r="EI56">
         <v>8700000.0</v>
       </c>
-      <c r="EI56"/>
       <c r="EJ56"/>
       <c r="EK56"/>
+      <c r="EL56"/>
     </row>
-    <row r="57" spans="1:141">
+    <row r="57" spans="1:142">
       <c r="A57" t="s">
         <v>91</v>
       </c>
       <c r="B57">
+        <v>92700000.0</v>
+      </c>
+      <c r="C57">
         <v>101556000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>85836000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>66670000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>51940000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>66823000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>152838000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>50582000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45830000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>57862000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>54959000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>56230000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>43961000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>49675000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45992000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>41646000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>42837000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>44953000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>61130000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>58944000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>58018000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>60468000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>53667000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>48933000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>43685000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>45195000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>42190000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>37468000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>36423000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>34523000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>30749000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>34121000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>32888000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>42940000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>26113000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>25771000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>28147000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>30102000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>24758000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>24738000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>24842000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>19605000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>22230000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>19187000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>17202000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>20627000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>19996000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>19133000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>18363000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>20722000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>20227000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>18820000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>16583000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>21430000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>19864000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>24831000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>20801000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>21457000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>22278000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>19859000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>18594000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>19328000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>18247000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>20351000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>20226000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>19216000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>19568000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>19785000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19467000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>20997000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>21386000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>21345000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>18914000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>24702000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>25200000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>24554000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>23451000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>22913000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>23849000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>23234000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>22745000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>21279000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>38129000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>45319000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>23151000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>17972000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>21138000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>24585000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>20584000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>20973000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>26174000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>31812000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>19467000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>23862000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>18076000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>21095000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>14302000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>17800000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>16010000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>17505000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>10703000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>10709000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>10279000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>9685000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>8340000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>7622000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>9400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>8700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>8400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>9400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>10300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>5700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>7500000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>6300000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>6400000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>5200000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>6600000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>7200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>4500000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>4000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>3700000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>3100000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>4300000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>4200000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>3800000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>3500000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DY57">
         <v>3500000.0</v>
       </c>
       <c r="DZ57">
         <v>3500000.0</v>
       </c>
       <c r="EA57">
+        <v>3500000.0</v>
+      </c>
+      <c r="EB57">
         <v>3200000.0</v>
       </c>
-      <c r="EB57">
+      <c r="EC57">
         <v>2500000.0</v>
       </c>
-      <c r="EC57"/>
-      <c r="ED57">
+      <c r="ED57"/>
+      <c r="EE57">
         <v>4300000.0</v>
       </c>
-      <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
-      <c r="EH57">
+      <c r="EH57"/>
+      <c r="EI57">
         <v>4000000.0</v>
       </c>
-      <c r="EI57"/>
       <c r="EJ57"/>
       <c r="EK57"/>
+      <c r="EL57"/>
     </row>
-    <row r="58" spans="1:141">
+    <row r="58" spans="1:142">
       <c r="A58" t="s">
         <v>92</v>
       </c>
       <c r="B58">
+        <v>432690000.0</v>
+      </c>
+      <c r="C58">
         <v>436564000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>418968000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>418485000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>496911000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>512901000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>498405000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>494483000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>489022000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>510617000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>502812000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>495353000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>477156000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>478469000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>487623000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>483355000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>484364000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>492324000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>507113000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>508662000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>497501000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>460691000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>456434000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>396698000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>344424000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>319958000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>315101000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>314970000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>314306000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>296024000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>292888000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>298961000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>302187000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>312635000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>102784000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>103160000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>105932000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>107157000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>104695000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>104932000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>102997000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>25928000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>28088000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>26526000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>24352000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>27472000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>28299000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>27846000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>27947000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>29936000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>28652000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>27003000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>24734000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>29044000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>27574000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>32355000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>26102000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>26326000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>27221000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>24463000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>23023000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>23496000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>22127000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>24161000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>24177000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>23413000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>25039000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>25186000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>25185000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>26669000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>26546000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>26442000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>24657000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>30057000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>31636000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>31068000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>30386000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>27777000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>28992000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>28031000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>28116000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>26188000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>43806000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>50800000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>28881000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>23601000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>26905000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>30251000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>26276000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>26689000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>31204000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>37556000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>21222000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>26614000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>22213000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>25076000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>23185000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>27871000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>24012000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>25041000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>22562000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>22614000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>20588000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>15777000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>14438000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>13799000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>16300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>16600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>16700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>18000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>20100000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>13000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>27000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>23500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>22800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>20600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>21100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>10100000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>8100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>4500000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>3700000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>3100000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>4400000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>4200000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>3800000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>3500000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DY58">
         <v>3500000.0</v>
       </c>
       <c r="DZ58">
         <v>3500000.0</v>
       </c>
       <c r="EA58">
+        <v>3500000.0</v>
+      </c>
+      <c r="EB58">
         <v>3200000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>2500000.0</v>
       </c>
-      <c r="EC58"/>
-      <c r="ED58">
+      <c r="ED58"/>
+      <c r="EE58">
         <v>5100000.0</v>
       </c>
-      <c r="EE58"/>
       <c r="EF58"/>
       <c r="EG58"/>
-      <c r="EH58">
+      <c r="EH58"/>
+      <c r="EI58">
         <v>4300000.0</v>
       </c>
-      <c r="EI58"/>
       <c r="EJ58"/>
       <c r="EK58"/>
+      <c r="EL58"/>
     </row>
-    <row r="59" spans="1:141">
+    <row r="59" spans="1:142">
       <c r="A59" t="s">
         <v>93</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -21879,463 +22040,467 @@
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
+      <c r="EL59"/>
     </row>
-    <row r="60" spans="1:141">
+    <row r="60" spans="1:142">
       <c r="A60" t="s">
         <v>94</v>
       </c>
       <c r="B60">
+        <v>450467000.0</v>
+      </c>
+      <c r="C60">
         <v>448232000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>438694000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>419902000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>294252000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>276200000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>304739000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>295056000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>294985000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>281780000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>271975000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>282508000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>279917000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>284329000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>255108000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>281509000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>297492000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>300728000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>311541000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>301835000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>297331000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>328713000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>325766000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>296556000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>276609000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>285696000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>277501000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>282153000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>272622000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>275067000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>276807000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>271487000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>280988000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>279035000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>223356000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>219061000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>213434000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>208983000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>204162000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>198104000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>194160000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>155251000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>151893000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>149542000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>148851000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>148685000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>146862000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>145972000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>145570000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>144747000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>134539000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>130795000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>128982000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>128112000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>125916000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>124154000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>121772000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>121538000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>120778000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>117788000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>114987000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>113942000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>112378000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>116046000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>113165000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>110446000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>108260000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>105663000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>102209000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>99326000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>76470000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>71654000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>66222000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>62627000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>59256000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>56609000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>53030000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>52088000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>51472000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>49432000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>48966000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>50621000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>49425000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>52568000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>65727000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>49660000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>51620000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>57500000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>61241000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>48338000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>55319000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>57450000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>79326000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>79800000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>85225000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>105282000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>109481000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>101439000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>98566000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>95100000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>92220000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>89395000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>87575000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>83971000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>81559000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>80226000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>81600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>80900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>80600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>80400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>82000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>80000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>71600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>30200000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>28900000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>27300000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>26000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>24900000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>24000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>22500000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>21400000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>20500000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>19800000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>19000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>18400000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>17900000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>17500000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>17100000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>16800000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="EB60">
         <v>16500000.0</v>
       </c>
-      <c r="EC60"/>
-      <c r="ED60">
+      <c r="EC60">
+        <v>16500000.0</v>
+      </c>
+      <c r="ED60"/>
+      <c r="EE60">
         <v>7300000.0</v>
       </c>
-      <c r="EE60"/>
       <c r="EF60"/>
       <c r="EG60"/>
-      <c r="EH60">
+      <c r="EH60"/>
+      <c r="EI60">
         <v>6600000.0</v>
       </c>
-      <c r="EI60"/>
       <c r="EJ60"/>
       <c r="EK60"/>
+      <c r="EL60"/>
     </row>
-    <row r="61" spans="1:141">
+    <row r="61" spans="1:142">
       <c r="A61" t="s">
         <v>95</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -22435,52 +22600,53 @@
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
+      <c r="EL61"/>
     </row>
-    <row r="62" spans="1:141">
+    <row r="62" spans="1:142">
       <c r="A62" t="s">
         <v>96</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22580,50 +22746,51 @@
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
+      <c r="EL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22725,51 +22892,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>170878000.0</v>
       </c>
       <c r="C2">
         <v>139756000.0</v>
       </c>
       <c r="D2">
         <v>124828000.0</v>
       </c>
       <c r="E2">
         <v>111266000.0</v>
       </c>
       <c r="F2">
         <v>101322000.0</v>
       </c>
       <c r="G2">
         <v>85443000.0</v>
       </c>
       <c r="H2">
         <v>93209000.0</v>
       </c>
       <c r="I2">
         <v>89857000.0</v>
       </c>
@@ -22835,51 +23002,51 @@
       </c>
       <c r="AD2">
         <v>15100000.0</v>
       </c>
       <c r="AE2">
         <v>11200000.0</v>
       </c>
       <c r="AF2">
         <v>9500000.0</v>
       </c>
       <c r="AG2">
         <v>8000000.0</v>
       </c>
       <c r="AH2">
         <v>8100000.0</v>
       </c>
       <c r="AI2">
         <v>8800000.0</v>
       </c>
       <c r="AJ2">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
         <v>22458000.0</v>
       </c>
       <c r="C3">
         <v>24205000.0</v>
       </c>
       <c r="D3">
         <v>23076000.0</v>
       </c>
       <c r="E3">
         <v>22442000.0</v>
       </c>
       <c r="F3">
         <v>23977000.0</v>
       </c>
       <c r="G3">
         <v>20712000.0</v>
       </c>
       <c r="H3">
         <v>18317000.0</v>
       </c>
       <c r="I3">
         <v>18095000.0</v>
       </c>
@@ -22945,94 +23112,94 @@
       </c>
       <c r="AD3">
         <v>2700000.0</v>
       </c>
       <c r="AE3">
         <v>1400000.0</v>
       </c>
       <c r="AF3">
         <v>1000000.0</v>
       </c>
       <c r="AG3">
         <v>1000000.0</v>
       </c>
       <c r="AH3">
         <v>700000.0</v>
       </c>
       <c r="AI3">
         <v>700000.0</v>
       </c>
       <c r="AJ3">
         <v>600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5">
-        <v>26745000.0</v>
+        <v>41362000.0</v>
       </c>
       <c r="C5">
         <v>26763000.0</v>
       </c>
       <c r="D5">
         <v>3713000.0</v>
       </c>
       <c r="E5">
         <v>3240000.0</v>
       </c>
       <c r="F5">
         <v>2060000.0</v>
       </c>
       <c r="G5">
         <v>-476000.0</v>
       </c>
       <c r="H5">
         <v>16530000.0</v>
       </c>
       <c r="I5">
         <v>12112000.0</v>
       </c>
       <c r="J5">
         <v>8442000.0</v>
       </c>
@@ -23095,54 +23262,54 @@
       </c>
       <c r="AD5">
         <v>8700000.0</v>
       </c>
       <c r="AE5">
         <v>5700000.0</v>
       </c>
       <c r="AF5">
         <v>3100000.0</v>
       </c>
       <c r="AG5">
         <v>1500000.0</v>
       </c>
       <c r="AH5">
         <v>700000.0</v>
       </c>
       <c r="AI5">
         <v>1100000.0</v>
       </c>
       <c r="AJ5">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
-        <v>49203000.0</v>
+        <v>63820000.0</v>
       </c>
       <c r="C6">
         <v>50968000.0</v>
       </c>
       <c r="D6">
         <v>26789000.0</v>
       </c>
       <c r="E6">
         <v>25682000.0</v>
       </c>
       <c r="F6">
         <v>26037000.0</v>
       </c>
       <c r="G6">
         <v>20236000.0</v>
       </c>
       <c r="H6">
         <v>34847000.0</v>
       </c>
       <c r="I6">
         <v>30207000.0</v>
       </c>
       <c r="J6">
         <v>18175000.0</v>
       </c>
@@ -23205,131 +23372,131 @@
       </c>
       <c r="AD6">
         <v>11400000.0</v>
       </c>
       <c r="AE6">
         <v>7100000.0</v>
       </c>
       <c r="AF6">
         <v>4100000.0</v>
       </c>
       <c r="AG6">
         <v>2500000.0</v>
       </c>
       <c r="AH6">
         <v>1400000.0</v>
       </c>
       <c r="AI6">
         <v>1800000.0</v>
       </c>
       <c r="AJ6">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
         <v>270452000.0</v>
       </c>
       <c r="C9">
         <v>248781000.0</v>
       </c>
       <c r="D9">
         <v>229176000.0</v>
       </c>
       <c r="E9">
         <v>202523000.0</v>
       </c>
       <c r="F9">
         <v>197514000.0</v>
       </c>
       <c r="G9">
         <v>167784000.0</v>
       </c>
       <c r="H9">
         <v>183013000.0</v>
       </c>
       <c r="I9">
         <v>172984000.0</v>
       </c>
@@ -23395,51 +23562,51 @@
       </c>
       <c r="AD9">
         <v>35800000.0</v>
       </c>
       <c r="AE9">
         <v>25800000.0</v>
       </c>
       <c r="AF9">
         <v>19500000.0</v>
       </c>
       <c r="AG9">
         <v>15600000.0</v>
       </c>
       <c r="AH9">
         <v>13100000.0</v>
       </c>
       <c r="AI9">
         <v>10800000.0</v>
       </c>
       <c r="AJ9">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
         <v>14780000.0</v>
       </c>
       <c r="C10">
         <v>-7514000.0</v>
       </c>
       <c r="D10">
         <v>-21586000.0</v>
       </c>
       <c r="E10">
         <v>-14984000.0</v>
       </c>
       <c r="F10">
         <v>-14827000.0</v>
       </c>
       <c r="G10">
         <v>-17174000.0</v>
       </c>
       <c r="H10">
         <v>1644000.0</v>
       </c>
       <c r="I10">
         <v>-6391000.0</v>
       </c>
@@ -23505,51 +23672,51 @@
       </c>
       <c r="AD10">
         <v>7600000.0</v>
       </c>
       <c r="AE10">
         <v>6100000.0</v>
       </c>
       <c r="AF10">
         <v>3300000.0</v>
       </c>
       <c r="AG10">
         <v>1800000.0</v>
       </c>
       <c r="AH10">
         <v>900000.0</v>
       </c>
       <c r="AI10">
         <v>1000000.0</v>
       </c>
       <c r="AJ10">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11">
         <v>5012000.0</v>
       </c>
       <c r="C11">
         <v>5845000.0</v>
       </c>
       <c r="D11">
         <v>9104000.0</v>
       </c>
       <c r="E11">
         <v>4208000.0</v>
       </c>
       <c r="F11">
         <v>7000.0</v>
       </c>
       <c r="G11">
         <v>-492000.0</v>
       </c>
       <c r="H11">
         <v>-76000.0</v>
       </c>
       <c r="I11">
         <v>-2586000.0</v>
       </c>
@@ -23615,51 +23782,51 @@
       </c>
       <c r="AD11">
         <v>2900000.0</v>
       </c>
       <c r="AE11">
         <v>2200000.0</v>
       </c>
       <c r="AF11">
         <v>1100000.0</v>
       </c>
       <c r="AG11">
         <v>500000.0</v>
       </c>
       <c r="AH11">
         <v>300000.0</v>
       </c>
       <c r="AI11">
         <v>300000.0</v>
       </c>
       <c r="AJ11">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12">
         <v>26582000.0</v>
       </c>
       <c r="C12">
         <v>34277000.0</v>
       </c>
       <c r="D12">
         <v>25299000.0</v>
       </c>
       <c r="E12">
         <v>18224000.0</v>
       </c>
       <c r="F12">
         <v>16887000.0</v>
       </c>
       <c r="G12">
         <v>16698000.0</v>
       </c>
       <c r="H12">
         <v>14886000.0</v>
       </c>
       <c r="I12">
         <v>15788000.0</v>
       </c>
@@ -23699,53 +23866,55 @@
       <c r="U12">
         <v>657000.0</v>
       </c>
       <c r="V12">
         <v>346000.0</v>
       </c>
       <c r="W12">
         <v>196000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>214</v>
+      </c>
+      <c r="B13">
+        <v>763000.0</v>
+      </c>
       <c r="C13">
         <v>1467000.0</v>
       </c>
       <c r="D13">
         <v>740000.0</v>
       </c>
       <c r="E13">
         <v>147000.0</v>
       </c>
       <c r="F13">
         <v>79000.0</v>
       </c>
       <c r="G13">
         <v>217000.0</v>
       </c>
       <c r="H13">
         <v>738000.0</v>
       </c>
       <c r="I13">
         <v>226000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
@@ -23753,91 +23922,91 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
         <v>9768000.0</v>
       </c>
       <c r="C15">
         <v>-13359000.0</v>
       </c>
       <c r="D15">
         <v>-30690000.0</v>
       </c>
       <c r="E15">
         <v>-19192000.0</v>
       </c>
       <c r="F15">
         <v>-14834000.0</v>
       </c>
       <c r="G15">
         <v>-16682000.0</v>
       </c>
       <c r="H15">
         <v>1720000.0</v>
       </c>
       <c r="I15">
         <v>-3805000.0</v>
       </c>
@@ -23903,51 +24072,51 @@
       </c>
       <c r="AD15">
         <v>4700000.0</v>
       </c>
       <c r="AE15">
         <v>3900000.0</v>
       </c>
       <c r="AF15">
         <v>2200000.0</v>
       </c>
       <c r="AG15">
         <v>1300000.0</v>
       </c>
       <c r="AH15">
         <v>600000.0</v>
       </c>
       <c r="AI15">
         <v>700000.0</v>
       </c>
       <c r="AJ15">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-19192000.0</v>
       </c>
       <c r="F16">
         <v>-14834000.0</v>
       </c>
       <c r="G16">
         <v>-16571000.0</v>
       </c>
       <c r="H16">
         <v>1708000.0</v>
       </c>
       <c r="I16">
         <v>-2813000.0</v>
       </c>
       <c r="J16">
         <v>3641000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
@@ -23955,53 +24124,55 @@
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>218</v>
+      </c>
+      <c r="B17">
+        <v>9768000.0</v>
+      </c>
       <c r="C17">
         <v>-13359000.0</v>
       </c>
       <c r="D17">
         <v>-24546000.0</v>
       </c>
       <c r="E17">
         <v>-19192000.0</v>
       </c>
       <c r="F17">
         <v>-14834000.0</v>
       </c>
       <c r="G17">
         <v>-16682000.0</v>
       </c>
       <c r="H17">
         <v>1720000.0</v>
       </c>
       <c r="I17">
         <v>-2840000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
@@ -24009,53 +24180,55 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>-25819000.0</v>
+      </c>
       <c r="C18">
         <v>-32810000.0</v>
       </c>
       <c r="D18">
         <v>-23685000.0</v>
       </c>
       <c r="E18">
         <v>-18077000.0</v>
       </c>
       <c r="F18">
         <v>-16808000.0</v>
       </c>
       <c r="G18">
         <v>-16481000.0</v>
       </c>
       <c r="H18">
         <v>-14148000.0</v>
       </c>
       <c r="I18">
         <v>-15562000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
@@ -24063,135 +24236,135 @@
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2961000.0</v>
       </c>
       <c r="F19">
         <v>-6057000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>26745000.0</v>
       </c>
       <c r="C21">
         <v>38874000.0</v>
       </c>
       <c r="D21">
         <v>5742000.0</v>
       </c>
       <c r="E21">
         <v>6201000.0</v>
       </c>
       <c r="F21">
         <v>8117000.0</v>
       </c>
       <c r="G21">
         <v>2441000.0</v>
       </c>
       <c r="H21">
         <v>17042000.0</v>
       </c>
       <c r="I21">
         <v>9312000.0</v>
       </c>
@@ -24257,91 +24430,91 @@
       </c>
       <c r="AD21">
         <v>8700000.0</v>
       </c>
       <c r="AE21">
         <v>5900000.0</v>
       </c>
       <c r="AF21">
         <v>3100000.0</v>
       </c>
       <c r="AG21">
         <v>1500000.0</v>
       </c>
       <c r="AH21">
         <v>700000.0</v>
       </c>
       <c r="AI21">
         <v>1100000.0</v>
       </c>
       <c r="AJ21">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>414585000.0</v>
       </c>
       <c r="C23">
         <v>349663000.0</v>
       </c>
       <c r="D23">
         <v>348262000.0</v>
       </c>
       <c r="E23">
         <v>307588000.0</v>
       </c>
       <c r="F23">
         <v>290719000.0</v>
       </c>
       <c r="G23">
         <v>250786000.0</v>
       </c>
       <c r="H23">
         <v>259180000.0</v>
       </c>
       <c r="I23">
         <v>253529000.0</v>
       </c>
@@ -24407,93 +24580,95 @@
       </c>
       <c r="AD23">
         <v>42200000.0</v>
       </c>
       <c r="AE23">
         <v>31100000.0</v>
       </c>
       <c r="AF23">
         <v>25900000.0</v>
       </c>
       <c r="AG23">
         <v>22100000.0</v>
       </c>
       <c r="AH23">
         <v>20500000.0</v>
       </c>
       <c r="AI23">
         <v>18500000.0</v>
       </c>
       <c r="AJ23">
         <v>15900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>226</v>
+      </c>
+      <c r="B25">
+        <v>22458000.0</v>
+      </c>
       <c r="C25">
         <v>24205000.0</v>
       </c>
       <c r="D25">
         <v>22686000.0</v>
       </c>
       <c r="E25">
         <v>22442000.0</v>
       </c>
       <c r="F25">
         <v>23977000.0</v>
       </c>
       <c r="G25">
         <v>20712000.0</v>
       </c>
       <c r="H25">
         <v>18317000.0</v>
       </c>
       <c r="I25">
         <v>18095000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
@@ -24501,51 +24676,51 @@
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>30991000.0</v>
       </c>
       <c r="C26">
         <v>28452000.0</v>
       </c>
       <c r="D26">
         <v>28707000.0</v>
       </c>
       <c r="E26">
         <v>38879000.0</v>
       </c>
       <c r="F26">
         <v>35546000.0</v>
       </c>
       <c r="G26">
         <v>24207000.0</v>
       </c>
       <c r="H26">
         <v>22960000.0</v>
       </c>
       <c r="I26">
         <v>23098000.0</v>
       </c>
@@ -24603,51 +24778,51 @@
       <c r="AA26">
         <v>5207000.0</v>
       </c>
       <c r="AB26">
         <v>4396000.0</v>
       </c>
       <c r="AC26">
         <v>4700000.0</v>
       </c>
       <c r="AD26">
         <v>3900000.0</v>
       </c>
       <c r="AE26">
         <v>2800000.0</v>
       </c>
       <c r="AF26">
         <v>2600000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1700000.0</v>
       </c>
       <c r="D27">
         <v>1900000.0</v>
       </c>
       <c r="E27">
         <v>1600000.0</v>
       </c>
       <c r="F27">
         <v>1000000.0</v>
       </c>
       <c r="G27">
         <v>1100000.0</v>
       </c>
       <c r="H27">
         <v>1700000.0</v>
       </c>
       <c r="I27">
         <v>732000.0</v>
       </c>
       <c r="J27">
         <v>606000.0</v>
@@ -24669,53 +24844,55 @@
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>229</v>
+      </c>
+      <c r="B28">
+        <v>226491000.0</v>
+      </c>
       <c r="C28">
         <v>190676000.0</v>
       </c>
       <c r="D28">
         <v>183503000.0</v>
       </c>
       <c r="E28">
         <v>164754000.0</v>
       </c>
       <c r="F28">
         <v>168774000.0</v>
       </c>
       <c r="G28">
         <v>140036000.0</v>
       </c>
       <c r="H28">
         <v>143011000.0</v>
       </c>
       <c r="I28">
         <v>140574000.0</v>
       </c>
       <c r="J28">
         <v>101211000.0</v>
       </c>
       <c r="K28">
@@ -24777,53 +24954,55 @@
       </c>
       <c r="AD28">
         <v>20500000.0</v>
       </c>
       <c r="AE28">
         <v>15700000.0</v>
       </c>
       <c r="AF28">
         <v>12800000.0</v>
       </c>
       <c r="AG28">
         <v>13100000.0</v>
       </c>
       <c r="AH28">
         <v>11700000.0</v>
       </c>
       <c r="AI28">
         <v>9000000.0</v>
       </c>
       <c r="AJ28">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>230</v>
+      </c>
+      <c r="B29">
+        <v>5012000.0</v>
+      </c>
       <c r="C29">
         <v>5845000.0</v>
       </c>
       <c r="D29">
         <v>6828000.0</v>
       </c>
       <c r="E29">
         <v>4208000.0</v>
       </c>
       <c r="F29">
         <v>7000.0</v>
       </c>
       <c r="G29">
         <v>-492000.0</v>
       </c>
       <c r="H29">
         <v>-76000.0</v>
       </c>
       <c r="I29">
         <v>-3551000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -24831,51 +25010,51 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>243707000.0</v>
       </c>
       <c r="C30">
         <v>209907000.0</v>
       </c>
       <c r="D30">
         <v>223434000.0</v>
       </c>
       <c r="E30">
         <v>196322000.0</v>
       </c>
       <c r="F30">
         <v>189397000.0</v>
       </c>
       <c r="G30">
         <v>165343000.0</v>
       </c>
       <c r="H30">
         <v>165971000.0</v>
       </c>
       <c r="I30">
         <v>163672000.0</v>
       </c>
@@ -24941,51 +25120,51 @@
       </c>
       <c r="AD30">
         <v>27100000.0</v>
       </c>
       <c r="AE30">
         <v>19900000.0</v>
       </c>
       <c r="AF30">
         <v>16400000.0</v>
       </c>
       <c r="AG30">
         <v>14100000.0</v>
       </c>
       <c r="AH30">
         <v>12400000.0</v>
       </c>
       <c r="AI30">
         <v>9700000.0</v>
       </c>
       <c r="AJ30">
         <v>8800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B31">
         <v>-11965000.0</v>
       </c>
       <c r="C31">
         <v>-46388000.0</v>
       </c>
       <c r="D31">
         <v>-27328000.0</v>
       </c>
       <c r="E31">
         <v>-21185000.0</v>
       </c>
       <c r="F31">
         <v>-22944000.0</v>
       </c>
       <c r="G31">
         <v>-19615000.0</v>
       </c>
       <c r="H31">
         <v>-15398000.0</v>
       </c>
       <c r="I31">
         <v>-15703000.0</v>
       </c>
@@ -25051,51 +25230,51 @@
       </c>
       <c r="AD31">
         <v>-800000.0</v>
       </c>
       <c r="AE31">
         <v>200000.0</v>
       </c>
       <c r="AF31">
         <v>200000.0</v>
       </c>
       <c r="AG31">
         <v>300000.0</v>
       </c>
       <c r="AH31">
         <v>200000.0</v>
       </c>
       <c r="AI31">
         <v>-100000.0</v>
       </c>
       <c r="AJ31">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B32">
         <v>441330000.0</v>
       </c>
       <c r="C32">
         <v>388537000.0</v>
       </c>
       <c r="D32">
         <v>354004000.0</v>
       </c>
       <c r="E32">
         <v>313789000.0</v>
       </c>
       <c r="F32">
         <v>298836000.0</v>
       </c>
       <c r="G32">
         <v>253227000.0</v>
       </c>
       <c r="H32">
         <v>276222000.0</v>
       </c>
       <c r="I32">
         <v>262841000.0</v>
       </c>
@@ -25180,1323 +25359,1332 @@
       <c r="AJ32">
         <v>15300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EK32"/>
+  <dimension ref="A1:EL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141">
+    <row r="1" spans="1:142">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>99</v>
       </c>
       <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>102</v>
       </c>
       <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
+        <v>106</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>108</v>
       </c>
       <c r="R1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>111</v>
       </c>
       <c r="V1" t="s">
+        <v>112</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>114</v>
       </c>
       <c r="Z1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>117</v>
       </c>
       <c r="AD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>120</v>
       </c>
       <c r="AH1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>123</v>
       </c>
       <c r="AL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>126</v>
       </c>
       <c r="AP1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>129</v>
       </c>
       <c r="AT1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>131</v>
       </c>
       <c r="AW1" t="s">
         <v>132</v>
       </c>
       <c r="AX1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>134</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>138</v>
       </c>
       <c r="BF1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
       <c r="BI1" t="s">
         <v>141</v>
       </c>
       <c r="BJ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>143</v>
       </c>
       <c r="BM1" t="s">
         <v>144</v>
       </c>
       <c r="BN1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>146</v>
       </c>
       <c r="BQ1" t="s">
         <v>147</v>
       </c>
       <c r="BR1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>149</v>
       </c>
       <c r="BU1" t="s">
         <v>150</v>
       </c>
       <c r="BV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>152</v>
       </c>
       <c r="BY1" t="s">
         <v>153</v>
       </c>
       <c r="BZ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>155</v>
       </c>
       <c r="CC1" t="s">
         <v>156</v>
       </c>
       <c r="CD1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>158</v>
       </c>
       <c r="CG1" t="s">
         <v>159</v>
       </c>
       <c r="CH1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>164</v>
       </c>
       <c r="CO1" t="s">
         <v>165</v>
       </c>
       <c r="CP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>167</v>
       </c>
       <c r="CS1" t="s">
         <v>168</v>
       </c>
       <c r="CT1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>170</v>
       </c>
       <c r="CW1" t="s">
         <v>171</v>
       </c>
       <c r="CX1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>173</v>
       </c>
       <c r="DA1" t="s">
         <v>174</v>
       </c>
       <c r="DB1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>176</v>
       </c>
       <c r="DE1" t="s">
         <v>177</v>
       </c>
       <c r="DF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DH1" t="s">
         <v>179</v>
       </c>
       <c r="DI1" t="s">
         <v>180</v>
       </c>
       <c r="DJ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DL1" t="s">
         <v>182</v>
       </c>
       <c r="DM1" t="s">
         <v>183</v>
       </c>
       <c r="DN1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DP1" t="s">
         <v>185</v>
       </c>
       <c r="DQ1" t="s">
         <v>186</v>
       </c>
       <c r="DR1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>188</v>
       </c>
       <c r="DU1" t="s">
         <v>189</v>
       </c>
       <c r="DV1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>191</v>
       </c>
       <c r="DY1" t="s">
         <v>192</v>
       </c>
       <c r="DZ1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EB1" t="s">
         <v>194</v>
       </c>
       <c r="EC1" t="s">
         <v>195</v>
       </c>
       <c r="ED1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EF1" t="s">
         <v>197</v>
       </c>
       <c r="EG1" t="s">
         <v>198</v>
       </c>
       <c r="EH1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EJ1" t="s">
         <v>200</v>
       </c>
       <c r="EK1" t="s">
         <v>201</v>
       </c>
+      <c r="EL1" t="s">
+        <v>202</v>
+      </c>
     </row>
-    <row r="2" spans="1:141">
+    <row r="2" spans="1:142">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>44800000.0</v>
+      </c>
+      <c r="C2">
         <v>46333000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38993000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39860000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35401000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35806000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34695000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34485000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32575000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31584000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31167000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29502000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28510000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28094000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26494000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28020000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24418000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25635000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23249000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23305000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21999000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17881000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22258000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23145000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22659000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24173000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23232000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22608000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21884000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22645000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22720000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16463000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14137000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14913000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15547000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13834000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15470000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16782000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15395000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13322000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13721000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13972000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14164000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14516000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13270000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12306000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13258000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13175000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12901000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12041000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12260000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11755000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12119000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11817000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11009000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11022000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10742000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10326000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11692000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11637000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13221000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11494000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11925000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11018000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11178000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10268.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9453000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9023000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9643000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9289000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9310000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8914000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8190000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8857000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9580000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11089000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8530000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9116000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8686000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8303000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7955000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8149000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8015000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8016000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9122000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9437000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11050000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10969000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>9263000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7166000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4084000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3572000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>32717000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19046000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>10298000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9020000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9384000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9120000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9105000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6841000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7411000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7505000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8367000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6816000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>2500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>3200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>2600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1900000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>3000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>2200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>2500000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>2000000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>1800000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>1700000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>2300000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>2000000.0</v>
       </c>
-      <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
+      <c r="EL2"/>
     </row>
-    <row r="3" spans="1:141">
+    <row r="3" spans="1:142">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>6340000.0</v>
+      </c>
+      <c r="C3">
         <v>5757000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5717000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5538000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5446000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6295000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6110000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5891000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5909000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5816000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5759000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5767000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5734000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5426000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5519000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5616000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5881000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5969000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6009000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5993000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6006000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5894000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5176000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4744000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4898000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5060000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4526000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4380000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4351000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4459000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4531000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4729000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4376000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3062000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2331000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2184000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2168000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2136000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2159000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2160000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1929000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1324000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1428000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1556000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1555000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1560000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1531000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1475000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1462000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1430000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1473000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1487000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1453000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1457000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1441000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1357000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1378000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1403000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1362000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1178000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1017000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1029000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>974000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>966000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>968000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1084000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1086000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1041000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1052000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1069000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1085000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1091000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1108000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1107000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1114000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1111000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1124000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1198000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1178000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1302000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1166000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1220000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1245000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1265000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1306000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1362000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1410000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1362000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1349000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1371000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1362000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1373000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1401000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1497000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1400000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1296000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1230000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1313000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1125000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1160000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1009000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>755000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>877000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>808000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>782000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DD3">
         <v>800000.0</v>
       </c>
       <c r="DE3">
+        <v>800000.0</v>
+      </c>
+      <c r="DF3">
         <v>700000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1700000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-600000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1100000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>-300000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1100000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DO3">
         <v>400000.0</v>
       </c>
       <c r="DP3">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DQ3">
         <v>300000.0</v>
       </c>
       <c r="DR3">
         <v>300000.0</v>
       </c>
       <c r="DS3">
+        <v>300000.0</v>
+      </c>
+      <c r="DT3">
         <v>200000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>300000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DW3">
         <v>300000.0</v>
       </c>
       <c r="DX3">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DY3">
         <v>200000.0</v>
       </c>
       <c r="DZ3">
         <v>200000.0</v>
       </c>
       <c r="EA3">
+        <v>200000.0</v>
+      </c>
+      <c r="EB3">
         <v>100000.0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>200000.0</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>-4600000.0</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>14000000.0</v>
       </c>
-      <c r="EE3"/>
-      <c r="EF3">
+      <c r="EF3"/>
+      <c r="EG3">
         <v>-4700000.0</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>-4600000.0</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>11500000.0</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>-4600000.0</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>-4000000.0</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:141">
+    <row r="4" spans="1:142">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26594,902 +26782,909 @@
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
+      <c r="EL4"/>
     </row>
-    <row r="5" spans="1:141">
+    <row r="5" spans="1:142">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5">
-        <v>7180000.0</v>
+        <v>5706000.0</v>
       </c>
       <c r="C5">
+        <v>12067000.0</v>
+      </c>
+      <c r="D5">
         <v>13175000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10752000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5368000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6860000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7139000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5877000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>20607000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5653000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2816000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3699000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2823000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8647000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7705000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>801000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1519000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12170000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12044000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2672000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-461000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6437000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>759000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1114000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4747000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5173000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2563000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6502000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2205000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4121000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6212000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3969000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3250000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2505000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>872000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4851000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2545000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4546000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5473000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6588000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4903000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4837000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2528000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-457000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1554000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1905000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3015000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2222000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1696000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3133000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4565000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2789000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3094000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2262000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2666000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5657000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1646000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2071000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2338000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3816000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2565000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-444000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2231000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5139000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1719000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-676000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3196000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4302000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3352000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2949000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3903000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4201000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2746000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2782000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1632000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2334000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1551000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2413000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2113000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>556000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1458000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1821000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-3476000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-13465000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1327000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4044000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-6035000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4707000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-7033000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-6907000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-5564000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-15914000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-673000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-7404000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-28368000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-8425000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>4542000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2547000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>3661000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>3171000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3082000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>2837000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>3025000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2554000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>2102000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1163000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>2200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2395000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DH5">
         <v>2200000.0</v>
       </c>
       <c r="DI5">
-        <v>2300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="DJ5">
         <v>2300000.0</v>
       </c>
       <c r="DK5">
+        <v>2300000.0</v>
+      </c>
+      <c r="DL5">
         <v>2700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1700000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>2000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DS5">
         <v>900000.0</v>
       </c>
       <c r="DT5">
+        <v>900000.0</v>
+      </c>
+      <c r="DU5">
         <v>800000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>600000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DX5">
         <v>500000.0</v>
       </c>
       <c r="DY5">
+        <v>500000.0</v>
+      </c>
+      <c r="DZ5">
         <v>300000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>100000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>400000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>300000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>4700000.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>-13900000.0</v>
       </c>
-      <c r="EE5"/>
-      <c r="EF5">
+      <c r="EF5"/>
+      <c r="EG5">
         <v>5300000.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>4500000.0</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>-11600000.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>4500000.0</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>3600000.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:141">
+    <row r="6" spans="1:142">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
-        <v>12937000.0</v>
+        <v>12046000.0</v>
       </c>
       <c r="C6">
+        <v>17824000.0</v>
+      </c>
+      <c r="D6">
         <v>18892000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16290000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10814000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-565000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13249000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11768000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26516000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11469000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2943000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9466000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2911000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14073000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2186000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6417000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6201000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18053000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8665000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5545000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12331000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5935000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3630000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>151000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10233000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7089000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10882000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6556000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>338000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10743000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8698000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1126000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5567000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3203000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7035000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4713000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6682000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7632000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8748000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6832000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6161000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3956000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1099000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3465000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4546000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3697000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3158000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4563000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6038000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4276000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4547000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3719000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4107000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7014000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3024000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-668000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3700000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4994000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3582000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>585000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1257000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6105000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2687000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>408000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4282000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>5343000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4404000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4018000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4988000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5292000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3854000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3889000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2746000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3445000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2675000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1215000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3291000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1858000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-292000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-601000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-2231000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-12200000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-21000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-2682000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-4625000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-3345000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-5684000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-5536000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-4202000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-14541000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>728000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-5907000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-26968000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-7129000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5772000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3860000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>4786000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>4331000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4091000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3592000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3902000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3362000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>2884000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2017000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3195000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DT6">
         <v>1100000.0</v>
       </c>
       <c r="DU6">
+        <v>1100000.0</v>
+      </c>
+      <c r="DV6">
         <v>800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>500000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>800000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>700000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>500000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EB6">
         <v>500000.0</v>
       </c>
       <c r="EC6">
+        <v>500000.0</v>
+      </c>
+      <c r="ED6">
         <v>4700000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-13900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="EF6">
         <v>5300000.0</v>
       </c>
       <c r="EG6">
+        <v>5300000.0</v>
+      </c>
+      <c r="EH6">
         <v>4500000.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>-11600000.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>4500000.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>3600000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:141">
+    <row r="7" spans="1:142">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -27587,54 +27782,55 @@
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
+      <c r="EL7"/>
     </row>
-    <row r="8" spans="1:141">
+    <row r="8" spans="1:142">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27732,1695 +27928,1712 @@
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
+      <c r="EL8"/>
     </row>
-    <row r="9" spans="1:141">
+    <row r="9" spans="1:142">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
+        <v>71537000.0</v>
+      </c>
+      <c r="C9">
         <v>69659000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>74395000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>73112000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>63577000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>61502000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>61009000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>63324000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>62946000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>61095000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>56270000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>58084000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>53727000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>50888000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>48744000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>52172000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>50719000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>51374000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>47789000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>50513000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>47838000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>44591000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>43132000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35890000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>44171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>46552000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>45222000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>46966000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>44273000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>45191000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42714000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>45851000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>39228000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>36363000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29862000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>32905000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>29512000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31195000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>29782000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>30301000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>27621000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>26516000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>22982000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>21554000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>19667000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22635000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23799000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22384000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>22473000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>22282000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23349000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>21479000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>23276000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>21045000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>21310000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>21371000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>21292000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>19375000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>18912000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>19053000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>18504000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>17585000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>15222000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>17769000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>17792000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>17597000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>17041000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>17895.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>17235000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>16509000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>17161000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>17866000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>16258000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>16154000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>13970000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>14154000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>14944000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>10001000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11488000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>11638000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>10763000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>9658000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>8503000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9049000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>9650000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>7850000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6996000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5877000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>4036000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1833000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5834000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8547000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>11836000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>8599000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-15828000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4218000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>15173000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>12955000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>13183000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>12577000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>12327000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>11654000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>12113000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>11949000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>11256000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>9706000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>10400000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>10000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>9600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>9100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>9700000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>10800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>10100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500000.0</v>
       </c>
       <c r="DK9">
         <v>9500000.0</v>
       </c>
       <c r="DL9">
+        <v>9500000.0</v>
+      </c>
+      <c r="DM9">
         <v>9200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>7500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>6000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>7200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>6700000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>5700000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>4900000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>5300000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>4800000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>4400000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>4000000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>4100000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>3900000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>3500000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>3600000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>3700000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>3200000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>4700000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="EF9">
         <v>5300000.0</v>
       </c>
       <c r="EG9">
+        <v>5300000.0</v>
+      </c>
+      <c r="EH9">
         <v>4500000.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>4300000.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>4500000.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>3600000.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:141">
+    <row r="10" spans="1:142">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
+        <v>339000.0</v>
+      </c>
+      <c r="C10">
         <v>6537000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7056000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3482000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2295000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-16602000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1266000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2427000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12781000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-591000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9419000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2657000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8919000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3277000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12532000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2429000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16087000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7944000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2183000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4501000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-92000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4181000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4766000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8135000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1547000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-992000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2739000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1650000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1459000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2108000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-134000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6906000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2348000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>21000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4143000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1744000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3759000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4731000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3865000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6057000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4617000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2858000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>166000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1773000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1625000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2947000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2394000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1737000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12881000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4632000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2735000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3044000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2242000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2624000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5605000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1581000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2863000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2289000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3779000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2535000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3458000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4588000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5074000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3333000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3672000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3138000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4241.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3303000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2717000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3791000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4148000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2880000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2783000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1962000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1373000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1451000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>98000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1990000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>103000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1541000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1299000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-3012000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-14333000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1319000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-4009000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-6008000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-4723000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-7026000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-6845000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-5456000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-16277000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-648000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-8003000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-29769000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-8366000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4704000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2141000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3959000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3736000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3644000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2837000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3443000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2959000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2394000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-699000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1300000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>1100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>900000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DW10">
         <v>500000.0</v>
       </c>
       <c r="DX10">
         <v>500000.0</v>
       </c>
       <c r="DY10">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DZ10">
         <v>300000.0</v>
       </c>
       <c r="EA10">
+        <v>300000.0</v>
+      </c>
+      <c r="EB10">
         <v>200000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>400000.0</v>
       </c>
-      <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
+      <c r="EL10"/>
     </row>
-    <row r="11" spans="1:141">
+    <row r="11" spans="1:142">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11">
+        <v>-1078000.0</v>
+      </c>
+      <c r="C11">
         <v>4111000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>554000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2137000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1790000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-119000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1022000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-306000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5248000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3384000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>382000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>725000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4613000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1108000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1181000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>959000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>960000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4013000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2638000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1363000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3366000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1311000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1077000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1470000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2228000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-858000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-93000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1353000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>282000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>543000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-360000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-3051000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>659000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1304000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>980000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-479000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>862000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1738000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1518000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3516000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1981000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>713000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>668000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1499000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-151000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>621000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>233000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>678000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3855000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1463000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>950000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>852000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>159000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1086000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2271000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>590000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>997000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>270000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1959000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>869000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1343000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1557000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2148000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1399000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1306000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1276000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1739.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1354000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-19982000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>235000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>260000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>115000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>134000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>55000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>82000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>97000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>148000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>12000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-114000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>239000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-618000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>106000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>46000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>38000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-1646000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-27000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-1371000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-7000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>399000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-761000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>6069000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-214000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-2306000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-10123000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-2844000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1600000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>685000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1267000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1196000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1166000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>910000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1135000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>980000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>790000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-350000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>900000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>700000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1000000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DJ11">
         <v>700000.0</v>
       </c>
       <c r="DK11">
+        <v>700000.0</v>
+      </c>
+      <c r="DL11">
         <v>900000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>700000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>600000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>500000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ11">
         <v>500000.0</v>
       </c>
       <c r="DR11">
+        <v>500000.0</v>
+      </c>
+      <c r="DS11">
         <v>300000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>400000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>300000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>200000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX11">
         <v>200000.0</v>
       </c>
       <c r="DY11">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DZ11">
         <v>100000.0</v>
       </c>
       <c r="EA11">
         <v>100000.0</v>
       </c>
       <c r="EB11">
         <v>100000.0</v>
       </c>
       <c r="EC11">
-        <v>-100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="ED11">
         <v>-100000.0</v>
       </c>
-      <c r="EE11"/>
-      <c r="EF11">
+      <c r="EE11">
+        <v>-100000.0</v>
+      </c>
+      <c r="EF11"/>
+      <c r="EG11">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EH11">
         <v>100000.0</v>
       </c>
       <c r="EI11">
         <v>100000.0</v>
       </c>
       <c r="EJ11">
+        <v>100000.0</v>
+      </c>
+      <c r="EK11">
         <v>400000.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:141">
+    <row r="12" spans="1:142">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12">
+        <v>5367000.0</v>
+      </c>
+      <c r="C12">
         <v>5530000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6119000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7270000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7663000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9742000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8405000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8304000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7826000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6244000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6603000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6356000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6096000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5370000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4805000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4101000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3948000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3892000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4855000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4040000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4718000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4940000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3652000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3388000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3626000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3555000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3811000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3894000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3925000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4104000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4103000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3656000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2396000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>851000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>834000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>801000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>787000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>742000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>797000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>717000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>44000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AS12">
         <v>30000.0</v>
       </c>
       <c r="AT12">
-        <v>65000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AU12">
         <v>65000.0</v>
       </c>
       <c r="AV12">
+        <v>65000.0</v>
+      </c>
+      <c r="AW12">
         <v>16000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>61000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>88000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>55000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>54000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>50000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>42000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>52000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>65000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>26000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>49000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>37000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>30000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>35000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>29000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>65000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>51000.0</v>
       </c>
-      <c r="BN12">
-[...1 lines deleted...]
-      </c>
       <c r="BO12">
+        <v>85000.0</v>
+      </c>
+      <c r="BP12">
         <v>58000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>61.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>49000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>263000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>62000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>69000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>70000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>677000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>178000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>187000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>153000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>657000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>169000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>188000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>147000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>346000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>77000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>88000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>55000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>196000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>59000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>43000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>87000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>147000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
+      <c r="EL12"/>
     </row>
-    <row r="13" spans="1:141">
+    <row r="13" spans="1:142">
       <c r="A13" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>214</v>
+      </c>
+      <c r="B13">
+        <v>205000.0</v>
+      </c>
       <c r="C13">
+        <v>311000.0</v>
+      </c>
+      <c r="D13">
         <v>240000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>68000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>144000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>374000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>366000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>353000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>374000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>398000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>339000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>265000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>75000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>61000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>40000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>30000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="T13">
         <v>18000.0</v>
       </c>
       <c r="U13">
+        <v>18000.0</v>
+      </c>
+      <c r="V13">
         <v>24000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>36000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
@@ -29495,54 +29708,55 @@
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
+      <c r="EL13"/>
     </row>
-    <row r="14" spans="1:141">
+    <row r="14" spans="1:142">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -29640,524 +29854,528 @@
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
+      <c r="EL14"/>
     </row>
-    <row r="15" spans="1:141">
+    <row r="15" spans="1:142">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
+        <v>1417000.0</v>
+      </c>
+      <c r="C15">
         <v>2426000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6502000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1345000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-505000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-16483000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2288000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2121000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7533000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3975000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9801000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3382000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13532000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2169000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13713000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4259000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3389000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-20100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10582000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2178000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3138000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3458000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2870000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3689000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6665000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-681000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-134000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2832000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-297000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1741000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1565000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>226000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3855000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3007000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1325000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3163000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2223000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2897000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2993000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2347000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2541000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2636000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2145000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-502000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-274000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1776000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2326000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2161000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1059000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9026000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3169000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1785000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2192000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2083000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1538000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3334000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>991000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1866000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2019000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1820000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1666000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2115000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-3031000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2926000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1934000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2366000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1862000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2502.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1949000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>22699000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3556000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3888000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2765000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2649000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1907000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1291000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1354000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-50000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1978000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>217000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-1780000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-681000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-3118000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-14379000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-1357000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-2363000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-6008000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-3352000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-7026000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-7244000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-4695000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-22346000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-434000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-5697000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-19646000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-5522000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3104000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1456000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2692000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2540000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2478000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1927000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2308000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1979000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1604000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD15">
         <v>1700000.0</v>
       </c>
       <c r="DE15">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="DF15">
         <v>1400000.0</v>
       </c>
       <c r="DG15">
+        <v>1400000.0</v>
+      </c>
+      <c r="DH15">
         <v>1900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1300000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>800000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>600000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>700000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>600000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>400000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DX15">
         <v>300000.0</v>
       </c>
       <c r="DY15">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DZ15">
         <v>200000.0</v>
       </c>
       <c r="EA15">
+        <v>200000.0</v>
+      </c>
+      <c r="EB15">
         <v>100000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="ED15">
         <v>100000.0</v>
       </c>
-      <c r="EE15"/>
-      <c r="EF15">
+      <c r="EE15">
+        <v>100000.0</v>
+      </c>
+      <c r="EF15"/>
+      <c r="EG15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EH15">
         <v>-100000.0</v>
       </c>
       <c r="EI15">
         <v>-100000.0</v>
       </c>
       <c r="EJ15">
+        <v>-100000.0</v>
+      </c>
+      <c r="EK15">
         <v>-400000.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:141">
+    <row r="16" spans="1:142">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-9762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3382000.0</v>
       </c>
       <c r="M16">
         <v>-3382000.0</v>
       </c>
       <c r="N16">
+        <v>-3382000.0</v>
+      </c>
+      <c r="O16">
         <v>2169000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13713000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-4259000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3389000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-20100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10519000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2164000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3115000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3440000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
@@ -30232,117 +30450,122 @@
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
+      <c r="EL16"/>
     </row>
-    <row r="17" spans="1:141">
+    <row r="17" spans="1:142">
       <c r="A17" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>218</v>
+      </c>
+      <c r="B17">
+        <v>1417000.0</v>
+      </c>
       <c r="C17">
+        <v>2426000.0</v>
+      </c>
+      <c r="D17">
         <v>6502000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1345000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-505000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-16483000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2288000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2121000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>7533000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3975000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-9801000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3382000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13532000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2169000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13713000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-4259000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3389000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-20100000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>10582000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2178000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3138000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3458000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
@@ -30417,117 +30640,122 @@
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
+      <c r="EL17"/>
     </row>
-    <row r="18" spans="1:141">
+    <row r="18" spans="1:142">
       <c r="A18" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>-5162000.0</v>
+      </c>
       <c r="C18">
+        <v>-5219000.0</v>
+      </c>
+      <c r="D18">
         <v>-5879000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7202000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7519000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9368000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8039000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7951000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7452000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5846000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6264000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6091000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6021000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5309000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4765000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4071000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3932000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3873000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4082000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4837000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4016000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4682000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
@@ -30602,83 +30830,84 @@
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
+      <c r="EL18"/>
     </row>
-    <row r="19" spans="1:141">
+    <row r="19" spans="1:142">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>4517000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3621000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3740000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-117000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2856000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
@@ -30757,54 +30986,55 @@
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
+      <c r="EL19"/>
     </row>
-    <row r="20" spans="1:141">
+    <row r="20" spans="1:142">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -30902,479 +31132,483 @@
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
+      <c r="EL20"/>
     </row>
-    <row r="21" spans="1:141">
+    <row r="21" spans="1:142">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
+        <v>7487000.0</v>
+      </c>
+      <c r="C21">
         <v>7180000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12536000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8384000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2145000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2669000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4387000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6507000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25311000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3172000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1244000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7675000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3861000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4130000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4106000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4541000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1636000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9339000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14687000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1323000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1446000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1914000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3634000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1920000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1187000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3631000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4704000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6502000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2205000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2779000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4618000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5405000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3490000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-195000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>829000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4788000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2548000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5105000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5476000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4586000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6653000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4837000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2528000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-457000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1554000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1905000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3015000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2222000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1696000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3133000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4565000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2811000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3311000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2205000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2948000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5830000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1629000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2949000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2496000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3751000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2447000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3583000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1257000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4859000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2683000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3619000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3194000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4222.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3461000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2804000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3903000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4201000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2746000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2782000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1632000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2334000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1551000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-2413000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2113000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>556000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1458000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-1821000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-3476000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-13465000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-1327000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-4044000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-6035000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-4707000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-7033000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-6907000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-5564000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-16080000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-673000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-7714000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-28368000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-8425000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4542000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2547000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3661000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3171000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3082000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2165000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3025000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2554000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2102000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1163000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>2400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DJ21">
         <v>2300000.0</v>
       </c>
       <c r="DK21">
+        <v>2300000.0</v>
+      </c>
+      <c r="DL21">
         <v>2700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1700000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1100000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>600000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>900000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>800000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>600000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DX21">
         <v>500000.0</v>
       </c>
       <c r="DY21">
+        <v>500000.0</v>
+      </c>
+      <c r="DZ21">
         <v>300000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>100000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>200000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>300000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>4700000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>-13900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="EF21">
         <v>5300000.0</v>
       </c>
       <c r="EG21">
+        <v>5300000.0</v>
+      </c>
+      <c r="EH21">
         <v>4500000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>-11600000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>4500000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>3600000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:141">
+    <row r="22" spans="1:142">
       <c r="A22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -31472,465 +31706,469 @@
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
+      <c r="EL22"/>
     </row>
-    <row r="23" spans="1:141">
+    <row r="23" spans="1:142">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>108850000.0</v>
+      </c>
+      <c r="C23">
         <v>108812000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>100852000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>104588000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>96833000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>94639000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>91392000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>91512000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>72120000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>90498000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>89098000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>81576000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>87090000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>75268000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>80944000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>75799000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>75577000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>88733000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>57520000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>74825000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>69641000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>65982000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>61497000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>55691000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>67616000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>66066000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>63177000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>64637000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>65300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>65020000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>59980000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>63091000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>65438000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>53021000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>43170000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43030000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>42511000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>39924000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>39776000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>42497000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>44278000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>35001000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>34175000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35983000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>35385000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>35246000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>34054000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32468000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>34035000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>32324000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>31685000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>30709000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>32225000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>30595000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>30481000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27358000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>30672000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>27448000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>27158000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>25628000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>27749000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>25875000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>25951000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>24404000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>27034000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>24996000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25025000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>23941.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>23227000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>22728000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>22901000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>22954000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>22822000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22286000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>20528000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20677000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>22973000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>23503000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>17905000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>20198000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>20907000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>19782000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>19934000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>30663000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>18992000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19910000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>22153000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>20021000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>22119000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>19709000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>20661000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>31793000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>16593000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>19885000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>45257000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>31689000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>20929000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>19428000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>18906000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>18526000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>18350000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>16330000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>16499000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>16900000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>17521000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>15359000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>14300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>15000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>14700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>14300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>13800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>13400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>12300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>10800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>11900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>10700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>8700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>7400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>8400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>8200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>7200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>6200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>7400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>6400000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>6000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5600000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>6100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>5400000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>5000000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>5200000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>5800000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>4900000.0</v>
       </c>
-      <c r="EC23"/>
-[...3 lines deleted...]
-      <c r="EE23"/>
+      <c r="ED23"/>
+      <c r="EE23">
+        <v>18500000.0</v>
+      </c>
       <c r="EF23"/>
       <c r="EG23"/>
-      <c r="EH23">
-[...2 lines deleted...]
-      <c r="EI23"/>
+      <c r="EH23"/>
+      <c r="EI23">
+        <v>15900000.0</v>
+      </c>
       <c r="EJ23"/>
       <c r="EK23"/>
+      <c r="EL23"/>
     </row>
-    <row r="24" spans="1:141">
+    <row r="24" spans="1:142">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32028,943 +32266,952 @@
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
+      <c r="EL24"/>
     </row>
-    <row r="25" spans="1:141">
+    <row r="25" spans="1:142">
       <c r="A25" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>226</v>
+      </c>
+      <c r="B25">
+        <v>6340000.0</v>
+      </c>
       <c r="C25">
+        <v>5757000.0</v>
+      </c>
+      <c r="D25">
         <v>5717000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5538000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5446000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6295000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6110000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5891000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5909000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5816000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5759000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5767000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5734000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5519000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5616000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5881000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5969000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6009000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5993000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6006000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5894000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5176000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4744000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4898000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5060000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4526000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4380000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4351000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4459000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4531000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4729000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4376000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3062000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2331000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2184000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2168000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2136000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2159000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2160000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1929000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1324000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1428000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1556000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1555000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1560000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1531000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1475000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1462000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1430000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1473000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1487000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1453000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1457000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1441000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1357000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1378000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1403000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1362000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1178000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1017000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1029000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>974000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>966000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>968000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1084000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1086000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1041000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1052000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1069000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1085000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1091000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1108000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1107000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1114000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1111000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1124000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1198000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1178000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1302000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1166000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1220000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1245000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1265000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1306000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1362000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1410000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1362000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1349000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1371000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1362000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1373000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1401000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1497000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1400000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1296000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1230000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1313000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1125000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1160000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>755000.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>877000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>808000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>782000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DD25">
         <v>800000.0</v>
       </c>
       <c r="DE25">
+        <v>800000.0</v>
+      </c>
+      <c r="DF25">
         <v>700000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1700000.0</v>
       </c>
-      <c r="DG25"/>
-      <c r="DH25">
+      <c r="DH25"/>
+      <c r="DI25">
         <v>800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1100000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25">
+      <c r="DL25"/>
+      <c r="DM25">
         <v>1100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DO25">
         <v>400000.0</v>
       </c>
       <c r="DP25">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DQ25">
         <v>300000.0</v>
       </c>
       <c r="DR25">
         <v>300000.0</v>
       </c>
       <c r="DS25">
+        <v>300000.0</v>
+      </c>
+      <c r="DT25">
         <v>200000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>300000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DW25">
         <v>300000.0</v>
       </c>
       <c r="DX25">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DY25">
         <v>200000.0</v>
       </c>
       <c r="DZ25">
         <v>200000.0</v>
       </c>
       <c r="EA25">
+        <v>200000.0</v>
+      </c>
+      <c r="EB25">
         <v>100000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>200000.0</v>
       </c>
-      <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
+      <c r="EL25"/>
     </row>
-    <row r="26" spans="1:141">
+    <row r="26" spans="1:142">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>8841000.0</v>
+      </c>
+      <c r="C26">
         <v>9122000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8077999.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7063000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6728000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7404000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6605000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7497000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6946000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7645000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6421000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7418000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7223000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8304000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11799000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8648000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10128000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9460000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9972000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8360000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7754000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6574000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5755000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5522000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6356000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5312000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6259000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5841000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5548000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6784000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5225000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5719000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5370000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6363000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4277000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4728000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4093000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3844000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3714000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3279000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2609000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2540000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2960000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2684000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2252000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2092000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1902000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2203000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2502000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2478000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2252000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1736000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1988000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2065000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1829000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1670000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1693000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1800000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1690000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1643000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1766000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2037000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1354000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1240000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1292000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>1393000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>1461000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1367.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1026000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>1371000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1186000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1307000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>1445000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>1319000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>1098000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>978000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1058000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>975000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>826000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>837000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>909000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>980000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>894000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>929000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>921000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1222000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>904000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>891000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>921000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>816000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>823000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>1088000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>917000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>901000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>1347000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>1196000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>1153000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>1133000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>1232000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>1286000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>1086000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>1502000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1211000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1165000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1329000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>1296000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1200000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>900000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>1100000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>1300000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>1200000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>1300000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>1000000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>900000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>1200000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DN26">
         <v>800000.0</v>
       </c>
       <c r="DO26">
+        <v>800000.0</v>
+      </c>
+      <c r="DP26">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DQ26">
         <v>700000.0</v>
       </c>
       <c r="DR26">
+        <v>700000.0</v>
+      </c>
+      <c r="DS26">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DT26">
         <v>700000.0</v>
       </c>
       <c r="DU26">
         <v>700000.0</v>
       </c>
-      <c r="DV26"/>
+      <c r="DV26">
+        <v>700000.0</v>
+      </c>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
+      <c r="EL26"/>
     </row>
-    <row r="27" spans="1:141">
+    <row r="27" spans="1:142">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>10200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3400000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2000000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1899400.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>200.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>464000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1600000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
-[...2 lines deleted...]
-      <c r="W27"/>
+      <c r="V27"/>
+      <c r="W27">
+        <v>68930000.0</v>
+      </c>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1700000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>732000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>606000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>384000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>3521000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>821000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>880000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>4200000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -33007,514 +33254,524 @@
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
+      <c r="EL27"/>
     </row>
-    <row r="28" spans="1:141">
+    <row r="28" spans="1:142">
       <c r="A28" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>229</v>
+      </c>
+      <c r="B28">
+        <v>60820000.0</v>
+      </c>
       <c r="C28">
+        <v>56841000.0</v>
+      </c>
+      <c r="D28">
         <v>57281000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57665000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54704000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40047000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43095000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>45520000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30689000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>48378600.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>51092800.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>57041000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40544000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>36854000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>40587000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38883000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37355000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>50253000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39053000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>40830000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38638000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>105033000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>33743000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>32288000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>39002000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>37609000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>34259000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34623000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>36520000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>41796000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32871000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>34727000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>37348000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29589000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24756000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>23389000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>22871000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>28862000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>20592000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>22436000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>26274000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19139000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17494000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>19327000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18969000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18638000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18882000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>17959000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18275000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>16671000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16532000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16932000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17977000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>16775000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16533000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13871000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>17970000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14626000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>14726000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13659000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>14291000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12201000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>11376000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11670000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>13817000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12585000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12386000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12306000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12748000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12334000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12072000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12358000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>12067000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12053000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11240000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10842000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12335000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11439000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8549000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10245000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11312000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>10499000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>11085000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>21585000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10056000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>10672000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>12127000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9693000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10148000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7924000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>10575000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>23539000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>15412000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>11193000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>11447000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>9478000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9275000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>8290000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>8120000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8159000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>7232000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7422000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>7043000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6393000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>6200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>6200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>5800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>6300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="DI28">
         <v>5800000.0</v>
       </c>
       <c r="DJ28">
+        <v>5800000.0</v>
+      </c>
+      <c r="DK28">
         <v>5200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>5600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>5200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DP28">
         <v>4200000.0</v>
       </c>
       <c r="DQ28">
+        <v>4200000.0</v>
+      </c>
+      <c r="DR28">
         <v>3600000.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>3500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>3000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>2900000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>3400000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>3200000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>3000000.0</v>
       </c>
-      <c r="DZ28"/>
-      <c r="EA28">
+      <c r="EA28"/>
+      <c r="EB28">
         <v>3200000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>2700000.0</v>
       </c>
-      <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
+      <c r="EL28"/>
     </row>
-    <row r="29" spans="1:141">
+    <row r="29" spans="1:142">
       <c r="A29" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>230</v>
+      </c>
+      <c r="B29">
+        <v>-1078000.0</v>
+      </c>
       <c r="C29">
+        <v>4111000.0</v>
+      </c>
+      <c r="D29">
         <v>554000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2137000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1790000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-119000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1022000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-306000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5248000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3384000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>382000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>725000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4613000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1108000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1181000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>959000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>960000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4013000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2638000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1363000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3366000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -33589,1295 +33846,1305 @@
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
+      <c r="EL29"/>
     </row>
-    <row r="30" spans="1:141">
+    <row r="30" spans="1:142">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>64050000.0</v>
+      </c>
+      <c r="C30">
         <v>62479000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61859000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>64728000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>61432000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58833000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>56622000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>56817000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>37635000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>57923000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57514000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50409000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57588000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46758000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>52850000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>47631000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49083000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60713000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33102000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49190000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46392000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42677000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39498000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37810000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>45358000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42921000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40518000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40464000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>42068000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42412000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38096000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>40446000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>42718000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36558000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>29033000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28117000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26964000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>26090000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24306000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25715000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28883000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21679000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>20454000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22011000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21221000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>20730000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>20784000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>20162000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20777000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19149000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>18784000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>18668000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19965000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>18840000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18362000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15541000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>19663000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>16426000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>16416000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15302000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16057000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14238000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12730000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12910000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15109000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13978000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13847000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>13673.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13774000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13705000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>13258000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13665000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13512000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13372000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12338000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11820000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13393000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>12414000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9375000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>11082000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12221000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>11479000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>11979000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>22514000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>10977000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>11894000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>13031000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>10584000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>11069000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8740000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>11398000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>24627000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>12509000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>16313000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>12540000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12643000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10631000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10408000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>9522000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9406000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>9245000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9489000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>9088000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>9395000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>9154000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>8543000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>7600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>8000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>8800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>7500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>7900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>7800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>6800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>7200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>5800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DP30">
         <v>5200000.0</v>
       </c>
       <c r="DQ30">
+        <v>5200000.0</v>
+      </c>
+      <c r="DR30">
         <v>4600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>4300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DV30">
         <v>3800000.0</v>
       </c>
       <c r="DW30">
+        <v>3800000.0</v>
+      </c>
+      <c r="DX30">
         <v>3600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>3400000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="EA30">
         <v>3500000.0</v>
       </c>
       <c r="EB30">
+        <v>3500000.0</v>
+      </c>
+      <c r="EC30">
         <v>2900000.0</v>
       </c>
-      <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>-18500000.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
-      <c r="EH30">
+      <c r="EH30"/>
+      <c r="EI30">
         <v>-15900000.0</v>
       </c>
-      <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
+      <c r="EL30"/>
     </row>
-    <row r="31" spans="1:141">
+    <row r="31" spans="1:142">
       <c r="A31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B31">
+        <v>-7148000.0</v>
+      </c>
+      <c r="C31">
         <v>-643000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5480000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4902000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4440000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19271000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5653000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8934000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12530000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3763000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8175000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-10332000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5058000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-853000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8426000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7841000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4065000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6748000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6743000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3506000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5947000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2006000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2846000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6948000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2084000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5696000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3763000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3855000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4238000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2510000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5539000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3416000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2152000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-808000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-645000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-804000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1346000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-745000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-721000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-596000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-220000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>330000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>623000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-219000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-280000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-68000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>172000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>41000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>9748000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>67000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-76000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-267000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>37000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-324000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-225000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-48000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-86000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-207000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>28000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>88000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-125000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3331000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>215000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>650000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>53000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-56000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>19000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-158000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-87000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-112000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-53000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>134000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>8300000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>330000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-961000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-100000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>2511000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-123000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-453000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-83000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>522000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>464000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-868000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>8000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>35000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>27000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-16000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>7000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>62000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>108000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-166000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>25000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-310000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1401000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>59000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>162000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-406000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>298000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>565000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>562000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>672000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>418000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>405000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>292000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-1862000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>300000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>600000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>700000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-400000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-500000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DM31">
         <v>-100000.0</v>
       </c>
       <c r="DN31">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO31">
         <v>300000.0</v>
       </c>
-      <c r="DO31"/>
       <c r="DP31"/>
-      <c r="DQ31">
+      <c r="DQ31"/>
+      <c r="DR31">
         <v>200000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>300000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>200000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>100000.0</v>
       </c>
-      <c r="DU31"/>
-      <c r="DV31">
+      <c r="DV31"/>
+      <c r="DW31">
         <v>300000.0</v>
       </c>
-      <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
-      <c r="DZ31">
+      <c r="DZ31"/>
+      <c r="EA31">
         <v>200000.0</v>
       </c>
-      <c r="EA31"/>
-      <c r="EB31">
+      <c r="EB31"/>
+      <c r="EC31">
         <v>100000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-4700000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>13900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5300000.0</v>
       </c>
       <c r="EF31">
         <v>-5300000.0</v>
       </c>
       <c r="EG31">
+        <v>-5300000.0</v>
+      </c>
+      <c r="EH31">
         <v>-4500000.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>11600000.0</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>-4500000.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>-3600000.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>-2900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:141">
+    <row r="32" spans="1:142">
       <c r="A32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B32">
+        <v>116337000.0</v>
+      </c>
+      <c r="C32">
         <v>115992000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>113388000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>112972000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>98978000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>97308000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95779000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>98019000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>97431000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>93670000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>87854000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>89251000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>83229000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>79398000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>76838000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>80340000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>77213000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>79394000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>72207000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>76148000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>71087000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67896000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>65131000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>53771000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>66429000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>69697000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>67881000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>71139000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>67505000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>67799000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>64598000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>68496000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>61948000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>52826000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>43999000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>47818000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>45059000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>45029000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>45252000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>47083000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>43016000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>39838000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>36703000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>35526000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>33831000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>37151000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>37069000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>34690000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>35731000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>35457000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>36250000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>33520000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>35536000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>32800000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>33429000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>33188000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>32301000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>30397000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>29654000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>29379000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>30196000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>29222000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>28443000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>29263000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>29717000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>28615000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>28219000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>28163.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>26688000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>25532000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>26804000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>27155000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>25568000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>25068000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>22160000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>23011000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>24524000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>21090000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>20018000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>20754000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>19449000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>17961000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>16458000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>17198000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>17665000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>15866000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>16118000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>15314000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>15086000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>12802000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>15097000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>15713000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>15920000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>12171000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>16889000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>23264000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>25471000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>21975000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>22567000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>21697000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>21432000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>18495000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>19524000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>19454000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>19623000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>16522000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>16500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>17400000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>16300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>14600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>16000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>16300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>14600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>13100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>14600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>12700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>10400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>8500000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>10400000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>9700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>8300000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>6800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>8300000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>7200000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>6600000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>5800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>6600000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DZ32">
         <v>5300000.0</v>
       </c>
       <c r="EA32">
+        <v>5300000.0</v>
+      </c>
+      <c r="EB32">
         <v>6000000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>5200000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>4700000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="EF32">
         <v>5300000.0</v>
       </c>
       <c r="EG32">
+        <v>5300000.0</v>
+      </c>
+      <c r="EH32">
         <v>4500000.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>4300000.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>4500000.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>3600000.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>2900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ30"/>
@@ -34981,51 +35248,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B2">
         <v>53463000.0</v>
       </c>
       <c r="C2">
         <v>58940000.0</v>
       </c>
       <c r="D2">
         <v>39351000.0</v>
       </c>
       <c r="E2">
         <v>55010000.0</v>
       </c>
       <c r="F2">
         <v>61958000.0</v>
       </c>
       <c r="G2">
         <v>34294000.0</v>
       </c>
       <c r="H2">
         <v>42236000.0</v>
       </c>
       <c r="I2">
         <v>40753000.0</v>
       </c>
@@ -35091,51 +35358,51 @@
       </c>
       <c r="AD2">
         <v>1400000.0</v>
       </c>
       <c r="AE2">
         <v>500000.0</v>
       </c>
       <c r="AF2">
         <v>2600000.0</v>
       </c>
       <c r="AG2">
         <v>1400000.0</v>
       </c>
       <c r="AH2">
         <v>1200000.0</v>
       </c>
       <c r="AI2">
         <v>1100000.0</v>
       </c>
       <c r="AJ2">
         <v>100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B3">
         <v>39041000</v>
       </c>
       <c r="C3">
         <v>11188000</v>
       </c>
       <c r="D3">
         <v>7430000</v>
       </c>
       <c r="E3">
         <v>10715000</v>
       </c>
       <c r="F3">
         <v>13091000</v>
       </c>
       <c r="G3">
         <v>7328000</v>
       </c>
       <c r="H3">
         <v>8072000</v>
       </c>
       <c r="I3">
         <v>5786000</v>
       </c>
@@ -35201,139 +35468,139 @@
       </c>
       <c r="AD3">
         <v>5100000</v>
       </c>
       <c r="AE3">
         <v>9200000</v>
       </c>
       <c r="AF3">
         <v>1600000</v>
       </c>
       <c r="AG3">
         <v>1400000</v>
       </c>
       <c r="AH3">
         <v>800000</v>
       </c>
       <c r="AI3">
         <v>700000</v>
       </c>
       <c r="AJ3">
         <v>600000</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-17507000.0</v>
       </c>
       <c r="F4">
         <v>-9148000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>9572000.0</v>
       </c>
       <c r="F5">
         <v>11903000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B6">
         <v>11445000.0</v>
       </c>
       <c r="C6">
         <v>-5477000.0</v>
       </c>
       <c r="D6">
         <v>19589000.0</v>
       </c>
       <c r="E6">
         <v>-15659000.0</v>
       </c>
       <c r="F6">
         <v>-6948000.0</v>
       </c>
       <c r="G6">
         <v>27664000.0</v>
       </c>
       <c r="H6">
         <v>-7942000.0</v>
       </c>
       <c r="I6">
         <v>1483000.0</v>
       </c>
@@ -35399,51 +35666,51 @@
       </c>
       <c r="AD6">
         <v>10600000.0</v>
       </c>
       <c r="AE6">
         <v>1800000.0</v>
       </c>
       <c r="AF6">
         <v>300000.0</v>
       </c>
       <c r="AG6">
         <v>100000.0</v>
       </c>
       <c r="AH6">
         <v>6700000.0</v>
       </c>
       <c r="AI6">
         <v>700000.0</v>
       </c>
       <c r="AJ6">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B7">
         <v>-22161000.0</v>
       </c>
       <c r="C7">
         <v>-17243000.0</v>
       </c>
       <c r="D7">
         <v>-16193000.0</v>
       </c>
       <c r="E7">
         <v>-25936000.0</v>
       </c>
       <c r="F7">
         <v>-33232000.0</v>
       </c>
       <c r="G7">
         <v>-26696000.0</v>
       </c>
       <c r="H7">
         <v>-19383000.0</v>
       </c>
       <c r="I7">
         <v>-10012000.0</v>
       </c>
@@ -35509,95 +35776,95 @@
       </c>
       <c r="AD7">
         <v>-10100000.0</v>
       </c>
       <c r="AE7">
         <v>-1500000.0</v>
       </c>
       <c r="AF7">
         <v>-2700000.0</v>
       </c>
       <c r="AG7">
         <v>300000.0</v>
       </c>
       <c r="AH7">
         <v>-3200000.0</v>
       </c>
       <c r="AI7">
         <v>-1600000.0</v>
       </c>
       <c r="AJ7">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-13340000.0</v>
       </c>
       <c r="F8">
         <v>-11560000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B9">
         <v>-7269000.0</v>
       </c>
       <c r="C9">
         <v>-15395000.0</v>
       </c>
       <c r="D9">
         <v>-4050000.0</v>
       </c>
       <c r="E9">
         <v>-13340000.0</v>
       </c>
       <c r="F9">
         <v>-11560000.0</v>
       </c>
       <c r="G9">
         <v>9938000.0</v>
       </c>
       <c r="H9">
         <v>-3384000.0</v>
       </c>
       <c r="I9">
         <v>-5910000.0</v>
       </c>
@@ -35637,51 +35904,51 @@
       <c r="U9">
         <v>-36310000.0</v>
       </c>
       <c r="V9">
         <v>-29870000.0</v>
       </c>
       <c r="W9">
         <v>-30030000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B10">
         <v>-15277000.0</v>
       </c>
       <c r="C10">
         <v>-6137000.0</v>
       </c>
       <c r="D10">
         <v>-14360000.0</v>
       </c>
       <c r="E10">
         <v>-8404000.0</v>
       </c>
       <c r="F10">
         <v>-18375000.0</v>
       </c>
       <c r="G10">
         <v>-24757000.0</v>
       </c>
       <c r="H10">
         <v>-8125000.0</v>
       </c>
       <c r="I10">
         <v>2384000.0</v>
       </c>
@@ -35745,51 +36012,51 @@
       <c r="AC10">
         <v>-3000000.0</v>
       </c>
       <c r="AD10">
         <v>-900000.0</v>
       </c>
       <c r="AE10">
         <v>200000.0</v>
       </c>
       <c r="AF10">
         <v>400000.0</v>
       </c>
       <c r="AG10">
         <v>400000.0</v>
       </c>
       <c r="AH10">
         <v>-1000000.0</v>
       </c>
       <c r="AI10">
         <v>-300000.0</v>
       </c>
       <c r="AJ10"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1958000.0</v>
       </c>
       <c r="F11">
         <v>-1893000.0</v>
       </c>
       <c r="G11">
         <v>-9157000.0</v>
       </c>
       <c r="H11">
         <v>251000.0</v>
       </c>
       <c r="I11">
         <v>-8870000.0</v>
       </c>
       <c r="J11">
         <v>8727000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
@@ -35797,51 +36064,51 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5727000.0</v>
       </c>
       <c r="F12">
         <v>21504000.0</v>
       </c>
       <c r="G12">
         <v>33335000.0</v>
       </c>
       <c r="H12">
         <v>9373000.0</v>
       </c>
       <c r="I12">
         <v>4201000.0</v>
       </c>
       <c r="J12">
         <v>7300000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
@@ -35849,51 +36116,51 @@
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2234000.0</v>
       </c>
       <c r="F13">
         <v>-1404000.0</v>
       </c>
       <c r="G13">
         <v>-2720000.0</v>
       </c>
       <c r="H13">
         <v>-6177000.0</v>
       </c>
       <c r="I13">
         <v>-2407000.0</v>
       </c>
       <c r="J13">
         <v>-2968000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
@@ -35901,51 +36168,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B14">
         <v>22458000.0</v>
       </c>
       <c r="C14">
         <v>24205000.0</v>
       </c>
       <c r="D14">
         <v>23076000.0</v>
       </c>
       <c r="E14">
         <v>22442000.0</v>
       </c>
       <c r="F14">
         <v>23977000.0</v>
       </c>
       <c r="G14">
         <v>27857000.0</v>
       </c>
       <c r="H14">
         <v>18317000.0</v>
       </c>
       <c r="I14">
         <v>18095000.0</v>
       </c>
@@ -36011,111 +36278,111 @@
       </c>
       <c r="AD14">
         <v>2700000.0</v>
       </c>
       <c r="AE14">
         <v>1400000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
       <c r="AH14">
         <v>700000.0</v>
       </c>
       <c r="AI14">
         <v>700000.0</v>
       </c>
       <c r="AJ14">
         <v>600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>3756000.0</v>
       </c>
       <c r="G15">
         <v>2432000.0</v>
       </c>
       <c r="H15">
         <v>4758000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
-        <v>-3408000.0</v>
+        <v>3408000.0</v>
       </c>
       <c r="M15">
-        <v>-3295000.0</v>
+        <v>3295000.0</v>
       </c>
       <c r="N15">
-        <v>-2967000.0</v>
+        <v>2967000.0</v>
       </c>
       <c r="O15">
-        <v>-1373000.0</v>
+        <v>1373000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
-        <v>-486000.0</v>
+        <v>486000.0</v>
       </c>
       <c r="U15">
-        <v>-973000.0</v>
+        <v>973000.0</v>
       </c>
       <c r="V15">
-        <v>-533000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B16">
         <v>64908000.0</v>
       </c>
       <c r="C16">
         <v>53463000.0</v>
       </c>
       <c r="D16">
         <v>58940000.0</v>
       </c>
       <c r="E16">
         <v>39351000.0</v>
       </c>
       <c r="F16">
         <v>55010000.0</v>
       </c>
       <c r="G16">
         <v>61958000.0</v>
       </c>
       <c r="H16">
         <v>34294000.0</v>
       </c>
       <c r="I16">
         <v>42236000.0</v>
       </c>
@@ -36181,91 +36448,91 @@
       </c>
       <c r="AD16">
         <v>12000000.0</v>
       </c>
       <c r="AE16">
         <v>2300000.0</v>
       </c>
       <c r="AF16">
         <v>2900000.0</v>
       </c>
       <c r="AG16">
         <v>1500000.0</v>
       </c>
       <c r="AH16">
         <v>7900000.0</v>
       </c>
       <c r="AI16">
         <v>1100000.0</v>
       </c>
       <c r="AJ16">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B18">
         <v>-911000.0</v>
       </c>
       <c r="C18">
         <v>11048000.0</v>
       </c>
       <c r="D18">
         <v>11395000.0</v>
       </c>
       <c r="E18">
         <v>-15868000.0</v>
       </c>
       <c r="F18">
         <v>-15676000.0</v>
       </c>
       <c r="G18">
         <v>5041000.0</v>
       </c>
       <c r="H18">
         <v>7755000.0</v>
       </c>
       <c r="I18">
         <v>4095000.0</v>
       </c>
@@ -36331,51 +36598,51 @@
       </c>
       <c r="AD18">
         <v>-7300000.0</v>
       </c>
       <c r="AE18">
         <v>-5200000.0</v>
       </c>
       <c r="AF18">
         <v>-500000.0</v>
       </c>
       <c r="AG18">
         <v>1200000.0</v>
       </c>
       <c r="AH18">
         <v>-2800000.0</v>
       </c>
       <c r="AI18">
         <v>-700000.0</v>
       </c>
       <c r="AJ18">
         <v>-2900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-28188000.0</v>
       </c>
       <c r="D19">
         <v>-501000.0</v>
       </c>
       <c r="E19">
         <v>-10715000.0</v>
       </c>
       <c r="F19">
         <v>5660000.0</v>
       </c>
       <c r="G19">
         <v>-73128000.0</v>
       </c>
       <c r="H19">
         <v>-23943000.0</v>
       </c>
       <c r="I19">
         <v>-6715000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
@@ -36385,93 +36652,95 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>253</v>
+      </c>
+      <c r="B21">
+        <v>-2460000.0</v>
+      </c>
       <c r="C21">
         <v>-358000.0</v>
       </c>
       <c r="D21">
         <v>-5303000.0</v>
       </c>
       <c r="E21">
         <v>-2753000.0</v>
       </c>
       <c r="F21">
         <v>-3085000.0</v>
       </c>
       <c r="G21">
         <v>94654000.0</v>
       </c>
       <c r="H21">
         <v>-2780000.0</v>
       </c>
       <c r="I21">
         <v>-2790000.0</v>
       </c>
       <c r="J21">
         <v>152787000.0</v>
       </c>
       <c r="K21"/>
@@ -36481,51 +36750,51 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22">
         <v>9768000.0</v>
       </c>
       <c r="C22">
         <v>-13359000.0</v>
       </c>
       <c r="D22">
         <v>-30690000.0</v>
       </c>
       <c r="E22">
         <v>-19192000.0</v>
       </c>
       <c r="F22">
         <v>-14834000.0</v>
       </c>
       <c r="G22">
         <v>-3458000.0</v>
       </c>
       <c r="H22">
         <v>1720000.0</v>
       </c>
       <c r="I22">
         <v>-2840000.0</v>
       </c>
@@ -36591,51 +36860,51 @@
       </c>
       <c r="AD22">
         <v>4700000.0</v>
       </c>
       <c r="AE22">
         <v>3900000.0</v>
       </c>
       <c r="AF22">
         <v>2200000.0</v>
       </c>
       <c r="AG22">
         <v>1300000.0</v>
       </c>
       <c r="AH22">
         <v>600000.0</v>
       </c>
       <c r="AI22">
         <v>700000.0</v>
       </c>
       <c r="AJ22">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B23">
         <v>2418000.0</v>
       </c>
       <c r="C23">
         <v>-3167000.0</v>
       </c>
       <c r="D23">
         <v>4196000.0</v>
       </c>
       <c r="E23">
         <v>2909000.0</v>
       </c>
       <c r="F23">
         <v>-7224000.0</v>
       </c>
       <c r="G23">
         <v>949000.0</v>
       </c>
       <c r="H23">
         <v>4030000.0</v>
       </c>
       <c r="I23">
         <v>2328000.0</v>
       </c>
@@ -36701,51 +36970,51 @@
       </c>
       <c r="AD23">
         <v>10000000.0</v>
       </c>
       <c r="AE23">
         <v>1200000.0</v>
       </c>
       <c r="AF23">
         <v>-3700000.0</v>
       </c>
       <c r="AG23">
         <v>-1400000.0</v>
       </c>
       <c r="AH23">
         <v>-100000.0</v>
       </c>
       <c r="AI23">
         <v>-100000.0</v>
       </c>
       <c r="AJ23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B24">
         <v>-3000000.0</v>
       </c>
       <c r="C24">
         <v>-17000000.0</v>
       </c>
       <c r="D24">
         <v>6928000.0</v>
       </c>
       <c r="E24">
         <v>-1699000.0</v>
       </c>
       <c r="F24">
         <v>-249000.0</v>
       </c>
       <c r="G24">
         <v>-6681000.0</v>
       </c>
       <c r="H24">
         <v>-15871000.0</v>
       </c>
       <c r="I24">
         <v>-929000.0</v>
       </c>
@@ -36805,51 +37074,51 @@
       </c>
       <c r="AB24">
         <v>-452000.0</v>
       </c>
       <c r="AC24">
         <v>-700000.0</v>
       </c>
       <c r="AD24">
         <v>-4500000.0</v>
       </c>
       <c r="AE24">
         <v>-1600000.0</v>
       </c>
       <c r="AF24">
         <v>100000.0</v>
       </c>
       <c r="AG24">
         <v>100000.0</v>
       </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B25">
         <v>3643000.0</v>
       </c>
       <c r="C25">
         <v>15902000.0</v>
       </c>
       <c r="D25">
         <v>29595000.0</v>
       </c>
       <c r="E25">
         <v>6906000.0</v>
       </c>
       <c r="F25">
         <v>15263000.0</v>
       </c>
       <c r="G25">
         <v>3471000.0</v>
       </c>
       <c r="H25">
         <v>8679000.0</v>
       </c>
       <c r="I25">
         <v>2798000.0</v>
       </c>
@@ -36915,53 +37184,55 @@
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>200000.0</v>
       </c>
       <c r="AF25">
         <v>100000.0</v>
       </c>
       <c r="AG25">
         <v>100000.0</v>
       </c>
       <c r="AH25">
         <v>-100000.0</v>
       </c>
       <c r="AI25">
         <v>200000.0</v>
       </c>
       <c r="AJ25">
         <v>200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>257</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-559000.0</v>
       </c>
       <c r="E26">
         <v>-1795000.0</v>
       </c>
       <c r="F26">
         <v>-1914000.0</v>
       </c>
       <c r="G26">
         <v>-1995000.0</v>
       </c>
       <c r="H26">
         <v>-2743000.0</v>
       </c>
       <c r="I26">
         <v>-2100000.0</v>
       </c>
       <c r="J26">
         <v>-1614000.0</v>
       </c>
       <c r="K26">
@@ -37003,51 +37274,51 @@
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>-663000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>-612000.0</v>
       </c>
       <c r="AB26">
         <v>-4296000.0</v>
       </c>
       <c r="AC26">
         <v>-3400000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B27">
         <v>24385000.0</v>
       </c>
       <c r="C27">
         <v>14242000.0</v>
       </c>
       <c r="D27">
         <v>14422000.0</v>
       </c>
       <c r="E27">
         <v>12344000.0</v>
       </c>
       <c r="F27">
         <v>10711000.0</v>
       </c>
       <c r="G27">
         <v>6912000.0</v>
       </c>
       <c r="H27">
         <v>8799000.0</v>
       </c>
       <c r="I27">
         <v>6325000.0</v>
       </c>
@@ -37097,51 +37368,51 @@
         <v>6883000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
         <v>716000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>-200000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
         <v>300000.0</v>
       </c>
       <c r="AG27">
         <v>100000.0</v>
       </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B28">
         <v>13032000.0</v>
       </c>
       <c r="C28">
         <v>2203000.0</v>
       </c>
       <c r="D28">
         <v>865000.0</v>
       </c>
       <c r="E28">
         <v>-1639000.0</v>
       </c>
       <c r="F28">
         <v>-12223000.0</v>
       </c>
       <c r="G28">
         <v>93608000.0</v>
       </c>
       <c r="H28">
         <v>-1493000.0</v>
       </c>
       <c r="I28">
         <v>-2562000.0</v>
       </c>
@@ -37207,51 +37478,51 @@
       </c>
       <c r="AD28">
         <v>10600000.0</v>
       </c>
       <c r="AE28">
         <v>1800000.0</v>
       </c>
       <c r="AF28">
         <v>300000.0</v>
       </c>
       <c r="AG28">
         <v>100000.0</v>
       </c>
       <c r="AH28">
         <v>6700000.0</v>
       </c>
       <c r="AI28">
         <v>700000.0</v>
       </c>
       <c r="AJ28">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B29">
         <v>38130000.0</v>
       </c>
       <c r="C29">
         <v>22236000.0</v>
       </c>
       <c r="D29">
         <v>18825000.0</v>
       </c>
       <c r="E29">
         <v>-5153000.0</v>
       </c>
       <c r="F29">
         <v>-2585000.0</v>
       </c>
       <c r="G29">
         <v>12369000.0</v>
       </c>
       <c r="H29">
         <v>15827000.0</v>
       </c>
       <c r="I29">
         <v>9881000.0</v>
       </c>
@@ -37315,51 +37586,51 @@
       <c r="AC29">
         <v>1200000.0</v>
       </c>
       <c r="AD29">
         <v>-2200000.0</v>
       </c>
       <c r="AE29">
         <v>4000000.0</v>
       </c>
       <c r="AF29">
         <v>1100000.0</v>
       </c>
       <c r="AG29">
         <v>2600000.0</v>
       </c>
       <c r="AH29">
         <v>-2000000.0</v>
       </c>
       <c r="AI29"/>
       <c r="AJ29">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B30">
         <v>-42041000.0</v>
       </c>
       <c r="C30">
         <v>-28188000.0</v>
       </c>
       <c r="D30">
         <v>-502000.0</v>
       </c>
       <c r="E30">
         <v>-10715000.0</v>
       </c>
       <c r="F30">
         <v>5660000.0</v>
       </c>
       <c r="G30">
         <v>-73128000.0</v>
       </c>
       <c r="H30">
         <v>-23943000.0</v>
       </c>
       <c r="I30">
         <v>-6715000.0</v>
       </c>
@@ -37444,1274 +37715,1283 @@
       <c r="AJ30">
         <v>-600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EA30"/>
+  <dimension ref="A1:EB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131">
+    <row r="1" spans="1:132">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>99</v>
       </c>
       <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>102</v>
       </c>
       <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
+        <v>106</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>108</v>
       </c>
       <c r="R1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>111</v>
       </c>
       <c r="V1" t="s">
+        <v>112</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>114</v>
       </c>
       <c r="Z1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>117</v>
       </c>
       <c r="AD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>120</v>
       </c>
       <c r="AH1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>123</v>
       </c>
       <c r="AL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>126</v>
       </c>
       <c r="AP1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>129</v>
       </c>
       <c r="AT1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>131</v>
       </c>
       <c r="AW1" t="s">
         <v>132</v>
       </c>
       <c r="AX1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>134</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>138</v>
       </c>
       <c r="BF1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
       <c r="BI1" t="s">
         <v>141</v>
       </c>
       <c r="BJ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>143</v>
       </c>
       <c r="BM1" t="s">
         <v>144</v>
       </c>
       <c r="BN1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>146</v>
       </c>
       <c r="BQ1" t="s">
         <v>147</v>
       </c>
       <c r="BR1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>149</v>
       </c>
       <c r="BU1" t="s">
         <v>150</v>
       </c>
       <c r="BV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>152</v>
       </c>
       <c r="BY1" t="s">
         <v>153</v>
       </c>
       <c r="BZ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>155</v>
       </c>
       <c r="CC1" t="s">
         <v>156</v>
       </c>
       <c r="CD1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>158</v>
       </c>
       <c r="CG1" t="s">
         <v>159</v>
       </c>
       <c r="CH1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>164</v>
       </c>
       <c r="CO1" t="s">
         <v>165</v>
       </c>
       <c r="CP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>167</v>
       </c>
       <c r="CS1" t="s">
         <v>168</v>
       </c>
       <c r="CT1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>170</v>
       </c>
       <c r="CW1" t="s">
         <v>171</v>
       </c>
       <c r="CX1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>173</v>
       </c>
       <c r="DA1" t="s">
         <v>174</v>
       </c>
       <c r="DB1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>176</v>
       </c>
       <c r="DE1" t="s">
         <v>177</v>
       </c>
       <c r="DF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DH1" t="s">
         <v>179</v>
       </c>
       <c r="DI1" t="s">
         <v>180</v>
       </c>
       <c r="DJ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DL1" t="s">
         <v>182</v>
       </c>
       <c r="DM1" t="s">
         <v>183</v>
       </c>
       <c r="DN1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DP1" t="s">
         <v>185</v>
       </c>
       <c r="DQ1" t="s">
         <v>186</v>
       </c>
       <c r="DR1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>188</v>
       </c>
       <c r="DU1" t="s">
         <v>189</v>
       </c>
       <c r="DV1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>191</v>
       </c>
       <c r="DY1" t="s">
         <v>192</v>
       </c>
       <c r="DZ1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
-      <c r="EA1" t="s">
-        <v>193</v>
+      <c r="EB1" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:131">
+    <row r="2" spans="1:132">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B2">
+        <v>64908000.0</v>
+      </c>
+      <c r="C2">
         <v>73426000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53476000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37693000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53463000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56173000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55019000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51118000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>58940000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53481000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48775000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30773000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39351000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37572000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40382000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51408000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55010000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65125000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>51027000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57102000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61958000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>64635000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>125627000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63877000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33766000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37177000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40255000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41075000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42236000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>35311000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25719000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27392000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40753000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54242000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>52507000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58882000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56642000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>54131000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>46935000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>44827000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>37588000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>38497000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35075000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>32413000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>33375000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29823000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>30870000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32763000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37643000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17679000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11732000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8632000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13009000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7790000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3999000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21146000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21705000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>21050000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>19801000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>37582000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>35497000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31002000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>36141000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>32399000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30121000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>27046000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>21135000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18182000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>17201000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14978000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11719000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12325000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14460000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8232000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5519000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5566000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4133000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4606000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4302000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4743000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6631000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4189000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>22404000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4713000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11427000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>19966000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>22149000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5672000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>8179000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>16147000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6898000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>10277000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12227000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>12290000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6566000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7204000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10971000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16789000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>15668000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>17480000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>13489000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8048000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5915000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6128000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>12900000.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>32500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI2">
         <v>100000.0</v>
       </c>
       <c r="DJ2">
+        <v>100000.0</v>
+      </c>
+      <c r="DK2">
         <v>1000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>8200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1400000.0</v>
       </c>
-      <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DR2">
         <v>200000.0</v>
       </c>
       <c r="DS2">
+        <v>200000.0</v>
+      </c>
+      <c r="DT2">
         <v>400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2700000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>2600000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>100000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>200000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>400000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>1900000.0</v>
       </c>
-      <c r="DZ2"/>
       <c r="EA2"/>
+      <c r="EB2"/>
     </row>
-    <row r="3" spans="1:131">
+    <row r="3" spans="1:132">
       <c r="A3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B3">
+        <v>8003000</v>
+      </c>
+      <c r="C3">
         <v>27507000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4609000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3287000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3638000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1425000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3639000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2513000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3611000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1927000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1474000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2172000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2843000</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
+        <v>2092000</v>
+      </c>
+      <c r="P3">
         <v>3992000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1816000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2239000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2567000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4001000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5747000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1502000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2157000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1395000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1237000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2539000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2850000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1878000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2150000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1194000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1511000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>922000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1237000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2116000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1657000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1049000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2301000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2034000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2687000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1903000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2014000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>820000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>917000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>994000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1137000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1055000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2095000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>953000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1235000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1037000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1097000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>984000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1269000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>988000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>860000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>662000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>848000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>700000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>545000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>807000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>912000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>274000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6057000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>648000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>346000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>481000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>349000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>366000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>296000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>679000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>321000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>654000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>362000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>401000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>626000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>167000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>143000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>271000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>233000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>417000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>807000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>185000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>325000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>174000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>279000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>211000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>253000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>258000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>320000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>119000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>499000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>123000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>254000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>79000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>223000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1142000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1337000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1398000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4473000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>576000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4267000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5013000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2763000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3444000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1997000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1287000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1953000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>300000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1000000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>4000000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1000000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2100000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>400000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1500000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1100000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>2100000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>5300000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000</v>
       </c>
       <c r="DR3">
         <v>500000</v>
       </c>
       <c r="DS3">
+        <v>500000</v>
+      </c>
+      <c r="DT3">
         <v>600000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000</v>
       </c>
       <c r="DV3">
         <v>200000</v>
       </c>
       <c r="DW3">
         <v>200000</v>
       </c>
       <c r="DX3">
+        <v>200000</v>
+      </c>
+      <c r="DY3">
         <v>300000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>700000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>600000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>100000</v>
       </c>
     </row>
-    <row r="4" spans="1:131">
+    <row r="4" spans="1:132">
       <c r="A4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-3744000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1175000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-11397000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-3541000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-10897000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
@@ -38780,83 +39060,84 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
+      <c r="EB4"/>
     </row>
-    <row r="5" spans="1:131">
+    <row r="5" spans="1:132">
       <c r="A5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>2588000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1209000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1372000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4403000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3635000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
@@ -38925,873 +39206,880 @@
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
+      <c r="EB5"/>
     </row>
-    <row r="6" spans="1:131">
+    <row r="6" spans="1:132">
       <c r="A6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B6">
+        <v>-9144000.0</v>
+      </c>
+      <c r="C6">
         <v>-8518000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19950000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15783000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15770000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2710000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1154000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3901000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7822000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5459000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4706000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18002000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8578000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1779000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2810000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11026000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3602000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10115000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14098000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6075000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4856000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2677000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-61505000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>62241000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>29617000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2883000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3078000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-820000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1161000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6925000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9592000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1673000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-13361000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-14265000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1735000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6375000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2240000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2511000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7196000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2108000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7239000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-909000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3422000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2662000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-962000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3552000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1047000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1893000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-4880000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>19964000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5947000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3100000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4377000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5219000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3791000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-17147000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-559000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>655000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1249000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-17781000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2085000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4495000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5139000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3742000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2278000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3075000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5911000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2953000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>981000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2223000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3259000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-606000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2135000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>6228000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2713000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-47000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1433000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-473000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>304000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-441000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1888000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1969000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4411000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-18215000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>17691000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-6714000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-8539000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2183000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>16477000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-2507000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-7968000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9249000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3379000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1950000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-63000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5724000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-638000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3767000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-5818000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1121000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1812000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3991000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5441000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2133000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-213000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>728000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-3200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>32500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>6800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>3000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>400000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>100000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-1500000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-400000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-1900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:131">
+    <row r="7" spans="1:132">
       <c r="A7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B7">
+        <v>-19129000.0</v>
+      </c>
+      <c r="C7">
         <v>2222000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3239000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-866000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26756000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>899000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1724000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3668000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-16198000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6251000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2966000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1033000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8009000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5364000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1402000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-14275000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4895000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6011000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6813000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-11473000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8935000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15340000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2534000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7998000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-824000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6890000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4716000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-12153000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5056000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5555000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>593000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-5137000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-11023000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4231000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2553000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-9603000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2943000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1669000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1037000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-5440000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2651000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-5883000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-227000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-90000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1714000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>351000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2292000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1536000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5045000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3124000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1003000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>476000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-6181000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3683000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1377000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3734000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1615000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-3151000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1854000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>120000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>4107000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1425000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1857000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-425000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1077000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1041000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3842000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2981000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1027000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1887000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3734000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-4875000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>689000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-196000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3855000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1886000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-262000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-3137000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-6374000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-510000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-6088000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-6239000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>8579000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1700000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-4125000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-3773000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>724000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3342000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3462000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-4152000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>20411000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-4898000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-4651000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-470000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1882000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-5208000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2189000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-4096000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-626000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-2071000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>896000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>44000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>532000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-951000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>764000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-3000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-4200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1400000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-1100000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-2700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-2100000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-2400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-3600000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>400000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>1700000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-2100000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1100000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>100000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-300000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>100000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-600000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>1200000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>300000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>100000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-1200000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-200000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:131">
+    <row r="8" spans="1:132">
       <c r="A8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-2440000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1265000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-7925000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1710000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-3528000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -39860,713 +40148,720 @@
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
+      <c r="EB8"/>
     </row>
-    <row r="9" spans="1:131">
+    <row r="9" spans="1:132">
       <c r="A9" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B9">
+        <v>-2760000.0</v>
+      </c>
+      <c r="C9">
         <v>-6345000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8736000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1738000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7922000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12039000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3090000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3112000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3334000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4815000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>110000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2885000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3540000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2440000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1265000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-9635000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1710000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-11560000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2578000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2153000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3301000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9938000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>74000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-238505000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3557000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5332000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10187000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-9778000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-3292000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1119000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3614000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3587000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3346000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7258000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2831000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4761000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1139000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4142000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3378000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2388000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4249000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4556000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-316000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-4225000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1217000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-4556000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2180000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>161000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2693000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1637000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2322000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>965000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3321000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1363000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5921000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>-802000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>179000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>-1973000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-745000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>-759000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-76179000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>-64115000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-64995000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-1227000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>5377000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-1349000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-30860000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-611000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-39232000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-1173000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-33247000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>-3180000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
+      <c r="EB9"/>
     </row>
-    <row r="10" spans="1:131">
+    <row r="10" spans="1:132">
       <c r="A10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B10">
+        <v>-6379000.0</v>
+      </c>
+      <c r="C10">
         <v>-3714000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6042000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3068000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2453000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1346000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2626000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-785000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1380000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3671000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3699000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3222000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2623000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2128000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2294000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1359000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1389000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5274000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5779000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5933000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5013000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6842000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10028000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2874000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4261000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4126000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1134000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1396000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>687000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>572000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1829000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2954000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2468000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2878000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2621000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1402000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3721000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1366000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1613000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2760000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1570000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-822000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1027000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-897000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>992000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-392000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-910000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-821000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-377000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>829000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1412000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1153000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-233000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-72000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-557000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-736000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>145000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-814000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>856000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2258000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-110000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-3381000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-251000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1939000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>461000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>431000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-947000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-1085000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4331000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-2603000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2851000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-2032000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3971000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-2213000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8880000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>-966000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-809000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9091000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>-1986000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-3647000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>-1529000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-575000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>-1000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-800000.0</v>
       </c>
-      <c r="DF10"/>
       <c r="DG10"/>
-      <c r="DH10">
-[...1 lines deleted...]
-      </c>
+      <c r="DH10"/>
       <c r="DI10">
         <v>-1400000.0</v>
       </c>
       <c r="DJ10">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DK10">
         <v>400000.0</v>
       </c>
-      <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10">
         <v>-1700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-1500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>200000.0</v>
       </c>
-      <c r="DP10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DQ10"/>
       <c r="DR10">
         <v>-300000.0</v>
       </c>
       <c r="DS10">
+        <v>-300000.0</v>
+      </c>
+      <c r="DT10">
         <v>200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>400000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>100000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-300000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>500000.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
-      <c r="DZ10">
+      <c r="DZ10"/>
+      <c r="EA10">
         <v>900000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:131">
+    <row r="11" spans="1:132">
       <c r="A11" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1195000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7920000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>145000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3574000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2357000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3320000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1958000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1231000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2756000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1590000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12387000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -40631,101 +40926,102 @@
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
+      <c r="EB11"/>
     </row>
-    <row r="12" spans="1:131">
+    <row r="12" spans="1:132">
       <c r="A12" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>14240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3491000.0</v>
       </c>
       <c r="M12">
         <v>3491000.0</v>
       </c>
       <c r="N12">
+        <v>3491000.0</v>
+      </c>
+      <c r="O12">
         <v>-5482000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10780000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4604000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1104000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20858000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-12687000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10305000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3028000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16654000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
@@ -40790,101 +41086,102 @@
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
+      <c r="EB12"/>
     </row>
-    <row r="13" spans="1:131">
+    <row r="13" spans="1:132">
       <c r="A13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303000.0</v>
       </c>
       <c r="M13">
         <v>-303000.0</v>
       </c>
       <c r="N13">
+        <v>-303000.0</v>
+      </c>
+      <c r="O13">
         <v>-446000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1583000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1699000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1494000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>864000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-192000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-785000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1291000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-160000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
@@ -40949,1031 +41246,1039 @@
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
+      <c r="EB13"/>
     </row>
-    <row r="14" spans="1:131">
+    <row r="14" spans="1:132">
       <c r="A14" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B14">
+        <v>6340000.0</v>
+      </c>
+      <c r="C14">
         <v>5757000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5717000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5538000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5446000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6295000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5891000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5909000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5816000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5759000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5767000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5734000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5426000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5519000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5616000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5881000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5969000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6009000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5993000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6006000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5894000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5176000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4744000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4898000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5060000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4526000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4380000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4351000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4459000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4531000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4729000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4376000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3062000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2331000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2184000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2168000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2136000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2159000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2160000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1929000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1324000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1428000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1556000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1555000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1560000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1531000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1475000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1462000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1430000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1473000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1487000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1453000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1457000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1441000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1357000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1378000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1403000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1362000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1178000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1017000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1029000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>974000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>966000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>968000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1084000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1086000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1041000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1052000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1069000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1085000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1091000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1108000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1107000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1114000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1111000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1124000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1198000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1178000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1302000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1166000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1220000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1245000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1265000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1306000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1362000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1410000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1362000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1349000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1371000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1362000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1373000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1401000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1497000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1400000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1296000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1230000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1313000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1125000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1160000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1009000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>755000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>877000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>808000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>782000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DD14">
         <v>800000.0</v>
       </c>
       <c r="DE14">
+        <v>800000.0</v>
+      </c>
+      <c r="DF14">
         <v>700000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>1700000.0</v>
       </c>
-      <c r="DG14"/>
-      <c r="DH14">
+      <c r="DH14"/>
+      <c r="DI14">
         <v>800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1100000.0</v>
       </c>
-      <c r="DK14"/>
-      <c r="DL14">
+      <c r="DL14"/>
+      <c r="DM14">
         <v>1100000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DO14">
         <v>400000.0</v>
       </c>
       <c r="DP14">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DQ14">
         <v>300000.0</v>
       </c>
       <c r="DR14">
         <v>300000.0</v>
       </c>
       <c r="DS14">
+        <v>300000.0</v>
+      </c>
+      <c r="DT14">
         <v>200000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>300000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DW14">
         <v>300000.0</v>
       </c>
       <c r="DX14">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DY14">
         <v>200000.0</v>
       </c>
       <c r="DZ14">
         <v>200000.0</v>
       </c>
       <c r="EA14">
+        <v>200000.0</v>
+      </c>
+      <c r="EB14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:131">
+    <row r="15" spans="1:132">
       <c r="A15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1026000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>3531000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>2079000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4519000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>3793000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>222401000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
+      <c r="AP15"/>
       <c r="AQ15">
-        <v>-853000.0</v>
+        <v>855000.0</v>
       </c>
       <c r="AR15">
-        <v>-850000.0</v>
+        <v>853000.0</v>
       </c>
       <c r="AS15">
-        <v>-850000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="AT15">
-        <v>-843000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="AU15">
-        <v>-842000.0</v>
+        <v>843000.0</v>
       </c>
       <c r="AV15">
-        <v>-838000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="AW15">
-        <v>-772000.0</v>
+        <v>838000.0</v>
       </c>
       <c r="AX15">
-        <v>-765000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="AY15">
-        <v>-759000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AZ15">
-        <v>-756000.0</v>
+        <v>759000.0</v>
       </c>
       <c r="BA15">
-        <v>-687000.0</v>
+        <v>756000.0</v>
       </c>
       <c r="BB15">
-        <v>-687000.0</v>
+        <v>687000.0</v>
       </c>
       <c r="BC15">
-        <v>-686000.0</v>
-[...1 lines deleted...]
-      <c r="BD15"/>
+        <v>687000.0</v>
+      </c>
+      <c r="BD15">
+        <v>686000.0</v>
+      </c>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>248000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>2565000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>2383000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
-      <c r="BX15">
-[...1 lines deleted...]
-      </c>
+      <c r="BX15"/>
       <c r="BY15">
-        <v>-243000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="BZ15">
-        <v>-243000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="CA15">
-        <v>-243000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="CB15">
-        <v>-243000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="CC15">
-        <v>-244000.0</v>
-[...1 lines deleted...]
-      <c r="CD15"/>
+        <v>243000.0</v>
+      </c>
+      <c r="CD15">
+        <v>244000.0</v>
+      </c>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
+      <c r="EB15"/>
     </row>
-    <row r="16" spans="1:131">
+    <row r="16" spans="1:132">
       <c r="A16" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B16">
+        <v>55764000.0</v>
+      </c>
+      <c r="C16">
         <v>64908000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>73426000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>53476000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>37693000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>53463000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56173000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>55019000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>51118000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>58940000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>53481000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48775000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30773000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39351000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>37572000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40382000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51408000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55010000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>65125000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>51027000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57102000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>61958000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>64122000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>126118000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>63383000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34294000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>37177000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40255000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41075000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>42236000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35311000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>25719000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>27392000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>39977000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>54242000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>52507000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>58882000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>56642000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>54131000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>46935000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>44827000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>37588000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>38497000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35075000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32413000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>33375000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29823000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>30870000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>32763000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>37643000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17679000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11732000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8632000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13009000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7790000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3999000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21146000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21705000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>21050000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>19801000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>37582000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>35497000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>31002000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>36141000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>32399000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>30121000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>27046000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>21135000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18182000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>17201000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>14978000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11719000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>12325000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>14460000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8232000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5519000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5566000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4133000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4606000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4302000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4743000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6631000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>8600000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4189000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>22404000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4713000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11427000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>19966000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>22149000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5672000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>8179000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>16147000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6898000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>10277000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>12227000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>12290000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6566000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7204000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>10971000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>16789000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>15668000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>17480000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>13489000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>8048000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5915000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>6128000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>5400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-1300000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>11500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-3200000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>32500000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>1700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>1000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>8200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-1500000.0</v>
       </c>
-      <c r="DO16"/>
-      <c r="DP16">
+      <c r="DP16"/>
+      <c r="DQ16">
         <v>200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>300000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-900000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>200000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>400000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>2700000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>1700000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>100000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>200000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>400000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>-400000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>-1900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:131">
+    <row r="17" spans="1:132">
       <c r="A17" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42061,512 +42366,516 @@
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
+      <c r="EB17"/>
     </row>
-    <row r="18" spans="1:131">
+    <row r="18" spans="1:132">
       <c r="A18" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B18">
+        <v>-6849000.0</v>
+      </c>
+      <c r="C18">
         <v>-7947000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15903000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11724000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20591000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8714000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7816000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3622000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9104000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8911000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5758000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4737000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8997000.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
+        <v>-2309000.0</v>
+      </c>
+      <c r="P18">
         <v>-16000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10130000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2837000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1851000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6910000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4541000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3293000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6284000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4632000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>96000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1790000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10982000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1404000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-33000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9010000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7398000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-470000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-11843000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4320000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1755000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-4148000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1835000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2358000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6933000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2414000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>590000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>498000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3839000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2759000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>243000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2690000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1551000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1632000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-3075000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4368000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>6288000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3935000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2157000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7122000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5418000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2275000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1105000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2499000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5008000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3114000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3592000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>958000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>3136000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>5752000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>3459000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>6066000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5807000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2094000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>915000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2547000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3180000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2121000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-49000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>3778000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3295000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>143000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>869000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1565000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>612000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-4294000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-596000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-6355000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-8097000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-3459000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1595000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-4556000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-7138000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-22000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-5460000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-6086000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-3443000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>6654000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-4012000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-2970000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-1256000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-398000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-1587000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-2611000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-272000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-1295000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-3672000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-1029000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-259000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>2055000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>21000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>834000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1500000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-3200000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-3600000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-1400000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1000000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-1600000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-3400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-300000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-2200000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-2100000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-600000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-1300000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>600000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-100000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>1600000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>900000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>200000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-1500000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-500000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:131">
+    <row r="19" spans="1:132">
       <c r="A19" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-4609000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3287000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3638000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-11425000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10639000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2513000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3611000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2669000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2068000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>7078000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2843000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2668000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3053000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2286000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2708000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2812000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15516000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6234000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-810000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2346000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
@@ -42631,54 +42940,55 @@
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
+      <c r="EB19"/>
     </row>
-    <row r="20" spans="1:131">
+    <row r="20" spans="1:132">
       <c r="A20" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42766,111 +43076,116 @@
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
+      <c r="EB20"/>
     </row>
-    <row r="21" spans="1:131">
+    <row r="21" spans="1:132">
       <c r="A21" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>253</v>
+      </c>
+      <c r="B21">
+        <v>-577000.0</v>
+      </c>
       <c r="C21">
+        <v>-858000.0</v>
+      </c>
+      <c r="D21">
         <v>-914000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-622000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-66000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7566000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-77000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-1675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1220000.0</v>
       </c>
       <c r="M21">
         <v>-1220000.0</v>
       </c>
       <c r="N21">
+        <v>-1220000.0</v>
+      </c>
+      <c r="O21">
         <v>-720000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-663000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-676000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-694000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-688000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-992000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-704000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-701000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1619000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
@@ -42935,3335 +43250,3363 @@
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
+      <c r="EB21"/>
     </row>
-    <row r="22" spans="1:131">
+    <row r="22" spans="1:132">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22">
+        <v>1417000.0</v>
+      </c>
+      <c r="C22">
         <v>2426000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6502000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1343000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-505000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-16483000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2285000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2121000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7533000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3975000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9801000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3382000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13532000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2169000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13713000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4259000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3389000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-20100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10582000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2178000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3138000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3458000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2850000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3689000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6622000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-681000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-134000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2832000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-297000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-776000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1565000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>226000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3855000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3007000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1325000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3163000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2223000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2897000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2993000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2347000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2541000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2636000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2145000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-502000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-274000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1776000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2326000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2161000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1059000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9026000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3169000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1785000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2192000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2083000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1538000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3334000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>991000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1866000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2019000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1820000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1666000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2115000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3031000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2926000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1934000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2366000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1862000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2502000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1949000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>22699000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3556000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3888000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2765000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2649000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1907000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1291000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1354000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-50000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1978000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>217000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-1780000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-681000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-3118000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-14379000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-1357000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-2363000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-6008000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-3352000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-7026000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-7244000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-2270000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-22346000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-434000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-5697000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-19646000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-5522000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3104000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1456000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2692000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2540000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2478000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1927000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2307000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1979000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1604000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD22">
         <v>1700000.0</v>
       </c>
       <c r="DE22">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="DF22">
         <v>1400000.0</v>
       </c>
       <c r="DG22">
+        <v>1400000.0</v>
+      </c>
+      <c r="DH22">
         <v>1900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1100000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>1000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DS22">
         <v>600000.0</v>
       </c>
       <c r="DT22">
         <v>600000.0</v>
       </c>
       <c r="DU22">
+        <v>600000.0</v>
+      </c>
+      <c r="DV22">
         <v>400000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DX22">
         <v>300000.0</v>
       </c>
       <c r="DY22">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DZ22">
         <v>200000.0</v>
       </c>
       <c r="EA22">
+        <v>200000.0</v>
+      </c>
+      <c r="EB22">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:131">
+    <row r="23" spans="1:132">
       <c r="A23" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B23">
+        <v>-210000.0</v>
+      </c>
+      <c r="C23">
         <v>-173000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3290000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2942000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-178000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7297000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-148000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-179000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6609000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>84000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-120000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3426000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2451000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-135000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>967000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-112000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2189000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-8097000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1374000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-920000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>419000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>164000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>578000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1615000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-146000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>71000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>726000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1376000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1857000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-577000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2654000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-14000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>265000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>214476000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>833000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>477000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1286000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>35000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1314000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-60000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1325000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1385000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>776000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-411000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>234000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2681000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1827000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-348000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>994000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>609000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>81000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-245000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-41000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>156000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>76000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-345000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>224000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>270000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1444000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>538000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>609000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>68000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1070000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>406000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>209000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>256000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2383000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-447000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1300000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-4239000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-1912000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-667000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1912000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-13000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1026000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-714000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2349000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-169000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2484000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-533000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2482000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-191000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1438000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-19364000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-527000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>19891000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-967000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-5780000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1388000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-559000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-555000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1217000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-551000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-549000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-563000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-560000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>990000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>360000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2644000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4220000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-40000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-96000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF23">
         <v>100000.0</v>
       </c>
       <c r="DG23">
+        <v>100000.0</v>
+      </c>
+      <c r="DH23">
         <v>-300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-13200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DL23">
         <v>900000.0</v>
       </c>
       <c r="DM23">
+        <v>900000.0</v>
+      </c>
+      <c r="DN23">
         <v>6700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-1600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DR23">
         <v>-100000.0</v>
       </c>
       <c r="DS23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DT23">
         <v>-1600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-1500000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-300000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>-700000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-500000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>-1800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:131">
+    <row r="24" spans="1:132">
       <c r="A24" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B24">
+        <v>-2500000.0</v>
+      </c>
+      <c r="C24">
         <v>-3000000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>1071000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-10000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2513000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-742000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-594000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9250000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13264000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-576000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>939000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-470000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-469000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-245000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19517000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-487000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>692000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-713000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-5263000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-341000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-364000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-340000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-15229000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-69000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-233000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-207000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-444000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-275000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-3000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-91000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-31000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-12000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>48000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>19681000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-42000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5022000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1632000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-21000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>899000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-495000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>23000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-60000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-880000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-642000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>12695000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-44000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-31000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-84000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>16005000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1037000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-17689000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-89000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-905000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-398000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-21149000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-21000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2223000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-5568000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-160000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-33000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-3025000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-154000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-763000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-189000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>4906000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-55000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-4429000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-524000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-25000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-112000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-25000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-27000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-46000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-13000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-16000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-30000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-35000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-59000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-14840000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-66000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-32000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-123000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-615000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>182000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-20000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1095000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>175000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-2000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-23000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-595000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-683000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-128000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>441000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-666000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1213000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>343000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-59000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-72000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-11000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-52000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-300000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-26700000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>15200000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DK24">
         <v>-200000.0</v>
       </c>
       <c r="DL24">
+        <v>-200000.0</v>
+      </c>
+      <c r="DM24">
         <v>500000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-4600000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>2700000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-3000000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-1800000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-300000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>100000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>2100000.0</v>
       </c>
-      <c r="DU24"/>
-      <c r="DV24">
+      <c r="DV24"/>
+      <c r="DW24">
         <v>-400000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-100000.0</v>
       </c>
-      <c r="DX24"/>
-      <c r="DY24">
+      <c r="DY24"/>
+      <c r="DZ24">
         <v>100000.0</v>
       </c>
-      <c r="DZ24"/>
       <c r="EA24"/>
+      <c r="EB24"/>
     </row>
-    <row r="25" spans="1:131">
+    <row r="25" spans="1:132">
       <c r="A25" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B25">
+        <v>4636000.0</v>
+      </c>
+      <c r="C25">
         <v>7634000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6307000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9227000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3183000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14009000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11087000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5086000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10514000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5427000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10230000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5459000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8479000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1211000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3775000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>315000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1605000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13960000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-11704000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8218000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4789000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9675000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10909000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2667000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5448000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3357000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>989000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3295000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>737000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1257000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2808000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>668000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>810000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1907000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-155000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>409000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>625000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-3963000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>899000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3905000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>791000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1798000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>934000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1786000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>594000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>317000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-169000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-149000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-323000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-8655000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>342000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>393000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>398000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>257000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>597000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>321000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>136000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>550000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>277000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>198000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-211000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>8851000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1286000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>40000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>106000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>190000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>450000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-94000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-1823000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1080000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1238000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>655000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1191000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>637000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1739000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>138000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-686000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1010000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1368000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>202000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-481000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>189000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1355000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>367000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1491000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1564000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3678000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3730000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4142000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1443000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>340000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-2000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>27228000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>10460000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>320000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>813000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>90000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>65000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>96000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-3011000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>23000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>156000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-108000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2188000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-12900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-4000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-1900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-100000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-1900000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>400000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-100000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>100000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-200000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>200000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-100000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-900000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>-100000.0</v>
       </c>
-      <c r="EA25"/>
+      <c r="EB25"/>
     </row>
-    <row r="26" spans="1:131">
+    <row r="26" spans="1:132">
       <c r="A26" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>16000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>83000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>4000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>27000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-590000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-52000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-9000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1730000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-16000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-67000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-18000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1813000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-227000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-40000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-16000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1712000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-20000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-59000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-288000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2376000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-15000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-274000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-299000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1512000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-14000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-48000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-252000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-98000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-37000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-563000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-5588000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-2487000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-2577000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-2007000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-681000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-145000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-175000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1203000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-66000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-74000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-1746000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1643000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1457000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-35000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-10000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1562000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-1582000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-2846000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-1390000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-59000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-48000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-262000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-296000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-156000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>45000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-204000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>50000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-50000.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-612000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-896000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-900000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-1200000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-1300000.0</v>
       </c>
-      <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
+      <c r="EB26"/>
     </row>
-    <row r="27" spans="1:131">
+    <row r="27" spans="1:132">
       <c r="A27" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>258</v>
+      </c>
+      <c r="B27">
+        <v>8414000.0</v>
+      </c>
       <c r="C27">
+        <v>4083000.0</v>
+      </c>
+      <c r="D27">
         <v>6135000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10927000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8045000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2743000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5383000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4252000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3478000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3956000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3187000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3938000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3341000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3155000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3089000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2934000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3166000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3240000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2876000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2115000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2480000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-520000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2358000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2510000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2564000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2218000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2462000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2269000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1850000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1640000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1568000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1869000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1248000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1267000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1856000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1796000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1711000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1748000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1456000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1413000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1362000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>553000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2037000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1137000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>700000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1092000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>799000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>845000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>883000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>799000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>776000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>782000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>911000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>755000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>743000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>753000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>650000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>696000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>671000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>773000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>683000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>483000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1070000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>721000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>447000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>607000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>709000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>666000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2099000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>655000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2127000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>394000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1620000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>263000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>358000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>60000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>358000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-2425000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>1000.0</v>
       </c>
-      <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27">
+      <c r="DO27"/>
+      <c r="DP27">
         <v>100000.0</v>
       </c>
-      <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
+      <c r="EB27"/>
     </row>
-    <row r="28" spans="1:131">
+    <row r="28" spans="1:132">
       <c r="A28" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B28">
+        <v>463000.0</v>
+      </c>
+      <c r="C28">
         <v>2430000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4067000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2598000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3937000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>174000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1473000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-181000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>737000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1630000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-909000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2233000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1171000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-859000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>252000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-797000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-235000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-8801000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>315000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1642000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2095000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1682000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-896000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>67671000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28515000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-657000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>391000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1215000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1284000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1682000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1006000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1954000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>146165000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-153000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2284000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-483000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>35000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>340000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-59000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>73112000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-856000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-77000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1261000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-616000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-649000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2519000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2665000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1120000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>229000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-295000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-850000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2135000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-794000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-604000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1750000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1567000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1833000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>202000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>260000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1475000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1715000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2703000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1757000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1454000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-288000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-295000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1047000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>243000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-204000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>146000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1667000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4040000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-519000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-471000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1761000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-28000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1199000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-803000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1348000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-314000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2548000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1983000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-459000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>18654000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1443000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1268000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1558000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>19821000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-782000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-5630000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1199000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-423000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-396000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-1003000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-201000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-227000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>66000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1286000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>201000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2803000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4875000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>376000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-278000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-763000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-1300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-3200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>32500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>6800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-1500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>3000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>100000.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>200000.0</v>
       </c>
-      <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>100000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>100000.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
+      <c r="EB28"/>
     </row>
-    <row r="29" spans="1:131">
+    <row r="29" spans="1:132">
       <c r="A29" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B29">
+        <v>1154000.0</v>
+      </c>
+      <c r="C29">
         <v>19560000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20512000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15011000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16953000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10139000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11455000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6135000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5493000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10838000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7232000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6909000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6154000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-217000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3976000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8314000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-598000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>716000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2909000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2647000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3039000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5450000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7679000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3395000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2635000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1060000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12860000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>746000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1161000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10521000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8320000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>767000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-9727000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5977000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2804000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1847000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3869000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5045000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8836000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>4428000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1410000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1415000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4833000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3896000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1298000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4785000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2504000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>2867000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2038000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5465000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7272000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5204000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1169000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7982000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>6080000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3123000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1805000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>3044000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5815000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4026000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3866000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>7015000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3784000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>6098000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>3940000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6415000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6173000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2390000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1594000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2868000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3834000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2483000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>352000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4404000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3462000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>286000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1140000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1798000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1029000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-3487000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-411000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-6030000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-7923000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-3180000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-1384000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-4303000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-6880000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>298000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-5341000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-5587000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-3320000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6908000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-3933000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-2747000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-114000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>939000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-189000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1862000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>304000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>2972000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1341000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>1734000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3185000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>4052000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1308000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2787000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1300000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-2200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-200000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DJ29">
         <v>700000.0</v>
       </c>
       <c r="DK29">
+        <v>700000.0</v>
+      </c>
+      <c r="DL29">
         <v>-600000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-100000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-2300000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>1800000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>3100000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-800000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-100000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DT29">
         <v>900000.0</v>
       </c>
       <c r="DU29">
+        <v>900000.0</v>
+      </c>
+      <c r="DV29">
         <v>100000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>1800000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>1100000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>500000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>-800000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>100000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:131">
+    <row r="30" spans="1:132">
       <c r="A30" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B30">
+        <v>-10503000.0</v>
+      </c>
+      <c r="C30">
         <v>-30507000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4609000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3287000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3638000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-11425000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10639000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2513000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3611000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2669000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2068000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7078000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2843000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2668000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3053000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2286000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2708000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2812000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15516000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6234000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-810000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2346000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-66301000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1578000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2903000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3190000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17107000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2219000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1427000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1718000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1366000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1512000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2119000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-166353000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1080000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2313000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1246000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2748000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1945000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-67155000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1683000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1015000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-238000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1550000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-546000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1013000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2115000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1679000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14277000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1028000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1300000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1072000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1910000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1684000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-18537000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-789000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-586000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4774000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-22061000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-295000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-793000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-6218000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-605000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-3118000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3062000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>45000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-494000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-868000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-415000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-703000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4791000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1572000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2349000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-186000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2064000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>347000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1228000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>103000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1733000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1165000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1646000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>10326000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-14504000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>498000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-288000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-383000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-935000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2063000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3841000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>963000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3424000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1124000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1093000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1068000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4335000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-215000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-5368000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-6364000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3016000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-3351000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-2613000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2282000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1242000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1379000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-30700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>14600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-2000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-5700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-6100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1000000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-1600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-1500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DX30">
         <v>-300000.0</v>
       </c>
       <c r="DY30">
+        <v>-300000.0</v>
+      </c>
+      <c r="DZ30">
         <v>-700000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-500000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>-1800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>