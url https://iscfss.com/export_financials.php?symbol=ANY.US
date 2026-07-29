--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5412,51 +5412,51 @@
       </c>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13">
         <v>144673.0</v>
       </c>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
     </row>
     <row r="14" spans="1:69">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>3480663.0</v>
       </c>
       <c r="C14">
-        <v>145000.0</v>
+        <v>3080836.0</v>
       </c>
       <c r="D14">
         <v>2851199.0</v>
       </c>
       <c r="E14">
         <v>2772396.0</v>
       </c>
       <c r="F14">
         <v>27204351.0</v>
       </c>
       <c r="G14">
         <v>2017848.0</v>
       </c>
       <c r="H14">
         <v>2232331.0</v>
       </c>
       <c r="I14">
         <v>2088429.0</v>
       </c>
       <c r="J14">
         <v>1657691.0</v>
       </c>
       <c r="K14">
         <v>1239136.0</v>
       </c>
@@ -12760,51 +12760,51 @@
         <v>-10764000.0</v>
       </c>
       <c r="K4">
         <v>-10764000.0</v>
       </c>
       <c r="L4">
         <v>-10764000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>134</v>
       </c>
       <c r="B5">
-        <v>-12517000.0</v>
+        <v>-21480000.0</v>
       </c>
       <c r="C5">
         <v>-9320000.0</v>
       </c>
       <c r="D5">
         <v>-22134000.0</v>
       </c>
       <c r="E5">
         <v>-192746000.0</v>
       </c>
       <c r="F5">
         <v>-16788000.0</v>
       </c>
       <c r="G5">
         <v>-5047000.0</v>
       </c>
       <c r="H5">
         <v>-3928000.0</v>
       </c>
       <c r="I5">
         <v>-12610000.0</v>
       </c>
       <c r="J5">
         <v>-16272000.0</v>
       </c>
@@ -12819,102 +12819,102 @@
       </c>
       <c r="N5">
         <v>-2191207.66</v>
       </c>
       <c r="O5">
         <v>-2443741.0</v>
       </c>
       <c r="P5">
         <v>-89272.43</v>
       </c>
       <c r="Q5">
         <v>-85702.66</v>
       </c>
       <c r="R5">
         <v>-4450.37</v>
       </c>
       <c r="S5">
         <v>-20802.95</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
-        <v>-5639000.0</v>
+        <v>-14602000.0</v>
       </c>
       <c r="C6">
         <v>-2207000.0</v>
       </c>
       <c r="D6">
         <v>-15944000.0</v>
       </c>
       <c r="E6">
         <v>-164483000.0</v>
       </c>
       <c r="F6">
         <v>-11103000.0</v>
       </c>
       <c r="G6">
         <v>-4076000.0</v>
       </c>
       <c r="H6">
         <v>-2898000.0</v>
       </c>
       <c r="I6">
         <v>-8753000.0</v>
       </c>
       <c r="J6">
         <v>-10185000.0</v>
       </c>
       <c r="K6">
         <v>-56361000.0</v>
       </c>
       <c r="L6">
         <v>-38078000.0</v>
       </c>
       <c r="M6">
         <v>-8586000.0</v>
       </c>
       <c r="N6">
         <v>-1979316.66</v>
       </c>
       <c r="O6">
         <v>-2267188.0</v>
       </c>
       <c r="P6">
         <v>-89272.43</v>
       </c>
       <c r="Q6">
         <v>-85702.66</v>
       </c>
       <c r="R6">
-        <v>-7157.83</v>
+        <v>-4450.37</v>
       </c>
       <c r="S6">
-        <v>-29316.08</v>
+        <v>-20802.95</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7"/>
@@ -14821,54 +14821,54 @@
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>134</v>
       </c>
       <c r="B5">
-        <v>-2183000.0</v>
+        <v>-4105000.0</v>
       </c>
       <c r="C5">
-        <v>-2446000.0</v>
+        <v>-10116000.0</v>
       </c>
       <c r="D5">
         <v>-4248000.0</v>
       </c>
       <c r="E5">
         <v>-3076000.0</v>
       </c>
       <c r="F5">
         <v>-4152000.0</v>
       </c>
       <c r="G5">
         <v>-7145000.0</v>
       </c>
       <c r="H5">
         <v>176000.0</v>
       </c>
       <c r="I5">
         <v>2126000.0</v>
       </c>
       <c r="J5">
         <v>-2634000.0</v>
       </c>
       <c r="K5">
         <v>-8758000.0</v>
       </c>
@@ -15008,54 +15008,54 @@
         <v>-105425.32</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
-        <v>-1038000.0</v>
+        <v>-2960000.0</v>
       </c>
       <c r="C6">
-        <v>-565000.0</v>
+        <v>-8235000.0</v>
       </c>
       <c r="D6">
         <v>-2524000.0</v>
       </c>
       <c r="E6">
         <v>-1409000.0</v>
       </c>
       <c r="F6">
         <v>-2546000.0</v>
       </c>
       <c r="G6">
         <v>-5406000.0</v>
       </c>
       <c r="H6">
         <v>1913000.0</v>
       </c>
       <c r="I6">
         <v>3942000.0</v>
       </c>
       <c r="J6">
         <v>-813000.0</v>
       </c>
       <c r="K6">
         <v>-6996000.0</v>
       </c>
@@ -21471,57 +21471,57 @@
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>4005000</v>
       </c>
       <c r="D3">
         <v>2269000</v>
       </c>
       <c r="E3">
         <v>200000</v>
       </c>
       <c r="F3">
         <v>1025000</v>
       </c>
       <c r="G3">
         <v>4312000</v>
       </c>
       <c r="H3">
         <v>4632000</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>20690</v>
+        <v>20520</v>
       </c>
       <c r="L3">
         <v>1046.93</v>
       </c>
       <c r="M3">
         <v>5517.63</v>
       </c>
       <c r="N3">
         <v>1561000</v>
       </c>
       <c r="O3">
         <v>308000</v>
       </c>
       <c r="P3">
         <v>1365000</v>
       </c>
       <c r="Q3">
         <v>6265000</v>
       </c>
       <c r="R3">
         <v>9999000</v>
       </c>
       <c r="S3">
         <v>17238000</v>
       </c>
@@ -22054,99 +22054,99 @@
       <c r="BL6">
         <v>257560.0</v>
       </c>
       <c r="BM6">
         <v>-7255.15</v>
       </c>
       <c r="BN6">
         <v>194.14</v>
       </c>
       <c r="BO6"/>
       <c r="BP6">
         <v>-4358.22</v>
       </c>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" t="s">
         <v>167</v>
       </c>
       <c r="B7">
         <v>-1929000.0</v>
       </c>
       <c r="C7">
         <v>618710.0</v>
       </c>
       <c r="D7">
-        <v>-3013000.0</v>
+        <v>-3101000.0</v>
       </c>
       <c r="E7">
         <v>-4743000.0</v>
       </c>
       <c r="F7">
         <v>-1628000.0</v>
       </c>
       <c r="G7">
         <v>-546000.0</v>
       </c>
       <c r="H7">
         <v>-2339000.0</v>
       </c>
       <c r="I7">
         <v>-6079000.0</v>
       </c>
       <c r="J7">
         <v>-7402000.0</v>
       </c>
       <c r="K7">
         <v>14280000.0</v>
       </c>
       <c r="L7">
         <v>-2178000.0</v>
       </c>
       <c r="M7">
         <v>-1196000.0</v>
       </c>
       <c r="N7">
         <v>-1622000.0</v>
       </c>
       <c r="O7">
         <v>-1215000.0</v>
       </c>
       <c r="P7">
         <v>-1412000.0</v>
       </c>
       <c r="Q7">
         <v>-7313000.0</v>
       </c>
       <c r="R7">
         <v>-8011000.0</v>
       </c>
       <c r="S7">
         <v>-17333000.0</v>
       </c>
       <c r="T7">
-        <v>163000.0</v>
+        <v>1242000.0</v>
       </c>
       <c r="U7">
         <v>-506000.0</v>
       </c>
       <c r="V7">
         <v>199000.0</v>
       </c>
       <c r="W7">
         <v>271000.0</v>
       </c>
       <c r="X7">
         <v>587000.0</v>
       </c>
       <c r="Y7">
         <v>960000.0</v>
       </c>
       <c r="Z7">
         <v>412000.0</v>
       </c>
       <c r="AA7">
         <v>449000.0</v>
       </c>
       <c r="AB7">
         <v>456000.0</v>
       </c>
@@ -24662,74 +24662,76 @@
         <v>-741.09</v>
       </c>
       <c r="BP23">
         <v>-351.96</v>
       </c>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24">
         <v>2788000.0</v>
       </c>
       <c r="C24">
         <v>1399000.0</v>
       </c>
       <c r="D24">
         <v>5768000.0</v>
       </c>
       <c r="E24">
         <v>6328000.0</v>
       </c>
       <c r="F24">
         <v>2357000.0</v>
       </c>
-      <c r="G24"/>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
       <c r="H24">
         <v>-592000.0</v>
       </c>
       <c r="I24">
         <v>5509000.0</v>
       </c>
       <c r="J24">
         <v>1522000.0</v>
       </c>
       <c r="K24">
         <v>357000.0</v>
       </c>
       <c r="L24">
         <v>2217000.0</v>
       </c>
       <c r="M24">
         <v>-1320000.0</v>
       </c>
       <c r="N24">
         <v>3101000.0</v>
       </c>
       <c r="O24">
-        <v>254026.0</v>
+        <v>254027.0</v>
       </c>
       <c r="P24">
         <v>-1428000.0</v>
       </c>
       <c r="Q24">
         <v>-306000.0</v>
       </c>
       <c r="R24">
         <v>-2837000.0</v>
       </c>
       <c r="S24">
         <v>-6000000.0</v>
       </c>
       <c r="T24">
         <v>-10000000.0</v>
       </c>
       <c r="U24">
         <v>-35000.0</v>
       </c>
       <c r="V24">
         <v>-2000000.0</v>
       </c>
       <c r="W24">
         <v>-10035000.0</v>
       </c>
@@ -24822,105 +24824,105 @@
       </c>
       <c r="BK24">
         <v>-780.88</v>
       </c>
       <c r="BL24">
         <v>12651.0</v>
       </c>
       <c r="BM24">
         <v>8635.11</v>
       </c>
       <c r="BN24">
         <v>-794.12</v>
       </c>
       <c r="BO24">
         <v>-741.09</v>
       </c>
       <c r="BP24">
         <v>-351.96</v>
       </c>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" t="s">
         <v>184</v>
       </c>
       <c r="B25">
-        <v>1172000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C25">
         <v>4662290.0</v>
       </c>
       <c r="D25">
-        <v>2070000.0</v>
+        <v>1946000.0</v>
       </c>
       <c r="E25">
         <v>-4759000.0</v>
       </c>
       <c r="F25">
         <v>4658000.0</v>
       </c>
       <c r="G25">
         <v>4047000.0</v>
       </c>
       <c r="H25">
         <v>277000.0</v>
       </c>
       <c r="I25">
         <v>-1929000.0</v>
       </c>
       <c r="J25">
         <v>8914000.0</v>
       </c>
       <c r="K25">
         <v>-8303000.0</v>
       </c>
       <c r="L25">
         <v>1660000.0</v>
       </c>
       <c r="M25">
         <v>2059000.0</v>
       </c>
       <c r="N25">
         <v>3453000.0</v>
       </c>
       <c r="O25">
         <v>108048000.0</v>
       </c>
       <c r="P25">
         <v>10359000.0</v>
       </c>
       <c r="Q25">
         <v>24646000.0</v>
       </c>
       <c r="R25">
         <v>317000.0</v>
       </c>
       <c r="S25">
         <v>-1401000.0</v>
       </c>
       <c r="T25">
-        <v>490000.0</v>
+        <v>-589000.0</v>
       </c>
       <c r="U25">
         <v>-30000.0</v>
       </c>
       <c r="V25">
         <v>1138000.0</v>
       </c>
       <c r="W25">
         <v>454000.0</v>
       </c>
       <c r="X25">
         <v>-561000.0</v>
       </c>
       <c r="Y25">
         <v>98000.0</v>
       </c>
       <c r="Z25">
         <v>158000.0</v>
       </c>
       <c r="AA25">
         <v>-1587000.0</v>
       </c>
       <c r="AB25">
         <v>-2266000.0</v>
       </c>