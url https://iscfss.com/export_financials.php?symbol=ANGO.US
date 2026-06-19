--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>2020-05-31</t>
   </si>
   <si>
     <t>2019-05-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
@@ -1170,51 +1173,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
-        <v>33291000.0</v>
+        <v>33290999.0</v>
       </c>
       <c r="C2">
         <v>37751000.0</v>
       </c>
       <c r="D2">
         <v>40445000.0</v>
       </c>
       <c r="E2">
         <v>28047000.0</v>
       </c>
       <c r="F2">
         <v>19630000.0</v>
       </c>
       <c r="G2">
         <v>19096000.0</v>
       </c>
       <c r="H2">
         <v>22829000.0</v>
       </c>
       <c r="I2">
         <v>15775000.0</v>
       </c>
       <c r="J2">
         <v>18087000.0</v>
       </c>
@@ -2650,51 +2653,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>-55893000.0</v>
+        <v>-45747000.0</v>
       </c>
       <c r="C28">
         <v>-71328000.0</v>
       </c>
       <c r="D28">
         <v>5198000.0</v>
       </c>
       <c r="E28">
         <v>4958000.0</v>
       </c>
       <c r="F28">
         <v>-28161000.0</v>
       </c>
       <c r="G28">
         <v>-13599000.0</v>
       </c>
       <c r="H28">
         <v>-91099000.0</v>
       </c>
       <c r="I28">
         <v>19625000.0</v>
       </c>
       <c r="J28">
         <v>58401000.0</v>
       </c>
@@ -3436,51 +3439,51 @@
       <c r="T39">
         <v>6990000.0</v>
       </c>
       <c r="U39">
         <v>2950000.0</v>
       </c>
       <c r="V39">
         <v>2415000.0</v>
       </c>
       <c r="W39">
         <v>1452000.0</v>
       </c>
       <c r="X39">
         <v>1694000.0</v>
       </c>
       <c r="Y39">
         <v>665000.0</v>
       </c>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>42906000.0</v>
+        <v>40666001.0</v>
       </c>
       <c r="C40">
         <v>48156000.0</v>
       </c>
       <c r="D40">
         <v>43380000.0</v>
       </c>
       <c r="E40">
         <v>36744000.0</v>
       </c>
       <c r="F40">
         <v>37954000.0</v>
       </c>
       <c r="G40">
         <v>30968000.0</v>
       </c>
       <c r="H40">
         <v>37531000.0</v>
       </c>
       <c r="I40">
         <v>33743000.0</v>
       </c>
       <c r="J40">
         <v>37948000.0</v>
       </c>
@@ -4136,51 +4139,51 @@
       <c r="L50">
         <v>9007000.0</v>
       </c>
       <c r="M50">
         <v>143215000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>3946000.0</v>
+        <v>10146000.0</v>
       </c>
       <c r="C51">
         <v>4728000.0</v>
       </c>
       <c r="D51">
         <v>64579000.0</v>
       </c>
       <c r="E51">
         <v>33783000.0</v>
       </c>
       <c r="F51">
         <v>22415000.0</v>
       </c>
       <c r="G51">
         <v>40836000.0</v>
       </c>
       <c r="H51">
         <v>136542000.0</v>
       </c>
       <c r="I51">
         <v>93721000.0</v>
       </c>
       <c r="J51">
         <v>105945000.0</v>
       </c>
@@ -4214,51 +4217,51 @@
       <c r="T51">
         <v>17430000.0</v>
       </c>
       <c r="U51">
         <v>2935000.0</v>
       </c>
       <c r="V51">
         <v>3100000.0</v>
       </c>
       <c r="W51">
         <v>6255000.0</v>
       </c>
       <c r="X51">
         <v>19543000.0</v>
       </c>
       <c r="Y51">
         <v>16148000.0</v>
       </c>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>1840000.0</v>
+        <v>2240000.0</v>
       </c>
       <c r="C52">
         <v>4728000.0</v>
       </c>
       <c r="D52">
         <v>14761000.0</v>
       </c>
       <c r="E52">
         <v>8783000.0</v>
       </c>
       <c r="F52">
         <v>2415000.0</v>
       </c>
       <c r="G52">
         <v>836000.0</v>
       </c>
       <c r="H52">
         <v>12135000.0</v>
       </c>
       <c r="I52">
         <v>7100000.0</v>
       </c>
       <c r="J52">
         <v>14625000.0</v>
       </c>
@@ -4938,624 +4941,630 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>29105000.0</v>
+      </c>
+      <c r="C2">
         <v>35390000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31882000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>33290999.0</v>
+      </c>
+      <c r="F2">
         <v>30265000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34746000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31272000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37751000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35152000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37650000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24807000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40445000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34688000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29258000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28047000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21570000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24191000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22687000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19630000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17067000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15979000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14008000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19096000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18304000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16870000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22829000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18443000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19424000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16916000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15775000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16350000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17421000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18087000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15357000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15286000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15648000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15616000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18067000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21701000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24942000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23048000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21696000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21969000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29282000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32895000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>25506000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>28336000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26701000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24470000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23664000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20950000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>24431000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16535000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11808000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10729000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11391000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8163000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8056000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8758000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12044000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8640000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8692000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11921000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13152000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9871000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8388000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10535000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9081000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6791000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6974000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5086000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7567000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6848000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5613000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3899000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5791000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4903000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2042000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3135000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3971000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2224000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2444000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2122000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2143000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2071000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2623000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2707000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>2294000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5607,52 +5616,53 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5704,362 +5714,364 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>2706000.0</v>
+      </c>
+      <c r="C5">
         <v>998000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>61000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2023000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3532000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3748000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3267000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4365000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2806000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4708000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5653000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4723000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3850000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-288000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>807000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1357000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3526000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4562000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3743000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3153000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1946000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1934000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>754000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1341000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1264000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1272000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1503000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1352000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1077000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1250000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1044000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-952000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-637000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-846000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1041000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1324000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1697000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1653000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1089000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-791000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1790000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1922000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1615000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-833000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1896000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1345000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1243000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1269000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1344000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1522000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1263000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1534000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1741000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1702000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1897000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1274000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1455000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1596000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1349000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1273000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1465000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1402000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1275000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1394000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1223000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1015000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-972000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-905000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1063000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-861000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-279000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-36000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>41000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-27000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-60000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-61000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-112000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-96000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-68000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-82000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-155000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-152000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-169000.0</v>
       </c>
       <c r="CG5">
         <v>-169000.0</v>
       </c>
       <c r="CH5">
+        <v>-169000.0</v>
+      </c>
+      <c r="CI5">
         <v>-171000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-173000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-118000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-203000.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>-300000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6085,99 +6097,102 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6"/>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6229,113 +6244,116 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
-        <v>386000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="C8">
         <v>386000.0</v>
       </c>
       <c r="D8">
-        <v>385000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="E8">
         <v>385000.0</v>
       </c>
       <c r="F8">
+        <v>385000.0</v>
+      </c>
+      <c r="G8">
         <v>384000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385000.0</v>
       </c>
       <c r="I8">
         <v>385000.0</v>
       </c>
       <c r="J8">
-        <v>383000.0</v>
+        <v>385000.0</v>
       </c>
       <c r="K8">
         <v>383000.0</v>
       </c>
       <c r="L8">
-        <v>382000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="M8">
         <v>382000.0</v>
       </c>
       <c r="N8">
-        <v>381000.0</v>
+        <v>382000.0</v>
       </c>
       <c r="O8">
         <v>381000.0</v>
       </c>
       <c r="P8">
-        <v>380000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="Q8">
         <v>380000.0</v>
       </c>
       <c r="R8">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="S8">
         <v>379000.0</v>
       </c>
       <c r="T8">
+        <v>379000.0</v>
+      </c>
+      <c r="U8">
         <v>377000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6364,518 +6382,523 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>599206000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>593482000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>589984000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>586879000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>583647000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>580330000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>573507000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>570725000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>566602000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>564225000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>561871000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>560330000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>557965000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>555723000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>555040000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>552902000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>549355000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>546615000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>543762000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>541282000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>538403000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>535511000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>532705000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>531171000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>535558000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>530259000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>525775000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>526532000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>524189000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>523004000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>520101000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>518349000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>513353000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>510704000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>508354000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>506638000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>503964000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>502323000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>500554000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>500421000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>498722000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>498077000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>496375000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>375363000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>373219000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>373756000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>37810000.0</v>
+      </c>
+      <c r="C10">
         <v>41638000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>38762000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55893000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44760000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54089000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55005000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>76056000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>78451000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>60896000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>57586000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44620000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30111000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29857000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24564000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28825000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23890000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34291000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>35472000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48161000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>54469000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58025000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>47929000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54435000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27160000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>41247000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>83649000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>227641000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41704000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42820000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>24762000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>74096000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>52292000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>49856000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>48200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>47544000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>35571000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>35664000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>37411000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32333000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>21897000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>18996000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20268000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18391000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>19704000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14877000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13808000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16105000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7382000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15173000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22065000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21802000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16625000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>19322000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18896000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23508000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>34047000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>42955000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>50493000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>45984000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>35257000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>27132000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>67202000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>58763000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>37513000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>36256000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>32168000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>27909000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>26776000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19734000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>18518000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>32040000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>43646000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22759000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23426000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>28313000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>38052000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>73158000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>70786000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>64042000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13356000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>13043000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>13298000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14498000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15404000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11849000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20749000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1747000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1332000.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>939000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>1525000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6927,1707 +6950,1721 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>37810000.0</v>
+      </c>
+      <c r="C12">
         <v>41638000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38762000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>55893000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>44760000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>54089000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55005000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76056000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>78451000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>60896000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>57586000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>44620000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30111000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29857000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24564000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28825000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23890000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34291000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>35472000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48161000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54469000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58025000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47929000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>54435000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27160000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41247000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>83649000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>227641000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41704000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>44170000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26112000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75413000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>53573000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>51116000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>49415000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>48759000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36774000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>36867000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39058000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>33986000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23563000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20635000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21960000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20080000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21386000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16575000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15478000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17914000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9189000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17023000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23915000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23955000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>18779000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21477000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>30523000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>37578000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>143027000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>136319000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>136651000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>131542000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>120230000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>110603000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>101998000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>100074000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>85778000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>74028000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>68756000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>68187000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>62333000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>57842000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>59249000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>78222000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>77852000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>68371000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>69593000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>71504000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>67029000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>87948000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>89207000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>89752000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>28907000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>27483000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>28814000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>27099000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>24994000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>22203000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>21488000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2484000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2067000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>1668000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>386000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="C13">
         <v>386000.0</v>
       </c>
       <c r="D13">
-        <v>385000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="E13">
         <v>385000.0</v>
       </c>
       <c r="F13">
+        <v>385000.0</v>
+      </c>
+      <c r="G13">
         <v>384000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385000.0</v>
       </c>
       <c r="I13">
         <v>385000.0</v>
       </c>
       <c r="J13">
-        <v>383000.0</v>
+        <v>385000.0</v>
       </c>
       <c r="K13">
         <v>383000.0</v>
       </c>
       <c r="L13">
-        <v>382000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="M13">
         <v>382000.0</v>
       </c>
       <c r="N13">
-        <v>381000.0</v>
+        <v>382000.0</v>
       </c>
       <c r="O13">
         <v>381000.0</v>
       </c>
       <c r="P13">
-        <v>380000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="Q13">
         <v>380000.0</v>
       </c>
       <c r="R13">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="S13">
         <v>379000.0</v>
       </c>
       <c r="T13">
-        <v>377000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="U13">
         <v>377000.0</v>
       </c>
       <c r="V13">
-        <v>375000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="W13">
         <v>375000.0</v>
       </c>
       <c r="X13">
-        <v>374000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="Y13">
         <v>374000.0</v>
       </c>
       <c r="Z13">
-        <v>373000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="AA13">
         <v>373000.0</v>
       </c>
       <c r="AB13">
-        <v>372000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="AC13">
         <v>372000.0</v>
       </c>
       <c r="AD13">
         <v>372000.0</v>
       </c>
       <c r="AE13">
         <v>372000.0</v>
       </c>
       <c r="AF13">
-        <v>370000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="AG13">
         <v>370000.0</v>
       </c>
       <c r="AH13">
+        <v>370000.0</v>
+      </c>
+      <c r="AI13">
         <v>369000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>368000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>367000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>370000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>369000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="AO13">
         <v>363000.0</v>
       </c>
       <c r="AP13">
-        <v>362000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="AQ13">
         <v>362000.0</v>
       </c>
       <c r="AR13">
-        <v>360000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="AS13">
         <v>360000.0</v>
       </c>
       <c r="AT13">
+        <v>360000.0</v>
+      </c>
+      <c r="AU13">
         <v>358000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="AW13">
         <v>353000.0</v>
       </c>
       <c r="AX13">
         <v>353000.0</v>
       </c>
       <c r="AY13">
+        <v>353000.0</v>
+      </c>
+      <c r="AZ13">
         <v>352000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>351000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="BC13">
         <v>349000.0</v>
       </c>
       <c r="BD13">
+        <v>349000.0</v>
+      </c>
+      <c r="BE13">
         <v>348000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>252000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>251000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>252000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>250000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000.0</v>
       </c>
       <c r="BK13">
         <v>248000.0</v>
       </c>
       <c r="BL13">
-        <v>247000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="BM13">
         <v>247000.0</v>
       </c>
       <c r="BN13">
-        <v>246000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="BO13">
         <v>246000.0</v>
       </c>
       <c r="BP13">
-        <v>245000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="BQ13">
         <v>245000.0</v>
       </c>
       <c r="BR13">
-        <v>244000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="BS13">
         <v>244000.0</v>
       </c>
       <c r="BT13">
+        <v>244000.0</v>
+      </c>
+      <c r="BU13">
         <v>243000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>242000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="BX13">
         <v>240000.0</v>
       </c>
       <c r="BY13">
+        <v>240000.0</v>
+      </c>
+      <c r="BZ13">
         <v>239000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155000.0</v>
       </c>
       <c r="CB13">
         <v>155000.0</v>
       </c>
       <c r="CC13">
+        <v>155000.0</v>
+      </c>
+      <c r="CD13">
         <v>124000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>123000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>122000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>121000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>118000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>115000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>114000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="CL13">
         <v>92000.0</v>
       </c>
       <c r="CM13">
         <v>92000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CN13">
         <v>92000.0</v>
       </c>
+      <c r="CO13"/>
+      <c r="CP13">
+        <v>92000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>41596000.0</v>
+      </c>
+      <c r="C14">
         <v>41404000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41174000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40984000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40853000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>40922000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40653000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40427000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40234000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40219000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39968000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39608000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39509000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39490000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39302000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39160000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39092000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39053000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38734000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>38525000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38360000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>38327000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>38157000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>38072000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>37999000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37992000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37783000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38285000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37518000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>38117000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>37323000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37747000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>37442000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37383000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>36919000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36655000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>37126000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37146000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>36698000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>36242000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>36390000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>36140000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>35960000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>35918000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>35755000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>36127000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>35885000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>35278000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>35704000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>35132000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34950000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>34906000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>34834000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>35311000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>34704000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>26193000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>25129000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>25340000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>25197000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>25261000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>25174000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>25094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25032000.0</v>
       </c>
       <c r="BL14">
         <v>25032000.0</v>
       </c>
       <c r="BM14">
+        <v>25032000.0</v>
+      </c>
+      <c r="BN14">
         <v>24867000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>24729000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>24590000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>24589952.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>24484000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24562748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24473899.0</v>
       </c>
       <c r="BT14">
         <v>24473899.0</v>
       </c>
       <c r="BU14">
+        <v>24473899.0</v>
+      </c>
+      <c r="BV14">
         <v>24450000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>23846154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23800000.0</v>
       </c>
       <c r="BX14">
         <v>23800000.0</v>
       </c>
       <c r="BY14">
+        <v>23800000.0</v>
+      </c>
+      <c r="BZ14">
         <v>18642045.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>16360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15852089.0</v>
       </c>
       <c r="CB14">
         <v>15852089.0</v>
       </c>
       <c r="CC14">
+        <v>15852089.0</v>
+      </c>
+      <c r="CD14">
         <v>13428571.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>12730769.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12856966.0</v>
       </c>
       <c r="CF14">
         <v>12856966.0</v>
       </c>
       <c r="CG14">
+        <v>12856966.0</v>
+      </c>
+      <c r="CH14">
         <v>12055556.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11511111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11789971.0</v>
       </c>
       <c r="CJ14">
         <v>11789971.0</v>
       </c>
       <c r="CK14">
+        <v>11789971.0</v>
+      </c>
+      <c r="CL14">
         <v>9757143.0</v>
       </c>
-      <c r="CL14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM14"/>
       <c r="CN14">
         <v>9314286.0</v>
       </c>
-      <c r="CO14"/>
+      <c r="CO14">
+        <v>9314286.0</v>
+      </c>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>382000.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>381000.0</v>
       </c>
       <c r="P15">
-        <v>380000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="Q15">
         <v>380000.0</v>
       </c>
       <c r="R15">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="S15">
         <v>379000.0</v>
       </c>
       <c r="T15">
-        <v>377000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="U15">
         <v>377000.0</v>
       </c>
       <c r="V15">
-        <v>375000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="W15">
         <v>375000.0</v>
       </c>
       <c r="X15">
-        <v>374000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="Y15">
         <v>374000.0</v>
       </c>
       <c r="Z15">
-        <v>373000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="AA15">
         <v>373000.0</v>
       </c>
       <c r="AB15">
-        <v>372000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="AC15">
         <v>372000.0</v>
       </c>
       <c r="AD15">
         <v>372000.0</v>
       </c>
       <c r="AE15">
         <v>372000.0</v>
       </c>
       <c r="AF15">
-        <v>370000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="AG15">
         <v>370000.0</v>
       </c>
       <c r="AH15">
+        <v>370000.0</v>
+      </c>
+      <c r="AI15">
         <v>369000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>368000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>367000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>370000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>369000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="AO15">
         <v>363000.0</v>
       </c>
       <c r="AP15">
-        <v>362000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="AQ15">
         <v>362000.0</v>
       </c>
       <c r="AR15">
-        <v>360000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="AS15">
         <v>360000.0</v>
       </c>
       <c r="AT15">
+        <v>360000.0</v>
+      </c>
+      <c r="AU15">
         <v>358000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="AW15">
         <v>353000.0</v>
       </c>
       <c r="AX15">
         <v>353000.0</v>
       </c>
       <c r="AY15">
+        <v>353000.0</v>
+      </c>
+      <c r="AZ15">
         <v>352000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>351000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="BC15">
         <v>349000.0</v>
       </c>
       <c r="BD15">
+        <v>349000.0</v>
+      </c>
+      <c r="BE15">
         <v>348000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>252000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>251000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>252000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>250000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000.0</v>
       </c>
       <c r="BK15">
         <v>248000.0</v>
       </c>
       <c r="BL15">
-        <v>247000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="BM15">
         <v>247000.0</v>
       </c>
       <c r="BN15">
-        <v>246000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="BO15">
         <v>246000.0</v>
       </c>
       <c r="BP15">
-        <v>245000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="BQ15">
         <v>245000.0</v>
       </c>
       <c r="BR15">
-        <v>244000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="BS15">
         <v>244000.0</v>
       </c>
       <c r="BT15">
+        <v>244000.0</v>
+      </c>
+      <c r="BU15">
         <v>243000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>242000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>241000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BY15">
         <v>200000.0</v>
       </c>
       <c r="BZ15">
         <v>200000.0</v>
       </c>
       <c r="CA15">
         <v>200000.0</v>
       </c>
       <c r="CB15">
         <v>200000.0</v>
       </c>
       <c r="CC15">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="CD15">
         <v>100000.0</v>
       </c>
       <c r="CE15">
         <v>100000.0</v>
       </c>
       <c r="CF15">
         <v>100000.0</v>
       </c>
       <c r="CG15">
         <v>100000.0</v>
       </c>
       <c r="CH15">
         <v>100000.0</v>
       </c>
       <c r="CI15">
         <v>100000.0</v>
       </c>
       <c r="CJ15">
+        <v>100000.0</v>
+      </c>
+      <c r="CK15">
         <v>112000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>92000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>92000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>34108000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1652000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26079000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-14761000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13490000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14290000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15115000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16037000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2526000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2473000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2444000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2415000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>29469000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27445000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>28478000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22693000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33703000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15256000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>17266000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15927000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32326000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>28893000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28740000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22626000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>27179000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11222000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11586000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6177000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9392000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5706000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7603000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>792000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8801000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10755000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>190000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19845000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1616000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1590000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1573000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3695000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2957000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3341000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3138000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-16535000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-11808000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-10729000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-11391000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-8163000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-8056000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>-8640000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-8692000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9394000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>11055000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>10499000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>9030000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>8470000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>9523000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8640000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8008000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7816000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>8136000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>8283000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5248000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4059000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>822000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4514000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="CF16">
         <v>736000.0</v>
       </c>
       <c r="CG16">
+        <v>736000.0</v>
+      </c>
+      <c r="CH16">
         <v>3177000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2548000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2107000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3343000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2514000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>2072000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>19563000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>19826000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15496000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>14904000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>16469000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>7236000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>9236000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10403000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>11721000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>9507000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>10227000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>11007000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>7268000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>9278000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>38603000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>39198000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5164000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>4870000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>4927000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>12813000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>14290000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15115000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16037000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16961000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17994000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>19955000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22371000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23018000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>23817000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>24057000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>24013000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24586000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14367000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14542000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17834000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>17696000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>17154000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>17173000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>15962000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>26006000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>26030000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>26112000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>25304000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>23750000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>23246000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>21684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119000.0</v>
       </c>
       <c r="AP18">
         <v>1119000.0</v>
       </c>
       <c r="AQ18">
         <v>1119000.0</v>
       </c>
       <c r="AR18">
         <v>1119000.0</v>
       </c>
       <c r="AS18">
-        <v>1146000.0</v>
+        <v>1119000.0</v>
       </c>
       <c r="AT18">
         <v>1146000.0</v>
       </c>
       <c r="AU18">
         <v>1146000.0</v>
       </c>
       <c r="AV18">
         <v>1146000.0</v>
       </c>
       <c r="AW18">
-        <v>1166000.0</v>
+        <v>1146000.0</v>
       </c>
       <c r="AX18">
         <v>1166000.0</v>
       </c>
       <c r="AY18">
+        <v>1166000.0</v>
+      </c>
+      <c r="AZ18">
         <v>1201000.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18"/>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
-      <c r="BH18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8679,1562 +8716,1575 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>159226000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>159017000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>159238000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>199976000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>200755000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>201038000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>201058000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>201484000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>201709000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>201491000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>201316000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>201102000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>201117000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>200943000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>201515000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>359093000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>360094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347666000.0</v>
       </c>
       <c r="AB20">
         <v>347666000.0</v>
       </c>
       <c r="AC20">
+        <v>347666000.0</v>
+      </c>
+      <c r="AD20">
         <v>423674000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>426874000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>382992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361252000.0</v>
       </c>
       <c r="AG20">
         <v>361252000.0</v>
       </c>
       <c r="AH20">
         <v>361252000.0</v>
       </c>
       <c r="AI20">
         <v>361252000.0</v>
       </c>
       <c r="AJ20">
         <v>361252000.0</v>
       </c>
       <c r="AK20">
         <v>361252000.0</v>
       </c>
       <c r="AL20">
         <v>361252000.0</v>
       </c>
       <c r="AM20">
         <v>361252000.0</v>
       </c>
       <c r="AN20">
         <v>361252000.0</v>
       </c>
       <c r="AO20">
         <v>361252000.0</v>
       </c>
       <c r="AP20">
         <v>361252000.0</v>
       </c>
       <c r="AQ20">
         <v>361252000.0</v>
       </c>
       <c r="AR20">
         <v>361252000.0</v>
       </c>
       <c r="AS20">
-        <v>360473000.0</v>
+        <v>361252000.0</v>
       </c>
       <c r="AT20">
         <v>360473000.0</v>
       </c>
       <c r="AU20">
+        <v>360473000.0</v>
+      </c>
+      <c r="AV20">
         <v>361215000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>360294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359736000.0</v>
       </c>
       <c r="AX20">
         <v>359736000.0</v>
       </c>
       <c r="AY20">
         <v>359736000.0</v>
       </c>
       <c r="AZ20">
+        <v>359736000.0</v>
+      </c>
+      <c r="BA20">
         <v>355440000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>356692000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>337190000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>307171000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>313975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161951000.0</v>
       </c>
       <c r="BF20">
         <v>161951000.0</v>
       </c>
       <c r="BG20">
         <v>161951000.0</v>
       </c>
       <c r="BH20">
         <v>161951000.0</v>
       </c>
       <c r="BI20">
+        <v>161951000.0</v>
+      </c>
+      <c r="BJ20">
         <v>161959000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>161964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161974000.0</v>
       </c>
       <c r="BL20">
         <v>161974000.0</v>
       </c>
       <c r="BM20">
         <v>161974000.0</v>
       </c>
       <c r="BN20">
         <v>161974000.0</v>
       </c>
       <c r="BO20">
         <v>161974000.0</v>
       </c>
       <c r="BP20">
         <v>161974000.0</v>
       </c>
       <c r="BQ20">
+        <v>161974000.0</v>
+      </c>
+      <c r="BR20">
         <v>161990000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>164540000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>164522000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>162707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154430000.0</v>
       </c>
       <c r="BV20">
         <v>154430000.0</v>
       </c>
       <c r="BW20">
+        <v>154430000.0</v>
+      </c>
+      <c r="BX20">
         <v>154341000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>153787000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>169626000.0</v>
       </c>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>65486000.0</v>
+      </c>
+      <c r="C21">
         <v>66732000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>68380000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>69116000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>70931000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>73110000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>75774000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>77383000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>81570000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>103891000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>106671000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>111144000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>134011000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>141943000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>147976000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>152380000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>159105000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>165000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>168893000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>168977000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>186216000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>190559000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>194318000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>197136000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>201956000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>196325000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>141655000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>145387000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>166564000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>168706000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>144194000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>130310000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>134512000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>137437000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>141583000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>145675000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>150078000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>154439000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>162342000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>167577000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>168080000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>172511000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>177399000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>181806000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>186547000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>197362000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>201745000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>205256000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>207970000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>212195000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>216355000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>214848000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>219238000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>212303000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>143538000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>143568000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>41530000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>43691000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>45705000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>48037000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>53770000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>53948000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>56093000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>58352000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>60738000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>63033000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>65491000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>67770000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>70065000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>70548000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>72759000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>71311000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>47203000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>48026000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>48655000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>49148000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>50795000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8457000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8534000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3565000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3095000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3127000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>808000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>839000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>870000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>901000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>934000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>964000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>945000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>975000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1036000.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>1157000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>58578000.0</v>
+      </c>
+      <c r="C22">
         <v>65569000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>62255000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>62006000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>63105000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>65918000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>60616000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>58068000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>64254000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>59972000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>55325000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>63532000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>63177000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>57609000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>51392000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>48039000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>48183000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49305000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>48614000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>49006000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>49582000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>52762000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>59905000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>54898000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>50239000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>45229000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>40071000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>52388000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>50637000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>49721000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>39274000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>56564000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>54032000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>55425000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>54506000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>57681000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>56667000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>58274000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>55370000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>65792000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>70813000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>74327000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>67388000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>68710000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>75315000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>70421000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>61234000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>59834000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>60052000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>59249000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>55079000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>61973000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>62330000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>63414000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>55823000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>28158000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>29427000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>29672000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>28126000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>29489000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>32731000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>33517000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>29216000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>34115000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>39874000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>44344000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>36928000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>32415000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>28584000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>28199000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>22901000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>25324000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>27527000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>30754000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>28007000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>27328000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18687000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>18421000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>15968000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>13137000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>10705000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>10998000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>10264000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>9388000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>9045000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9216000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>8545000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8986000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9285000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>8631000.0</v>
       </c>
-      <c r="CN22"/>
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22">
         <v>7909000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>260678000.0</v>
+      </c>
+      <c r="C23">
         <v>269681000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>265642000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>280144000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>285415000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>291550000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>293628000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>317671000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>324842000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>499623000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>493949000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>532637000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>542849000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>558207000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>557652000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>552751000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>543178000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>554103000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>555763000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>561438000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>582245000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>588521000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>583759000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>595512000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>731961000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>724879000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>690364000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>836438000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>777795000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>783960000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>693871000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>705472000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>698429000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>697806000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>700341000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>707961000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>704318000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>712170000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>726711000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>728063000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>753513000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>760371000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>771789000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>773623000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>783136000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>799330000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>797295000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>800157000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>792174000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>795490000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>801153000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>791882000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>796471000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>778947000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>717992000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>725077000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>446607000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>443590000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>439608000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>437546000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>433399000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>425983000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>420351000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>423925000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>412295000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>407633000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>409280000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>408703000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>400579000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>392951000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>395970000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>408747000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>396939000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>392820000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>385040000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>383281000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>377280000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>149114000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>141758000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>137000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>70227000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>64238000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>61335000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>59672000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>53835000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>50372000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>48630000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>49726000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>29072000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>27056000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>49818000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>49807000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>49796000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>49798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="Q24">
         <v>25000000.0</v>
       </c>
       <c r="R24">
         <v>25000000.0</v>
       </c>
       <c r="S24">
         <v>25000000.0</v>
       </c>
       <c r="T24">
+        <v>25000000.0</v>
+      </c>
+      <c r="U24">
         <v>20000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="W24">
         <v>40000000.0</v>
       </c>
       <c r="X24">
         <v>40000000.0</v>
       </c>
       <c r="Y24">
+        <v>40000000.0</v>
+      </c>
+      <c r="Z24">
         <v>14341000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>124407000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>126837000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>139266000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>85444000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>86621000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>87798000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>88973000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>90147000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>91320000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>92519000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>110163000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>100652000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>105160000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>113910000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>122660000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>126410000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>128910000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>141410000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>148910000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>136410000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>137660000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>133910000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>135160000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>129375000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>135000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>136875000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>138750000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>140625000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>142500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>6050000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>6125000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>6200000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6275000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6345000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6410000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6485000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6550000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6615000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6680000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6810000.0</v>
       </c>
       <c r="BQ24">
         <v>6810000.0</v>
       </c>
       <c r="BR24">
+        <v>6810000.0</v>
+      </c>
+      <c r="BS24">
         <v>6930000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6990000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>7075000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>7160000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>7245000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>7410000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>17115000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>17200000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2665000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2710000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2755000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2800000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2845000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2890000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2935000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2980000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3020000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3060000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3100000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>19288000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>19333000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>19403000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>15165000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>49818000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>49796000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>49798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="Q25">
         <v>25000000.0</v>
       </c>
       <c r="R25">
         <v>25000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="S25">
+        <v>25000000.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25">
         <v>20000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="W25">
         <v>40000000.0</v>
       </c>
       <c r="X25">
         <v>40000000.0</v>
       </c>
       <c r="Y25">
+        <v>40000000.0</v>
+      </c>
+      <c r="Z25">
         <v>14341000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>124407000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>126837000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>139266000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>85444000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>86621000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>87798000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>88973000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>90147000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>91320000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>92519000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>110163000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>100652000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>105160000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>113910000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>122660000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>126410000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>128910000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>141410000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>148910000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>136410000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>137660000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>133910000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>135160000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>129375000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>135000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>136875000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>138750000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>140625000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>142500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6050000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6125000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6200000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -10286,52 +10336,53 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10383,403 +10434,409 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>-41638000.0</v>
+        <v>-37810000.0</v>
       </c>
       <c r="C28">
-        <v>-38762000.0</v>
+        <v>-29848000.0</v>
       </c>
       <c r="D28">
-        <v>-55893000.0</v>
+        <v>-29164000.0</v>
       </c>
       <c r="E28">
+        <v>-45747000.0</v>
+      </c>
+      <c r="F28">
         <v>-39760000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49129000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-50201000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-71328000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
-        <v>-60896000.0</v>
+        <v>-74484000.0</v>
       </c>
       <c r="K28">
+        <v>-56676000.0</v>
+      </c>
+      <c r="L28">
         <v>-52857000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5198000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>29573000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19939000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25234000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4958000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1110000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9291000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10472000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-28161000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24469000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18025000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7929000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13599000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11930000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-40358000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-82771000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-91099000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>98056000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>105452000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>69655000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19625000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>42586000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>46177000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>56585000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>58401000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>71479000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>88939000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>93794000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>101127000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>117166000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>124689000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>126128000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>129238000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>139074000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>150078000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>138499000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>137473000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>143674000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>137208000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>133139000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>129905000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>136871000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>126928000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>129229000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>126492000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-27702000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-36540000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-44008000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-39434000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-28642000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-20452000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-60457000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-51953000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-30643000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-29326000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-25178000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-20834000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-19616000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-12489000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-11188000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-14925000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-26446000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-5474000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-6066000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-10883000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-20552000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-70313000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-67896000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-61107000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-10376000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-10023000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-10234000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-11398000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-12264000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-8669000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-17529000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4508000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>18106000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>18604000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>173357000.0</v>
+      </c>
+      <c r="C29">
         <v>176333000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>178855000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>182970000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>190870000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>191728000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>201386000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>210314000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>218698000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>401226000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>432533000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49818000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>457339000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>49796000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>49798000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>454692000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>457368000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>460950000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>484936000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>494343000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>495054000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>494872000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>624816000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10803,598 +10860,605 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>45552000.0</v>
+      </c>
+      <c r="C30">
         <v>44434000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42643000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>43140000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48968000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43158000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50011000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49475000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51603000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>49755000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52826000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50892000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52852000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53586000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>56498000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41810000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38205000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>35416000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35405000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>33171000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33604000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33590000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34174000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35619000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>33994000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32540000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>43577000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>44208000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>43374000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40164000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>39401000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>41827000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>42073000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41283000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>46360000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>46302000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>50171000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>50124000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>52867000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>54446000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>53118000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>52424000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>58428000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>57770000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>58556000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>56026000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>61968000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>57726000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>48405000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>46561000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>47683000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>45110000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>49585000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>47928000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>54394000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26723000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>31451000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>26365000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>27141000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>28461000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25762000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>23637000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>29838000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>26536000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25397000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23383000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>27181000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>26501000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>25733000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>24375000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>26642000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>22762000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>22216000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>19686000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>20798000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18929000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14213000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12135000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13486000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12182000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>10814000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9484000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>9929000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>8350000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>7936000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7176000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>27894000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>7332000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>6532000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>162116000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>378296000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>63668000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>65260000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>65027000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>71051000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>69103000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>65659000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>65566000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>69164000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>67618000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>62667000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>59793000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>57221000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>49426000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>57391000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>124752000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>121762000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-36159000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-46017000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>17703000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>51033000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>42564000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>22531000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>15049000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>8100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>20420000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7658000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-10877000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-20601000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>21413000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>13876000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>8472000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1964000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3264000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-14264000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-22229000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-28894000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-30017000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-42202000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-47646000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-43476000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-48573000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-22805000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>73170000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>67342000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>207882000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>205203000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>201645000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>89486000.0</v>
+      </c>
+      <c r="C32">
         <v>89386000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>88374000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>92127000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>94302000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>86765000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95895000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102098000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>111033000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>107431000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>118023000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>79717000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>82942000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>85263000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>84981000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>69021000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>78318000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>77710000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>79224000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>83295000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>95401000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>103892000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>102392000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>101468000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>80334000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11418,1119 +11482,1130 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>105126000.0</v>
+      </c>
+      <c r="C33">
         <v>108332000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>108986000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>111820000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>113142000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>116190000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>121034000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>124418000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>127935000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>314155000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>318474000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>369095000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>390275000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>399377000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>406281000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>409406000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>415492000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>421918000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>424442000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>420559000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>436588000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>438817000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>441521000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>442599000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>602915000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>592903000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>524007000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>521146000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>635055000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>641003000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>572986000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>537440000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>541860000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>545311000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>549619000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>554047000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>559267000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>564368000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>574429000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>581809000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>604112000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>608813000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>611764000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>617810000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>625844000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>635884000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>642493000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>647921000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>652043000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>653917000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>655919000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>650309000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>650031000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>627484000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>557771000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>565799000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>235558000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>237754000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>239742000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>243116000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>246832000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>248537000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>250569000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>252565000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>253944000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>256006000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>256596000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>260105000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>265962000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>268828000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>270535000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>266865000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>256314000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>258392000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>258381000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>255420000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>256061000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>25398000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>19760000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>14844000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>14130000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>13490000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>10299000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>9965000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>9383000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>9501000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>9427000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>9351000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>9336000.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33">
+      <c r="CM33"/>
+      <c r="CN33">
         <v>8531000.0</v>
       </c>
-      <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>16701000.0</v>
+      </c>
+      <c r="C34">
         <v>17054000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>14237000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>16904000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17371000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11853000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15721000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16078000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14353000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2602000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7414000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7885000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>12265000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>12596000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>12308000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>12901000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>22157000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>24266000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>24319000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>24442000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>24682000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>25348000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>25042000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>23840000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>34420000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>29478000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>14752000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>9372000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>25750000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>27733000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>595000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1782000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1938000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1947000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1957000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3986000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4104000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4156000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>24665000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>26264000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>26160000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>28849000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>36486000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>37415000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>37137000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>47767000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>55167000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>56497000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>56029000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>60356000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>67769000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>66317000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>65409000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>53124000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1479000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>327000.0</v>
       </c>
-      <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>21255000.0</v>
+      </c>
+      <c r="C35">
         <v>21385000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>18505000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>20977000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>21574000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16187000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20347000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>20930000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20270000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>20360000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8693000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>70516000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>75562000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>76682000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>77221000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>53938000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>64118000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>67260000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>67716000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>64397000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>77053000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>88366000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>88859000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>88106000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>72774000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>54064000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>29119000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>148321000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>170421000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>184695000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>103193000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>105576000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>105698000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>116926000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>118134000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>121418000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>121927000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>138069000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>148563000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>153940000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>141189000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>152628000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>164015000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>167444000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>179693000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>197823000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>192723000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>190020000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>191105000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>196682000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>198345000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>201317000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>202284000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>191874000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>142104000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>142500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>6050000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>6125000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>6200000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6275000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6345000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6410000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6485000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>6550000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6615000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>6680000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6810000.0</v>
       </c>
       <c r="BQ35">
         <v>6810000.0</v>
       </c>
       <c r="BR35">
+        <v>6810000.0</v>
+      </c>
+      <c r="BS35">
         <v>6930000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>11678000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11700000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>7160000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>7245000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>7410000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>26905000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>30300000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>6165000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>6210000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>2755000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>2800000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>2845000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>2890000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2935000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2980000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>3020000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>3060000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>3100000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>19288000.0</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>19403000.0</v>
       </c>
-      <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>10498000.0</v>
+      </c>
+      <c r="C36">
         <v>11073000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9540000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10404000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9681000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10103000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10883000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11369000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9325000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8481000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9430000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>54329000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10729000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-3568000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11078000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10963000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11309000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12119000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>12925000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-6762000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>19443000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>17513000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>16833000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>15338000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>13684000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8976000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>9352000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3835000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3610000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3478000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3637000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>113234000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3038000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2855000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2431000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1886000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1757000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1561000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3605000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3827000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5524000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4071000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4818000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5398000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4060000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>3262000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3866000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4447000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6138000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6089000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5853000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5454000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5646000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>10166000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>10934000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>11240000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3765000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>4046000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3674000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3489000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5751000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5925000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>5695000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>5519000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>5298000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>5187000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>6804000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3915000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3882000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3931000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3802000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>4824000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>9270000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>9599000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>8223000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>6926000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6356000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>5299000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>90000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="CD36">
         <v>94000.0</v>
       </c>
       <c r="CE36">
+        <v>94000.0</v>
+      </c>
+      <c r="CF36">
         <v>95000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>97000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>98000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>400000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>401000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>402000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>404000.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>408000.0</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12556,1396 +12631,1410 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37"/>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>4846000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>49216000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>10729000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4974000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11078000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>10963000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3715000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12119000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4152000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3811000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9498000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8092000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6843000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5192000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4056000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4373000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4248000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3835000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3610000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3478000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3637000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3417000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>498802000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>501544000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>505266000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>508813000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>513087000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>517252000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>527199000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>532525000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>554419000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>557660000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>558965000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>563250000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>567549000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>568333000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>575015000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>580579000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>585565000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>587527000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>592171000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>587418000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>588844000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>568937000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>500246000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>506616000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>212410000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>214558000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>216257000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>219312000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>223118000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>224435000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>226477000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>228372000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>230651000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>233406000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>234269000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>237922000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>243362000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>246113000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>248282000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>245702000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>236395000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>239150000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>239499000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>238588000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>241692000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>14556000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>9148000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>4042000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>3775000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>3778000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1404000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1437000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1610000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1943000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1977000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2008000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>2175000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2256000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>2270000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>2039000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>13612000.0</v>
+      </c>
+      <c r="C39">
         <v>9708000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12996000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7285000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15440000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12195000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13326000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6570000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10913000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8715000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8162000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4617000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8039000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12944000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15612000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6630000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13947000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11506000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11128000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1760000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9011000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8493000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7957000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4399000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11369000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6496000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4939000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4003000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4440000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4776000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4888000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13944000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4605000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5274000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4599000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4289000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4294000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4097000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4826000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4031000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5600000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6992000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>11314000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4902000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9426000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>13000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>12380000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>10606000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>13382000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>16093000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>15509000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>14437000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>20578000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>18071000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>18726000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>11443000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>13141000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>8639000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7178000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>7496000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>8387000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8350000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10630000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>12232000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>11922000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>12328000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>16201000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>16302000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>13368000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>11964000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>13612000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>14117000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>14687000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>16314000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>6626000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6990000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7933000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2868000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2235000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2950000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1871000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1746000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1740000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2415000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1720000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1687000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1323000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1452000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1351000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>955000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1694000.0</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>665000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>36573000.0</v>
+        <v>36961000.0</v>
       </c>
       <c r="C40">
-        <v>36400000.0</v>
+        <v>34861000.0</v>
       </c>
       <c r="D40">
-        <v>42906000.0</v>
+        <v>34227000.0</v>
       </c>
       <c r="E40">
+        <v>40666001.0</v>
+      </c>
+      <c r="F40">
         <v>41747000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>48028000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>39729000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48156000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
-        <v>39779000.0</v>
+        <v>48569000.0</v>
       </c>
       <c r="K40">
+        <v>38127000.0</v>
+      </c>
+      <c r="L40">
         <v>26344000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43380000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>23827000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>22098000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>36194000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>36744000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>25272000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>27811000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>28591000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>35539000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>33189000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28999000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25026000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>30879000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>28888000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>36646000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>26007000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>37531000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21059000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>20107000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>18475000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>33743000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>30309000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>29939000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>31435000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>37948000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>19921000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>20908000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17108000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>21896000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>17979000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>16975000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>13617000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>18309000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>19946000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>17839000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>16314000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>15724000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>19849000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>19836000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>19078000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>19518000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>21890000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>28978000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>17107000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>15584000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12364000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>14522000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>13093000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13841000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>13047000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>11795000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>9413000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>13722000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>9875000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>11272000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>14340000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>16282000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>15663000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>13781000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>13470000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>21280000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>19140000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>22539000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>22226000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>12536000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8283000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5248000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4466000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>4836000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4514000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4793000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>3118000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3491000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3234000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2713000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2410000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>3996000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>3843000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>3490000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>3318000.0</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>5751000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>17382000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>22672000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>23396000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27423000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>24202000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>33740000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>42260000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>36048000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>37078000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>39113000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>40730000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>40681000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>39552000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>50709000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>50873000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>25630000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>23914000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>43584000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>45429000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>17749000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>18955000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1938000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1947000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1957000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3986000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>4104000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>4156000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>24665000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>26264000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>26160000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>28849000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>36486000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>37415000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>37137000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>47767000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>55167000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>56497000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>56029000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>60356000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>67769000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>66317000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>65409000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>53124000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1479000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>327000.0</v>
       </c>
-      <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>4688000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>4625000.0</v>
       </c>
-      <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
-      <c r="BX41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>9790000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>13100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="CA41">
         <v>3500000.0</v>
       </c>
-      <c r="CB41"/>
+      <c r="CB41">
+        <v>3500000.0</v>
+      </c>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>624798000.0</v>
+      </c>
+      <c r="C42">
         <v>621399000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>618508000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>613805000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>612164000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>608872000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>607465000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>604770000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>602874000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>599570000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>598045000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>378296000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>590511000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>587768000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>584270000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>581165000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>577933000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>574616000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>570666000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>567793000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>565011000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>560888000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>558511000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>556157000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>554616000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>552251000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>550009000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>549326000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>547188000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>543641000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>540901000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>538048000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>535568000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>532689000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>529797000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>526991000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>531171000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>525614000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>528155000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>523671000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>524428000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>522085000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>520900000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>517997000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>516245000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>511249000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>508600000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>506250000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>504534000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>501860000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>500219000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>498450000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>498317000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>496618000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>495973000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>494271000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>375363000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>373219000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>373756000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>371393000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>370660000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>368287000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>367422000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>365344000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>364473000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>361428000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>359804000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>358014000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>356765000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>354128000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>352863000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>350598000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>348878000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>346237000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>343789000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>341760000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>340046000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>123709000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>121872000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>120219000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>56257000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>55089000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>54477000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>52878000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>50674000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>48386000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>48299000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>45506000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>13177000.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>12639000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13997,87 +14086,86 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14103,2299 +14191,2313 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44"/>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>103416000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>108705000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>44384000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>41133000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>37073000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>29827000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>29628000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>29427000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>28312000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>28182000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>27508000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>25334000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>24258000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>41207000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>41945000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>42163000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>42461000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>43058000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>43767000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>44353000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>45234000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>46180000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>47116000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>47230000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>48284000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>49693000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>51153000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>52799000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>54560000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>58295000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>67552000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>66794000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>67208000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>66478000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>66390000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>63748000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>62650000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>61187000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>58547000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>57525000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>55915000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>23148000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>23196000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>23485000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>23804000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>23714000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>24102000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>24092000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>24193000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>23293000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>22600000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>22327000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>22183000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>22600000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>22715000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>22253000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>21163000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>19919000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>19242000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>16832000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>16800000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>14400000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>10800000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>10600000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>10800000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>10400000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>9700000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>8900000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>8500000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>7800000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>7600000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>7500000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>7343000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>7161000.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>6261000.0</v>
       </c>
-      <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>29142000.0</v>
+      </c>
+      <c r="C46">
         <v>30527000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31066000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>32530000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>32977000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>34377000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>35666000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>37040000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>42557000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>43356000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>44384000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>45559000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>45957000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>46189000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>45005000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>43594000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>43090000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>41133000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>37073000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>29827000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>29628000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>29427000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>28312000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>28182000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>27508000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>25334000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>24258000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>41207000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>41945000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>42163000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25715000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>43058000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>43767000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>44353000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>45234000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>46180000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>47116000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>47230000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>48284000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>49693000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>51153000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>52799000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>54450000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>58295000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>67552000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>66794000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>66590000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>66478000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>66390000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>63748000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>62391000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>61187000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>58547000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>57525000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>55915000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>23148000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>23196000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>23485000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>23804000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>23714000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>24102000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>24092000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>24193000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>23293000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>22600000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>22327000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>22183000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>22600000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>22715000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>22253000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>21163000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>19919000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>19242000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>18882000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>16832000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>14369000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>10842000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>10612000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>10802000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>10355000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>9712000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>8895000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>8528000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>7773000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>7558000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>7450000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>7343000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>7161000.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>6261000.0</v>
       </c>
-      <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>47940000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>44384000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>45559000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>45957000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>46189000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>45005000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>43594000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>43090000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>49906000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>37073000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>39772000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>29628000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>29427000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>28312000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>28182000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>27508000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>25334000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>24258000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>41207000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>41945000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>42163000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>42461000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>43058000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>43767000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>44353000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>45234000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>46180000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>47116000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>47230000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>48284000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>49693000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>51153000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>52799000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>54560000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>58295000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>67552000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>66794000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>66590000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>66478000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>66390000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>63748000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>62650000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>61187000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>58547000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>57525000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>55915000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>23148000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>23196000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>23485000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>23804000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>23714000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>24102000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>24092000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>24193000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>23293000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>22600000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>22327000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>22183000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>22600000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>22715000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>22253000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>21163000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>19919000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>19242000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>18882000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>16832000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>14369000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>10842000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>10612000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>10802000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>10355000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>9712000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>8895000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>8528000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>7773000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>7558000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>7450000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>7343000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>7161000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>6875000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>6261000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>2730000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-454534000.0</v>
+      </c>
+      <c r="C48">
         <v>-446450000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-440100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-429197000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-423147000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-418740000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-408002000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-395204000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-381755000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-194019000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-164971000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-210855000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-189388000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-179903000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-171417000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-158413000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-152147000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-147189000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-138838000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-131866000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-112398000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-108854000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-104586000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-100318000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>56749000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>62458000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>65194000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>66469000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>7596000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>6800000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>4660000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5129000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3027000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-10992000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-11240000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-11007000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1906000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-981000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-14715000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-16015000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>27744000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>27114000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>27476000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>27575000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>29047000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>33309000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>31971000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>31501000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>34146000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>29038000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>29137000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>28835000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>30431000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>31423000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>29454000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>30175000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>37203000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>38971000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>36642000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>35269000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>36130000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>32319000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>29040000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>27152000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>23413000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>20080000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>16951000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>14840000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>11938000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>10026000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>7119000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>4908000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>4389000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-501000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-3601000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-5981000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-8907000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>7499000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>5044000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>3146000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1108000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-772000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-2427000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-3720000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-5386000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-6471000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-7507000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-8268000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-9346000.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>-10943000.0</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
+      <c r="CP48"/>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-210855000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-179903000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-171417000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-158413000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-152147000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-147189000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-131866000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-112398000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-108854000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-104586000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-100318000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>56749000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>62458000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>65194000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>66469000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>7596000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>6800000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>4660000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>5129000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3027000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-10992000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-11240000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-11007000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1906000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-981000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-14715000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-16015000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>27744000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>27114000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>27476000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>28233000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>29047000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>33309000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>31971000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>31501000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>34146000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>29038000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>29137000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>29563000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>30431000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>31423000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>29454000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>30175000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>37203000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>38971000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>36642000.0</v>
       </c>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>5000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4960000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4804000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4728000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>4729000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>14761000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>9877000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>8892000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8783000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>7500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>6250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AE50">
         <v>5000000.0</v>
       </c>
       <c r="AF50">
         <v>5000000.0</v>
       </c>
       <c r="AG50">
         <v>5000000.0</v>
       </c>
       <c r="AH50">
         <v>5000000.0</v>
       </c>
       <c r="AI50">
+        <v>5000000.0</v>
+      </c>
+      <c r="AJ50">
         <v>95147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AK50">
         <v>5000000.0</v>
       </c>
       <c r="AL50">
         <v>5000000.0</v>
       </c>
       <c r="AM50">
+        <v>5000000.0</v>
+      </c>
+      <c r="AN50">
         <v>17500000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>16250000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>9007000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>143215000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>75</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>11790000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9598000.0</v>
       </c>
-      <c r="D51">
-[...1 lines deleted...]
-      </c>
       <c r="E51">
+        <v>10146000.0</v>
+      </c>
+      <c r="F51">
         <v>5000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4960000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4804000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4728000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3967000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4220000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4729000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>64579000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>59684000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>52287000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>49798000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>33783000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>27526000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>27473000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>22415000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="W51">
         <v>40000000.0</v>
       </c>
       <c r="X51">
+        <v>40000000.0</v>
+      </c>
+      <c r="Y51">
         <v>40836000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>15230000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>889000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>878000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>136542000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>139760000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>148272000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>94417000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>93721000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>94878000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>96033000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>104785000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>105945000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>107050000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>124603000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>131205000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>133460000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>139063000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>143685000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>146396000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>147629000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>158778000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>164955000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>152307000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>153578000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>151056000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>152381000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>155204000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>151707000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>153496000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>146250000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>148125000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>150000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>6345000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>6415000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>6485000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>6550000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>6615000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>6680000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>6745000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>6810000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>6870000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>6930000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>6990000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>7075000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>7160000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>7245000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>7330000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>17115000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>17200000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>17285000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>17360000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>17430000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>17500000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2845000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2890000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2935000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>2980000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3020000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3064000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3100000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3140000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3180000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3220000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>6255000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>19438000.0</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51">
+      <c r="CM51"/>
+      <c r="CN51">
         <v>19543000.0</v>
       </c>
-      <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>1712000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2173000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>2240000.0</v>
+      </c>
+      <c r="F52">
         <v>5000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4960000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4804000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4728000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1645000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1652000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4729000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14761000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9877000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2491000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2588000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8783000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2526000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2473000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2444000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2415000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>30000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>889000.0</v>
       </c>
       <c r="Z52">
         <v>889000.0</v>
       </c>
       <c r="AA52">
+        <v>889000.0</v>
+      </c>
+      <c r="AB52">
         <v>878000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12135000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12923000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>9006000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>8973000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7100000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7080000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7060000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>14638000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14625000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14531000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14440000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>30553000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>29169000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>25153000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>21025000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>19986000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>18719000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>17368000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>16045000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>15897000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>15918000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>17146000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>17221000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>25829000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>16707000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>16621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="BC52">
         <v>7500000.0</v>
       </c>
       <c r="BD52">
         <v>7500000.0</v>
       </c>
       <c r="BE52">
+        <v>7500000.0</v>
+      </c>
+      <c r="BF52">
         <v>295000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>290000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>285000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="BJ52">
         <v>270000.0</v>
       </c>
       <c r="BK52">
-        <v>260000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="BL52">
         <v>260000.0</v>
       </c>
       <c r="BM52">
+        <v>260000.0</v>
+      </c>
+      <c r="BN52">
         <v>255000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>250000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>245000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>265000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>350000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>315000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10040000.0</v>
       </c>
       <c r="BU52">
         <v>10040000.0</v>
       </c>
       <c r="BV52">
         <v>10040000.0</v>
       </c>
       <c r="BW52">
+        <v>10040000.0</v>
+      </c>
+      <c r="BX52">
         <v>9950000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>315000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000.0</v>
       </c>
       <c r="CA52">
         <v>180000.0</v>
       </c>
       <c r="CB52">
         <v>180000.0</v>
       </c>
       <c r="CC52">
         <v>180000.0</v>
       </c>
       <c r="CD52">
+        <v>180000.0</v>
+      </c>
+      <c r="CE52">
         <v>175000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>174000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="CH52">
         <v>160000.0</v>
       </c>
       <c r="CI52">
         <v>160000.0</v>
       </c>
       <c r="CJ52">
+        <v>160000.0</v>
+      </c>
+      <c r="CK52">
         <v>3155000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>150000.0</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>140000.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>689000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
-        <v>1350000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE53">
         <v>1350000.0</v>
       </c>
       <c r="AF53">
+        <v>1350000.0</v>
+      </c>
+      <c r="AG53">
         <v>1317000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1281000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215000.0</v>
       </c>
       <c r="AJ53">
         <v>1215000.0</v>
       </c>
       <c r="AK53">
-        <v>1203000.0</v>
+        <v>1215000.0</v>
       </c>
       <c r="AL53">
         <v>1203000.0</v>
       </c>
       <c r="AM53">
+        <v>1203000.0</v>
+      </c>
+      <c r="AN53">
         <v>1647000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1653000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1666000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1639000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1692000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1689000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1682000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1698000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1670000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1809000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850000.0</v>
       </c>
       <c r="AY53">
         <v>1850000.0</v>
       </c>
       <c r="AZ53">
+        <v>1850000.0</v>
+      </c>
+      <c r="BA53">
         <v>2153000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2154000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>2155000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>11627000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>14070000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>108980000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>93364000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>86158000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>85558000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>84973000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>83471000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>34796000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>41311000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>48265000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>37772000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>36588000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>40278000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>35557000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>38108000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>40731000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>46182000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>34206000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>45612000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>46167000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>43191000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>28977000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>14790000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>18421000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>25710000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>15551000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>14440000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>15516000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>12601000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>9590000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>10354000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>739000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>737000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>735000.0</v>
       </c>
-      <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>729000.0</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>1318000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16421,1246 +16523,1259 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54"/>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>260678000.0</v>
+      </c>
+      <c r="C55">
         <v>269681000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>265642000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>280144000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>285415000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>291550000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>293628000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>317671000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>324842000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>499623000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>493949000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>532637000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>542849000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>558207000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>557652000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>552751000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>543178000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>554103000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>555763000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>561438000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>582245000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>588521000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>583759000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>595512000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>731961000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>724879000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>690364000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>836438000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>777795000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>783960000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>693871000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>705472000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>698429000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>697806000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>700341000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>707961000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>704318000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>712170000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>726711000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>728063000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>753513000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>760371000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>771789000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>773623000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>783136000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>799330000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>797295000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>800157000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>792174000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>795490000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>801153000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>791882000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>796471000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>778947000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>717992000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>725077000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>446607000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>443590000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>439608000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>437546000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>433399000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>425983000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>420351000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>423925000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>412295000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>407633000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>409280000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>408703000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>400579000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>392951000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>395970000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>408747000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>396939000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>392820000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>385040000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>383281000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>377280000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>149114000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>141758000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>137000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>70227000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>64238000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>61335000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>59672000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>53835000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>50372000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>48630000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>49726000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>29072000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>28542000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>27056000.0</v>
       </c>
-      <c r="CN55"/>
-      <c r="CO55">
+      <c r="CO55"/>
+      <c r="CP55">
         <v>20647000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>155552000.0</v>
+      </c>
+      <c r="C56">
         <v>161349000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>156656000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>168324000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>172273000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>175360000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>172594000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>193253000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>196907000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>185468000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>175475000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>163542000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>152574000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>158830000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>151371000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>143345000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>127686000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>132185000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>131321000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>140879000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>145657000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>149704000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>142238000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>152913000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>129046000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>131976000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>166357000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>315292000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>142740000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>142957000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>120885000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>168032000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>156569000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>152495000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>150722000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>153914000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>145051000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>147802000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>152282000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>146254000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>149401000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>151558000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>160025000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>155813000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>157292000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>163446000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>154802000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>152236000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>140131000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>141573000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>145234000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>141573000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>146440000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>151463000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>160221000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>159278000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>211049000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>205836000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>199866000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>194430000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>186567000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>177446000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>169782000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>171360000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>158351000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>151627000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>152684000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>148598000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>134617000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>124123000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>125435000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>141882000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>140625000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>134428000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>126659000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>127861000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>121219000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>123716000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>121998000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>122156000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>56097000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>50748000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>51036000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>49707000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>44452000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>40871000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>39203000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>40375000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>19736000.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>18525000.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>66066000.0</v>
+      </c>
+      <c r="C57">
         <v>71963000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>68282000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>76197000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>77971000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>88595000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>76699000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>91155000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>85874000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>78037000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>57452000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>83825000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>69632000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>73567000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>66390000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>74324000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>49368000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>54475000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>52097000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>57584000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>50256000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>45812000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>39846000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>51534000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>48712000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>57005000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>47172000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>73302000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>53295000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>49702000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>45789000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>57301000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>54403000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>59660000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>64323000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>69516000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>50641000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>50752000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>65431000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>67096000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>61579000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>60104000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>60651000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>61157000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>59687000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>57937000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>64246000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>72244000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>63380000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>69079000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>74363000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>63735000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>66830000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>60385000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>51379000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>59185000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>29194000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>26620000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>24107000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>25523000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>21480000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>20121000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>18431000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>26026000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>18770000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>20214000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>26506000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>29699000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>25884000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>22484000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>24345000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>41334000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>36229000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>39625000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>37262000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>20418000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>15714000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>11680000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>8545000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>10807000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>10093000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>7105000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>6427000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>7627000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>5618000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5493000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4837000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>9394000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>6064000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>6253000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>6165000.0</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57">
         <v>5777000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>87321000.0</v>
+      </c>
+      <c r="C58">
         <v>93348000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>86787000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>97174000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>99545000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>104782000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>97046000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>112085000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>106144000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>98397000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>66145000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>154341000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>145194000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>150249000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>143611000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>128262000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>113486000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>121735000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>119813000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>121981000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>127309000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>134178000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>128705000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>139640000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>121486000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>111069000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>76291000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>221623000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>223716000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>234397000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>148982000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>162877000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>160101000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>176586000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>182457000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>190934000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>172568000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>188821000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>213994000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>221036000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>202768000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>212732000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>224666000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>228601000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>239380000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>255760000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>256969000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>262264000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>254485000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>265761000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>272708000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>265052000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>269114000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>252259000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>193483000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>201685000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>35244000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>32745000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>30307000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>31798000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>27825000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>26531000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>24916000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>32576000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>25385000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>26894000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>33251000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>36509000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>32694000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>29414000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>36023000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>53034000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>43389000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>46870000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>44672000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>47323000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>46014000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>17845000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>14755000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>13562000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>12893000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>9950000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>9317000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>10562000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>8598000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>8513000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7897000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>12494000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>25352000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>25586000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>25568000.0</v>
       </c>
-      <c r="CN58"/>
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58">
         <v>20942000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -17686,468 +17801,472 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59"/>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>173357000.0</v>
+      </c>
+      <c r="C60">
         <v>176333000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>178855000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>182970000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>185870000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>186768000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>196582000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>205586000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>218698000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>401226000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>427804000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>378296000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>397655000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>407958000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>414041000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>424489000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>429692000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>432368000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>435950000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>439457000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>454936000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>454343000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>455054000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>455872000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>610475000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>613810000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>614073000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>614815000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>554079000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>549563000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>544889000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>542595000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>538328000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>521220000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>517884000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>517027000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>531750000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>523349000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>512717000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>507027000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>550745000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>547639000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>547123000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>545022000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>543756000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>543570000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>540326000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>537893000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>537689000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>529729000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>528445000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>526830000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>527357000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>526688000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>524509000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>523392000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>411363000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>410845000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>409301000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>405748000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>405574000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>399452000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>395435000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>391349000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>386910000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>380739000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>376029000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>372194000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>367885000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>363537000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>359947000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>355713000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>353550000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>345950000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>340368000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>335958000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>331266000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>131269000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>127003000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>123438000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>57334000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>54288000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>52018000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>49110000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>45237000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>41859000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>40733000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>37232000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>3720000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2956000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1488000.0</v>
       </c>
-      <c r="CN60"/>
       <c r="CO60"/>
+      <c r="CP60"/>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-5714000.0</v>
       </c>
-      <c r="M61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N61"/>
       <c r="O61">
         <v>-5714000.0</v>
       </c>
       <c r="P61">
         <v>-5714000.0</v>
       </c>
       <c r="Q61">
         <v>-5714000.0</v>
       </c>
       <c r="R61">
         <v>-5714000.0</v>
       </c>
-      <c r="S61"/>
-      <c r="T61">
+      <c r="S61">
         <v>-5714000.0</v>
       </c>
+      <c r="T61"/>
       <c r="U61">
         <v>-5714000.0</v>
       </c>
       <c r="V61">
         <v>-5714000.0</v>
       </c>
       <c r="W61">
         <v>-5714000.0</v>
       </c>
       <c r="X61">
         <v>-5714000.0</v>
       </c>
       <c r="Y61">
         <v>-5714000.0</v>
       </c>
       <c r="Z61">
         <v>-5714000.0</v>
       </c>
       <c r="AA61">
         <v>-5714000.0</v>
       </c>
       <c r="AB61">
         <v>-5714000.0</v>
       </c>
       <c r="AC61">
         <v>-5714000.0</v>
       </c>
       <c r="AD61">
         <v>-5714000.0</v>
       </c>
       <c r="AE61">
         <v>-5714000.0</v>
       </c>
       <c r="AF61">
         <v>-5714000.0</v>
       </c>
       <c r="AG61">
         <v>-5714000.0</v>
       </c>
       <c r="AH61">
         <v>-5714000.0</v>
       </c>
       <c r="AI61">
         <v>-5714000.0</v>
       </c>
       <c r="AJ61">
         <v>-5714000.0</v>
       </c>
       <c r="AK61">
-        <v>0.0</v>
+        <v>-5714000.0</v>
       </c>
       <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
         <v>-9944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2104000.0</v>
       </c>
       <c r="AN61">
         <v>-2104000.0</v>
       </c>
       <c r="AO61">
         <v>-2104000.0</v>
       </c>
       <c r="AP61">
         <v>-2104000.0</v>
       </c>
       <c r="AQ61">
         <v>-2104000.0</v>
       </c>
       <c r="AR61">
         <v>-2104000.0</v>
       </c>
       <c r="AS61">
         <v>-2104000.0</v>
       </c>
       <c r="AT61">
         <v>-2104000.0</v>
       </c>
       <c r="AU61">
         <v>-2104000.0</v>
       </c>
@@ -18157,94 +18276,97 @@
       <c r="AW61">
         <v>-2104000.0</v>
       </c>
       <c r="AX61">
         <v>-2104000.0</v>
       </c>
       <c r="AY61">
         <v>-2104000.0</v>
       </c>
       <c r="AZ61">
         <v>-2104000.0</v>
       </c>
       <c r="BA61">
         <v>-2104000.0</v>
       </c>
       <c r="BB61">
         <v>-2104000.0</v>
       </c>
       <c r="BC61">
         <v>-2104000.0</v>
       </c>
       <c r="BD61">
         <v>-2104000.0</v>
       </c>
       <c r="BE61">
-        <v>0.0</v>
+        <v>-2104000.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18296,50 +18418,51 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18436,51 +18559,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>134793000.0</v>
       </c>
       <c r="C2">
         <v>149216000.0</v>
       </c>
       <c r="D2">
         <v>164506000.0</v>
       </c>
       <c r="E2">
         <v>150487000.0</v>
       </c>
       <c r="F2">
         <v>134222000.0</v>
       </c>
       <c r="G2">
         <v>113885000.0</v>
       </c>
       <c r="H2">
         <v>114634000.0</v>
       </c>
       <c r="I2">
         <v>117799000.0</v>
       </c>
@@ -18516,51 +18639,51 @@
       </c>
       <c r="T2">
         <v>46060000.0</v>
       </c>
       <c r="U2">
         <v>32930000.0</v>
       </c>
       <c r="V2">
         <v>26912000.0</v>
       </c>
       <c r="W2">
         <v>23254000.0</v>
       </c>
       <c r="X2">
         <v>18572000.0</v>
       </c>
       <c r="Y2">
         <v>15333000.0</v>
       </c>
       <c r="Z2">
         <v>12418000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>25800000.0</v>
       </c>
       <c r="C3">
         <v>27712000.0</v>
       </c>
       <c r="D3">
         <v>30873000.0</v>
       </c>
       <c r="E3">
         <v>29349000.0</v>
       </c>
       <c r="F3">
         <v>25916000.0</v>
       </c>
       <c r="G3">
         <v>23805000.0</v>
       </c>
       <c r="H3">
         <v>25880000.0</v>
       </c>
       <c r="I3">
         <v>23163000.0</v>
       </c>
@@ -18596,89 +18719,89 @@
       </c>
       <c r="T3">
         <v>3409000.0</v>
       </c>
       <c r="U3">
         <v>1082000.0</v>
       </c>
       <c r="V3">
         <v>771000.0</v>
       </c>
       <c r="W3">
         <v>681000.0</v>
       </c>
       <c r="X3">
         <v>657000.0</v>
       </c>
       <c r="Y3">
         <v>569000.0</v>
       </c>
       <c r="Z3">
         <v>9836000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>72486000.0</v>
       </c>
       <c r="I4">
         <v>22562000.0</v>
       </c>
       <c r="J4">
         <v>12060000.0</v>
       </c>
       <c r="K4">
         <v>12060000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>-24062000.0</v>
       </c>
       <c r="C5">
         <v>-33844000.0</v>
       </c>
       <c r="D5">
         <v>-18679000.0</v>
       </c>
       <c r="E5">
         <v>-18217000.0</v>
       </c>
       <c r="F5">
         <v>-35191000.0</v>
       </c>
       <c r="G5">
         <v>-167228000.0</v>
       </c>
       <c r="H5">
         <v>-9603000.0</v>
       </c>
       <c r="I5">
         <v>-14201000.0</v>
       </c>
@@ -18714,51 +18837,51 @@
       </c>
       <c r="T5">
         <v>-11225000.0</v>
       </c>
       <c r="U5">
         <v>10306000.0</v>
       </c>
       <c r="V5">
         <v>7727000.0</v>
       </c>
       <c r="W5">
         <v>5123000.0</v>
       </c>
       <c r="X5">
         <v>3238000.0</v>
       </c>
       <c r="Y5">
         <v>2388000.0</v>
       </c>
       <c r="Z5">
         <v>-290000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>1738000.0</v>
       </c>
       <c r="C6">
         <v>-6132000.0</v>
       </c>
       <c r="D6">
         <v>12194000.0</v>
       </c>
       <c r="E6">
         <v>11132000.0</v>
       </c>
       <c r="F6">
         <v>-9275000.0</v>
       </c>
       <c r="G6">
         <v>-143423000.0</v>
       </c>
       <c r="H6">
         <v>16277000.0</v>
       </c>
       <c r="I6">
         <v>8962000.0</v>
       </c>
@@ -18794,117 +18917,117 @@
       </c>
       <c r="T6">
         <v>-7816000.0</v>
       </c>
       <c r="U6">
         <v>11388000.0</v>
       </c>
       <c r="V6">
         <v>8498000.0</v>
       </c>
       <c r="W6">
         <v>5804000.0</v>
       </c>
       <c r="X6">
         <v>3895000.0</v>
       </c>
       <c r="Y6">
         <v>2957000.0</v>
       </c>
       <c r="Z6">
         <v>9546000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>72486000.0</v>
       </c>
       <c r="I8">
         <v>29962000.0</v>
       </c>
       <c r="J8">
         <v>12060000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>157705000.0</v>
       </c>
       <c r="C9">
         <v>154698000.0</v>
       </c>
       <c r="D9">
         <v>174246000.0</v>
       </c>
       <c r="E9">
         <v>165732000.0</v>
       </c>
       <c r="F9">
         <v>156788000.0</v>
       </c>
       <c r="G9">
         <v>150272000.0</v>
       </c>
       <c r="H9">
         <v>156000000.0</v>
       </c>
       <c r="I9">
         <v>143856000.0</v>
       </c>
@@ -18940,51 +19063,51 @@
       </c>
       <c r="T9">
         <v>66167000.0</v>
       </c>
       <c r="U9">
         <v>45521000.0</v>
       </c>
       <c r="V9">
         <v>33377000.0</v>
       </c>
       <c r="W9">
         <v>25801000.0</v>
       </c>
       <c r="X9">
         <v>19862000.0</v>
       </c>
       <c r="Y9">
         <v>15557000.0</v>
       </c>
       <c r="Z9">
         <v>10972000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>-34032000.0</v>
       </c>
       <c r="C10">
         <v>-191638000.0</v>
       </c>
       <c r="D10">
         <v>-54437000.0</v>
       </c>
       <c r="E10">
         <v>-29949000.0</v>
       </c>
       <c r="F10">
         <v>-36052000.0</v>
       </c>
       <c r="G10">
         <v>-168135000.0</v>
       </c>
       <c r="H10">
         <v>-14702000.0</v>
       </c>
       <c r="I10">
         <v>-17263000.0</v>
       </c>
@@ -19020,51 +19143,51 @@
       </c>
       <c r="T10">
         <v>-7172000.0</v>
       </c>
       <c r="U10">
         <v>11122000.0</v>
       </c>
       <c r="V10">
         <v>7618000.0</v>
       </c>
       <c r="W10">
         <v>4381000.0</v>
       </c>
       <c r="X10">
         <v>2255000.0</v>
       </c>
       <c r="Y10">
         <v>1570000.0</v>
       </c>
       <c r="Z10">
         <v>-1170000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
         <v>-39000.0</v>
       </c>
       <c r="C11">
         <v>-7289000.0</v>
       </c>
       <c r="D11">
         <v>-1995000.0</v>
       </c>
       <c r="E11">
         <v>-3402000.0</v>
       </c>
       <c r="F11">
         <v>-4504000.0</v>
       </c>
       <c r="G11">
         <v>-1348000.0</v>
       </c>
       <c r="H11">
         <v>-3556000.0</v>
       </c>
       <c r="I11">
         <v>-11036000.0</v>
       </c>
@@ -19100,51 +19223,51 @@
       </c>
       <c r="T11">
         <v>1955000.0</v>
       </c>
       <c r="U11">
         <v>4256000.0</v>
       </c>
       <c r="V11">
         <v>3069000.0</v>
       </c>
       <c r="W11">
         <v>1238000.0</v>
       </c>
       <c r="X11">
         <v>1069000.0</v>
       </c>
       <c r="Y11">
         <v>561000.0</v>
       </c>
       <c r="Z11">
         <v>-1513000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>1614000.0</v>
       </c>
       <c r="D12">
         <v>2702000.0</v>
       </c>
       <c r="E12">
         <v>688000.0</v>
       </c>
       <c r="F12">
         <v>861000.0</v>
       </c>
       <c r="G12">
         <v>907000.0</v>
       </c>
       <c r="H12">
         <v>5099000.0</v>
       </c>
       <c r="I12">
         <v>3062000.0</v>
       </c>
       <c r="J12">
         <v>2839000.0</v>
@@ -19178,121 +19301,121 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>138000.0</v>
       </c>
       <c r="V12">
         <v>150000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>907000.0</v>
       </c>
       <c r="H13">
         <v>5099000.0</v>
       </c>
       <c r="I13">
         <v>3062000.0</v>
       </c>
       <c r="J13">
         <v>2839000.0</v>
       </c>
       <c r="K13">
         <v>3385000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>-33993000.0</v>
       </c>
       <c r="C15">
         <v>-184349000.0</v>
       </c>
       <c r="D15">
         <v>-52442000.0</v>
       </c>
       <c r="E15">
         <v>-26547000.0</v>
       </c>
       <c r="F15">
         <v>-31548000.0</v>
       </c>
       <c r="G15">
         <v>-166787000.0</v>
       </c>
       <c r="H15">
         <v>61340000.0</v>
       </c>
       <c r="I15">
         <v>16335000.0</v>
       </c>
@@ -19328,51 +19451,51 @@
       </c>
       <c r="T15">
         <v>-9127000.0</v>
       </c>
       <c r="U15">
         <v>6866000.0</v>
       </c>
       <c r="V15">
         <v>4548000.0</v>
       </c>
       <c r="W15">
         <v>3143000.0</v>
       </c>
       <c r="X15">
         <v>1186000.0</v>
       </c>
       <c r="Y15">
         <v>1009000.0</v>
       </c>
       <c r="Z15">
         <v>343000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-52442000.0</v>
       </c>
       <c r="E16">
         <v>-26547000.0</v>
       </c>
       <c r="F16">
         <v>-31548000.0</v>
       </c>
       <c r="G16">
         <v>-166787000.0</v>
       </c>
       <c r="H16">
         <v>61340000.0</v>
       </c>
       <c r="I16">
         <v>16335000.0</v>
       </c>
       <c r="J16">
         <v>5008000.0</v>
       </c>
       <c r="K16">
@@ -19400,51 +19523,51 @@
         <v>9932000.0</v>
       </c>
       <c r="S16">
         <v>10889000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16">
         <v>6866000.0</v>
       </c>
       <c r="V16">
         <v>4548000.0</v>
       </c>
       <c r="W16">
         <v>3143000.0</v>
       </c>
       <c r="X16">
         <v>1186000.0</v>
       </c>
       <c r="Y16">
         <v>1009000.0</v>
       </c>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
         <v>-33993000.0</v>
       </c>
       <c r="C17">
         <v>-184349000.0</v>
       </c>
       <c r="D17">
         <v>-52442000.0</v>
       </c>
       <c r="E17">
         <v>-26547000.0</v>
       </c>
       <c r="F17">
         <v>-31548000.0</v>
       </c>
       <c r="G17">
         <v>-166787000.0</v>
       </c>
       <c r="H17">
         <v>-11146000.0</v>
       </c>
       <c r="I17">
         <v>16335000.0</v>
       </c>
@@ -19458,101 +19581,101 @@
         <v>-3388000.0</v>
       </c>
       <c r="M17">
         <v>2666000.0</v>
       </c>
       <c r="N17">
         <v>-612000.0</v>
       </c>
       <c r="O17">
         <v>-5094000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>978000.0</v>
       </c>
       <c r="C18">
         <v>1614000.0</v>
       </c>
       <c r="D18">
         <v>-2702000.0</v>
       </c>
       <c r="E18">
         <v>-688000.0</v>
       </c>
       <c r="F18">
         <v>-861000.0</v>
       </c>
       <c r="G18">
         <v>-907000.0</v>
       </c>
       <c r="H18">
         <v>-5099000.0</v>
       </c>
       <c r="I18">
         <v>-3062000.0</v>
       </c>
       <c r="J18">
         <v>-2839000.0</v>
       </c>
       <c r="K18">
         <v>-3385000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-554000.0</v>
       </c>
       <c r="E19">
         <v>-790000.0</v>
       </c>
       <c r="F19">
         <v>92000.0</v>
       </c>
       <c r="G19">
         <v>-1037000.0</v>
       </c>
       <c r="H19">
         <v>-5306000.0</v>
       </c>
       <c r="I19">
         <v>-3093000.0</v>
       </c>
       <c r="J19">
         <v>-3120000.0</v>
       </c>
       <c r="K19">
@@ -19562,51 +19685,51 @@
         <v>-7005000.0</v>
       </c>
       <c r="M19">
         <v>-7200000.0</v>
       </c>
       <c r="N19">
         <v>-7737000.0</v>
       </c>
       <c r="O19">
         <v>-2320000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>32502000.0</v>
       </c>
       <c r="E20">
         <v>10254000.0</v>
       </c>
       <c r="F20">
         <v>20321000.0</v>
       </c>
       <c r="G20">
         <v>153061000.0</v>
       </c>
       <c r="H20">
         <v>8351000.0</v>
       </c>
       <c r="I20">
         <v>15682000.0</v>
       </c>
       <c r="J20">
         <v>12249000.0</v>
       </c>
       <c r="K20">
@@ -19614,51 +19737,51 @@
       </c>
       <c r="L20">
         <v>18404000.0</v>
       </c>
       <c r="M20">
         <v>8952000.0</v>
       </c>
       <c r="N20">
         <v>15383000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>-39954000.0</v>
       </c>
       <c r="C21">
         <v>-192435000.0</v>
       </c>
       <c r="D21">
         <v>-51181000.0</v>
       </c>
       <c r="E21">
         <v>-28471000.0</v>
       </c>
       <c r="F21">
         <v>-35283000.0</v>
       </c>
       <c r="G21">
         <v>-167098000.0</v>
       </c>
       <c r="H21">
         <v>-9396000.0</v>
       </c>
       <c r="I21">
         <v>-14170000.0</v>
       </c>
@@ -19694,81 +19817,81 @@
       </c>
       <c r="T21">
         <v>-11225000.0</v>
       </c>
       <c r="U21">
         <v>10306000.0</v>
       </c>
       <c r="V21">
         <v>7727000.0</v>
       </c>
       <c r="W21">
         <v>5123000.0</v>
       </c>
       <c r="X21">
         <v>3238000.0</v>
       </c>
       <c r="Y21">
         <v>2388000.0</v>
       </c>
       <c r="Z21">
         <v>-290000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>332452000.0</v>
       </c>
       <c r="C23">
         <v>496349000.0</v>
       </c>
       <c r="D23">
         <v>389933000.0</v>
       </c>
       <c r="E23">
         <v>344690000.0</v>
       </c>
       <c r="F23">
         <v>326293000.0</v>
       </c>
       <c r="G23">
         <v>431255000.0</v>
       </c>
       <c r="H23">
         <v>280030000.0</v>
       </c>
       <c r="I23">
         <v>275825000.0</v>
       </c>
@@ -19804,129 +19927,129 @@
       </c>
       <c r="T23">
         <v>123452000.0</v>
       </c>
       <c r="U23">
         <v>68145000.0</v>
       </c>
       <c r="V23">
         <v>52562000.0</v>
       </c>
       <c r="W23">
         <v>43932000.0</v>
       </c>
       <c r="X23">
         <v>35196000.0</v>
       </c>
       <c r="Y23">
         <v>28502000.0</v>
       </c>
       <c r="Z23">
         <v>23680000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>25800000.0</v>
       </c>
       <c r="C25">
         <v>27712000.0</v>
       </c>
       <c r="D25">
         <v>30873000.0</v>
       </c>
       <c r="E25">
         <v>29349000.0</v>
       </c>
       <c r="F25">
         <v>25916000.0</v>
       </c>
       <c r="G25">
         <v>23805000.0</v>
       </c>
       <c r="H25">
         <v>25880000.0</v>
       </c>
       <c r="I25">
         <v>23163000.0</v>
       </c>
       <c r="J25">
         <v>24811000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26">
         <v>26222000.0</v>
       </c>
       <c r="C26">
         <v>31512000.0</v>
       </c>
       <c r="D26">
         <v>29883000.0</v>
       </c>
       <c r="E26">
         <v>30739000.0</v>
       </c>
       <c r="F26">
         <v>36390000.0</v>
       </c>
       <c r="G26">
         <v>29682000.0</v>
       </c>
       <c r="H26">
         <v>29435000.0</v>
       </c>
       <c r="I26">
         <v>25459000.0</v>
       </c>
@@ -19962,51 +20085,51 @@
       </c>
       <c r="T26">
         <v>20555000.0</v>
       </c>
       <c r="U26">
         <v>5869000.0</v>
       </c>
       <c r="V26">
         <v>4570000.0</v>
       </c>
       <c r="W26">
         <v>3551000.0</v>
       </c>
       <c r="X26">
         <v>2509000.0</v>
       </c>
       <c r="Y26">
         <v>1951000.0</v>
       </c>
       <c r="Z26">
         <v>1426000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
         <v>103135000.0</v>
       </c>
       <c r="C27">
         <v>102818000.0</v>
       </c>
       <c r="D27">
         <v>104249000.0</v>
       </c>
       <c r="E27">
         <v>95301000.0</v>
       </c>
       <c r="F27">
         <v>81306000.0</v>
       </c>
       <c r="G27">
         <v>78634000.0</v>
       </c>
       <c r="H27">
         <v>80958000.0</v>
       </c>
       <c r="I27">
         <v>77276000.0</v>
       </c>
@@ -20034,51 +20157,51 @@
       <c r="Q27">
         <v>60923000.0</v>
       </c>
       <c r="R27">
         <v>56785000.0</v>
       </c>
       <c r="S27">
         <v>46047000.0</v>
       </c>
       <c r="T27">
         <v>31605000.0</v>
       </c>
       <c r="U27">
         <v>21399000.0</v>
       </c>
       <c r="V27">
         <v>16000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>42092000.0</v>
       </c>
       <c r="C28">
         <v>41164000.0</v>
       </c>
       <c r="D28">
         <v>40003000.0</v>
       </c>
       <c r="E28">
         <v>38451000.0</v>
       </c>
       <c r="F28">
         <v>35918000.0</v>
       </c>
       <c r="G28">
         <v>37872000.0</v>
       </c>
       <c r="H28">
         <v>35173000.0</v>
       </c>
       <c r="I28">
         <v>31265000.0</v>
       </c>
@@ -20112,51 +20235,51 @@
       <c r="S28">
         <v>15425000.0</v>
       </c>
       <c r="T28">
         <v>44800000.0</v>
       </c>
       <c r="U28">
         <v>7801000.0</v>
       </c>
       <c r="V28">
         <v>5100000.0</v>
       </c>
       <c r="W28">
         <v>17127000.0</v>
       </c>
       <c r="X28">
         <v>14115000.0</v>
       </c>
       <c r="Y28">
         <v>11218000.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>-39000.0</v>
       </c>
       <c r="C29">
         <v>-7289000.0</v>
       </c>
       <c r="D29">
         <v>-1995000.0</v>
       </c>
       <c r="E29">
         <v>-3402000.0</v>
       </c>
       <c r="F29">
         <v>-4504000.0</v>
       </c>
       <c r="G29">
         <v>-1348000.0</v>
       </c>
       <c r="H29">
         <v>-3556000.0</v>
       </c>
       <c r="I29">
         <v>-8870000.0</v>
       </c>
@@ -20164,51 +20287,51 @@
         <v>4839000.0</v>
       </c>
       <c r="K29">
         <v>40337000.0</v>
       </c>
       <c r="L29">
         <v>-4743000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>197659000.0</v>
       </c>
       <c r="C30">
         <v>347133000.0</v>
       </c>
       <c r="D30">
         <v>225427000.0</v>
       </c>
       <c r="E30">
         <v>194203000.0</v>
       </c>
       <c r="F30">
         <v>192071000.0</v>
       </c>
       <c r="G30">
         <v>317370000.0</v>
       </c>
       <c r="H30">
         <v>165396000.0</v>
       </c>
       <c r="I30">
         <v>158026000.0</v>
       </c>
@@ -20244,51 +20367,51 @@
       </c>
       <c r="T30">
         <v>77392000.0</v>
       </c>
       <c r="U30">
         <v>35215000.0</v>
       </c>
       <c r="V30">
         <v>25650000.0</v>
       </c>
       <c r="W30">
         <v>20678000.0</v>
       </c>
       <c r="X30">
         <v>16624000.0</v>
       </c>
       <c r="Y30">
         <v>13169000.0</v>
       </c>
       <c r="Z30">
         <v>11262000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
         <v>5922000.0</v>
       </c>
       <c r="C31">
         <v>797000.0</v>
       </c>
       <c r="D31">
         <v>-3256000.0</v>
       </c>
       <c r="E31">
         <v>-1478000.0</v>
       </c>
       <c r="F31">
         <v>-769000.0</v>
       </c>
       <c r="G31">
         <v>-1037000.0</v>
       </c>
       <c r="H31">
         <v>-5306000.0</v>
       </c>
       <c r="I31">
         <v>-3093000.0</v>
       </c>
@@ -20324,51 +20447,51 @@
       </c>
       <c r="T31">
         <v>4053000.0</v>
       </c>
       <c r="U31">
         <v>816000.0</v>
       </c>
       <c r="V31">
         <v>-109000.0</v>
       </c>
       <c r="W31">
         <v>-742000.0</v>
       </c>
       <c r="X31">
         <v>-983000.0</v>
       </c>
       <c r="Y31">
         <v>-818000.0</v>
       </c>
       <c r="Z31">
         <v>-880000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
         <v>292498000.0</v>
       </c>
       <c r="C32">
         <v>303914000.0</v>
       </c>
       <c r="D32">
         <v>338752000.0</v>
       </c>
       <c r="E32">
         <v>316219000.0</v>
       </c>
       <c r="F32">
         <v>291010000.0</v>
       </c>
       <c r="G32">
         <v>264157000.0</v>
       </c>
       <c r="H32">
         <v>359484000.0</v>
       </c>
       <c r="I32">
         <v>344285000.0</v>
       </c>
@@ -20423,979 +20546,986 @@
       <c r="Z32">
         <v>23390000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="CN1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
       <c r="CQ1" t="s">
         <v>188</v>
       </c>
       <c r="CR1" t="s">
+        <v>189</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="CT1" t="s">
         <v>190</v>
       </c>
       <c r="CU1" t="s">
         <v>191</v>
       </c>
+      <c r="CV1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>36944000.0</v>
+      </c>
+      <c r="C2">
         <v>37293000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33854000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37940000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33147000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32939000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30767000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32465000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39321000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38811000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38619000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44715000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40208000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40351000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>39232000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>40543000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35387000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37725000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36832000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34522000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32652000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32596000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34452000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28120000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29481000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28459000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27825000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>-8283000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27361000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29433000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>27990000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>40850000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38403000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>43975000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>44182000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44579000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41810000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>44019000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>43066000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51745000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>40382000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>45340000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>48746000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>44493000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>41506000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>47251000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>43357000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>43686000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>41064000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>45790000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>40370000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>42919000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>43947000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26522000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22153000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>24868000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>22285000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23797000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>22927000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>21836000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21487000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>25320000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>21934000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>21852000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>19960000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>20127000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19225000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>18771000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16866000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17439000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15407000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16042000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>15025000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16807000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>10789000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10125000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8339000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9985000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8237000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7861000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6847000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7576000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6885000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6338000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6112000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6599000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5801000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5589000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4922000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5402000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4856000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7848000.0</v>
       </c>
-      <c r="CQ2">
-[...1 lines deleted...]
-      </c>
       <c r="CR2">
+        <v>0.0</v>
+      </c>
+      <c r="CS2">
         <v>3786000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4318000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3667000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3562000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>5591000.0</v>
+      </c>
+      <c r="C3">
         <v>5817000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6020000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5833000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6319000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6863000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6785000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6817000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7522000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6685000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6688000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7557000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7838000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7818000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7660000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7667000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7406000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7279000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6997000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6524000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6379000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6436000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6577000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6255000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6440000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5903000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5207000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6722000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6867000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6692000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5599000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5768000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5718000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5884000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5793000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6356000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6169000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6133000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6153000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6716000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6979000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7197000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7113000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7716000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8777000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7299000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6700000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6140000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7318000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8035000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5910000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6653000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6810000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6292000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9314000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3595000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3188000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3141000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3132000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3519000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3128000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2955000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3029000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3271000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3037000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3209000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3010000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3182000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3032000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2877000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2905000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2507000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2315000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2135000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1912000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1870000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1031000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>383000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>125000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>326000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>263000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>268000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>225000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>208000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>189000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>191000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>183000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>152000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-1000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
-      <c r="CN3">
+      <c r="CN3"/>
+      <c r="CO3">
         <v>-10070000.0</v>
       </c>
-      <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -21553,670 +21683,677 @@
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-7984000.0</v>
+      </c>
+      <c r="C5">
         <v>-6253000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10834000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3633000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6648000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5070000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8711000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5805000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11598000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6711000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9730000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-20964000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5332000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3410000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13476000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6536000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5584000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8689000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8452000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-21754000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3901000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4938000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4598000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-156674000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6367000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3261000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-926000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-16625000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3940000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2447000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6015000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4166000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4811000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>843000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>707000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-11360000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5184000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>15225000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3622000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2074000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1754000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>327000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>95000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>479000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-11120000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3622000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2217000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2063000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5460000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>609000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>683000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>485000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-550000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4515000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>178000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7895000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2778000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3680000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2219000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2320000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>5189000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5251000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3077000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5946000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5497000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5267000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3581000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4647000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2916000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4890000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3822000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>321000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>7603000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4790000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3521000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4032000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-20084000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3004000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1823000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3104000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2889000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2399000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1914000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2517000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2148000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1793000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1270000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1916000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1078000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
         <v>1048000.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-2393000.0</v>
+      </c>
+      <c r="C6">
         <v>-436000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4814000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-329000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1793000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1926000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1012000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4076000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3042000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-13407000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2506000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4408000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5816000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1131000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1822000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1410000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1455000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-15230000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2478000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1498000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1979000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-150419000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>73000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2642000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4281000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9903000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2927000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4245000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-416000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9934000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10529000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6727000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5004000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11353000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>21358000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9775000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4642000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8733000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7524000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7208000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8195000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2343000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>10921000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8917000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8203000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>12778000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8644000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6593000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7138000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6260000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10807000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9492000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-4300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>410000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6821000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5351000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1199000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>8317000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8206000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6106000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9217000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8534000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8476000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>6591000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>7829000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5948000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7767000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6727000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2828000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>9918000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>6925000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5433000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5902000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-19053000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3387000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1948000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>3430000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3152000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2667000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2139000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2725000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2337000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1984000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1453000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2068000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1077000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
-      <c r="CN6">
+      <c r="CN6"/>
+      <c r="CO6">
         <v>-9022000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6800000.0</v>
       </c>
-      <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -22374,94 +22511,95 @@
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>72486000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5405000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>5727000.0</v>
       </c>
-      <c r="AE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -22619,1293 +22757,1308 @@
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>41479000.0</v>
+      </c>
+      <c r="C9">
         <v>42140000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41857000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>42218000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38857000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39906000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36724000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38515000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>35861000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40262000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>40060000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>46359000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>40504000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45078000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>42305000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>46455000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38583000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>40555000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40139000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>42320000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>38530000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40174000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35764000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30212000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>40299000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>41544000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>38217000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15733000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>38163000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>40552000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>35953000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>47467000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>45448000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>42731000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>41229000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>42335000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>43792000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>45010000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>45032000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>41824000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>43534000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45884000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>43371000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>45557000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>37851000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>47656000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>45825000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>46814000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>44793000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>44885000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>42580000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>44242000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>41201000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>44088000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>39459000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>31168000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>29414000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>33231000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>32146000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>32426000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>31721000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>31536000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>30020000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>34957000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>30273000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>31607000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>30132000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>32693000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>30222000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29693000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>27457000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>29313000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>25318000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>25455000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>22501000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>24048000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>15949000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>14244000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11926000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>13607000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>11548000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10846000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>9520000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9756000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>8565000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>8064000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6993000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7520000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6654000.0</v>
       </c>
-      <c r="CL9">
-[...1 lines deleted...]
-      </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
         <v>5833000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>6800000.0</v>
       </c>
-      <c r="CP9">
-[...1 lines deleted...]
-      </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
+        <v>0.0</v>
+      </c>
+      <c r="CS9">
         <v>16126000.0</v>
       </c>
-      <c r="CS9">
-[...1 lines deleted...]
-      </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-8072000.0</v>
+      </c>
+      <c r="C10">
         <v>-6355000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10838000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6110000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4409000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10848000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12665000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-14141000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-199740000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12618000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34861000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-21865000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9664000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9051000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13857000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6721000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5757000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8863000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8608000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21939000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4127000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5173000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4813000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-156909000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6533000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3302000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1391000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-18035000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5382000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3777000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6932000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3327000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4071000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>83000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-16000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12028000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4557000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14415000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2903000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2863000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>945000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-671000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-705000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-267000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-11979000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2829000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1418000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1529000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4543000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-350000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-563000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1821000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3132000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1154000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-8074000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2880000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3569000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2103000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2460000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5070000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5135000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2953000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5819000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5360000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5030000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3410000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4468000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2723000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4390000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3571000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>725000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7841000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4953000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3809000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4822000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-19039000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4053000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2992000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3325000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3113000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2605000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2079000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2615000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1903000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1815000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1285000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1795000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>949000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>950000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>687000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>795000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>579000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>534000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>346000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>550000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>443000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>572000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>12000.0</v>
+      </c>
+      <c r="C11">
         <v>-5000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>65000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-60000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-110000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>133000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-692000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-12004000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16430000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-11023000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-398000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-179000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-565000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-853000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-455000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-799000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-512000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1636000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2471000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-583000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-905000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-545000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>158000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-824000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-566000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-116000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4422000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-773000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-190000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1228000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1225000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-9948000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-166000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>19000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>885000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1670000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>681000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1603000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>40238000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>351000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-337000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>70000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>547000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-7717000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1491000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>948000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3024000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>28000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-89000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-190000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>68000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-829000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1163000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-433000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-1046000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-1112000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1240000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>730000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1599000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1259000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1856000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1065000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2080000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2027000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1901000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1299000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1566000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>811000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1483000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1360000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>206000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2951000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1853000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1429000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1896000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-2634000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1599000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1094000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1287000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1233000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>950000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>786000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>948000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>818000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>779000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>524000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>249000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>266000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>344000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>379000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>262000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-163000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>308000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>236000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>203000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>96000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>230000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>88000.0</v>
+      </c>
+      <c r="C12">
         <v>102000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>567000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>394000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>534000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>119000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>901000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>736000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>684000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>381000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>185000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>173000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>174000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>156000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>185000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>226000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>235000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>215000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>235000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>166000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>465000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1410000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1442000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1330000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>917000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>839000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>740000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>760000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>723000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>668000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>635000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>813000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>723000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>789000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>809000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>998000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>746000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>859000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>793000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>799000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>534000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>917000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>959000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1246000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1285000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1271000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1383000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1332000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>179000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>102000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>111000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>116000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>140000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>119000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>116000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>124000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>127000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>137000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>237000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>171000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>179000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>193000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>134000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>225000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>223000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>364000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>367000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>374000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>700000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>128000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>30000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>32000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>35000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>33000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="CF12">
         <v>37000.0</v>
       </c>
       <c r="CG12">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="CH12">
         <v>38000.0</v>
       </c>
       <c r="CI12">
+        <v>38000.0</v>
+      </c>
+      <c r="CJ12">
         <v>36000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>126000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>131000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>241000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>260000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>263000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>266000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>269000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>223000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000.0</v>
       </c>
       <c r="CT12">
         <v>216000.0</v>
       </c>
       <c r="CU12">
         <v>216000.0</v>
       </c>
+      <c r="CV12">
+        <v>216000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>135000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>234000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>606000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>394000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>534000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>119000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>235000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>166000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>41000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>465000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5099000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -23932,88 +24085,87 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -24171,812 +24323,819 @@
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>-8084000.0</v>
+      </c>
+      <c r="C15">
         <v>-6350000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10903000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6050000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4407000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10738000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12798000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-13449000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-187736000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-29048000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45884000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-21467000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9485000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8486000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13004000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-6266000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4958000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8351000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6972000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-19468000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4268000.0</v>
       </c>
       <c r="W15">
         <v>-4268000.0</v>
       </c>
       <c r="X15">
+        <v>-4268000.0</v>
+      </c>
+      <c r="Y15">
         <v>-157067000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5709000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2736000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1275000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-13613000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>796000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2140000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-469000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2102000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14019000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>249000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-35000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12913000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2887000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>13734000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-43101000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>594000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-334000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-775000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-814000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-4262000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1338000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>470000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-1495000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4515000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-261000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-373000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-868000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-992000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1969000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-721000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-7028000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1768000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2329000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1373000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-861000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3811000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3279000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1888000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3739000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3333000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3129000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2111000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2902000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1912000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2907000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2211000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>519000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4890000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2380000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2926000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-16405000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2454000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1898000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2038000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1880000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1655000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1293000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1666000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1085000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1036000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>761000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1546000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>683000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>606000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>308000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>533000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>163000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>226000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347000.0</v>
       </c>
       <c r="CS15">
         <v>347000.0</v>
       </c>
       <c r="CT15">
+        <v>347000.0</v>
+      </c>
+      <c r="CU15">
         <v>342000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>45884000.0</v>
       </c>
       <c r="M16">
+        <v>45884000.0</v>
+      </c>
+      <c r="N16">
         <v>-9485000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-8486000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13004000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-6266000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4958000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8351000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6972000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-19468000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4268000.0</v>
       </c>
       <c r="W16">
         <v>-4268000.0</v>
       </c>
       <c r="X16">
+        <v>-4268000.0</v>
+      </c>
+      <c r="Y16">
         <v>-157067000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5709000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2736000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1275000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>58873000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>796000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2140000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-469000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2102000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14019000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>249000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-35000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-12913000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2887000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13734000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-44184000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>594000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-362000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-757000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-814000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-4262000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1338000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>470000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-1917000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5108000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-99000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-426000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-868000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-992000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1969000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-721000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-7028000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1768000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2329000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1373000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4306000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3811000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3279000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1888000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3739000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3333000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3129000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2111000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2902000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1912000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2907000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2211000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>519000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4890000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2380000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2926000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-2455000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2455000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1898000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2038000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1880000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1655000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1293000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1666000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1085000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1036000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>761000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1546000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>683000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>606000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>308000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>533000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>317000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>226000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347000.0</v>
       </c>
       <c r="CS16">
         <v>347000.0</v>
       </c>
       <c r="CT16">
+        <v>347000.0</v>
+      </c>
+      <c r="CU16">
         <v>342000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>-8084000.0</v>
+      </c>
+      <c r="C17">
         <v>-6350000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-10903000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-6050000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4407000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10738000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12798000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-13449000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-187736000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-29048000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>45884000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-21467000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9485000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-8486000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13004000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-6266000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4958000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-8351000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-6972000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-19468000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4268000.0</v>
       </c>
       <c r="W17">
         <v>-4268000.0</v>
       </c>
       <c r="X17">
+        <v>-4268000.0</v>
+      </c>
+      <c r="Y17">
         <v>-157067000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5709000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2736000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1275000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-13613000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>796000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2140000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-469000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2102000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14019000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>249000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-35000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-12913000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2887000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>13734000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1300000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-43590000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>630000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-362000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-757000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-814000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-4262000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1338000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>470000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1917000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>5108000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-99000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-426000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-868000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-992000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1969000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-721000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-7028000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1768000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>2329000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1373000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
@@ -25050,140 +25209,145 @@
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-88000.0</v>
+      </c>
+      <c r="C18">
         <v>-102000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>135000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>234000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>606000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>567000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>394000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>534000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>119000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-901000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-736000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-684000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-381000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-185000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-173000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-174000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-156000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-185000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-226000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-235000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-215000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-235000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-166000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-41000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-465000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1410000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1442000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25209,376 +25373,376 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-252000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-175000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>-289000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-163000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-102000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>524000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-970000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-131000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>162000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-98000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5234000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-266000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>80000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>114000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3331000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-49000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-280000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>567000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-2053000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>52000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1173000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>54000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1193000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1675000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2045000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1744000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1607000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-1828000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1746000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1824000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1621000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1985000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1660000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1934000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-2030000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1879000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1990000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1838000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1226000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-123000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-357000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-614000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>3059000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5581000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>2359000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2253000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>610000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1128000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1319000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>148575000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1565000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1421000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1500000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-1349000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2550000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2728000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4422000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>3750000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4177000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4766000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2989000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>221000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1750000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>7861000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2417000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4441000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3042000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3913000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2143000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-5341000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>18779000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>2302000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2664000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1255000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3016000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2679000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2002000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>7332000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>5787000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2264000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
@@ -25667,387 +25831,391 @@
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-6429000.0</v>
+      </c>
+      <c r="C21">
         <v>-2490000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10656000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5788000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9974000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11094000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13098000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14449000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-199896000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13120000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>35030000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-20837000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8928000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-8115000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13301000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6397000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5295000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8679000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-21587000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3738000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4836000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5122000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-156611000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6236000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3423000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-828000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-16490000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3674000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2527000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6129000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4435000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4860000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1123000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>140000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-11333000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5140000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15588000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3572000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4056000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1966000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>565000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>212000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1340000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-10151000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4575000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3242000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3018000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6513000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1441000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1402000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1230000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>58000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5122000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>684000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-6848000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2757000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3926000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2717000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-2163000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5248000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5397000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3481000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6383000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5593000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5320000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3575000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4762000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2630000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4890000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3822000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>321000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>7603000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4790000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3521000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4032000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-20084000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3004000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1823000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3104000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2889000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2399000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1914000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2517000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2148000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1793000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1270000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1916000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1077000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1187000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>943000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1048000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6800000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1355000.0</v>
       </c>
-      <c r="CQ21">
-[...1 lines deleted...]
-      </c>
       <c r="CR21">
+        <v>0.0</v>
+      </c>
+      <c r="CS21">
         <v>756000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>651000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>776000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>205000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -26205,353 +26373,359 @@
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>84852000.0</v>
+      </c>
+      <c r="C23">
         <v>81923000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>86367000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>85946000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81978000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>83939000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>80589000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>85429000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>275078000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>92193000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43649000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>111911000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89640000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93544000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>94838000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>93395000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>79265000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>86959000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>85071000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>98429000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>74920000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>77606000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>75338000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>214943000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>76016000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>73426000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>66870000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>23940000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>69198000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>72512000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>70072000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>83882000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>78991000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>85583000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>85271000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>98247000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>80462000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>73441000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>84526000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>97625000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>85468000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>88719000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>83541000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>89557000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>96748000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>87574000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>84089000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>91047000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>81637000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>87130000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>82242000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>88802000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>81513000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>81885000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>82722000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>64538000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>54324000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>54173000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>51714000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>58386000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>49400000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>47975000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>48026000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>53894000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>46614000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>48139000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>46517000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>48058000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>46817000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>43574000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>40501000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>46431000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>33122000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>36707000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>34005000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>36823000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>46822000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>21365000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>18442000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>20488000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>16896000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16308000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14453000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>14815000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>13302000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>12609000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>11835000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>12203000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>11378000.0</v>
       </c>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
+        <v>0.0</v>
+      </c>
+      <c r="CO23">
         <v>10187000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>6800000.0</v>
       </c>
-      <c r="CP23">
-[...1 lines deleted...]
-      </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26607,1288 +26781,1303 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>5591000.0</v>
+      </c>
+      <c r="C25">
         <v>5747000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6020000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5833000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6319000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6863000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6785000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6817000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7522000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6685000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6688000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7557000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7838000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7818000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7660000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7667000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7406000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7279000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6997000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6524000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6379000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6436000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6255000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6440000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5903000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5207000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6722000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6867000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6692000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5599000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5768000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5718000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5884000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5793000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6356000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6169000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6133000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6153000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6716000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6979000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7197000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7223000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7716000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8777000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7299000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6700000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6140000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6549000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6263000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6097000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6653000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6810000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6292000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9314000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3595000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3188000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3141000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3132000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3519000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3128000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2955000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3029000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3271000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3037000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3140000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3079000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3182000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3091000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2877000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2905000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2507000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2315000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2135000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1912000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1870000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1031000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>383000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>125000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>326000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>263000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>268000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>225000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>208000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>189000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>191000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>183000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>152000.0</v>
       </c>
-      <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26">
+        <v>7084000.0</v>
+      </c>
+      <c r="C26">
         <v>7768000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6417000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6590000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6913000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6434000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6285000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6724000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8189000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8658000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7941000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7860000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6852000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6838000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8333000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7866000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7280000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8199000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7394000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9104000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8565000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9712000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9009000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7232000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8395000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7764000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6292000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7210000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7363000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7662000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6454000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6457000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6107000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6441000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6696000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5951000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5913000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6709000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6937000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5808000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6179000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6202000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>7289000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6855000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6069000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6718000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>6753000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>7045000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>7003000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6709000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6438000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5793000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>7014000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7074000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5222000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4574000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5125000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>5591000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>5549000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5322000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>5259000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>5242000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>5374000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>4289000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>4763000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>4849000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>4835000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>4692000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>4425000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3962000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>4064000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>3955000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>3694000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2711000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>3043000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>14248000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1637000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1627000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>1359000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>1446000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1545000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1519000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1294000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1026000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1122000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>1128000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>954000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>866000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>870000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>751000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>740000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>593000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>603000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>573000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>609000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>515000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>477000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>350000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>27437000.0</v>
+      </c>
+      <c r="C27">
         <v>26711000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>28130000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26437000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25504000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>25589000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25605000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24581000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>25405000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25464000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>27368000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26293000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>25406000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>26007000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>26543000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>26833000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20416000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>23606000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>24446000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>23820000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>19607000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>20174000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17705000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>18207000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>20934000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>20113000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>19380000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21843000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>19413000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>20269000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>19433000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>20898000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>18009000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18967000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>19402000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>20476000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>19469000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>19524000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>19488000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21191000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>20301000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>20569000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>20559000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>20218000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>19355000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>20981000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>20067000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>21464000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>20700000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>21073000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>19963000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>20387000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>18520000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>18671000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>18543000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>16546000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>15802000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>15847000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>16308000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>15333000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>14553000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13793000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>14444000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>16490000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>14032000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>15042000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>15359000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>16050000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>13651000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>13993000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>13091000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>12506000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>11725000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>11267000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>10549000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>8048000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6689000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>5730000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>6378000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>5294000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>5202000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>4524000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>4618000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>4147000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>3773000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>3463000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>10719000.0</v>
+      </c>
+      <c r="C28">
         <v>10151000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12555000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10236000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10490000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10391000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10975000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10441000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10578000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9289000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10856000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10228000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8839000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10835000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10101000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11103000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8727000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9678000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8943000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9131000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9011000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9219000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8557000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8221000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10203000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10994000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8453000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8561000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8780000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9336000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8496000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7946000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7723000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7540000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8056000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8316000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7784000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8168000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6906000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6784000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8089000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7427000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7658000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6917000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7973000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7335000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6939000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6231000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6323000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6528000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6273000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6046000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6910000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6899000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4962000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4434000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4625000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4312000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4722000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4346000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4173000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4586000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4254000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4075000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4031000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4077000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4736000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6926000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4143000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4331000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3821000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3409000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4063000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4132000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>15210000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>13737000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2914000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2746000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2762000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1919000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1563000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1332000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1244000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1376000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1132000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4650000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>4159000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4905000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4592000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4785000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4232000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3999000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3608000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3868000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3165000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3160000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2976000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>12000.0</v>
+      </c>
+      <c r="C29">
         <v>-5000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-60000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-110000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>133000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-692000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12004000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16430000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-11023000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-398000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-179000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-565000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-853000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-455000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-799000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-512000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1636000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2471000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-583000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-905000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-545000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>158000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-824000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-566000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-116000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4422000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>283000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27914,945 +28103,955 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>47908000.0</v>
+      </c>
+      <c r="C30">
         <v>44630000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52513000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48006000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48831000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49822000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52964000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>235757000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>53382000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5030000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67196000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49432000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>53193000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>55606000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>52852000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43878000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49234000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48239000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63907000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>42268000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45010000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40886000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>186823000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>46535000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44967000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39045000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32223000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>41837000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>43079000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>42082000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>43032000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>40588000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>41608000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41089000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>53668000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>38652000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29422000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>41460000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>45880000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>41568000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>45319000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>43159000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>44217000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>48002000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>43081000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>42583000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>43796000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>38280000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>43444000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41178000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>43012000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>41143000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>38966000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>38775000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>38016000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>32171000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>29305000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>29429000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>34589000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>26473000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>26139000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>26539000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>28574000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>24680000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>26287000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>26557000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>27931000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>27592000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>24803000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>23635000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>28992000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>17715000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>20665000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>18980000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>20016000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>36033000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11240000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10103000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10503000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>8659000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8447000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>7606000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7239000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6417000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6271000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5723000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5604000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5577000.0</v>
       </c>
-      <c r="CL30">
-[...1 lines deleted...]
-      </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
+        <v>0.0</v>
+      </c>
+      <c r="CO30">
         <v>4785000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6800000.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>-1643000.0</v>
+      </c>
+      <c r="C31">
         <v>-3865000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-182000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-322000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5565000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>246000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>433000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>308000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>156000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>502000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-169000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1028000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-736000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-936000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-556000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-324000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-462000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-184000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-508000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-352000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-389000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-337000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>309000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-298000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-297000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>121000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-563000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1545000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1708000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1250000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-803000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1108000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-789000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1040000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-156000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-695000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-583000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1173000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-669000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1193000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1021000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1236000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-917000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1607000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1828000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1746000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1824000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1489000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1970000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1791000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1965000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2030000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1879000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1990000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1838000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1226000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-123000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-357000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-614000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-297000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-178000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-262000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-528000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-564000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-233000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-290000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-165000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-294000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>93000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-500000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-251000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>404000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>238000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>163000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>288000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>790000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1045000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1049000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1169000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>221000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>224000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>206000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>165000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>98000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-245000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>22000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>15000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-121000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-128000.0</v>
       </c>
-      <c r="CL31">
-[...1 lines deleted...]
-      </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
+        <v>0.0</v>
+      </c>
+      <c r="CO31">
         <v>-253000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6800000.0</v>
       </c>
-      <c r="CP31">
-[...1 lines deleted...]
-      </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>78423000.0</v>
+      </c>
+      <c r="C32">
         <v>79433000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>75711000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>80158000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>72004000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>72845000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67491000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>70980000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>75182000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>79073000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>78679000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>91074000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>80712000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>85429000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>81537000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>86998000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>73970000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>78280000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>76971000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>76842000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>71182000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>72770000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>70216000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>58332000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>69780000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>70003000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>66042000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>96300000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>86341000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>91503000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>85340000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>88317000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>83851000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>86706000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>85411000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>86914000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>85602000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>89029000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>88098000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>93369000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>87384000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>89234000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>83703000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>90897000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>86597000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>92149000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>87331000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>94065000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>88195000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>88616000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>83579000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>90033000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>81571000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>87007000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>83406000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>57690000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>51567000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>58099000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>54431000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>56430000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>54648000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>53372000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>51507000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>60277000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>52207000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>53459000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>50092000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>52820000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>49447000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>48464000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>44323000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>46752000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>40725000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>41497000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>37526000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>40855000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>26738000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>24369000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>20265000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>23592000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>19785000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>18707000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>16367000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>17332000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>15450000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>14402000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>13105000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>14119000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>11645000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>11851000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>10630000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11235000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>6800000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>8768000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>8328000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>8410000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>8134000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>7603000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>6743000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -28947,51 +29146,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>76056000.0</v>
       </c>
       <c r="C2">
         <v>44620000.0</v>
       </c>
       <c r="D2">
         <v>28825000.0</v>
       </c>
       <c r="E2">
         <v>48161000.0</v>
       </c>
       <c r="F2">
         <v>54435000.0</v>
       </c>
       <c r="G2">
         <v>227641000.0</v>
       </c>
       <c r="H2">
         <v>74096000.0</v>
       </c>
       <c r="I2">
         <v>47544000.0</v>
       </c>
@@ -29024,51 +29223,51 @@
       </c>
       <c r="S2">
         <v>28313000.0</v>
       </c>
       <c r="T2">
         <v>64042000.0</v>
       </c>
       <c r="U2">
         <v>14498000.0</v>
       </c>
       <c r="V2">
         <v>1747000.0</v>
       </c>
       <c r="W2">
         <v>939000.0</v>
       </c>
       <c r="X2">
         <v>1525000.0</v>
       </c>
       <c r="Y2">
         <v>663000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>4464000</v>
       </c>
       <c r="C3">
         <v>5768000</v>
       </c>
       <c r="D3">
         <v>4352000</v>
       </c>
       <c r="E3">
         <v>4297000</v>
       </c>
       <c r="F3">
         <v>5187000</v>
       </c>
       <c r="G3">
         <v>7585000</v>
       </c>
       <c r="H3">
         <v>3118000</v>
       </c>
       <c r="I3">
         <v>3656000</v>
       </c>
@@ -29101,51 +29300,51 @@
       </c>
       <c r="S3">
         <v>6711000</v>
       </c>
       <c r="T3">
         <v>7339000</v>
       </c>
       <c r="U3">
         <v>6076000</v>
       </c>
       <c r="V3">
         <v>1825000</v>
       </c>
       <c r="W3">
         <v>1635000</v>
       </c>
       <c r="X3">
         <v>4062000</v>
       </c>
       <c r="Y3">
         <v>682000</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>15752000.0</v>
       </c>
       <c r="E4">
         <v>-18818000.0</v>
       </c>
       <c r="F4">
         <v>-6274000.0</v>
       </c>
       <c r="G4">
         <v>-173206000.0</v>
       </c>
       <c r="H4">
         <v>153545000.0</v>
       </c>
       <c r="I4">
         <v>26552000.0</v>
       </c>
       <c r="J4">
         <v>15211000.0</v>
       </c>
       <c r="K4">
@@ -29154,51 +29353,51 @@
       <c r="L4">
         <v>2286000.0</v>
       </c>
       <c r="M4">
         <v>-5697000.0</v>
       </c>
       <c r="N4">
         <v>-1706000.0</v>
       </c>
       <c r="O4">
         <v>-22476000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>505000.0</v>
       </c>
       <c r="E5">
         <v>-6281000.0</v>
       </c>
       <c r="F5">
         <v>-5530000.0</v>
       </c>
       <c r="G5">
         <v>-5653000.0</v>
       </c>
       <c r="H5">
         <v>-8556000.0</v>
       </c>
       <c r="I5">
         <v>-10178000.0</v>
       </c>
       <c r="J5">
         <v>908000.0</v>
       </c>
       <c r="K5">
@@ -29207,51 +29406,51 @@
       <c r="L5">
         <v>-6111000.0</v>
       </c>
       <c r="M5">
         <v>3598000.0</v>
       </c>
       <c r="N5">
         <v>8746000.0</v>
       </c>
       <c r="O5">
         <v>-4963000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>-20163000.0</v>
       </c>
       <c r="C6">
         <v>31436000.0</v>
       </c>
       <c r="D6">
         <v>15795000.0</v>
       </c>
       <c r="E6">
         <v>-19336000.0</v>
       </c>
       <c r="F6">
         <v>-6274000.0</v>
       </c>
       <c r="G6">
         <v>-173206000.0</v>
       </c>
       <c r="H6">
         <v>153545000.0</v>
       </c>
       <c r="I6">
         <v>26552000.0</v>
       </c>
@@ -29284,51 +29483,51 @@
       </c>
       <c r="S6">
         <v>3727000.0</v>
       </c>
       <c r="T6">
         <v>-35729000.0</v>
       </c>
       <c r="U6">
         <v>49544000.0</v>
       </c>
       <c r="V6">
         <v>12751000.0</v>
       </c>
       <c r="W6">
         <v>808000.0</v>
       </c>
       <c r="X6">
         <v>-586000.0</v>
       </c>
       <c r="Y6">
         <v>862000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
         <v>-14112000.0</v>
       </c>
       <c r="C7">
         <v>14421000.0</v>
       </c>
       <c r="D7">
         <v>-7026000.0</v>
       </c>
       <c r="E7">
         <v>-21047000.0</v>
       </c>
       <c r="F7">
         <v>9072000.0</v>
       </c>
       <c r="G7">
         <v>-28549000.0</v>
       </c>
       <c r="H7">
         <v>-1264000.0</v>
       </c>
       <c r="I7">
         <v>2460000.0</v>
       </c>
@@ -29361,51 +29560,51 @@
       </c>
       <c r="S7">
         <v>-8886000.0</v>
       </c>
       <c r="T7">
         <v>-9621000.0</v>
       </c>
       <c r="U7">
         <v>-7490000.0</v>
       </c>
       <c r="V7">
         <v>-2795000.0</v>
       </c>
       <c r="W7">
         <v>-2046000.0</v>
       </c>
       <c r="X7">
         <v>-2118000.0</v>
       </c>
       <c r="Y7">
         <v>-487000.0</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>-1299000.0</v>
       </c>
       <c r="E8">
         <v>-17151000.0</v>
       </c>
       <c r="F8">
         <v>-4162000.0</v>
       </c>
       <c r="G8">
         <v>11918000.0</v>
       </c>
       <c r="H8">
         <v>-3177000.0</v>
       </c>
       <c r="I8">
         <v>5044000.0</v>
       </c>
       <c r="J8">
         <v>8479000.0</v>
       </c>
       <c r="K8">
@@ -29414,51 +29613,51 @@
       <c r="L8">
         <v>2095000.0</v>
       </c>
       <c r="M8">
         <v>-14786000.0</v>
       </c>
       <c r="N8">
         <v>1141000.0</v>
       </c>
       <c r="O8">
         <v>-2496000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>23000.0</v>
       </c>
       <c r="C9">
         <v>7894000.0</v>
       </c>
       <c r="D9">
         <v>-1299000.0</v>
       </c>
       <c r="E9">
         <v>-17151000.0</v>
       </c>
       <c r="F9">
         <v>-4162000.0</v>
       </c>
       <c r="G9">
         <v>11918000.0</v>
       </c>
       <c r="H9">
         <v>-3177000.0</v>
       </c>
       <c r="I9">
         <v>5044000.0</v>
       </c>
@@ -29491,51 +29690,51 @@
       </c>
       <c r="S9">
         <v>-6134000.0</v>
       </c>
       <c r="T9">
         <v>-1474000.0</v>
       </c>
       <c r="U9">
         <v>-3827000.0</v>
       </c>
       <c r="V9">
         <v>-1914000.0</v>
       </c>
       <c r="W9">
         <v>-1477000.0</v>
       </c>
       <c r="X9">
         <v>-2084000.0</v>
       </c>
       <c r="Y9">
         <v>-811000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>-1347000.0</v>
       </c>
       <c r="C10">
         <v>-9410000.0</v>
       </c>
       <c r="D10">
         <v>-8198000.0</v>
       </c>
       <c r="E10">
         <v>-2796000.0</v>
       </c>
       <c r="F10">
         <v>11539000.0</v>
       </c>
       <c r="G10">
         <v>-18845000.0</v>
       </c>
       <c r="H10">
         <v>-1428000.0</v>
       </c>
       <c r="I10">
         <v>5740000.0</v>
       </c>
@@ -29568,51 +29767,51 @@
       </c>
       <c r="S10">
         <v>4172000.0</v>
       </c>
       <c r="T10">
         <v>-6522000.0</v>
       </c>
       <c r="U10">
         <v>-5887000.0</v>
       </c>
       <c r="V10">
         <v>-1719000.0</v>
       </c>
       <c r="W10">
         <v>86000.0</v>
       </c>
       <c r="X10">
         <v>-722000.0</v>
       </c>
       <c r="Y10">
         <v>-2555000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>2139000.0</v>
       </c>
       <c r="E11">
         <v>3912000.0</v>
       </c>
       <c r="F11">
         <v>4876000.0</v>
       </c>
       <c r="G11">
         <v>-15467000.0</v>
       </c>
       <c r="H11">
         <v>5212000.0</v>
       </c>
       <c r="I11">
         <v>-7093000.0</v>
       </c>
       <c r="J11">
         <v>19214000.0</v>
       </c>
       <c r="K11">
@@ -29637,51 +29836,51 @@
       <c r="R11">
         <v>5566000.0</v>
       </c>
       <c r="S11">
         <v>2340000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>2673000.0</v>
       </c>
       <c r="V11">
         <v>2600000.0</v>
       </c>
       <c r="W11">
         <v>264000.0</v>
       </c>
       <c r="X11">
         <v>118000.0</v>
       </c>
       <c r="Y11">
         <v>1848000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>28500000.0</v>
       </c>
       <c r="E12">
         <v>11051000.0</v>
       </c>
       <c r="F12">
         <v>23002000.0</v>
       </c>
       <c r="G12">
         <v>156475000.0</v>
       </c>
       <c r="H12">
         <v>-41831000.0</v>
       </c>
       <c r="I12">
         <v>8276000.0</v>
       </c>
       <c r="J12">
         <v>-3362000.0</v>
       </c>
       <c r="K12">
@@ -29696,100 +29895,100 @@
       <c r="N12">
         <v>4332000.0</v>
       </c>
       <c r="O12">
         <v>4705000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>33000.0</v>
       </c>
       <c r="T12">
         <v>900000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
         <v>100000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>332000.0</v>
       </c>
       <c r="E13">
         <v>-5012000.0</v>
       </c>
       <c r="F13">
         <v>-3181000.0</v>
       </c>
       <c r="G13">
         <v>-6155000.0</v>
       </c>
       <c r="H13">
         <v>-1871000.0</v>
       </c>
       <c r="I13">
         <v>-1231000.0</v>
       </c>
       <c r="J13">
         <v>-3520000.0</v>
       </c>
       <c r="K13">
         <v>712000.0</v>
       </c>
       <c r="L13">
         <v>-1170000.0</v>
       </c>
       <c r="M13">
         <v>1208000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
         <v>25800000.0</v>
       </c>
       <c r="C14">
         <v>27712000.0</v>
       </c>
       <c r="D14">
         <v>30873000.0</v>
       </c>
       <c r="E14">
         <v>29349000.0</v>
       </c>
       <c r="F14">
         <v>25916000.0</v>
       </c>
       <c r="G14">
         <v>23805000.0</v>
       </c>
       <c r="H14">
         <v>25880000.0</v>
       </c>
       <c r="I14">
         <v>23163000.0</v>
       </c>
@@ -29822,94 +30021,94 @@
       </c>
       <c r="S14">
         <v>8869000.0</v>
       </c>
       <c r="T14">
         <v>3409000.0</v>
       </c>
       <c r="U14">
         <v>1082000.0</v>
       </c>
       <c r="V14">
         <v>771000.0</v>
       </c>
       <c r="W14">
         <v>681000.0</v>
       </c>
       <c r="X14">
         <v>657000.0</v>
       </c>
       <c r="Y14">
         <v>569000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
         <v>55893000.0</v>
       </c>
       <c r="C16">
         <v>76056000.0</v>
       </c>
       <c r="D16">
         <v>44620000.0</v>
       </c>
       <c r="E16">
         <v>28825000.0</v>
       </c>
       <c r="F16">
         <v>48161000.0</v>
       </c>
       <c r="G16">
         <v>54435000.0</v>
       </c>
       <c r="H16">
         <v>227641000.0</v>
       </c>
       <c r="I16">
         <v>74096000.0</v>
       </c>
@@ -29942,98 +30141,98 @@
       </c>
       <c r="S16">
         <v>32040000.0</v>
       </c>
       <c r="T16">
         <v>28313000.0</v>
       </c>
       <c r="U16">
         <v>64042000.0</v>
       </c>
       <c r="V16">
         <v>14498000.0</v>
       </c>
       <c r="W16">
         <v>1747000.0</v>
       </c>
       <c r="X16">
         <v>939000.0</v>
       </c>
       <c r="Y16">
         <v>1525000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>330000.0</v>
       </c>
       <c r="G17">
         <v>-65000.0</v>
       </c>
       <c r="H17">
         <v>-380000.0</v>
       </c>
       <c r="I17">
         <v>472000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17">
         <v>-42000.0</v>
       </c>
       <c r="L17">
         <v>-198000.0</v>
       </c>
       <c r="M17">
         <v>86000.0</v>
       </c>
       <c r="N17">
         <v>-65000.0</v>
       </c>
       <c r="O17">
         <v>49000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-14592000.0</v>
       </c>
       <c r="C18">
         <v>-33926000.0</v>
       </c>
       <c r="D18">
         <v>-4274000.0</v>
       </c>
       <c r="E18">
         <v>-11491000.0</v>
       </c>
       <c r="F18">
         <v>18906000.0</v>
       </c>
       <c r="G18">
         <v>-22139000.0</v>
       </c>
       <c r="H18">
         <v>34322000.0</v>
       </c>
       <c r="I18">
         <v>37631000.0</v>
       </c>
@@ -30066,51 +30265,51 @@
       </c>
       <c r="S18">
         <v>19196000.0</v>
       </c>
       <c r="T18">
         <v>1445000.0</v>
       </c>
       <c r="U18">
         <v>-2857000.0</v>
       </c>
       <c r="V18">
         <v>2963000.0</v>
       </c>
       <c r="W18">
         <v>865000.0</v>
       </c>
       <c r="X18">
         <v>-3382000.0</v>
       </c>
       <c r="Y18">
         <v>524000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19">
         <v>-10178000.0</v>
       </c>
       <c r="C19">
         <v>123717000.0</v>
       </c>
       <c r="D19">
         <v>-9746000.0</v>
       </c>
       <c r="E19">
         <v>-11410000.0</v>
       </c>
       <c r="F19">
         <v>-8524000.0</v>
       </c>
       <c r="G19">
         <v>-63345000.0</v>
       </c>
       <c r="H19">
         <v>1350000.0</v>
       </c>
       <c r="I19">
         <v>-3656000.0</v>
       </c>
@@ -30123,80 +30322,80 @@
       <c r="L19">
         <v>25000.0</v>
       </c>
       <c r="M19">
         <v>328000.0</v>
       </c>
       <c r="N19">
         <v>11855000.0</v>
       </c>
       <c r="O19">
         <v>70499000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-50000000.0</v>
       </c>
       <c r="D21">
         <v>24249000.0</v>
       </c>
       <c r="E21">
         <v>5000000.0</v>
       </c>
       <c r="F21">
         <v>-20000000.0</v>
       </c>
       <c r="G21">
         <v>-93275000.0</v>
       </c>
       <c r="H21">
         <v>40000000.0</v>
       </c>
       <c r="I21">
         <v>-5000000.0</v>
       </c>
@@ -30209,51 +30408,51 @@
       <c r="L21">
         <v>-5000000.0</v>
       </c>
       <c r="M21">
         <v>-517000.0</v>
       </c>
       <c r="N21">
         <v>-7500000.0</v>
       </c>
       <c r="O21">
         <v>141072000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
         <v>-33993000.0</v>
       </c>
       <c r="C22">
         <v>-184349000.0</v>
       </c>
       <c r="D22">
         <v>-52442000.0</v>
       </c>
       <c r="E22">
         <v>-26547000.0</v>
       </c>
       <c r="F22">
         <v>-31548000.0</v>
       </c>
       <c r="G22">
         <v>-156067000.0</v>
       </c>
       <c r="H22">
         <v>61340000.0</v>
       </c>
       <c r="I22">
         <v>16335000.0</v>
       </c>
@@ -30286,51 +30485,51 @@
       </c>
       <c r="S22">
         <v>10889000.0</v>
       </c>
       <c r="T22">
         <v>-9127000.0</v>
       </c>
       <c r="U22">
         <v>6866000.0</v>
       </c>
       <c r="V22">
         <v>4548000.0</v>
       </c>
       <c r="W22">
         <v>3143000.0</v>
       </c>
       <c r="X22">
         <v>1186000.0</v>
       </c>
       <c r="Y22">
         <v>1009000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>-4747000.0</v>
       </c>
       <c r="C23">
         <v>-15000000.0</v>
       </c>
       <c r="D23">
         <v>-751000.0</v>
       </c>
       <c r="E23">
         <v>2683000.0</v>
       </c>
       <c r="F23">
         <v>3014000.0</v>
       </c>
       <c r="G23">
         <v>-2742000.0</v>
       </c>
       <c r="H23">
         <v>-6069000.0</v>
       </c>
       <c r="I23">
         <v>-6551000.0</v>
       </c>
@@ -30363,51 +30562,51 @@
       </c>
       <c r="S23">
         <v>91000.0</v>
       </c>
       <c r="T23">
         <v>1155000.0</v>
       </c>
       <c r="U23">
         <v>-218000.0</v>
       </c>
       <c r="V23">
         <v>19000000.0</v>
       </c>
       <c r="W23">
         <v>-556000.0</v>
       </c>
       <c r="X23">
         <v>-89000.0</v>
       </c>
       <c r="Y23">
         <v>-23000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
         <v>-5714000.0</v>
       </c>
       <c r="C24">
         <v>126235000.0</v>
       </c>
       <c r="D24">
         <v>-5934000.0</v>
       </c>
       <c r="E24">
         <v>-11410000.0</v>
       </c>
       <c r="F24">
         <v>-8524000.0</v>
       </c>
       <c r="G24">
         <v>-350000.0</v>
       </c>
       <c r="H24">
         <v>169242000.0</v>
       </c>
       <c r="I24">
         <v>-1265000.0</v>
       </c>
@@ -30436,51 +30635,51 @@
         <v>-24034000.0</v>
       </c>
       <c r="R24">
         <v>-17078000.0</v>
       </c>
       <c r="S24">
         <v>1718000.0</v>
       </c>
       <c r="T24">
         <v>-6925000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>101000.0</v>
       </c>
       <c r="W24">
         <v>647000.0</v>
       </c>
       <c r="X24">
         <v>-798000.0</v>
       </c>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>3393000.0</v>
       </c>
       <c r="C25">
         <v>111497000.0</v>
       </c>
       <c r="D25">
         <v>19826000.0</v>
       </c>
       <c r="E25">
         <v>4067000.0</v>
       </c>
       <c r="F25">
         <v>16833000.0</v>
       </c>
       <c r="G25">
         <v>140233000.0</v>
       </c>
       <c r="H25">
         <v>-55110000.0</v>
       </c>
       <c r="I25">
         <v>364000.0</v>
       </c>
@@ -30513,51 +30712,51 @@
       </c>
       <c r="S25">
         <v>9552000.0</v>
       </c>
       <c r="T25">
         <v>26941000.0</v>
       </c>
       <c r="U25">
         <v>2779000.0</v>
       </c>
       <c r="V25">
         <v>2145000.0</v>
       </c>
       <c r="W25">
         <v>665000.0</v>
       </c>
       <c r="X25">
         <v>910000.0</v>
       </c>
       <c r="Y25">
         <v>60000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>-1670000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>-759000.0</v>
       </c>
       <c r="H26">
         <v>2031000.0</v>
       </c>
       <c r="I26">
         <v>2949000.0</v>
       </c>
       <c r="J26">
         <v>-13557000.0</v>
       </c>
       <c r="K26">
@@ -30572,51 +30771,51 @@
       <c r="N26">
         <v>1214000.0</v>
       </c>
       <c r="O26">
         <v>-2104000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>4580000.0</v>
       </c>
       <c r="U26">
         <v>65810000.0</v>
       </c>
       <c r="V26">
         <v>5660000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
         <v>9772000.0</v>
       </c>
       <c r="C27">
         <v>10529000.0</v>
       </c>
       <c r="D27">
         <v>11158000.0</v>
       </c>
       <c r="E27">
         <v>10692000.0</v>
       </c>
       <c r="F27">
         <v>8625000.0</v>
       </c>
       <c r="G27">
         <v>7592000.0</v>
       </c>
       <c r="H27">
         <v>9249000.0</v>
       </c>
       <c r="I27">
         <v>7912000.0</v>
       </c>
@@ -30641,51 +30840,51 @@
       <c r="P27">
         <v>4609000.0</v>
       </c>
       <c r="Q27">
         <v>4876000.0</v>
       </c>
       <c r="R27">
         <v>5793000.0</v>
       </c>
       <c r="S27">
         <v>4902000.0</v>
       </c>
       <c r="T27">
         <v>21882000.0</v>
       </c>
       <c r="U27">
         <v>21000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>-255000.0</v>
       </c>
       <c r="C28">
         <v>-64248000.0</v>
       </c>
       <c r="D28">
         <v>25420000.0</v>
       </c>
       <c r="E28">
         <v>7683000.0</v>
       </c>
       <c r="F28">
         <v>-16986000.0</v>
       </c>
       <c r="G28">
         <v>-95242000.0</v>
       </c>
       <c r="H28">
         <v>33931000.0</v>
       </c>
       <c r="I28">
         <v>-11551000.0</v>
       </c>
@@ -30718,51 +30917,51 @@
       </c>
       <c r="S28">
         <v>4014000.0</v>
       </c>
       <c r="T28">
         <v>10529000.0</v>
       </c>
       <c r="U28">
         <v>65422000.0</v>
       </c>
       <c r="V28">
         <v>21500000.0</v>
       </c>
       <c r="W28">
         <v>-696000.0</v>
       </c>
       <c r="X28">
         <v>3306000.0</v>
       </c>
       <c r="Y28">
         <v>371000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>-10128000.0</v>
       </c>
       <c r="C29">
         <v>-28158000.0</v>
       </c>
       <c r="D29">
         <v>78000.0</v>
       </c>
       <c r="E29">
         <v>-7194000.0</v>
       </c>
       <c r="F29">
         <v>24093000.0</v>
       </c>
       <c r="G29">
         <v>-14554000.0</v>
       </c>
       <c r="H29">
         <v>37440000.0</v>
       </c>
       <c r="I29">
         <v>41287000.0</v>
       </c>
@@ -30795,51 +30994,51 @@
       </c>
       <c r="S29">
         <v>25907000.0</v>
       </c>
       <c r="T29">
         <v>8784000.0</v>
       </c>
       <c r="U29">
         <v>3219000.0</v>
       </c>
       <c r="V29">
         <v>4788000.0</v>
       </c>
       <c r="W29">
         <v>2500000.0</v>
       </c>
       <c r="X29">
         <v>680000.0</v>
       </c>
       <c r="Y29">
         <v>1206000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>-10178000.0</v>
       </c>
       <c r="C30">
         <v>123717000.0</v>
       </c>
       <c r="D30">
         <v>-9746000.0</v>
       </c>
       <c r="E30">
         <v>-19307000.0</v>
       </c>
       <c r="F30">
         <v>-13711000.0</v>
       </c>
       <c r="G30">
         <v>-63345000.0</v>
       </c>
       <c r="H30">
         <v>82554000.0</v>
       </c>
       <c r="I30">
         <v>-3656000.0</v>
       </c>
@@ -30891,3503 +31090,3531 @@
       <c r="Y30">
         <v>-715000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT30"/>
+  <dimension ref="A1:CU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="CN1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
       <c r="CQ1" t="s">
         <v>188</v>
       </c>
       <c r="CR1" t="s">
+        <v>189</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="CT1" t="s">
         <v>190</v>
       </c>
+      <c r="CU1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>41638000.0</v>
+      </c>
+      <c r="C2">
         <v>38762000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55893000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44760000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54089000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55005000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76056000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>78451000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60896000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>57586000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44620000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30111000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29857000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24564000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28825000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23890000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>34291000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35472000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>48161000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54469000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58025000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47929000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54435000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27160000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>41247000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>83649000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>227641000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41704000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42820000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24762000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>74096000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>52292000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49856000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>48200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47544000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>35571000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>35664000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>37411000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>32333000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21897000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18996000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20268000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>18391000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19704000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14877000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13808000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16105000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7382000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15173000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>22065000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>21802000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>16625000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>19321000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18896000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23508000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>34047000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>42955000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>50493000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45984000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>35257000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27132000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>67202000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>58763000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>37513000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>36256000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>32168000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>27909000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>26776000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19734000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>18518000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>32040000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>43646000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22759000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23426000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>28313000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>38052000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>73158000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>70786000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>64042000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13356000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13043000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>13298000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>14498000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15404000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11849000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20749000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1747000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1332000.0</v>
       </c>
-      <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>1015000</v>
+      </c>
+      <c r="C3">
         <v>422000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>731000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>777000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1798000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>797000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1092000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>566000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3857000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>554000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>791000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1596000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1206000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>741000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1349000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1039000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1106000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1131000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1021000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>620000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1382000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1361000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1824000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1479000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1742000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2823000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1541000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>815000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>887000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>734000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>682000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>744000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1690000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>721000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>501000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>743000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>412000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1365000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>481000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3681000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>745000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>425000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>743000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1251000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4269000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2515000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5258000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4023000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1842000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3508000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3833000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4562000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3171000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4219000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>968000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>113000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1321000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>517000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>541000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>987000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1567000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>827000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>662000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1717000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1435000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6371000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>930000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>889000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2911000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5756000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>11883000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1552000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2221000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2245000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3797000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2837000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2374000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>538000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1590000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3633000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>874000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1010000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>559000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>931000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>371000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>265000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>258000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>302000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1333000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>895000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4062000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
         <v>682000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
+      <c r="CU3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>5106000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3945000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-6506000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>27275000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-14087000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-42402000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-143992000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>185937000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1116000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>18058000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-49334000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>21804000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2436000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1656000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>656000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>11973000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-93000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1747000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5078000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>10436000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>2901000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1272000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>1877000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1313000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>4827000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>1069000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2297000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>8723000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-7791000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-6892000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>263000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>5177000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-2697000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>426000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-4612000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-10539000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-8908000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-7538000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>4509000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>2429000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5112000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-2893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2158000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5171000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1894000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-746000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7048000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-325000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9630000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>155000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1323000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>620000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2123000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-747000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>401000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-869000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>40936000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1359000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>354000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1954000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3792000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1393000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-876000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2836000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4392000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-511000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-612000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>329000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2927000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2075000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2844000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>556000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3323000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1803000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-393000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>-3828000.0</v>
+      </c>
+      <c r="C6">
         <v>2876000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17131000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11133000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9329000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-916000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21051000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2395000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17555000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3310000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12966000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14509000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>254000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5293000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4261000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4935000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10401000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1181000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12689000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6308000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3556000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10096000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6506000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>27275000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-14087000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-42402000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-143992000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>185937000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1116000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18058000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-49334000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>21804000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2436000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1656000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>656000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11973000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-93000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1747000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5078000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10436000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2901000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1272000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1877000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1313000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4827000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1069000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2297000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8723000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7791000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-6892000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>263000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5177000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2696000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>426000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4612000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-10539000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-8908000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7538000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4509000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10727000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>8125000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-40070000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8439000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>21250000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1257000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4088000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4259000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1133000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7042000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1216000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-13522000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-11606000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>20887000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-667000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4887000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-9739000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-35106000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2372000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6744000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>50686000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>313000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-255000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1200000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-906000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3555000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-8900000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>19002000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>415000.0</v>
       </c>
-      <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
+        <v>-4450000.0</v>
+      </c>
+      <c r="C7">
         <v>1561000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-16275000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16731000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18015000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3259000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-16087000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9723000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18810000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8012000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22124000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11970000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>628000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2762000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-22386000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3755000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13660000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-737000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10405000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10343000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>652000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7182000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9105000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5034000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-20660000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-865000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-12058000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17135000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-3111000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>664000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-15952000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>11821000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-7096000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1988000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-4253000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>23167000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1816000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3448000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3571000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>13888000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1678000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1176000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3728000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1752000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>8174000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-14421000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-6441000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2142000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-10350000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2168000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-778000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>6944000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-260000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>237000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-15254000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>162000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>5437000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-4328000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2839000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>5792000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2340000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1019000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-5126000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>7737000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2491000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2238000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-6562000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3990000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-421000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-3116000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-7021000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-5726000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>1492000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>1653000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-6305000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-12544000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5433000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>801000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2045000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-5110000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-321000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1153000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-906000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-1086000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-783000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-287000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-639000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-481000.0</v>
       </c>
-      <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>406000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1425000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-2706000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>4084000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1630000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-2010000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>11474000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>676000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-785000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2506000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-562000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>2147000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>598000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-804000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>3103000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1581000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3855000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>221000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2822000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>639000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-2416000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1017000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>5925000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1440000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>466000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-2746000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>5815000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-5093000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-9590000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1961000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>1858000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2786000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>2430000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1698000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>3195000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-2868000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>4887000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-5237000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>722000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
+        <v>-1418000.0</v>
+      </c>
+      <c r="C9">
         <v>-1568000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>139000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>447000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-474000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3734000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3784000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5549000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1668000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2480000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3157000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2058000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1778000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>406000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1425000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-10710000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3519000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2886000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-36000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2339000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>458000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>425000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2706000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4084000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1630000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2010000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>11474000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>676000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-785000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2506000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-562000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2147000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>598000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-804000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3103000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1581000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3855000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>221000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2822000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>639000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2416000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1017000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5925000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1440000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>466000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2746000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5815000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-5163000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-9545000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1916000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1793000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2786000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2430000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1698000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3195000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2868000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4887000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-5237000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>722000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1330000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2717000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2049000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6206000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3326000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1103000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2014000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3830000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-847000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-812000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-1534000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3544000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-3892000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-616000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-2591000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>965000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-2477000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1982000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-2292000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1313000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-1489000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-1435000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-1355000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>452000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-1493000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-431000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-787000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>797000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-637000.0</v>
       </c>
-      <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>7057000.0</v>
+      </c>
+      <c r="C10">
         <v>-3281000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-192000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1146000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2810000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1250000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4053000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2585000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2019000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4270000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4574000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4056000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-423000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5593000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6238000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3384000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>110000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1148000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-670000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>420000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>591000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3281000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7247000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4809000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4027000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4856000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5153000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1274000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1747000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-194000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-761000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7653000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2511000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1379000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-781000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3272000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1027000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1491000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3049000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10519000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4930000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3449000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6922000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1322000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6605000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4894000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9365000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1222000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>143000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-878000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3490000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6911000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>644000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1084000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-10653000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-814000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1269000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>181000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1727000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1646000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3390000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>558000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4035000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5132000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5937000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4398000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7165000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-4088000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-3268000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1062000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2114000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2291000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1900000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2674000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2693000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1788000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2015000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-266000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-2453000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-3014000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2432000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>293000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-734000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-875000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-344000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>171000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-671000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>441000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-16539000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-4266000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6147000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-8990000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15714000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7288000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1831000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6345000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6622000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2101000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6240000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-10087000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2536000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-9169000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8799000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-17633000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15548000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-254000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3347000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-13429000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2704000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5338000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2736000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-7195000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>20619000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-265000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1335000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2475000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1777000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2262000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1553000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-918000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>551000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-290000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5905000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-233000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3959000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-589000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2133000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1155000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>95000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-3273000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-49000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-6812000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3216000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2565000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2509000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1617000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>1522000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>5566000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1704000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>387000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2340000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>834000.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>2673000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1820000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>2600000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>589000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>179000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>264000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>35000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>118000.0</v>
       </c>
-      <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>1848000.0</v>
       </c>
-      <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-56347000.0</v>
       </c>
       <c r="M12">
+        <v>-56347000.0</v>
+      </c>
+      <c r="N12">
         <v>2389000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2985000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3404000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2421000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3750000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1476000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2384000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2098000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>705000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>150723000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1429000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2731000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1592000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-51033000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3790000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3463000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1949000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13027000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-8326000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2044000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1531000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2045000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3493000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-8368000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3558000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1058000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3174000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1511000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2102000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7263000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-458000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3637000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4623000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>151000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-1619000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3687000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1777000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-2212000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2866000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2631000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1047000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2132000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-285000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1320000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1538000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>33000.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>900000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>283000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>639000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>407000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>496000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>95000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>76000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>45000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>100000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-4168000.0</v>
       </c>
       <c r="M13">
+        <v>-4168000.0</v>
+      </c>
+      <c r="N13">
         <v>3539000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1802000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-5733000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2135000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2963000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-830000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3354000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5640000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2498000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2764000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3559000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3223000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5834000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2798000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-746000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-363000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-325000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1200000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1230000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2356000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-725000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>620000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3520000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-747000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>401000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-869000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>712000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-1170000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>1208000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
+        <v>5521000.0</v>
+      </c>
+      <c r="C14">
         <v>5817000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6020000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5833000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6319000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6863000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6785000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6817000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7522000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6685000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6688000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7557000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7838000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7818000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7660000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7667000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7406000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7279000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6997000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6524000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6379000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6436000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6577000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6255000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6440000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5903000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5207000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6722000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6867000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6692000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5599000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5768000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5718000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5884000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5793000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6356000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6169000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6133000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6153000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6980000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6979000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7197000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7223000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7716000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8777000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7314000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7266000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6140000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6549000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6263000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6097000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6653000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6810000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6292000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9314000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3583000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3188000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3141000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3132000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3467000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3128000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2955000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3029000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3271000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3037000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3140000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3079000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3182000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3091000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2877000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2905000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2507000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2315000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2135000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1912000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1870000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1031000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>383000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>125000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>326000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>263000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>268000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>225000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>208000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>189000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>191000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>183000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>152000.0</v>
       </c>
-      <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -34413,1020 +34640,1031 @@
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15"/>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
+        <v>37810000.0</v>
+      </c>
+      <c r="C16">
         <v>41638000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38762000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>55893000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>44760000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54089000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>55005000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>76056000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>78451000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>60896000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>57586000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44620000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30111000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29857000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24564000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28825000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23890000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34291000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35472000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>48161000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54469000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58025000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47929000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54435000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27160000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>41247000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>83649000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>227641000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41704000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>42820000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>24762000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>74096000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>52292000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>49856000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>48200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>47544000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>35571000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>35664000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>37411000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32333000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>21897000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>18996000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20268000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18391000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19704000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14877000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13808000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16105000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7382000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15173000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>22065000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21802000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>16625000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19322000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18896000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>23508000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>34047000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>42955000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>50493000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45984000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>35257000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>27132000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>67202000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>58763000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>37513000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>36256000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>32168000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>27909000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>26776000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19734000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18518000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>32040000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>43646000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22759000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>23426000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>28313000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>38052000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>73158000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>70786000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>64042000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>13356000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13043000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>13298000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>14498000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15404000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>11849000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20749000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1747000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1332000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>252000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-73000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-68000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>244000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-168000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-260000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>160000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-146000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-134000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-362000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>239000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-64000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>659000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>-32000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-174000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-84000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>69000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>49000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-152000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-8000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>238000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-395000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-41000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>82000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>4000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-22000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-55000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>7000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>5000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>51000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>16000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-28000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>10000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>-4125000.0</v>
+      </c>
+      <c r="C18">
         <v>4239000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16645000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18034000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14957000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1676000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19345000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4435000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16383000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4712000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-26690000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14358000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>164000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6758000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26094000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7521000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9897000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>810000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9925000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11579000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4489000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10087000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7249000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2401000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19579000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3114000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8075000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>24197000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7455000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>12225000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9555000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>23027000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2625000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>9444000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2535000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>18250000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>13953000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>13582000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6959000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>14863000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11649000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>9154000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3956000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>9555000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7962000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4662000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>94000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6083000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2426000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4950000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3467000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6806000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6829000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6910000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6582000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1118000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5468000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2152000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2503000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>11996000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>8780000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>9061000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1076000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>14428000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9998000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4871000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>209000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>6013000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4032000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1330000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-10212000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>7327000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>7632000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>7530000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-3293000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2510000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-3955000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>3902000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-1012000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-5150000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>1481000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-66000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>878000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>860000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1349000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>722000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>32000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1058000.0</v>
       </c>
-      <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-1551000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2623000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3189000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1961000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2405000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2336000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>29404000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1793000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>98442000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1528000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2146000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2496000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2227000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2734000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2593000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2718000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4471000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8524000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1382000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1361000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1824000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1479000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11742000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-48583000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1541000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>168427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350000.0</v>
       </c>
       <c r="AD19">
         <v>1350000.0</v>
       </c>
       <c r="AE19">
         <v>1350000.0</v>
       </c>
       <c r="AF19">
         <v>1350000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>1350000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>450000.0</v>
       </c>
-      <c r="AK19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL19"/>
       <c r="AM19">
         <v>450000.0</v>
       </c>
       <c r="AN19">
+        <v>450000.0</v>
+      </c>
+      <c r="AO19">
         <v>25000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>25000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>25000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>328000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>25000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>303000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>9452000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>2403000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>94560000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-15684000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-7634000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-743000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35481,2680 +35719,2709 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-6252000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6252000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-50000000.0</v>
       </c>
       <c r="M21">
         <v>-50000000.0</v>
       </c>
       <c r="N21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="O21">
         <v>-45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="P21">
         <v>25000000.0</v>
       </c>
       <c r="Q21">
         <v>25000000.0</v>
       </c>
       <c r="R21">
         <v>25000000.0</v>
       </c>
       <c r="S21">
+        <v>25000000.0</v>
+      </c>
+      <c r="T21">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="U21">
         <v>-10000000.0</v>
       </c>
       <c r="V21">
         <v>-10000000.0</v>
       </c>
       <c r="W21">
         <v>-10000000.0</v>
       </c>
       <c r="X21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="Y21">
         <v>25000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14966000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-133241000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1250000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11250000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>53750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="AF21">
         <v>-1250000.0</v>
       </c>
       <c r="AG21">
         <v>-1250000.0</v>
       </c>
       <c r="AH21">
         <v>-1250000.0</v>
       </c>
       <c r="AI21">
         <v>-1250000.0</v>
       </c>
       <c r="AJ21">
+        <v>-1250000.0</v>
+      </c>
+      <c r="AK21">
         <v>-1279000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-17879000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3616000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-5000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1250000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-11250000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-6250000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>13750000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1250000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3750000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1250000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-3017000.0</v>
       </c>
-      <c r="AY21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ21"/>
       <c r="BA21">
         <v>-1875000.0</v>
       </c>
       <c r="BB21">
         <v>-1875000.0</v>
       </c>
       <c r="BC21">
         <v>-1875000.0</v>
       </c>
       <c r="BD21">
+        <v>-1875000.0</v>
+      </c>
+      <c r="BE21">
         <v>141277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="BF21">
         <v>-70000.0</v>
       </c>
       <c r="BG21">
+        <v>-70000.0</v>
+      </c>
+      <c r="BH21">
         <v>-65000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-8084000.0</v>
+      </c>
+      <c r="C22">
         <v>-6350000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-10903000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6050000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4407000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10738000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12798000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-13449000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-187736000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-29048000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45884000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-21467000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9485000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8486000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13004000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6266000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4958000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8351000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6972000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-19468000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4268000.0</v>
       </c>
       <c r="W22">
         <v>-4268000.0</v>
       </c>
       <c r="X22">
+        <v>-4268000.0</v>
+      </c>
+      <c r="Y22">
         <v>-156067000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5709000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2736000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1275000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>58873000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>796000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2140000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-469000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2102000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14019000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>249000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-35000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-10913000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2887000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13734000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-43962000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>630000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-362000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-757000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-814000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-4262000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1338000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>629000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1078000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5108000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-99000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-426000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-869000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-992000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1969000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-721000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-7028000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1768000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2329000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1373000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-861000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3811000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3279000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1888000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3739000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3333000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3129000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2111000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2902000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1912000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2907000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2211000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>519000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4890000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2380000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2926000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-16406000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2455000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1898000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2038000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1880000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1655000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1293000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1666000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1085000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1036000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>761000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1546000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>683000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>606000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>308000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>533000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>317000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>226000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347000.0</v>
       </c>
       <c r="CS22">
         <v>347000.0</v>
       </c>
       <c r="CT22">
+        <v>347000.0</v>
+      </c>
+      <c r="CU22">
         <v>342000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>-95000.0</v>
+      </c>
+      <c r="C23">
         <v>-92000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>143000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>482000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>895000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>694000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-352000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-9590000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-88829000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>941000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>103000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-624000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>329000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>966000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>942000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>446000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>555000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1978000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>491000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-53000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>560000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-48583000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3249000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5992000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1169000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>149000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1395000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>389000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>822000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6474000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1288000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3707000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-13166000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>703000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>504000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>703000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-7799000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-821000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>144000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3510000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7978000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1141000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1110000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-4222000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-8572000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-272000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>118000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>620000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-103000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>579000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2320000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1062000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1658000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1804000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>170000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1294000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-132000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>850000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>49000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1963000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>397000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>574000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>620000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-85000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-9785000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>61000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>21000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-7000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1113000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>149000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="CD23">
         <v>-40000.0</v>
       </c>
       <c r="CE23">
         <v>-40000.0</v>
       </c>
       <c r="CF23">
+        <v>-40000.0</v>
+      </c>
+      <c r="CG23">
         <v>19949000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-40000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-19964000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>19015000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-556000.0</v>
       </c>
-      <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
+        <v>-492000.0</v>
+      </c>
+      <c r="C24">
         <v>-1199000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-820000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1846000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1391000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1164000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1313000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1770000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>30011000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1239000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>99233000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1012000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1480000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-675000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2767000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2734000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1487000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2718000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4471000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8524000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-56110000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-10000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-150000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>169242000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1350000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-47920000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1265000.0</v>
       </c>
       <c r="AG24">
         <v>-1265000.0</v>
       </c>
       <c r="AH24">
-        <v>0.0</v>
+        <v>-1265000.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>450000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>-3250000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2018000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>25000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>-349000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-754000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-96000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-154000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1255000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-55000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>805000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-930000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-150000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2250000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-457000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>858000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-244867000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-500000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-2000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-1266000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-69000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>8000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-5350000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>17146000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-17146000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>68000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-53131000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>214000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-9911000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>502000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1630000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-25827000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-6047000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1527000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2393000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-1593000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>38000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>2549000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-50000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
-        <v>790000.0</v>
+        <v>1162000.0</v>
       </c>
       <c r="C25">
         <v>790000.0</v>
       </c>
       <c r="D25">
+        <v>790000.0</v>
+      </c>
+      <c r="E25">
         <v>849000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>753000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>810000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>981000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>839000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>158360000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1374000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-49076000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15472000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>813000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2673000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>868000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1088000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>931000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1311000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>737000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15191000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>871000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>644000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>127000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>147026000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1192000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1952000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-217000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-56560000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1274000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>367000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-191000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>786000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-340000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>102000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-184000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>474000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>246000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-10574000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>309000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1945000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1300000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>689000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>671000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1516000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5877000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>556000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1118000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>980000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-4211000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>995000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>820000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-190000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2201000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-882000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-5449000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>116000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2631000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1041000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4656000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-232000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>190000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-147000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-740000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-504000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-219000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-74000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-6286000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2216000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1802000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1298000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7893000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1640000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1763000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1536000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>11518000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>23206000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1085000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>732000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1229000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>533000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>230000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>833000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1003000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1229000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>47000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-15000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>143000.0</v>
       </c>
-      <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-1118000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-552000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>352000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-352000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-10000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-759000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="AA26">
         <v>-1300000.0</v>
       </c>
       <c r="AB26">
+        <v>-1300000.0</v>
+      </c>
+      <c r="AC26">
         <v>8000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1169000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>149000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>705000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>389000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>822000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5717000.0</v>
       </c>
       <c r="AJ26">
         <v>-5717000.0</v>
       </c>
       <c r="AK26">
+        <v>-5717000.0</v>
+      </c>
+      <c r="AL26">
         <v>3865000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-7840000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2803000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>504000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>703000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-49000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1279000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>144000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3510000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1144000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>959000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>236000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1075000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>455000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>678000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>118000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>620000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-103000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>579000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2118000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1062000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1658000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1804000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
+      <c r="BW26"/>
       <c r="BX26">
         <v>670000.0</v>
       </c>
       <c r="BY26">
+        <v>670000.0</v>
+      </c>
+      <c r="BZ26">
         <v>2780000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>740000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>117000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>63830000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>770000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>350000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>860000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1210000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1360000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>90000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>22940000.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
+        <v>2684000.0</v>
+      </c>
+      <c r="C27">
         <v>2891000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4470000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1641000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2398000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2528000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3205000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1896000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2612000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1877000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4144000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2981000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1803000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3350000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3024000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2903000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2352000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3008000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2429000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2227000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2147000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2387000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1864000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1594000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1772000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2242000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1984000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2130000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2378000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2591000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2150000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2091000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2058000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1966000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1797000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1105000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1693000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1701000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1684000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-1260000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1640000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1234000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1626000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1609000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1488000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1506000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1395000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1390000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1599000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1271000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1152000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1237000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>997000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1252000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1122000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1092000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1121000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1078000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>799000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1207000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1148000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1035000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1219000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1204000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1259000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1226000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1187000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1285000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>4333000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>6000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1200000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>3700000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-11000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1211000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>9790000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>12085000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-20000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>643000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>155000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>621000.0</v>
+      </c>
+      <c r="C28">
         <v>-92000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>143000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5770000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7147000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1123000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-509000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>694000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-352000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-59590000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-751000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>941000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>103000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24376000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>329000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>966000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>942000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5446000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9445000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8022000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>491000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24947000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15560000.0</v>
       </c>
-      <c r="Z28">
-[...1 lines deleted...]
-      </c>
       <c r="AA28">
+        <v>0.0</v>
+      </c>
+      <c r="AB28">
         <v>-135749000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7242000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-10081000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>53899000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2645000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-861000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-428000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7724000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2538000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6567000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-14014000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-15605000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1797000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4496000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6797000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-10299000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2071000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-11106000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2740000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5772000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2391000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2640000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5472000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-10912000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-272000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1757000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1255000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1978000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1296000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>141335000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>992000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1728000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1739000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>105000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1229000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-197000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>785000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-11000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1903000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>337000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>489000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-76000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>535000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-80000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-8645000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1005000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1408000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>929000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>672000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>591000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8849000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>849000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>240000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>63564000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>729000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>314000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>815000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1178000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1321000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>29000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18972000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-591000.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>3306000.0</v>
       </c>
-      <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>371000.0</v>
       </c>
-      <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>-3110000.0</v>
+      </c>
+      <c r="C29">
         <v>4661000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15914000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18811000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-13159000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2473000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18253000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5001000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12526000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5266000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-25899000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15954000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1370000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7499000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-24745000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8560000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8791000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1941000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8904000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12199000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5871000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11448000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-5425000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3880000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-17837000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5937000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6534000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>25012000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8342000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12959000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-8873000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>23771000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4315000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>10165000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3036000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>18993000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>14365000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>14947000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7440000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>18544000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12394000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>9579000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4699000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>10806000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>12231000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2147000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5352000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>10106000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-584000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>8458000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7300000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>11368000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>10000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>11129000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-5614000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1005000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6789000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2669000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3044000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>11897000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>10347000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9888000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1738000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>16145000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>11433000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>11242000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1139000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>6902000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>6943000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>4426000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1671000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>5775000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>9853000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>9775000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>504000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>5347000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-1581000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4440000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>578000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-1517000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2355000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>944000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1437000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1791000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1720000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>987000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>290000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1360000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1140000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>780000.0</v>
       </c>
-      <c r="CM29"/>
-      <c r="CN29">
+      <c r="CN29"/>
+      <c r="CO29">
         <v>680000.0</v>
       </c>
-      <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
-      <c r="CR29">
+      <c r="CR29"/>
+      <c r="CS29">
         <v>1206000.0</v>
       </c>
-      <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>-1507000.0</v>
+      </c>
+      <c r="C30">
         <v>-1621000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1551000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2623000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3189000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1961000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2405000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2336000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29404000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1793000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>98442000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1528000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2146000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2496000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3576000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3773000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2593000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3849000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9092000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9144000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1382000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1361000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1824000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1479000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11742000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-48583000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1541000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>168427000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>463000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-48654000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-37682000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-744000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1690000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-721000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-501000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-743000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-412000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-915000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-481000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3681000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2745000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-743000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1251000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4269000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2515000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2595000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4023000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1817000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4438000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-6769000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3822000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-11387000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8732000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2293000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-150254000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-16705000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-8451000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-284000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1282000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3455000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-49758000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5875000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5144000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-12051000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7586000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2716000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5733000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-418000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3102000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-6446000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-18386000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9626000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-11371000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-6063000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-15677000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-42374000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2917000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5926000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-11361000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2771000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1513000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3452000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3875000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>514000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-9916000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-260000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-354000.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>