--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -15570,51 +15570,51 @@
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36">
         <v>401670000.0</v>
       </c>
       <c r="C36">
         <v>35375000.0</v>
       </c>
       <c r="D36">
         <v>399268000.0</v>
       </c>
       <c r="E36">
         <v>387059000.0</v>
       </c>
       <c r="F36">
         <v>408692000.0</v>
       </c>
       <c r="G36">
         <v>101055000.0</v>
       </c>
       <c r="H36">
         <v>317268000.0</v>
       </c>
       <c r="I36">
-        <v>356378000.0</v>
+        <v>309920000.0</v>
       </c>
       <c r="J36">
         <v>97128000.0</v>
       </c>
       <c r="K36">
         <v>87010000.0</v>
       </c>
       <c r="L36">
         <v>104586000.0</v>
       </c>
       <c r="M36">
         <v>90390000.0</v>
       </c>
       <c r="N36">
         <v>89174000.0</v>
       </c>
       <c r="O36">
         <v>87175000.0</v>
       </c>
       <c r="P36">
         <v>99650000.0</v>
       </c>
       <c r="Q36">
         <v>84206000.0</v>
       </c>
@@ -16853,51 +16853,51 @@
       </c>
       <c r="DO39">
         <v>6100000.0</v>
       </c>
       <c r="DP39">
         <v>7900000.0</v>
       </c>
       <c r="DQ39">
         <v>8100000.0</v>
       </c>
       <c r="DR39">
         <v>7900000.0</v>
       </c>
       <c r="DS39">
         <v>25000000.0</v>
       </c>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40">
-        <v>497618000.0</v>
+        <v>274807000.0</v>
       </c>
       <c r="C40">
         <v>232499000.0</v>
       </c>
       <c r="D40">
         <v>342546000.0</v>
       </c>
       <c r="E40">
         <v>266155000.0</v>
       </c>
       <c r="F40">
         <v>264038000.0</v>
       </c>
       <c r="G40">
         <v>286958000.0</v>
       </c>
       <c r="H40">
         <v>293183000.0</v>
       </c>
       <c r="I40">
         <v>321530000.0</v>
       </c>
       <c r="J40">
         <v>245032000.0</v>
       </c>
@@ -27960,54 +27960,54 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>193</v>
       </c>
       <c r="B5">
-        <v>90717000.0</v>
+        <v>52091000.0</v>
       </c>
       <c r="C5">
-        <v>80527000.0</v>
+        <v>101409000.0</v>
       </c>
       <c r="D5">
         <v>36321000.0</v>
       </c>
       <c r="E5">
         <v>36330000.0</v>
       </c>
       <c r="F5">
         <v>16309000.0</v>
       </c>
       <c r="G5">
         <v>80634000.0</v>
       </c>
       <c r="H5">
         <v>73746999.0</v>
       </c>
       <c r="I5">
         <v>67160000.0</v>
       </c>
       <c r="J5">
         <v>23875000.0</v>
       </c>
       <c r="K5">
         <v>99862000.0</v>
       </c>
@@ -28340,54 +28340,54 @@
       </c>
       <c r="DQ5">
         <v>5800000.0</v>
       </c>
       <c r="DR5">
         <v>7500000.0</v>
       </c>
       <c r="DS5">
         <v>9200000.0</v>
       </c>
       <c r="DT5">
         <v>-3500000.0</v>
       </c>
       <c r="DU5">
         <v>2600000.0</v>
       </c>
       <c r="DV5">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>194</v>
       </c>
       <c r="B6">
-        <v>124829000.0</v>
+        <v>86203000.0</v>
       </c>
       <c r="C6">
-        <v>113792000.0</v>
+        <v>134674000.0</v>
       </c>
       <c r="D6">
         <v>68968000.0</v>
       </c>
       <c r="E6">
         <v>69401000.0</v>
       </c>
       <c r="F6">
         <v>50649000.0</v>
       </c>
       <c r="G6">
         <v>116812000.0</v>
       </c>
       <c r="H6">
         <v>104154999.0</v>
       </c>
       <c r="I6">
         <v>97429000.0</v>
       </c>
       <c r="J6">
         <v>54824000.0</v>
       </c>
       <c r="K6">
         <v>131168000.0</v>
       </c>
@@ -46347,51 +46347,51 @@
       </c>
       <c r="DS23">
         <v>20200000.0</v>
       </c>
       <c r="DT23">
         <v>29100000.0</v>
       </c>
       <c r="DU23">
         <v>-51300000.0</v>
       </c>
       <c r="DV23">
         <v>71300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:126">
       <c r="A24" t="s">
         <v>242</v>
       </c>
       <c r="B24">
         <v>2248000.0</v>
       </c>
       <c r="C24">
         <v>-8365000.0</v>
       </c>
       <c r="D24">
-        <v>-476593000.0</v>
+        <v>15241000.0</v>
       </c>
       <c r="E24">
         <v>16952000.0</v>
       </c>
       <c r="F24">
         <v>2717000.0</v>
       </c>
       <c r="G24">
         <v>3086000.0</v>
       </c>
       <c r="H24">
         <v>5387000.0</v>
       </c>
       <c r="I24">
         <v>2089000.0</v>
       </c>
       <c r="J24">
         <v>4723000.0</v>
       </c>
       <c r="K24">
         <v>5422000.0</v>
       </c>
       <c r="L24">
         <v>314000.0</v>
       </c>