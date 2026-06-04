--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2044,51 +2047,51 @@
       <c r="Y13">
         <v>3879000.0</v>
       </c>
       <c r="Z13">
         <v>3732000.0</v>
       </c>
       <c r="AA13">
         <v>3571000.0</v>
       </c>
       <c r="AB13">
         <v>3452000.0</v>
       </c>
       <c r="AC13">
         <v>3186000.0</v>
       </c>
       <c r="AD13">
         <v>1449000.0</v>
       </c>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>10863000000.0</v>
+        <v>10827000000.0</v>
       </c>
       <c r="C14">
         <v>10721000000.0</v>
       </c>
       <c r="D14">
         <v>10492000000.0</v>
       </c>
       <c r="E14">
         <v>10189000000.0</v>
       </c>
       <c r="F14">
         <v>10300000000.0</v>
       </c>
       <c r="G14">
         <v>10200000000.0</v>
       </c>
       <c r="H14">
         <v>10080000000.0</v>
       </c>
       <c r="I14">
         <v>10000000000.0</v>
       </c>
       <c r="J14">
         <v>9860000000.0</v>
       </c>
@@ -3644,51 +3647,51 @@
       <c r="Y35">
         <v>2277305000.0</v>
       </c>
       <c r="Z35">
         <v>2156133000.0</v>
       </c>
       <c r="AA35">
         <v>2127464000.0</v>
       </c>
       <c r="AB35">
         <v>1466338000.0</v>
       </c>
       <c r="AC35">
         <v>348140000.0</v>
       </c>
       <c r="AD35">
         <v>76702000.0</v>
       </c>
       <c r="AE35"/>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>208661000000.0</v>
+        <v>113410000000.0</v>
       </c>
       <c r="C36">
         <v>73545000000.0</v>
       </c>
       <c r="D36">
         <v>48337000000.0</v>
       </c>
       <c r="E36">
         <v>36661000000.0</v>
       </c>
       <c r="F36">
         <v>22128000000.0</v>
       </c>
       <c r="G36">
         <v>17797000000.0</v>
       </c>
       <c r="H36">
         <v>110038295000.0</v>
       </c>
       <c r="I36">
         <v>7092000000.0</v>
       </c>
       <c r="J36">
         <v>5526000000.0</v>
       </c>
@@ -4426,51 +4429,51 @@
       </c>
       <c r="Z45">
         <v>271751000.0</v>
       </c>
       <c r="AA45">
         <v>366416000.0</v>
       </c>
       <c r="AB45">
         <v>317613000.0</v>
       </c>
       <c r="AC45">
         <v>29791000.0</v>
       </c>
       <c r="AD45">
         <v>9300000.0</v>
       </c>
       <c r="AE45">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
-        <v>357025000000.0</v>
+        <v>443079000000.0</v>
       </c>
       <c r="C46">
         <v>328806000000.0</v>
       </c>
       <c r="D46">
         <v>276690000000.0</v>
       </c>
       <c r="E46">
         <v>252838000000.0</v>
       </c>
       <c r="F46">
         <v>216363000000.0</v>
       </c>
       <c r="G46">
         <v>150667000000.0</v>
       </c>
       <c r="H46">
         <v>72705000000.0</v>
       </c>
       <c r="I46">
         <v>61797000000.0</v>
       </c>
       <c r="J46">
         <v>48866000000.0</v>
       </c>
@@ -5781,795 +5784,801 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>124749000000.0</v>
+      </c>
+      <c r="C2">
         <v>121909000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>106032000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98285000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89241000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>94363000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84570000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>81817000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73068000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>84981000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>72004000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69481000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66907000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>79600000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>67760000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>71219000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68547000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78664000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71474000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66090000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>63926000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72539000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>58334000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51036000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>40056000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>47183000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35794000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36063000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31809000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38192000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>30904000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27657000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25172000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34616000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>26075000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21439000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18891000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25309000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18801000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16123000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14990000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20397000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14437000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12391000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11917000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16459000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11811000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10457000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10590000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15133000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10037000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8990000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8916000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13318000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8369000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7072000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6886000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11145000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6552000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5721000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5540000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8051000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4614000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3545000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3619000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5605000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3354000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2508000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2380000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3594000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2242000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1963000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1864000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2795000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1674000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1295000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1211000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1816000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1196000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>943000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>920000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1366000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>876000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>735000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>704000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1142000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>688297000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>585124000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>567563000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>819811000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>499189000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>445098000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>393696000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>618128000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>347519000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>296368000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>314616000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>444748000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>236992000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>257976000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>257411000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>485383000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>304709000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>286239000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>255797000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>463026000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>236711000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>165983000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>133018000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>113273000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>60046000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>47556000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>34374000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>33027000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>15400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>10300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DO2">
         <v>2900000.0</v>
       </c>
-      <c r="DP2"/>
+      <c r="DP2">
+        <v>2900000.0</v>
+      </c>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6650,52 +6659,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6776,449 +6786,451 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>24868000000.0</v>
+      </c>
+      <c r="C5">
         <v>28230000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12333000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2420000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-914000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-34000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1918000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3993000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3598000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3040000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5003000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3680000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3973000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4487000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7115000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4782000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2365000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1376000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1075000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-525000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-666000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-180000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1029000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1455000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2063000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-986000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1429000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-960000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1010000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1035000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1034000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-934000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-467000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-484000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-501000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-607000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-797000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-985000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-521000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-571000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-614000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-723000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-675000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-617000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-752000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-511000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-394000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-143000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-157000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-185000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-319000000.0</v>
       </c>
       <c r="BA5">
         <v>-319000000.0</v>
       </c>
       <c r="BB5">
+        <v>-319000000.0</v>
+      </c>
+      <c r="BC5">
         <v>-239000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-296000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-328000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-174000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-316000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-241000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-30000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-66000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-190000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-131000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-282000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-145000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-56000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-35000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-58000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-143000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-123000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-73000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>7000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BY5">
         <v>3000000.0</v>
       </c>
       <c r="BZ5">
+        <v>3000000.0</v>
+      </c>
+      <c r="CA5">
         <v>-1000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>9000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>6000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>27000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>24000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>32000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>28383000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>29417000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>33363000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>37739000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>36761000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>25708000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>17655000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>9662000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-12233000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-7596000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-38623000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-36070000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-36434000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-83846000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-63118000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-2376000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-65637000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-84664000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-46302000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1709000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-52308000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-48325000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-6764000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1806000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-3452000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-1336000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-1493000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="DL5">
         <v>-1300000.0</v>
       </c>
       <c r="DM5">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DN5">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DO5">
         <v>-300000.0</v>
       </c>
-      <c r="DP5"/>
+      <c r="DP5">
+        <v>-300000.0</v>
+      </c>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7286,51 +7298,53 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
@@ -7340,140 +7354,143 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>90814000000.0</v>
+      </c>
+      <c r="C7">
         <v>87339000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>84677000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>83221000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>79871000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>78277000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>79802000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>78084000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>77052000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>77297000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>75891000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>75822000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>74267000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>72968000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>69332000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>66524000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>65731000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>67651000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>63848000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>56297000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>53067000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>52573000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>48589000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>42798000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>40300000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>39791000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>37058000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>35134000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>33275000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7522,113 +7539,116 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
-        <v>112000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="C8">
         <v>112000000.0</v>
       </c>
       <c r="D8">
         <v>112000000.0</v>
       </c>
       <c r="E8">
-        <v>111000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="F8">
         <v>111000000.0</v>
       </c>
       <c r="G8">
-        <v>110000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="H8">
         <v>110000000.0</v>
       </c>
       <c r="I8">
-        <v>109000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="J8">
         <v>109000000.0</v>
       </c>
       <c r="K8">
-        <v>108000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="L8">
         <v>108000000.0</v>
       </c>
       <c r="M8">
         <v>108000000.0</v>
       </c>
       <c r="N8">
         <v>108000000.0</v>
       </c>
       <c r="O8">
-        <v>107000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="P8">
         <v>107000000.0</v>
       </c>
       <c r="Q8">
-        <v>5000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="R8">
         <v>5000000.0</v>
       </c>
       <c r="S8">
         <v>5000000.0</v>
       </c>
       <c r="T8">
         <v>5000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>5000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7686,251 +7706,252 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>38</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>140024000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>135679000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>130923000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>124514000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>120864000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>115934000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>92711000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>86896000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>79863000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>75066000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>69419000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>63871000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>58793000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>55538000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>51879000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48724000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45160000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>42865000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40307000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>38017000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>35412000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>33658000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31817000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>30035000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28059000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26791000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>25375000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>24028000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22563000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21389000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>20212000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>19129000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17976000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17186000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>15968000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>15026000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14144000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>13394000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>12874000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>12233000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11565000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11135000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10827000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10405000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>10019000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9573000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9175000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8893000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8585000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8347000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7863000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7573000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7192000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6990000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6824000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6675000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6483000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6325000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6215000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6056000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5887000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5736000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>4428000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4321000000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
@@ -7940,484 +7961,488 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>101816000000.0</v>
+      </c>
+      <c r="C10">
         <v>86810000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66922000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>57741000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>66207000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>78779000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>75091000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71178000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72852000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>73387000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49605000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>49529000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49343000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>53888000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>34947000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37478000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>36393000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36220000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29944000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40380000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>33834000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42122000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29930000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>37466000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27201000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36092000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23255000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>22616000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23115000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31750000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20425000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19823000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16676000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>20522000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12767000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13203000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15440000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19334000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13656000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12521000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12470000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15890000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10709000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10269000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10237000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14557000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5258000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5057000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5074000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8658000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3872000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3704000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4481000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8084000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2980000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2335000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2288000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5269000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2823000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2047000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2641000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3777000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1539000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1629000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1844000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3444000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2514000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1936000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1701000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2769000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1650000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1548000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1496000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2539000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1366000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1004000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>748000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1022000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>693000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>683000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>507000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1013000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>600000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>629000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>533000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1303000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>745608000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>701150000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>768587000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1102273000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>666418000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>641728000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>495773000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>738254000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>327564000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>270438000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>296689000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>540282000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>432307000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>462949000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>446944000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>822435000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>647048000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>720377000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>84087000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>133309000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>43149000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>42539000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5248000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>25561000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>14856000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2523000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>98600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1876000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>44700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>47700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DO10">
         <v>6200000.0</v>
       </c>
-      <c r="DP10"/>
+      <c r="DP10">
+        <v>6200000.0</v>
+      </c>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>40</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>86810000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>66922000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>57741000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>66207000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>78779000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>75091000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>49605000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>49529000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>49343000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>53888000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>34947000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>37478000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>36393000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>36220000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>29944000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>40380000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>33834000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>42122000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>29930000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>37466000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>27201000000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
@@ -8470,470 +8495,474 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>143089000000.0</v>
+      </c>
+      <c r="C12">
         <v>123029000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>94197000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93180000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>94565000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>101202000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>88051000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>89092000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>85074000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>86780000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>64169000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>63970000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>64405000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>70026000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58662000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>60710000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>66385000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>96049000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>78988000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>89894000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>73270000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>84396000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68402000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>71391000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>49292000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>55021000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43401000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>41463000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37020000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>41250000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29765000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27050000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>24963000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30986000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24310000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>21451000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>21531000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25981000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18347000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16540000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15859000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19808000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14428000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14001000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13781000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17416000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6883000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7986000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8666000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12447000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7689000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7463000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7895000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11448000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5248000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4970000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5715000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9576000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6326000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6355000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6881000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8762000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5885000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5108000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5063000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6366000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4001000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3212000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2730000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3727000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2324000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2380000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2151000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3112000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1909000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1665000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1420000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2019000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1219000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1419000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1334000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2000000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1419000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1325000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1151000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1779000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1184700000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1151351000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>998141000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1394823000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1064660000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>988772000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1082552000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1300969000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>865802000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>823579000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>745258000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>996585000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>668100000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>608969000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>642973000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1100522000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>900024000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>907621000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1008881000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>706188000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>905685000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1144237000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1442965000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>373445000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>337260000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>339919000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>116820000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>125375000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>44700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>47700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DO12">
         <v>6200000.0</v>
       </c>
-      <c r="DP12"/>
+      <c r="DP12">
+        <v>6200000.0</v>
+      </c>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>112000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="C13">
         <v>112000000.0</v>
       </c>
       <c r="D13">
         <v>112000000.0</v>
       </c>
       <c r="E13">
-        <v>111000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="F13">
         <v>111000000.0</v>
       </c>
       <c r="G13">
-        <v>110000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="H13">
         <v>110000000.0</v>
       </c>
       <c r="I13">
-        <v>109000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="J13">
         <v>109000000.0</v>
       </c>
       <c r="K13">
-        <v>108000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="L13">
         <v>108000000.0</v>
       </c>
       <c r="M13">
         <v>108000000.0</v>
       </c>
       <c r="N13">
         <v>108000000.0</v>
       </c>
       <c r="O13">
-        <v>107000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="P13">
         <v>107000000.0</v>
       </c>
       <c r="Q13">
+        <v>107000000.0</v>
+      </c>
+      <c r="R13">
         <v>5000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="T13">
         <v>5000000.0</v>
       </c>
       <c r="U13">
         <v>5000000.0</v>
       </c>
       <c r="V13">
         <v>5000000.0</v>
       </c>
       <c r="W13">
         <v>5000000.0</v>
       </c>
       <c r="X13">
         <v>5000000.0</v>
       </c>
       <c r="Y13">
         <v>5000000.0</v>
       </c>
       <c r="Z13">
         <v>5000000.0</v>
       </c>
       <c r="AA13">
         <v>5000000.0</v>
       </c>
@@ -9033,51 +9062,51 @@
       <c r="BG13">
         <v>5000000.0</v>
       </c>
       <c r="BH13">
         <v>5000000.0</v>
       </c>
       <c r="BI13">
         <v>5000000.0</v>
       </c>
       <c r="BJ13">
         <v>5000000.0</v>
       </c>
       <c r="BK13">
         <v>5000000.0</v>
       </c>
       <c r="BL13">
         <v>5000000.0</v>
       </c>
       <c r="BM13">
         <v>5000000.0</v>
       </c>
       <c r="BN13">
         <v>5000000.0</v>
       </c>
       <c r="BO13">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BP13">
         <v>4000000.0</v>
       </c>
       <c r="BQ13">
         <v>4000000.0</v>
       </c>
       <c r="BR13">
         <v>4000000.0</v>
       </c>
       <c r="BS13">
         <v>4000000.0</v>
       </c>
       <c r="BT13">
         <v>4000000.0</v>
       </c>
       <c r="BU13">
         <v>4000000.0</v>
       </c>
       <c r="BV13">
         <v>4000000.0</v>
       </c>
       <c r="BW13">
         <v>4000000.0</v>
       </c>
@@ -9093,541 +9122,545 @@
       <c r="CA13">
         <v>4000000.0</v>
       </c>
       <c r="CB13">
         <v>4000000.0</v>
       </c>
       <c r="CC13">
         <v>4000000.0</v>
       </c>
       <c r="CD13">
         <v>4000000.0</v>
       </c>
       <c r="CE13">
         <v>4000000.0</v>
       </c>
       <c r="CF13">
         <v>4000000.0</v>
       </c>
       <c r="CG13">
         <v>4000000.0</v>
       </c>
       <c r="CH13">
         <v>4000000.0</v>
       </c>
       <c r="CI13">
+        <v>4000000.0</v>
+      </c>
+      <c r="CJ13">
         <v>4075000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>4067000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>4049000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>4034000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>4004000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>3967000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>3916000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>3879000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>3812000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>3803000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>3751000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>3732000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>3718000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>3622000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>3588000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>3571000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>3561000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>3554000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>3500000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>3452000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>3393000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>1682000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>1614000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>3186000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>527000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>497000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>483000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DK13">
         <v>1449000.0</v>
       </c>
-      <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>10874000000.0</v>
+      </c>
+      <c r="C14">
         <v>10863000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10845000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10806000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10793000000.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
+        <v>10771000000.0</v>
+      </c>
+      <c r="H14">
         <v>10735000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10708000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10670000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10610000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10558000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10449000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10258000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10242000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10198000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10183000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10180000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10320000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10300000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10260000000.0</v>
       </c>
       <c r="V14">
         <v>10260000000.0</v>
       </c>
       <c r="W14">
+        <v>10260000000.0</v>
+      </c>
+      <c r="X14">
         <v>10240000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10180000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10120000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10100000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10080000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10060000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10040000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10020000000.0</v>
       </c>
       <c r="AE14">
         <v>10020000000.0</v>
       </c>
       <c r="AF14">
+        <v>10020000000.0</v>
+      </c>
+      <c r="AG14">
         <v>10000000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9960000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9920000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9880000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9840000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9800000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9720000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9700000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9660000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9620000000.0</v>
       </c>
       <c r="AP14">
         <v>9620000000.0</v>
       </c>
       <c r="AQ14">
+        <v>9620000000.0</v>
+      </c>
+      <c r="AR14">
         <v>9560000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9520000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9300000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9440000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9260000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9220000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9360000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9340000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9140000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9120000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9260000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9220000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9200000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9160000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9200000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9240000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9220000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9200000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9180000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9160000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9120000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9100000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9080000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9000000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8820000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8800000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8740000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8700000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8720000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8600000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8520000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8540000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>8500000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8460000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8400000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8420000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>8480000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8520000000.0</v>
       </c>
       <c r="CC14">
         <v>8520000000.0</v>
       </c>
       <c r="CD14">
         <v>8520000000.0</v>
       </c>
       <c r="CE14">
+        <v>8520000000.0</v>
+      </c>
+      <c r="CF14">
         <v>8560000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8500000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>8480000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>8560000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000000.0</v>
       </c>
       <c r="CJ14">
         <v>8500000000.0</v>
       </c>
       <c r="CK14">
         <v>8500000000.0</v>
       </c>
       <c r="CL14">
+        <v>8500000000.0</v>
+      </c>
+      <c r="CM14">
         <v>9911380000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8456040000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>7877520000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>7770820000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>7675200000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7593000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>7538740000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7460620000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7429960000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7361040000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7195040000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7148480000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7114360000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7079080000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>6997720000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6877680000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6756400000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6649760000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6446800000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>6275880000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>6351964444.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>6026666667.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>5300000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>5200000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>3540274286.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>5666666667.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>4466666667.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>5731880000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>3500000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>4800000000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>4150000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3500000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>6033333340.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>108000000.0</v>
       </c>
       <c r="N15">
         <v>108000000.0</v>
       </c>
       <c r="O15">
-        <v>107000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="P15">
         <v>107000000.0</v>
       </c>
       <c r="Q15">
-        <v>5000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="R15">
         <v>5000000.0</v>
       </c>
       <c r="S15">
         <v>5000000.0</v>
       </c>
       <c r="T15">
         <v>5000000.0</v>
       </c>
       <c r="U15">
         <v>5000000.0</v>
       </c>
       <c r="V15">
         <v>5000000.0</v>
       </c>
       <c r="W15">
         <v>5000000.0</v>
       </c>
       <c r="X15">
         <v>5000000.0</v>
       </c>
       <c r="Y15">
         <v>5000000.0</v>
       </c>
@@ -9733,51 +9766,51 @@
       <c r="BG15">
         <v>5000000.0</v>
       </c>
       <c r="BH15">
         <v>5000000.0</v>
       </c>
       <c r="BI15">
         <v>5000000.0</v>
       </c>
       <c r="BJ15">
         <v>5000000.0</v>
       </c>
       <c r="BK15">
         <v>5000000.0</v>
       </c>
       <c r="BL15">
         <v>5000000.0</v>
       </c>
       <c r="BM15">
         <v>5000000.0</v>
       </c>
       <c r="BN15">
         <v>5000000.0</v>
       </c>
       <c r="BO15">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BP15">
         <v>4000000.0</v>
       </c>
       <c r="BQ15">
         <v>4000000.0</v>
       </c>
       <c r="BR15">
         <v>4000000.0</v>
       </c>
       <c r="BS15">
         <v>4000000.0</v>
       </c>
       <c r="BT15">
         <v>4000000.0</v>
       </c>
       <c r="BU15">
         <v>4000000.0</v>
       </c>
       <c r="BV15">
         <v>4000000.0</v>
       </c>
       <c r="BW15">
         <v>4000000.0</v>
       </c>
@@ -9790,440 +9823,446 @@
       <c r="BZ15">
         <v>4000000.0</v>
       </c>
       <c r="CA15">
         <v>4000000.0</v>
       </c>
       <c r="CB15">
         <v>4000000.0</v>
       </c>
       <c r="CC15">
         <v>4000000.0</v>
       </c>
       <c r="CD15">
         <v>4000000.0</v>
       </c>
       <c r="CE15">
         <v>4000000.0</v>
       </c>
       <c r="CF15">
         <v>4000000.0</v>
       </c>
       <c r="CG15">
         <v>4000000.0</v>
       </c>
       <c r="CH15">
+        <v>4000000.0</v>
+      </c>
+      <c r="CI15">
         <v>4097000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>4075000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4067000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4049000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4034000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4004000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3967000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>3916000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3879000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3812000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3803000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3751000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>3732000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3718000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3622000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3588000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3571000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3561000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3554000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3500000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3452000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3393000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1682000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1614000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1593000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>527000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>497000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>483000.0</v>
       </c>
-      <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>20887000000.0</v>
+      </c>
+      <c r="C16">
         <v>20576000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21113000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21662000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20599000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18103000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16305000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16004000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15927000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15227000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14398000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14522000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14281000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13227000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12629000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12818000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12820000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11827000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10974000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10695000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10539000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9708000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9251000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8997000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8864000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8190000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7381000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7475000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7298000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6536000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6000000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6004000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6182000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5097000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5153000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5065000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5454000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4768000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4200000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3851000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3766000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3118000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3063000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2562000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2420000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1823000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1814000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1606000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1516000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1159000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>792000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>-17000000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>-257000000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>70000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>48000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>52000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>45000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>41000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>46144000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>39487000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>37053000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>37844000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>40843000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>38733000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>42979000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>47916000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>65878000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>69128000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>79361000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>87978000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>90288000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>86945000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>93661000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>131117000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>142046000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>115566000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>134758000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>54790000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>24567000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>22364000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>16187000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-6000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>11857000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>9971000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>5349000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>3454000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10232,105 +10271,105 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
+      <c r="AY17"/>
       <c r="AZ17">
         <v>128000000.0</v>
       </c>
       <c r="BA17">
-        <v>123000000.0</v>
+        <v>128000000.0</v>
       </c>
       <c r="BB17">
         <v>123000000.0</v>
       </c>
       <c r="BC17">
+        <v>123000000.0</v>
+      </c>
+      <c r="BD17">
         <v>38000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>26000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>27000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>28000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>27000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>30000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>28000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>22000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>43000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>29000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>16000000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>18000000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>206000000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>118000000.0</v>
       </c>
-      <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
@@ -10340,199 +10379,200 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
         <v>1200000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1100000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1000000000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>499000000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
         <v>108000000.0</v>
       </c>
-      <c r="BC18">
-[...1 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
         <v>87000000.0</v>
       </c>
-      <c r="BG18">
-[...1 lines deleted...]
-      </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
         <v>34000000.0</v>
       </c>
-      <c r="BK18">
-[...1 lines deleted...]
-      </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
@@ -10542,52 +10582,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10668,1937 +10709,1951 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>23449000000.0</v>
+      </c>
+      <c r="C20">
         <v>23273000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>23260000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>23155000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>23089000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>23074000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>23081000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>22879000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>22770000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>22789000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>22749000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>22785000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>22749000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>20288000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>20168000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>20195000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>20229000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>15371000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>15345000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>15350000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>15220000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>15017000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>14960000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>14751000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>14739000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>14754000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>14734000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>14727000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>14708000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>14548000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>14553000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>13944000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>13388000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>13350000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>13271000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4254000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3823000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3784000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3815000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3774000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3785000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3759000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3529000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3523000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3491000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3319000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3332000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2677000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2653000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2655000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2635000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2614000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2535000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2552000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2540000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2521000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1970000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1955000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1934000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1909000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1513000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1349000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1277000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1229000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234000000.0</v>
       </c>
       <c r="BN20">
         <v>1234000000.0</v>
       </c>
       <c r="BO20">
+        <v>1234000000.0</v>
+      </c>
+      <c r="BP20">
         <v>457000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>451000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>433000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>438000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>405000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>400000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>392000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>222000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>218000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>214000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>196000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>195000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193000000.0</v>
       </c>
       <c r="CC20">
         <v>193000000.0</v>
       </c>
       <c r="CD20">
-        <v>159000000.0</v>
+        <v>193000000.0</v>
       </c>
       <c r="CE20">
         <v>159000000.0</v>
       </c>
       <c r="CF20">
+        <v>159000000.0</v>
+      </c>
+      <c r="CG20">
         <v>154000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>149000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>139000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>137584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69121000.0</v>
       </c>
       <c r="CK20">
         <v>69121000.0</v>
       </c>
       <c r="CL20">
         <v>69121000.0</v>
       </c>
       <c r="CM20">
         <v>69121000.0</v>
       </c>
       <c r="CN20">
+        <v>69121000.0</v>
+      </c>
+      <c r="CO20">
         <v>70811000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>66473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70811000.0</v>
       </c>
       <c r="CQ20">
         <v>70811000.0</v>
       </c>
       <c r="CR20">
         <v>70811000.0</v>
       </c>
       <c r="CS20">
         <v>70811000.0</v>
       </c>
       <c r="CT20">
         <v>70811000.0</v>
       </c>
       <c r="CU20">
+        <v>70811000.0</v>
+      </c>
+      <c r="CV20">
         <v>62788000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>89002000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>123996000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>158990000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>383996000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>441240000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>471748000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>534699000.0</v>
       </c>
-      <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
-      <c r="DF20">
+      <c r="DF20"/>
+      <c r="DG20">
         <v>174052000.0</v>
       </c>
-      <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>50</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>9197000000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>8602000000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>7687000000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>6097000000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>5107000000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>4981000000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>4049000000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>4110000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14553000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13944000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>13388000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3371000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13271000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4254000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3823000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>854000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3815000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3774000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3785000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>992000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3529000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3523000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3491000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>764000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3332000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2677000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2653000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>645000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2635000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2614000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2535000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>725000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2540000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2521000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1970000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>647000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1934000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1909000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1513000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>563000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1277000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1229000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1234000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>567000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>457000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>451000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>433000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>160000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>592000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>591000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>585000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253000000.0</v>
       </c>
       <c r="BX21">
         <v>253000000.0</v>
       </c>
       <c r="BY21">
+        <v>253000000.0</v>
+      </c>
+      <c r="BZ21">
         <v>214000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>21000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>218000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>214000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>193000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000000.0</v>
       </c>
       <c r="CE21">
         <v>159000000.0</v>
       </c>
       <c r="CF21">
+        <v>159000000.0</v>
+      </c>
+      <c r="CG21">
         <v>154000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>149000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>139000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>137584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69121000.0</v>
       </c>
       <c r="CK21">
         <v>69121000.0</v>
       </c>
       <c r="CL21">
         <v>69121000.0</v>
       </c>
       <c r="CM21">
+        <v>69121000.0</v>
+      </c>
+      <c r="CN21">
         <v>659000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1635000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6886000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3460000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>4373000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5585000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>6959000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>8938000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>48273000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>63893000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>80424000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>96335000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>136474000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>155538000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>175444000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>195445000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>705932000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>741865000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>187194000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>4586000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>213064000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>52398000.0</v>
       </c>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>36534000000.0</v>
+      </c>
+      <c r="C22">
         <v>38325000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41494000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>40825000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35864000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34214000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>36103000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>34109000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31147000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33318000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35406000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36587000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34170000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>34405000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>36647000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>38153000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>34987000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32640000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30933000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24119000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23849000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23795000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23735000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19599000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18857000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20497000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>18766000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>18580000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>16432000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>17174000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15862000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14824000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>13840000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>16047000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13711000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11510000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10600000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11461000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10696000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9588000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9582000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10243000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8981000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7470000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7369000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8299000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7316000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6644000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6716000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7411000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6068000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5420000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5395000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6031000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5065000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4380000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4255000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4992000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3770000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3229000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2888000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3202000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2515000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1940000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1820000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2171000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1617000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1325000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1266000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1399000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1315000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1107000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1077000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1200000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>970000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>735000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>754000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>877000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>736000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>521000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>538000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>566000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>456000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>383000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>403000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>480000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>357320000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>284194000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>281550000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>293917000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>241667000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>178107000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>173030000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>202425000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>151514000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>126794000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>138996000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>143722000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>130739000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>129035000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>155562000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>174563000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>163880000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>172360000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>172257000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>220646000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>118793000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>59387000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>45236000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>29501000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>19772000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>17035000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>11674000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>8971000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>2700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO22">
         <v>600000.0</v>
       </c>
-      <c r="DP22"/>
+      <c r="DP22">
+        <v>600000.0</v>
+      </c>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>916630000000.0</v>
+      </c>
+      <c r="C23">
         <v>818042000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>727921000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>682170000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>643256000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>624894000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>584626000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>554818000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>530969000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>527854000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>486883000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>477607000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>464378000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>462675000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>428362000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>419728000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>410767000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>420549000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>382406000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>360319000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>323077000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>321195000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>282179000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>258314000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>221238000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>225248000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>199099000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>191351000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>178102000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>162648000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>143695000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>134100000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>126362000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>131310000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>115267000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>87781000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>80969000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>83402000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>70897000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>65076000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>61128000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>64747000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56230000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>52440000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>50075000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>54505000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>40419000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>37898000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>36364000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40159000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>31861000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>29623000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>28377000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32555000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22834000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>21022000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20339000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>25278000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>19054000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>17941000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>16882000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>18797000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>14162000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12397000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12042000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>13813000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8972000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7675000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6980000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8314000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6566000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6322000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5883000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6485000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4618000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3984000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3661000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4363000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3268000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3165000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2990000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3696000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2832000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2601000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2472000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3248000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2108668000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1888110000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1738561000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2162033000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1749685000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1596854000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1705933000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1990449000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1497405000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1435047000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1361928000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1637547000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1346368000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1345036000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1470155000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2135169000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2254627000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2460730000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2729743000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2465850000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2239799000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2298214000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1812984000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>648460000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>619714000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>443759000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>145007000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>149844000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>57400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>63100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>11700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8300000.0</v>
       </c>
       <c r="DO23">
         <v>8300000.0</v>
       </c>
-      <c r="DP23"/>
+      <c r="DP23">
+        <v>8300000.0</v>
+      </c>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>119074000000.0</v>
+      </c>
+      <c r="C24">
         <v>65648000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>50742000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>50718000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>53374000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>52623000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>54890000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>54889000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>57634000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>58314000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>61098000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>63092000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>67084000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>67150000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>58919000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>58053000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>47556000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>48744000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>50055000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>50279000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>31868000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>31816000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>32929000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>33128000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>23437000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>23414000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>22472000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>23329000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>23322000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>23495000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>24684000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>24638000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>24640000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>24743000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>24710000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7683000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7691000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7694000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8205000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8212000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8219000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8235000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8243000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8250000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8257000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8265000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3099000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3119000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3147000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3191000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3043000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3042000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>3040000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3084000000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>1415000000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>641000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>164000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>132000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>131000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>109000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>116000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>109000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>74000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>533000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>393000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>433000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>467000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1344000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1273000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1256000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1251000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1267000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1304000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1324000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1259000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1521000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1513000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1521000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1561000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1847397000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1767972000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1748353000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1756072000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1925373000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2059423000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2049041000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2267371000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2245691000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2264846000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2218426000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2152273000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2156133000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2172164000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2126727000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2118856000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2127464000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2082697000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2131531000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2136961000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>65648000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>68259000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>50718000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>69498000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>68950000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>71816000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>77779000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>63092000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>67084000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>67150000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>58919000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>58053000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47556000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>48744000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>50055000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>50279000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>31868000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31816000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>32929000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>33128000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23437000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23414000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22472000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23329000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23322000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23495000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24684000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>24638000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24640000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>24743000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>24710000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7683000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7691000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7694000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8205000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8212000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8219000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8235000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8243000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8250000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8257000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8265000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3099000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3119000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3147000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3191000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3043000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3042000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3040000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3084000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>164000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>132000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>131000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>109000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>116000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>109000000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
@@ -12608,119 +12663,120 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2169000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1420000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1501000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>594000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>440000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>573000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>577000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>497000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>441000000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>223000000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>16000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
@@ -12756,52 +12812,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12882,490 +12939,496 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>108072000000.0</v>
+      </c>
+      <c r="C28">
         <v>66177000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>68497000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>76198000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>67038000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>52121000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59601000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>61795000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>61834000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>62224000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>87384000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>89385000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17741000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13262000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23972000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20575000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11163000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80175000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>83959000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>66196000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>51101000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42267000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>51588000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38460000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36536000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>27113000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36275000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>35847000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>33482000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1395000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4259000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4815000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7964000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17404000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11943000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5520000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7749000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4121000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5451000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4309000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4251000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1715000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2466000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2019000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1980000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2068000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2159000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1938000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1927000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3477000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-829000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-662000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1441000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4254000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2980000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2335000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2288000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3854000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2823000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2047000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2641000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3136000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1375000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1497000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1713000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-3192000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2398000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1827000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1627000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2177000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1215000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-674000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-123000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1178000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-93000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>252000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>503000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>245000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>611000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>641000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>752000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>472000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>930000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>900000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1030000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>555744000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1036566000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1063866000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1011586000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>847382000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1420609000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1440721000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1811723000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1552370000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1950416000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1962394000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1869542000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1630843000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1755911000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1682115000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1691217000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1321606000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1452862000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1428885000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2068857000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1347351000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1431830000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1416558000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1535800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>323450000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>326323000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>330567000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-21214000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>76326000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-44500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-47500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6200000.0</v>
       </c>
       <c r="DO28">
         <v>-6200000.0</v>
       </c>
-      <c r="DP28"/>
+      <c r="DP28">
+        <v>-6200000.0</v>
+      </c>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>560988000000.0</v>
+      </c>
+      <c r="C29">
         <v>476713000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>420373000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>384493000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>359241000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>338593000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>314041000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>291336000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>274295000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>260189000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>244071000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>231694000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>221610000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>213193000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>196408000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>189455000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>181557000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>186989000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>170619000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>165082000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>135188000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>125220000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>115704000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>106856000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>88709000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13418,551 +13481,555 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>75532000000.0</v>
+      </c>
+      <c r="C30">
         <v>67729000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61175000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57415000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>54216000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55451000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51638000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50106000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47768000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52253000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43420000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39925000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37646000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42360000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36154000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34804000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32504000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32891000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>28610000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26835000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24289000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24542000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20832000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19918000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17836000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20816000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16887000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16747000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15979000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16677000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14258000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12607000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12026000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13164000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10557000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8046000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7329000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8339000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6566000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6092000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5072000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5654000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5440000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4920000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4772000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5612000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4373000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4125000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3945000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4767000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3057000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2861000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2516000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3364000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2392000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2035000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1813000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2571000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1496000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1438000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1304000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1587000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>959000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>805000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>815000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>988000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1342000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1168000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1174000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1654000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>597000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>586000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>581000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1410000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>474000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>384000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>358000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>399000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>281000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>225000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>228000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>274000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>188000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>155000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>171000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>199000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>150764000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>125647000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>125883000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>131473000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>103873000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>84375000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>88914000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>112282000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>67613000.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>221639000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>206044000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>198723000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>117321000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>177731000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>179503000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>122874000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>105219000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>99453000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>88100000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>130960000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>116404000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>101775000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>90833000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>87097000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>78832000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>73468000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>66977000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>29001000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>24572000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>21051000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>18075000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>14359000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>11387000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>18960000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>17851000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>15501000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>13967000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12764000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>10971000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>9625000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>8901000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>8245000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>7382000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>7422000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7004000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7925000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7675000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7091000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>6452000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>6119000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>5897000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>5640000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>5013000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>4984000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>5301000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>5802000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>5832000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>5856000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>5834000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>5515000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>5120000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>4628000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>4384000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>4023000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>3128000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>2805000000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
@@ -13972,967 +14039,976 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>38399000000.0</v>
+      </c>
+      <c r="C32">
         <v>11078000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1670000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4499000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8474000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11436000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14315000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15135000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11024000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7434000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-2219000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-7756000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-11349000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-8602000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-8900000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-6624000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-5632000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>19314000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>14537000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23056000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6004000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6348000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>11057000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17012000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6274000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8522000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6918000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>7112000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5736000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6710000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4561000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3680000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2784000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2314000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1506000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>487000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2061000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1965000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2111000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2633000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2326000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2575000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2192000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2479000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2745000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3238000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>-2270000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>970000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1645000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1199000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1550000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1981000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2294000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>513000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>829000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1666000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2594000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2926000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3234000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3558000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3375000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3184000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2868000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2771000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2433000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1832000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1668000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1365000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1411000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1286000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1020000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>414000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1450000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1105000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>923000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>753000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>841000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>547000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>773000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>779000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1000000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>808000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>782000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>720000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>918996000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>641761000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>644838000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>539663000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>568108000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>583450000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>481870000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>645917000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>549718000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>408609000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>383045000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>297243000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>286506000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>242078000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>161117000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>251000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>386173000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>503988000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>559017000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>703784000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>273243000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>722397000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>979014000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>1323693000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>262679000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>275202000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>297517000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>84415000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>93500000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>32900000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>41800000.0</v>
       </c>
-      <c r="DM32">
-[...1 lines deleted...]
-      </c>
       <c r="DN32">
-        <v>2200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="DO32">
         <v>2200000.0</v>
       </c>
-      <c r="DP32"/>
+      <c r="DP32">
+        <v>2200000.0</v>
+      </c>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>661475000000.0</v>
+      </c>
+      <c r="C33">
         <v>588959000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>531055000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>490750000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>458611000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>434027000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>408834000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>381511000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>366980000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>355503000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>343888000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>337125000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>328157000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>315884000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>296899000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>286061000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>276891000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>258969000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>243875000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>219471000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>201669000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>188462000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>169210000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>147406000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>135253000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>128914000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>120045000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>114561000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>108671000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>87547000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>83810000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>79619000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>75533000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>71113000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>66689000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>46774000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>41509000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>37621000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>35288000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>32856000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>30615000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>29042000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>27381000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>26049000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>24153000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>23178000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>21847000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>19143000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>17037000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>15534000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>14527000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>13338000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>12064000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>11259000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>9716000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>9229000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>8185000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>7788000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>7150000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>6662000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5594000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5050000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>4603000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>4279000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>4078000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4016000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2603000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2371000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2205000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2157000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2136000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2086000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1918000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1321000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1194000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1125000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1061000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>990000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>953000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>934000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>804000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>767000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>711000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>675000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>679000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>709000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>415884000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>326918000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>332987000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>341224000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>339485000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>345600000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>361437000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>374773000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>377798000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>391470000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>407655000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>429627000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>476092000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>535679000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>614445000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>774040000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1091542000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1294090000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1458794000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1459373000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1159731000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1041256000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>287706000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>224206000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>245057000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>74318000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>12114000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>12135000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>4700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>3900000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DO33">
         <v>1200000.0</v>
       </c>
-      <c r="DP33"/>
+      <c r="DP33">
+        <v>1200000.0</v>
+      </c>
       <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>48072000000.0</v>
+      </c>
+      <c r="C34">
         <v>35985000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>27675000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>27535000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>27973000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>28593000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>29306000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>27226000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>26657000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>25451000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>21707000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>21853000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20931000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>21121000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>22259000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>23458000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>23971000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23643000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>23945000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>21148000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>19418000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>17017000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>15974000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>14764000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>12518000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>12171000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>10925000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>10149000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>9400000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>27213000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>24562000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>23666000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>22214000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>20975000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>18827000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>16364000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>14205000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>12607000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>11412000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>10739000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>9966000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>9926000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>8900000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>8510000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7768000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7410000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>6142000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>5426000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4532000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4242000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>3596000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>3113000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2573000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2277000000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-      <c r="BJ34">
+      <c r="BJ34"/>
+      <c r="BK34">
         <v>1561000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>1226000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>1158000000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>1100000000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>1083000000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>734000000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>674000000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
@@ -14942,809 +15018,814 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>257960000000.0</v>
+      </c>
+      <c r="C35">
         <v>188972000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>163094000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>161474000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>161218000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>159493000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>163998000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>160199000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>161343000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>161062000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>158696000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>160767000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>162282000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>161239000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>150510000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>148035000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>137258000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>140038000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>137848000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>127724000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>104353000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>101406000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>97492000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>90690000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>76255000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>75376000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>70455000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>68612000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>65997000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>50708000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>49246000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>48304000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>46854000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>45718000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>43537000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>24047000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>21896000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>20301000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>19617000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>18951000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>18185000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>17476000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>17143000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>16760000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>16025000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>15675000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9241000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8545000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>7679000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7433000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6639000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>6155000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5613000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5361000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2676000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2553000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2580000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2625000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2310000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2131000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1805000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1561000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1390000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1290000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1231000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1192000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>850000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>783000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>652000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>896000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>895000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>876000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>862000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1574000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1538000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1498000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1461000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1400000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1304000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1324000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1259000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1551000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1513000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1521000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1561000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1855000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1778722000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1762614000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1777700000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1945439000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2080969000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2074306000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2296418000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2277305000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2264846000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2218426000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>2152273000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>2156133000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>2172164000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>2126727000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>2118856000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>2127464000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>2082697000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>2131531000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2136961000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>1466338000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1462203000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>1449224000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1533862000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>348140000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>340495000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>332406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76702000.0</v>
       </c>
       <c r="DJ35">
         <v>76702000.0</v>
       </c>
       <c r="DK35">
+        <v>76702000.0</v>
+      </c>
+      <c r="DL35">
         <v>200000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DN35">
         <v>-100000.0</v>
       </c>
-      <c r="DO35"/>
+      <c r="DO35">
+        <v>-100000.0</v>
+      </c>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>208661000000.0</v>
+        <v>151827000000.0</v>
       </c>
       <c r="C36">
+        <v>113410000000.0</v>
+      </c>
+      <c r="D36">
         <v>99904000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>87854000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>84246000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>73545000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>71309000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>63340000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>60947000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>48337000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>53913000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>50224000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>46392000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>42758000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>37503000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>33730000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>32033000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22128000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>29227000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>27273000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>25660000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>17797000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>20150000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>17601000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16456000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>12265000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14535000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>13462000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>12783000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7092000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10665000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>10330000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>9317000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5526000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7628000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5093000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4797000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3869000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4154000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3759000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3427000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2453000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3216000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3047000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2926000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2128000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2813000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2377000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2117000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1285000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1773000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1807000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1732000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>799000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1476000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1585000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1535000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>741000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1190000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1253000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1151000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>702000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1184000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1317000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1392000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>907000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>854000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>821000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>765000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>720000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>722000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>751000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>652000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>296000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>254000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>244000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>198000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>139000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>130000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>128000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>45000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>37000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>40000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>48000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>46000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>42000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>51538000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>41926000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>46390000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>28845000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>35297000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>38716000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>46346000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>45662000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>46878000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>47146000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>48069000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>49768000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>51311000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>53410000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>54804000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>60049000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>54306000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>53294000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>54882000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>40154000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>232556000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>143058000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>39912000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>8037000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>8172000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>7906000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>2341000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>2409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DL36">
         <v>300000.0</v>
       </c>
       <c r="DM36">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DN36">
         <v>200000.0</v>
       </c>
       <c r="DO36">
         <v>200000.0</v>
       </c>
-      <c r="DP36"/>
+      <c r="DP36">
+        <v>200000.0</v>
+      </c>
       <c r="DQ36"/>
       <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15812,51 +15893,53 @@
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
-      <c r="BQ37"/>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
@@ -15866,1748 +15949,1758 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>122607000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>95104000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>87854000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>80446000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>77547000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>67409000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>48213000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>50224000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>41992000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>37758000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>37503000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>33730000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>28076000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>27235000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>29227000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>27273000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>18560000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18057000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>16150000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15101000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>16456000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>10096000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13115000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>11961000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12070000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6652000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>10665000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>10330000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>23202000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>22247000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>21354000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>9691000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8877000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8507000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8111000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>7666000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>7307000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-697000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6745000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6570000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>6417000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>6211000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>6145000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5054000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4770000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4585000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4536000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4549000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4390000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4199000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4054000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4132000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3532000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3371000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3151000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3192000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2692000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2636000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2504000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2575000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2642000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2726000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1517000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1390000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1316000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1303000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1405000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1435000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1324000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>778000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>703000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>682000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>619000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>533000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>504000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>529000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>443000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>419000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>389000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>408000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>434000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>-508000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>189122000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>111047000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>115511000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>116939000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>118026000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>123926000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>133158000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>135375000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>138560000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>142018000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>151252000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>157876000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>187719000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>243257000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>310266000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>407624000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>739252000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>950048000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>1124398000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>-5701000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
-      <c r="DJ38">
+      <c r="DJ38"/>
+      <c r="DK38">
         <v>844000.0</v>
       </c>
-      <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>68</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>300000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>302000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>356000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>365000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>247000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2938000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5906000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5568000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6897000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5320000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9000000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>377000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>358000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>36154000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>207000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>191000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7391000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6910000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6335000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5389000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4942000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4432000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4618000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3836000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4016000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3787000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3547000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3679000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-16677000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-14258000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5707000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5726000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-13164000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10557000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8046000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7329000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-8339000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6566000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6092000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5072000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-5654000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5440000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4920000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4772000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-5612000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4373000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4125000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3945000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-4767000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>520000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>541000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>507000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>453000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>413000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>408000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>371000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>351000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>312000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>257000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>215000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>196000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>200000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>265000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>266000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>272000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>-591000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-401000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>-395000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-623000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>194000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>163000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>156000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-558000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>71000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>75000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>68000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>78000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>79000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>66000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>86000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>89000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>58000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>63000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>68000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>81000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>150764000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>125647000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>125883000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>596000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>103873000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>84375000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>88914000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>112282000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>102291000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>93204000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>70019000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>67613000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>71437000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>71353000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>57175000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>86044000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>99181000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>86659000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>89811000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>79643000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>55590000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>53334000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>37077000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>21308000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>17625000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>12487000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>4399000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>3363000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>5300000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>9800000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DO39">
         <v>300000.0</v>
       </c>
-      <c r="DP39"/>
+      <c r="DP39">
+        <v>300000.0</v>
+      </c>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>71120000000.0</v>
+      </c>
+      <c r="C40">
         <v>75520000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>68051000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>66974000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66331000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>66965000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>60602000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>60351000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>63970000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>64709000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>58812000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>64235000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>66382000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>62566000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>59974000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>56254000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>58141000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>51775000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>41546000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>41007000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>40939000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>44138000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>34327000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33863000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>30791000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>32439000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>28961000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>26140000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>24588000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>23663000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>18376000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17109000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16638000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>18170000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>14807000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>12953000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>12005000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>13739000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>10449000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>9572000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>9341000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>10372000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>8040000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>7700000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>7463000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9807000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>6353000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5828000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5467000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6688000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5418000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>5054000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4764000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4892000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4236000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>3892000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3602000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3751000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2426000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2324000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2190000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2321000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1761000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1705000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1574000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1759000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1183000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1128000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1030000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1093000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>860000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>812000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>781000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>902000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>645000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>641000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>636000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>712000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>572000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>515000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>487000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1466000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>372000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>349000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>322000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>433771000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>313130000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>289341000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>258822000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>390830000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>280660000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>277410000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>250826000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>386595000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>284467000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>280630000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>249095000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>373696000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>284864000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>284982000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>234333000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>341879000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>195129000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>188087000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>160627000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>201096000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>108184000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>102088000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>61381000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>47494000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>38725000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>23684000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>13420000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>10024000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>4400000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>7100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DO40">
         <v>2000000.0</v>
       </c>
-      <c r="DP40"/>
+      <c r="DP40">
+        <v>2000000.0</v>
+      </c>
       <c r="DQ40"/>
       <c r="DR40"/>
+      <c r="DS40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>15253000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>14331000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>14421000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>22259000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>23458000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17171000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>23643000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>23945000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>21148000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>19418000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>17017000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>15974000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14764000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12518000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12171000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>10925000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10149000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>9400000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10921000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9362000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>9466000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>8914000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6802000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6927000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6564000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5905000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>4696000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>4512000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4639000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>4066000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2894000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>8900000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>8510000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7768000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2165000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>6142000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5426000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4532000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1681000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3596000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>3113000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2573000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1531000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2676000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2553000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2580000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1210000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2310000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2131000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1805000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>920000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1226000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1158000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1100000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>940000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>734000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>674000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>578000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>363000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>502000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>443000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>395000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>230000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>265000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>242000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>210000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>133000000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>7922000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>10750000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>14261000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>21628000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>20066000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>21546000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>25265000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>29047000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>31614000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>136142000000.0</v>
+      </c>
+      <c r="C42">
         <v>132187000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>127842000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>123086000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>116677000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>113027000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>108097000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>102796000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>96101000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>91188000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>84874000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>79059000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>72026000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>67229000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>61582000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>56034000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>54290000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>53600000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>50042000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>46887000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>43323000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>41028000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>38470000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>36180000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>33575000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>31821000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>29980000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>28198000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>26222000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>24954000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>23538000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>22191000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>20726000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>19552000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>18375000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>17292000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>16139000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>15349000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>14131000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>13189000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>12307000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>11557000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>11037000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>10396000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>9728000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>9298000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>8990000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>8568000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>8182000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>7736000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>7338000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>7056000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>6748000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>6510000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>6026000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>5736000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>5355000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>6113000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>6224000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>6075000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>5883000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>5725000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>5615000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>5456000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>5287000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>5136000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3828000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3721000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3610000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3521000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>3551000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>3294000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>2691000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>2563000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>2327000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>2204000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2086000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>2265000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2125000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2334000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2287000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2263000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>2215000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2161000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2118000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>2123000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1979130000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1962470000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1920830000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1896548000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1848783000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1786634000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1709196000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1643355000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1542343000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1537163000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1471225000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1452916000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1444387000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1346084000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1333551000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1324855000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1323070000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1310323000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1258872000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1146563000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1027655000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>979424000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>306414000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>295813000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>298322000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>104368000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>63711000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>64656000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>61700000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>61400000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>11900000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>9400000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>9700000.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
+      <c r="DS42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17688,87 +17781,86 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17836,51 +17928,53 @@
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
@@ -17890,1641 +17984,1652 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>486199000000.0</v>
+      </c>
+      <c r="C45">
         <v>620152000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>407891000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>379741000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>351276000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>470196000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>314444000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>295292000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>283263000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>396801000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>267226000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>264116000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>259016000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>252838000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>239228000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>176848000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>160789000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>150667000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>134100000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>86517000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>77779000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>72705000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>67662000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>64723000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>61048000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>61797000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>58019000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>54768000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>52331000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>48866000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>45335000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>37083000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>32632000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>29114000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>27177000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>25190000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>23308000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>21838000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>20636000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>19479000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>17736000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>16967000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15702000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>14089000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>12267000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>10949000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>9991000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>8789000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>7674000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>7060000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5662000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5097000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4653000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4417000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3999000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3470000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2902000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2414000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2099000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1704000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1436000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1290000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1086000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>981000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>889000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>854000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>731000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>651000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>594000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>543000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>491000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>443000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>442000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>457000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>449000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>405000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>361000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>348000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>322000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>267000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>245000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>246156000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>226762000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>215871000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>217476000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>224285000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>221459000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>221674000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>228279000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>239398000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>239238000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>249452000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>256403000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>271751000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>288373000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>292422000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>304179000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>366416000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>352290000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>344042000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>334396000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>317613000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>221243000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>156333000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>60600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>29791000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>23821000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>14014000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>9773000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>9300000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>4400000.0</v>
       </c>
-      <c r="DL45"/>
-      <c r="DM45">
+      <c r="DM45"/>
+      <c r="DN45">
         <v>3600000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>2500000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>1000000.0</v>
       </c>
-      <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
-        <v>357025000000.0</v>
+        <v>486199000000.0</v>
       </c>
       <c r="C46">
+        <v>443079000000.0</v>
+      </c>
+      <c r="D46">
         <v>407891000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>379741000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>351276000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>328806000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>314444000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>295292000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>283263000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>276690000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>267226000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>264116000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>259016000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>252838000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>239228000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>232136000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>224629000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>216363000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>199303000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>176848000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>160789000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>150667000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>134100000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>115054000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>104058000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>97846000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>90776000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>86372000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>81180000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>61797000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>58019000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>54768000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>52331000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>48866000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>45335000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>37083000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>32632000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>29114000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>27177000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>25190000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>23308000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>21838000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>20636000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>19479000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>17736000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16967000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15702000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>14089000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>12267000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>10949000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>9991000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>8789000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>7674000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>7060000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5662000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5097000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4653000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4417000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3999000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3470000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2902000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2414000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2099000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1704000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1436000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1290000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1086000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>981000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>889000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>854000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>731000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>651000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>594000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>543000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>491000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>443000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>442000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>457000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>449000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>405000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>361000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>348000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>322000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>267000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>245000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>246000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>226762000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>215871000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>217476000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>224285000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>221459000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>221674000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>228279000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>239398000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>239238000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>249452000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>256403000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>271751000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>288373000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>292422000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>304179000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>366416000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>352290000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>344042000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>334396000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>317613000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>221243000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>156333000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>60600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>29791000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>23821000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>14014000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>9773000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>9726000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>4400000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>3600000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DO46">
         <v>1000000.0</v>
       </c>
-      <c r="DP46"/>
+      <c r="DP46">
+        <v>1000000.0</v>
+      </c>
       <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>76</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>443079000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>407891000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>379741000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>351276000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>328806000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>314444000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>267226000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>264116000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>259016000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>252838000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>239228000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>232136000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>224629000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>216363000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>199303000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>176848000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>160789000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>150667000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>99981000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>86517000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>77779000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>72705000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>67662000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>64723000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>61048000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>61797000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>58019000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>54768000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>52331000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>48866000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>45335000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>37083000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>32632000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>29114000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>27177000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>25190000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>23308000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>21838000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>20636000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>19479000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>17736000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>16967000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15702000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>14089000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>12267000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>10949000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>9991000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>8789000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>7674000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>7060000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5662000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5097000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4653000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>4417000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3999000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3470000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2902000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2414000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2099000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1704000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1436000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1290000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1086000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>981000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>889000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>854000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>731000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>651000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>594000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>543000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>491000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>443000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>442000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>457000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>449000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>405000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>361000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>348000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>322000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>267000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>245000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>246156000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>226762000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>215871000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>217476000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>224285000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>221459000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>221674000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>228279000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>239398000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>239238000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>249452000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>256403000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>271751000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>288373000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>292422000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>304179000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>366416000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>352290000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>344042000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>334396000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>280791000000.0</v>
+      </c>
+      <c r="C48">
         <v>250536000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>229344000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>208157000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>189993000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>172866000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>152862000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>137534000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>124049000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>113618000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>102994000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>93115000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>86365000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>83193000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>82915000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>80043000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>82071000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>85915000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>71592000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>68436000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>60658000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>52551000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>45329000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>38998000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>33755000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>31220000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>27952000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>25818000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>23193000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>19625000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>16616000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>13733000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>11199000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>8636000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6779000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6524000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6327000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4916000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4167000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3915000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3058000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2545000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2063000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1984000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1892000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1949000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1735000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2172000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2298000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2190000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1950000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1991000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1998000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1916000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1818000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2092000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2085000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1955000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1778000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1715000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1525000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1324000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>908000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>678000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>471000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>172000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-212000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-411000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-553000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-730000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-955000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-1074000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-1232000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-1375000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-1581000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-1661000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-1740000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-1837000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-1934000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1953000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-1976000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-2027000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-2226000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-2256000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-2308000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-2386000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-2732665000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-2786812000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-2863292000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-2974428000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-3047582000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-3063145000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-3019831000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-3009710000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-3012361000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-2977281000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-2883728000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-2860578000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-2865665000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-2695791000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-2527432000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-2293301000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-1748161000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-1507637000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-1190453000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-882028000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-558815000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-361735000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-223727000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-162060000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-115633000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-64100000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-42874000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-37514000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-24300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-15800000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="DO48">
         <v>-6000000.0</v>
       </c>
-      <c r="DP48"/>
+      <c r="DP48">
+        <v>-6000000.0</v>
+      </c>
       <c r="DQ48"/>
       <c r="DR48"/>
+      <c r="DS48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>93115000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>86365000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>83193000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>82915000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>80043000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>82071000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>85915000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>71592000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>68436000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>60658000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>52551000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>45329000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>38998000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>33755000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>31220000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>27952000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>25818000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>23193000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>19625000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>16616000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>13733000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>11199000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>8636000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>6779000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>6524000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>6327000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>4916000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>4167000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>3915000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3058000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>2545000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2063000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1984000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1892000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1949000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>1735000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2172000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2298000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2190000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1950000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1991000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1998000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1916000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>1818000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2092000000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>2085000000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1955000000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>1778000000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1715000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1525000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1324000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>908000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>678000000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>471000000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>172000000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>-212000000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>-411000000.0</v>
       </c>
-      <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
@@ -19534,131 +19639,132 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>1307000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2841000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1636000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1608000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1371000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>44000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>31000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>53000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>100000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1037000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>23619000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>21599000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1056000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>238000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1520000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19690,1097 +19796,1103 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>209888000000.0</v>
+      </c>
+      <c r="C51">
         <v>152987000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>135419000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>133939000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>133245000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>130900000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>134692000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>132973000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>134686000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>135611000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>136989000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>138914000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>141351000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>140118000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>128251000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>124577000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>113287000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>116395000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>113903000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>106576000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>84935000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>84389000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>81518000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>75926000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>63737000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>63205000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>59530000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>58463000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>56597000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>33145000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>24728000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>24669000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>24693000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>37926000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>25747000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>8746000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>8740000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>15213000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8253000000.0</v>
       </c>
       <c r="AN51">
         <v>8253000000.0</v>
       </c>
       <c r="AO51">
+        <v>8253000000.0</v>
+      </c>
+      <c r="AP51">
         <v>8309000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>14175000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9360000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9509000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9634000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>12489000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3963000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3979000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3931000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>5181000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3723000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3733000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3692000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3876000000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>1415000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2310000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>641000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>164000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>132000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>131000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>252000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>116000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>109000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>74000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>592000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>435000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>874000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1373000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1361000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1273000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1256000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1251000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1267000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1304000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1324000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1259000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1485000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1530000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1529000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1563000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1858744000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1782174000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1765016000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1780173000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1949655000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2087027000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2082449000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2307496000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2290624000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2277980000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2232832000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2166231000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2171125000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2188218000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2145064000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2138161000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2144041000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2099910000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2149262000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2152944000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>1480660000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>1474979000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>1459097000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>1541048000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>349011000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>341179000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>333090000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>77386000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>78202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL51">
         <v>200000.0</v>
       </c>
       <c r="DM51">
         <v>200000.0</v>
       </c>
-      <c r="DN51"/>
+      <c r="DN51">
+        <v>200000.0</v>
+      </c>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>455000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>220000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>173000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>76000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>151000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5649000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17604000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19055000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18945000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>16472000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15003000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13428000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>14854000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>16329000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17497000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16163000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15923000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15625000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15814000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1881000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1991000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>880000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1884000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1311000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1305000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2841000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1636000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1608000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1371000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>44000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>31000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>53000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>100000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1037000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1063000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1049000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1056000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>48000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>41000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>90000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>238000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1117000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1259000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1377000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1520000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>864000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>860000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>784000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>753000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>680000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>691000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>652000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>792000000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>59000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>42000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>441000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>906000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>17000000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>257000000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>270000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>17000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>8000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>3229000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>3452000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2402000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2473000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>4216000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>6058000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>8143000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>11078000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>13319000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>13134000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>14406000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>13958000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>14992000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>16054000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>18337000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>19305000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>16577000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>17213000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>17731000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>15983000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>14322000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>12776000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>9873000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>7186000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="DH52">
         <v>684000.0</v>
       </c>
       <c r="DI52">
         <v>684000.0</v>
       </c>
       <c r="DJ52">
+        <v>684000.0</v>
+      </c>
+      <c r="DK52">
         <v>1500000.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>41273000000.0</v>
+      </c>
+      <c r="C53">
         <v>36219000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>27275000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>35439000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>28358000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>22423000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>12960000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>17914000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12222000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>13393000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>14564000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14441000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>15062000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16138000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>23715000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>23232000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>29992000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>59829000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>49044000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>49514000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>39436000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>42274000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>38472000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>33925000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22091000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>18929000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>20146000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>18847000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>13905000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>9500000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>9340000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>7227000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>8287000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>10464000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11543000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>8248000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>6091000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>6647000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>4691000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>4019000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>3389000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>3918000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>3719000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>3732000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>3544000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>2859000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1625000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2929000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>3592000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>3789000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>3817000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>3759000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>3414000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>3364000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2268000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>2635000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>3427000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4307000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>3503000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>4308000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>4240000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>4985000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>4346000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>3479000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>3219000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>2922000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1487000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1276000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>1029000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>958000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>674000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>832000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>655000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>573000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>543000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>661000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>672000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>997000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>526000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>736000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>827000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>987000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>819000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>696000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>618000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>476000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>439092000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>450201000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>229554000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>292550000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>398242000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>347044000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>586779000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>562715000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>538238000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>553141000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>448569000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>456303000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>235793000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>146020000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>196029000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>278087000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>252976000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>187244000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>924794000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>572879000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>862536000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>1101698000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>1437717000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>347884000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>322404000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>337396000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>18220000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>123499000.0</v>
       </c>
-      <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20848,51 +20960,53 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
@@ -20902,1535 +21016,1546 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>916630000000.0</v>
+      </c>
+      <c r="C55">
         <v>818042000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>727921000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>682170000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>643256000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>624894000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>584626000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>554818000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>530969000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>527854000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>486883000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>477607000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>464378000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>462675000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>428362000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>419728000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>410767000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>420549000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>382406000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>360319000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>323077000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>321195000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>282179000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>258314000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>221238000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>225248000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>199099000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>191351000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>178102000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>162648000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>143695000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>134100000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>126362000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>131310000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>115267000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>87781000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>80969000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>83402000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>70897000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>65076000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>61128000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>64747000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>56230000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>52440000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>50075000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>54505000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>40419000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>37898000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>36364000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>40159000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>31861000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>29623000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>28377000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>32555000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>22834000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>21022000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>20339000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>25278000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>19054000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>17941000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>16882000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>18797000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>14162000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>12397000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>12042000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>13813000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>8972000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>7675000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6980000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>8314000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>6566000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>6322000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>5883000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>6485000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4618000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3984000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3661000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4363000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3268000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>3165000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2990000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>3696000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2832000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2601000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2472000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3248000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2108668000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1888110000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1738561000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2162033000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1749685000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1596854000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1705933000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1990449000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1497405000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1435047000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1361928000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1637547000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1346368000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1345036000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1470155000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2135169000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2254627000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2460730000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>2729743000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>2465850000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>2239799000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>2298214000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1812984000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>648460000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>619714000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>443759000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>145007000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>149844000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>57400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>63100000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>11700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8300000.0</v>
       </c>
       <c r="DO55">
         <v>8300000.0</v>
       </c>
-      <c r="DP55"/>
+      <c r="DP55">
+        <v>8300000.0</v>
+      </c>
       <c r="DQ55"/>
       <c r="DR55"/>
+      <c r="DS55"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>255155000000.0</v>
+      </c>
+      <c r="C56">
         <v>229083000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>196866000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>191420000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>184645000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>190867000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>175792000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>173307000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>163989000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>172351000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>142995000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>140482000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>136221000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>146791000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>131463000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>133667000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>133876000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>161580000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>138531000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>140848000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>121408000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>132733000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>112969000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>110908000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>85985000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>96334000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>79054000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>76790000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>69431000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>75101000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>59885000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>54481000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>50829000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>60197000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>48578000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>41007000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>39460000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>45781000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>35609000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>32220000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>30513000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>35705000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>28849000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>26391000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>25922000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>31327000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>18572000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>18755000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>19327000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>24625000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>17334000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>16285000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>16313000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>21296000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>13118000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>11793000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>12154000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>17490000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>11904000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11279000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>11288000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>13747000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>9559000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>8118000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>7964000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>9797000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>6369000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>5304000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4775000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>6157000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>4430000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>4236000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3965000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>5164000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3424000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2859000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2600000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3373000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2315000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2231000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2186000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2929000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2121000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1926000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1793000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>2539000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1692784000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1561192000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1405574000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1820809000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1410200000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1251254000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1344496000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1615676000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1119607000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1043577000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>954273000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1207920000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>870276000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>809357000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>855710000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>1361129000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>1163085000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>1166640000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>1270949000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>1006477000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>1080068000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>1256958000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>1525278000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>424254000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>374657000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>369441000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>132893000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>137709000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>52700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>59200000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="DO56">
         <v>7100000.0</v>
       </c>
-      <c r="DP56"/>
+      <c r="DP56">
+        <v>7100000.0</v>
+      </c>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>216756000000.0</v>
+      </c>
+      <c r="C57">
         <v>218005000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>195196000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>186921000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>176171000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>179431000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>161477000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>158172000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>152965000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>164917000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>145214000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>148238000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>147570000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>155393000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>140363000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>140291000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>139508000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>142266000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>123994000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>117792000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>115404000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>126385000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>101912000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>93896000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>79711000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>87812000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>72136000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>69678000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>63695000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>68391000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>55324000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>50801000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>48045000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>57883000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>47072000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>40520000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>37399000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>43816000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>33498000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>29587000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>28187000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>33887000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>26657000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>23912000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>23177000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>28089000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>20842000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>18751000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>18357000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>22980000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>16135000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>14735000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>14332000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>19002000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>12605000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>10964000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>10488000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>14896000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>8978000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>8045000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>7730000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>10372000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>6375000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>5250000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>5193000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>7364000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>4537000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>3636000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3410000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4746000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3144000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3216000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>3551000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3714000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2319000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1936000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1847000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2532000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1768000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1458000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1407000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1899000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1313000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1144000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1073000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1620000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1051023000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>916354000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>865911000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1252701000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>826750000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>769384000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>698579000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1065958000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>710998000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>660532000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>657030000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>921414000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>628198000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>648240000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>604710000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>974956000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>659097000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>607623000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>567165000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>733234000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>357671000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>277944000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>201585000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>161575000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>99455000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>71924000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>48478000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>44551000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>19800000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>17400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="DO57">
         <v>4900000.0</v>
       </c>
-      <c r="DP57"/>
+      <c r="DP57">
+        <v>4900000.0</v>
+      </c>
       <c r="DQ57"/>
       <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>474716000000.0</v>
+      </c>
+      <c r="C58">
         <v>406977000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>358290000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>348395000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>337389000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>338924000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>325475000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>318371000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>314308000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>325979000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>303910000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>309005000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>309852000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>316632000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>290873000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>288326000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>276766000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>282304000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>261842000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>245516000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>219757000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>227791000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>199404000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>184586000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>155966000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>163188000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>142591000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>138290000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>129692000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>119099000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>104570000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>99105000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>94899000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>103601000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>90609000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>64567000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>59295000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>64117000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>53115000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>48538000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>46372000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>51363000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>43800000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>40672000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>39202000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>43764000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>30083000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>27296000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>26036000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>30413000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>22774000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>20890000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>19945000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>24363000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>15281000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>13517000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>13068000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>17521000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>11288000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>10176000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>9535000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>11933000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>7765000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>6540000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>6424000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>8556000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5387000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4419000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4062000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5642000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4039000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4092000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4413000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>5288000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3857000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3434000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3308000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>3932000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>3072000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2782000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2666000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>3450000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2826000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2665000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2634000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>3475000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2829745000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>2678968000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2643611000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>3198140000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>2907719000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>2843690000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>2994997000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3343263000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>2975844000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>2878958000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>2809303000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3077547000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>2800362000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>2774967000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>2723566000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3102420000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2741794000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>2739154000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>2704126000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>2199572000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1819874000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1727168000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1735447000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>509715000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>439950000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>404330000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>125180000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>121253000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>20000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>17500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>8900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="DO58">
         <v>4900000.0</v>
       </c>
-      <c r="DP58"/>
+      <c r="DP58">
+        <v>4900000.0</v>
+      </c>
       <c r="DQ58"/>
       <c r="DR58"/>
+      <c r="DS58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -22498,51 +22623,53 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
@@ -22552,439 +22679,441 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>441914000000.0</v>
+      </c>
+      <c r="C60">
         <v>411065000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>369631000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>333775000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>305867000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>285970000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>259151000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>236447000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>216661000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>201875000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>182973000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>168602000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>154526000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>146043000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>137489000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>131402000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>134001000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>138245000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>120564000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>114803000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>103320000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>93404000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>82775000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>73728000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>65272000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>62060000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>56508000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>53061000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>48410000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>43549000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>39125000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>34995000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>31463000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>27709000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>24658000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>23214000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>21674000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>19285000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>17782000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>16538000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>14756000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>13384000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>12430000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>11768000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>10873000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>10741000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>10336000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>10602000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>10328000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>9746000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>9087000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>8733000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>8432000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>8192000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>7553000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>7505000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>7271000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>7757000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>7766000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7765000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>7347000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6864000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>6397000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5857000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5618000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>5257000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3585000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>3256000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2918000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2672000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2527000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2230000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1470000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1197000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>761000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>550000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>353000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>431000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>196000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>383000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>324000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>246000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>6000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-64000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-162000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-227000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-721077000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-790858000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-905050000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-1036107000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-1158034000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>-1246836000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>-1289064000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-1352814000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-1478439000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-1443911000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-1447375000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-1440000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>-1453994000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-1429931000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-1253411000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>-967251000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-487167000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>-278424000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>25617000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>266278000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>419925000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>571046000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>77537000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>138745000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>179764000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>39429000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>19827000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>28591000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>37400000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>45600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DO60">
         <v>3400000.0</v>
       </c>
-      <c r="DP60"/>
+      <c r="DP60">
+        <v>3400000.0</v>
+      </c>
       <c r="DQ60"/>
       <c r="DR60"/>
+      <c r="DS60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-7837000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-4503000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1837000000.0</v>
       </c>
       <c r="S61">
         <v>-1837000000.0</v>
       </c>
       <c r="T61">
         <v>-1837000000.0</v>
       </c>
       <c r="U61">
         <v>-1837000000.0</v>
       </c>
       <c r="V61">
         <v>-1837000000.0</v>
       </c>
       <c r="W61">
         <v>-1837000000.0</v>
       </c>
       <c r="X61">
         <v>-1837000000.0</v>
       </c>
       <c r="Y61">
         <v>-1837000000.0</v>
       </c>
       <c r="Z61">
         <v>-1837000000.0</v>
       </c>
@@ -23060,160 +23189,163 @@
       <c r="AX61">
         <v>-1837000000.0</v>
       </c>
       <c r="AY61">
         <v>-1837000000.0</v>
       </c>
       <c r="AZ61">
         <v>-1837000000.0</v>
       </c>
       <c r="BA61">
         <v>-1837000000.0</v>
       </c>
       <c r="BB61">
         <v>-1837000000.0</v>
       </c>
       <c r="BC61">
         <v>-1837000000.0</v>
       </c>
       <c r="BD61">
         <v>-1837000000.0</v>
       </c>
       <c r="BE61">
         <v>-1837000000.0</v>
       </c>
       <c r="BF61">
+        <v>-1837000000.0</v>
+      </c>
+      <c r="BG61">
         <v>-877000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000000.0</v>
       </c>
       <c r="BH61">
         <v>-600000000.0</v>
       </c>
       <c r="BI61">
         <v>-600000000.0</v>
       </c>
       <c r="BJ61">
         <v>-600000000.0</v>
       </c>
       <c r="BK61">
         <v>-600000000.0</v>
       </c>
       <c r="BL61">
         <v>-600000000.0</v>
       </c>
       <c r="BM61">
         <v>-600000000.0</v>
       </c>
       <c r="BN61">
         <v>-600000000.0</v>
       </c>
       <c r="BO61">
         <v>-600000000.0</v>
       </c>
       <c r="BP61">
         <v>-600000000.0</v>
       </c>
       <c r="BQ61">
         <v>-600000000.0</v>
       </c>
       <c r="BR61">
         <v>-600000000.0</v>
       </c>
       <c r="BS61">
-        <v>-500000000.0</v>
+        <v>-600000000.0</v>
       </c>
       <c r="BT61">
         <v>-500000000.0</v>
       </c>
       <c r="BU61">
         <v>-500000000.0</v>
       </c>
       <c r="BV61">
         <v>-500000000.0</v>
       </c>
       <c r="BW61">
         <v>-500000000.0</v>
       </c>
       <c r="BX61">
         <v>-500000000.0</v>
       </c>
       <c r="BY61">
         <v>-500000000.0</v>
       </c>
       <c r="BZ61">
-        <v>-252000000.0</v>
+        <v>-500000000.0</v>
       </c>
       <c r="CA61">
         <v>-252000000.0</v>
       </c>
-      <c r="CB61"/>
+      <c r="CB61">
+        <v>-252000000.0</v>
+      </c>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23294,50 +23426,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23424,51 +23557,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>356414000000.0</v>
       </c>
       <c r="C2">
         <v>326288000000.0</v>
       </c>
       <c r="D2">
         <v>304739000000.0</v>
       </c>
       <c r="E2">
         <v>288831000000.0</v>
       </c>
       <c r="F2">
         <v>272344000000.0</v>
       </c>
       <c r="G2">
         <v>233307000000.0</v>
       </c>
       <c r="H2">
         <v>165536000000.0</v>
       </c>
       <c r="I2">
         <v>139156000000.0</v>
       </c>
@@ -23519,51 +23652,51 @@
       </c>
       <c r="Y2">
         <v>3548402000.0</v>
       </c>
       <c r="Z2">
         <v>2939290000.0</v>
       </c>
       <c r="AA2">
         <v>2375532000.0</v>
       </c>
       <c r="AB2">
         <v>1508916000.0</v>
       </c>
       <c r="AC2">
         <v>476155000.0</v>
       </c>
       <c r="AD2">
         <v>114200000.0</v>
       </c>
       <c r="AE2">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>65756000000.0</v>
       </c>
       <c r="C3">
         <v>52795000000.0</v>
       </c>
       <c r="D3">
         <v>48663000000.0</v>
       </c>
       <c r="E3">
         <v>41921000000.0</v>
       </c>
       <c r="F3">
         <v>34433000000.0</v>
       </c>
       <c r="G3">
         <v>25180000000.0</v>
       </c>
       <c r="H3">
         <v>22824000000.0</v>
       </c>
       <c r="I3">
         <v>15341000000.0</v>
       </c>
@@ -23614,86 +23747,86 @@
       </c>
       <c r="Y3">
         <v>87752000.0</v>
       </c>
       <c r="Z3">
         <v>129934000.0</v>
       </c>
       <c r="AA3">
         <v>322818000.0</v>
       </c>
       <c r="AB3">
         <v>282118000.0</v>
       </c>
       <c r="AC3">
         <v>12078000.0</v>
       </c>
       <c r="AD3">
         <v>4700000.0</v>
       </c>
       <c r="AE3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>99585000000.0</v>
       </c>
       <c r="C5">
         <v>71020000000.0</v>
       </c>
       <c r="D5">
         <v>36852000000.0</v>
       </c>
       <c r="E5">
         <v>12248000000.0</v>
       </c>
       <c r="F5">
         <v>24879000000.0</v>
       </c>
       <c r="G5">
         <v>22899000000.0</v>
       </c>
       <c r="H5">
         <v>14541000000.0</v>
       </c>
       <c r="I5">
         <v>12421000000.0</v>
       </c>
@@ -23744,51 +23877,51 @@
       </c>
       <c r="Y5">
         <v>64124000.0</v>
       </c>
       <c r="Z5">
         <v>-412257000.0</v>
       </c>
       <c r="AA5">
         <v>-863880000.0</v>
       </c>
       <c r="AB5">
         <v>-605755000.0</v>
       </c>
       <c r="AC5">
         <v>-111960000.0</v>
       </c>
       <c r="AD5">
         <v>-29100000.0</v>
       </c>
       <c r="AE5">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>165341000000.0</v>
       </c>
       <c r="C6">
         <v>123815000000.0</v>
       </c>
       <c r="D6">
         <v>85515000000.0</v>
       </c>
       <c r="E6">
         <v>54169000000.0</v>
       </c>
       <c r="F6">
         <v>59312000000.0</v>
       </c>
       <c r="G6">
         <v>48079000000.0</v>
       </c>
       <c r="H6">
         <v>37365000000.0</v>
       </c>
       <c r="I6">
         <v>27762000000.0</v>
       </c>
@@ -23839,131 +23972,131 @@
       </c>
       <c r="Y6">
         <v>151876000.0</v>
       </c>
       <c r="Z6">
         <v>-282323000.0</v>
       </c>
       <c r="AA6">
         <v>-541062000.0</v>
       </c>
       <c r="AB6">
         <v>-323637000.0</v>
       </c>
       <c r="AC6">
         <v>-99882000.0</v>
       </c>
       <c r="AD6">
         <v>-24400000.0</v>
       </c>
       <c r="AE6">
         <v>-5700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>157000000.0</v>
       </c>
       <c r="J8">
         <v>789000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8">
         <v>26000000.0</v>
       </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8">
         <v>801000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>360510000000.0</v>
       </c>
       <c r="C9">
         <v>311671000000.0</v>
       </c>
       <c r="D9">
         <v>270046000000.0</v>
       </c>
       <c r="E9">
         <v>225152000000.0</v>
       </c>
       <c r="F9">
         <v>197478000000.0</v>
       </c>
       <c r="G9">
         <v>152757000000.0</v>
       </c>
       <c r="H9">
         <v>114986000000.0</v>
       </c>
       <c r="I9">
         <v>93731000000.0</v>
       </c>
@@ -24014,51 +24147,51 @@
       </c>
       <c r="Y9">
         <v>384534000.0</v>
       </c>
       <c r="Z9">
         <v>183143000.0</v>
       </c>
       <c r="AA9">
         <v>386451000.0</v>
       </c>
       <c r="AB9">
         <v>130923000.0</v>
       </c>
       <c r="AC9">
         <v>133841000.0</v>
       </c>
       <c r="AD9">
         <v>33600000.0</v>
       </c>
       <c r="AE9">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>96757000000.0</v>
       </c>
       <c r="C10">
         <v>68513000000.0</v>
       </c>
       <c r="D10">
         <v>37557000000.0</v>
       </c>
       <c r="E10">
         <v>-5936000000.0</v>
       </c>
       <c r="F10">
         <v>38151000000.0</v>
       </c>
       <c r="G10">
         <v>24178000000.0</v>
       </c>
       <c r="H10">
         <v>13976000000.0</v>
       </c>
       <c r="I10">
         <v>11261000000.0</v>
       </c>
@@ -24109,51 +24242,51 @@
       </c>
       <c r="Y10">
         <v>-145764000.0</v>
       </c>
       <c r="Z10">
         <v>-526427000.0</v>
       </c>
       <c r="AA10">
         <v>-1106677000.0</v>
       </c>
       <c r="AB10">
         <v>-643199000.0</v>
       </c>
       <c r="AC10">
         <v>-124546000.0</v>
       </c>
       <c r="AD10">
         <v>-31020000.0</v>
       </c>
       <c r="AE10">
         <v>-6246000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>19087000000.0</v>
       </c>
       <c r="C11">
         <v>9265000000.0</v>
       </c>
       <c r="D11">
         <v>7120000000.0</v>
       </c>
       <c r="E11">
         <v>-3217000000.0</v>
       </c>
       <c r="F11">
         <v>4791000000.0</v>
       </c>
       <c r="G11">
         <v>2863000000.0</v>
       </c>
       <c r="H11">
         <v>2374000000.0</v>
       </c>
       <c r="I11">
         <v>1354000000.0</v>
       </c>
@@ -24204,51 +24337,51 @@
       </c>
       <c r="Y11">
         <v>-20357000.0</v>
       </c>
       <c r="Z11">
         <v>420148000.0</v>
       </c>
       <c r="AA11">
         <v>857442000.0</v>
       </c>
       <c r="AB11">
         <v>346657000.0</v>
       </c>
       <c r="AC11">
         <v>64225000.0</v>
       </c>
       <c r="AD11">
         <v>25700000.0</v>
       </c>
       <c r="AE11">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
         <v>2274000000.0</v>
       </c>
       <c r="C12">
         <v>2406000000.0</v>
       </c>
       <c r="D12">
         <v>3182000000.0</v>
       </c>
       <c r="E12">
         <v>2367000000.0</v>
       </c>
       <c r="F12">
         <v>1809000000.0</v>
       </c>
       <c r="G12">
         <v>1647000000.0</v>
       </c>
       <c r="H12">
         <v>1600000000.0</v>
       </c>
       <c r="I12">
         <v>1417000000.0</v>
       </c>
@@ -24299,51 +24432,51 @@
       </c>
       <c r="Y12">
         <v>142925000.0</v>
       </c>
       <c r="Z12">
         <v>139232000.0</v>
       </c>
       <c r="AA12">
         <v>130921000.0</v>
       </c>
       <c r="AB12">
         <v>84566000.0</v>
       </c>
       <c r="AC12">
         <v>26639000.0</v>
       </c>
       <c r="AD12">
         <v>326000.0</v>
       </c>
       <c r="AE12">
         <v>5000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13">
         <v>2107000000.0</v>
       </c>
       <c r="C13">
         <v>4677000000.0</v>
       </c>
       <c r="D13">
         <v>2493000000.0</v>
       </c>
       <c r="E13">
         <v>989000000.0</v>
       </c>
       <c r="F13">
         <v>448000000.0</v>
       </c>
       <c r="G13">
         <v>555000000.0</v>
       </c>
       <c r="H13">
         <v>832000000.0</v>
       </c>
       <c r="I13">
         <v>440000000.0</v>
       </c>
@@ -24356,86 +24489,86 @@
       <c r="L13">
         <v>680000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>77670000000.0</v>
       </c>
       <c r="C15">
         <v>59248000000.0</v>
       </c>
       <c r="D15">
         <v>30425000000.0</v>
       </c>
       <c r="E15">
         <v>-2722000000.0</v>
       </c>
       <c r="F15">
         <v>33364000000.0</v>
       </c>
       <c r="G15">
         <v>21331000000.0</v>
       </c>
       <c r="H15">
         <v>11588000000.0</v>
       </c>
       <c r="I15">
         <v>10073000000.0</v>
       </c>
@@ -24486,51 +24619,51 @@
       </c>
       <c r="Y15">
         <v>-149132000.0</v>
       </c>
       <c r="Z15">
         <v>-567277000.0</v>
       </c>
       <c r="AA15">
         <v>-1411273000.0</v>
       </c>
       <c r="AB15">
         <v>-719968000.0</v>
       </c>
       <c r="AC15">
         <v>-124546000.0</v>
       </c>
       <c r="AD15">
         <v>-27600000.0</v>
       </c>
       <c r="AE15">
         <v>-5800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
         <v>77670000000.0</v>
       </c>
       <c r="C16">
         <v>59248000000.0</v>
       </c>
       <c r="D16">
         <v>30425000000.0</v>
       </c>
       <c r="E16">
         <v>-2722000000.0</v>
       </c>
       <c r="F16">
         <v>33364000000.0</v>
       </c>
       <c r="G16">
         <v>21331000000.0</v>
       </c>
       <c r="H16">
         <v>11588000000.0</v>
       </c>
       <c r="I16">
         <v>10073000000.0</v>
       </c>
@@ -24567,51 +24700,51 @@
       <c r="T16">
         <v>476000000.0</v>
       </c>
       <c r="U16">
         <v>190000000.0</v>
       </c>
       <c r="V16">
         <v>333000000.0</v>
       </c>
       <c r="W16">
         <v>588451000.0</v>
       </c>
       <c r="X16">
         <v>35282000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
         <v>77670000000.0</v>
       </c>
       <c r="C17">
         <v>59248000000.0</v>
       </c>
       <c r="D17">
         <v>20079000000.0</v>
       </c>
       <c r="E17">
         <v>-2722000000.0</v>
       </c>
       <c r="F17">
         <v>33360000000.0</v>
       </c>
       <c r="G17">
         <v>21315000000.0</v>
       </c>
       <c r="H17">
         <v>11602000000.0</v>
       </c>
       <c r="I17">
         <v>10064000000.0</v>
       </c>
@@ -24636,51 +24769,51 @@
       <c r="P17">
         <v>643000000.0</v>
       </c>
       <c r="Q17">
         <v>1145000000.0</v>
       </c>
       <c r="R17">
         <v>908000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>2107000000.0</v>
       </c>
       <c r="C18">
         <v>2271000000.0</v>
       </c>
       <c r="D18">
         <v>-670000000.0</v>
       </c>
       <c r="E18">
         <v>-1378000000.0</v>
       </c>
       <c r="F18">
         <v>-1361000000.0</v>
       </c>
       <c r="G18">
         <v>-1092000000.0</v>
       </c>
       <c r="H18">
         <v>-768000000.0</v>
       </c>
       <c r="I18">
         <v>-977000000.0</v>
       </c>
@@ -24691,51 +24824,51 @@
         <v>-384000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-16806000000.0</v>
       </c>
       <c r="F19">
         <v>14633000000.0</v>
       </c>
       <c r="G19">
         <v>2371000000.0</v>
       </c>
       <c r="H19">
         <v>1021000000.0</v>
       </c>
       <c r="I19">
         <v>266000000.0</v>
       </c>
       <c r="J19">
         <v>544000000.0</v>
       </c>
       <c r="K19">
         <v>94000000.0</v>
       </c>
@@ -24754,86 +24887,86 @@
       <c r="P19">
         <v>125000000.0</v>
       </c>
       <c r="Q19">
         <v>137000000.0</v>
       </c>
       <c r="R19">
         <v>60000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>79975000000.0</v>
       </c>
       <c r="C21">
         <v>68593000000.0</v>
       </c>
       <c r="D21">
         <v>36852000000.0</v>
       </c>
       <c r="E21">
         <v>12248000000.0</v>
       </c>
       <c r="F21">
         <v>24879000000.0</v>
       </c>
       <c r="G21">
         <v>22899000000.0</v>
       </c>
       <c r="H21">
         <v>14541000000.0</v>
       </c>
       <c r="I21">
         <v>12421000000.0</v>
       </c>
@@ -24884,51 +25017,51 @@
       </c>
       <c r="Y21">
         <v>64124000.0</v>
       </c>
       <c r="Z21">
         <v>-412257000.0</v>
       </c>
       <c r="AA21">
         <v>-863880000.0</v>
       </c>
       <c r="AB21">
         <v>-605755000.0</v>
       </c>
       <c r="AC21">
         <v>-111960000.0</v>
       </c>
       <c r="AD21">
         <v>-29100000.0</v>
       </c>
       <c r="AE21">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22">
         <v>-84299000000.0</v>
       </c>
       <c r="F22">
         <v>-75111000000.0</v>
       </c>
       <c r="G22">
         <v>-58517000000.0</v>
       </c>
       <c r="H22">
         <v>-40232000000.0</v>
       </c>
       <c r="I22">
         <v>-34027000000.0</v>
       </c>
       <c r="J22">
         <v>-25249000000.0</v>
       </c>
       <c r="K22">
         <v>-17619000000.0</v>
       </c>
@@ -24969,51 +25102,51 @@
         <v>-601000000.0</v>
       </c>
       <c r="X22">
         <v>-477032000.0</v>
       </c>
       <c r="Y22">
         <v>-392467000.0</v>
       </c>
       <c r="Z22">
         <v>-374250000.0</v>
       </c>
       <c r="AA22"/>
       <c r="AB22">
         <v>-188400000.0</v>
       </c>
       <c r="AC22">
         <v>-50300000.0</v>
       </c>
       <c r="AD22">
         <v>-12100000.0</v>
       </c>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>636949000000.0</v>
       </c>
       <c r="C23">
         <v>569366000000.0</v>
       </c>
       <c r="D23">
         <v>767000000.0</v>
       </c>
       <c r="E23">
         <v>1263000000.0</v>
       </c>
       <c r="F23">
         <v>62000000.0</v>
       </c>
       <c r="G23">
         <v>75000000.0</v>
       </c>
       <c r="H23">
         <v>201000000.0</v>
       </c>
       <c r="I23">
         <v>296000000.0</v>
       </c>
@@ -25064,86 +25197,86 @@
       </c>
       <c r="Y23">
         <v>41573000.0</v>
       </c>
       <c r="Z23">
         <v>181585000.0</v>
       </c>
       <c r="AA23">
         <v>3103780000.0</v>
       </c>
       <c r="AB23">
         <v>253384000.0</v>
       </c>
       <c r="AC23">
         <v>48023000.0</v>
       </c>
       <c r="AD23">
         <v>1211000.0</v>
       </c>
       <c r="AE23">
         <v>21700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>65756000000.0</v>
       </c>
       <c r="C25">
         <v>52795000000.0</v>
       </c>
       <c r="D25">
         <v>48663000000.0</v>
       </c>
       <c r="E25">
         <v>41921000000.0</v>
       </c>
       <c r="F25">
         <v>34433000000.0</v>
       </c>
       <c r="G25">
         <v>25180000000.0</v>
       </c>
       <c r="H25">
         <v>22824000000.0</v>
       </c>
       <c r="I25">
         <v>15341000000.0</v>
       </c>
@@ -25194,51 +25327,51 @@
       </c>
       <c r="Y25">
         <v>87752000.0</v>
       </c>
       <c r="Z25">
         <v>129934000.0</v>
       </c>
       <c r="AA25">
         <v>322818000.0</v>
       </c>
       <c r="AB25">
         <v>282118000.0</v>
       </c>
       <c r="AC25">
         <v>12078000.0</v>
       </c>
       <c r="AD25">
         <v>4700000.0</v>
       </c>
       <c r="AE25">
         <v>300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>108521000000.0</v>
       </c>
       <c r="C26">
         <v>88544000000.0</v>
       </c>
       <c r="D26">
         <v>85622000000.0</v>
       </c>
       <c r="E26">
         <v>73213000000.0</v>
       </c>
       <c r="F26">
         <v>56052000000.0</v>
       </c>
       <c r="G26">
         <v>42740000000.0</v>
       </c>
       <c r="H26">
         <v>35931000000.0</v>
       </c>
       <c r="I26">
         <v>28837000000.0</v>
       </c>
@@ -25289,51 +25422,51 @@
       </c>
       <c r="Y26">
         <v>215617000.0</v>
       </c>
       <c r="Z26">
         <v>241165000.0</v>
       </c>
       <c r="AA26">
         <v>269326000.0</v>
       </c>
       <c r="AB26">
         <v>159722000.0</v>
       </c>
       <c r="AC26">
         <v>46807000.0</v>
       </c>
       <c r="AD26">
         <v>12500000.0</v>
       </c>
       <c r="AE26">
         <v>2401000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>47129000000.0</v>
       </c>
       <c r="C27">
         <v>43907000000.0</v>
       </c>
       <c r="D27">
         <v>44370000000.0</v>
       </c>
       <c r="E27">
         <v>42238000000.0</v>
       </c>
       <c r="F27">
         <v>32551000000.0</v>
       </c>
       <c r="G27">
         <v>22008000000.0</v>
       </c>
       <c r="H27">
         <v>18878000000.0</v>
       </c>
       <c r="I27">
         <v>13814000000.0</v>
       </c>
@@ -25384,51 +25517,51 @@
       </c>
       <c r="Y27">
         <v>125383000.0</v>
       </c>
       <c r="Z27">
         <v>138283000.0</v>
       </c>
       <c r="AA27">
         <v>594489000.0</v>
       </c>
       <c r="AB27">
         <v>413150000.0</v>
       </c>
       <c r="AC27">
         <v>133023000.0</v>
       </c>
       <c r="AD27">
         <v>40077000.0</v>
       </c>
       <c r="AE27">
         <v>6090000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>11172000000.0</v>
       </c>
       <c r="C28">
         <v>11359000000.0</v>
       </c>
       <c r="D28">
         <v>11816000000.0</v>
       </c>
       <c r="E28">
         <v>11891000000.0</v>
       </c>
       <c r="F28">
         <v>8823000000.0</v>
       </c>
       <c r="G28">
         <v>6668000000.0</v>
       </c>
       <c r="H28">
         <v>5203000000.0</v>
       </c>
       <c r="I28">
         <v>4336000000.0</v>
       </c>
@@ -25479,51 +25612,51 @@
       </c>
       <c r="Y28">
         <v>147976000.0</v>
       </c>
       <c r="Z28">
         <v>94499000.0</v>
       </c>
       <c r="AA28">
         <v>133759000.0</v>
       </c>
       <c r="AB28">
         <v>100762000.0</v>
       </c>
       <c r="AC28">
         <v>15799000.0</v>
       </c>
       <c r="AD28">
         <v>45500000.0</v>
       </c>
       <c r="AE28">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>19087000000.0</v>
       </c>
       <c r="C29">
         <v>9265000000.0</v>
       </c>
       <c r="D29">
         <v>2831000000.0</v>
       </c>
       <c r="E29">
         <v>-3217000000.0</v>
       </c>
       <c r="F29">
         <v>4791000000.0</v>
       </c>
       <c r="G29">
         <v>2863000000.0</v>
       </c>
       <c r="H29">
         <v>2374000000.0</v>
       </c>
       <c r="I29">
         <v>1354000000.0</v>
       </c>
@@ -25574,51 +25707,51 @@
       </c>
       <c r="Y29">
         <v>-20357000.0</v>
       </c>
       <c r="Z29">
         <v>420148000.0</v>
       </c>
       <c r="AA29">
         <v>857442000.0</v>
       </c>
       <c r="AB29">
         <v>346657000.0</v>
       </c>
       <c r="AC29">
         <v>64225000.0</v>
       </c>
       <c r="AD29">
         <v>25700000.0</v>
       </c>
       <c r="AE29">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>280535000000.0</v>
       </c>
       <c r="C30">
         <v>243078000000.0</v>
       </c>
       <c r="D30">
         <v>232427000000.0</v>
       </c>
       <c r="E30">
         <v>501735000000.0</v>
       </c>
       <c r="F30">
         <v>444943000000.0</v>
       </c>
       <c r="G30">
         <v>363165000000.0</v>
       </c>
       <c r="H30">
         <v>265981000000.0</v>
       </c>
       <c r="I30">
         <v>220466000000.0</v>
       </c>
@@ -25669,51 +25802,51 @@
       </c>
       <c r="Y30">
         <v>3821761000.0</v>
       </c>
       <c r="Z30">
         <v>3172072000.0</v>
       </c>
       <c r="AA30">
         <v>3103780000.0</v>
       </c>
       <c r="AB30">
         <v>2022828000.0</v>
       </c>
       <c r="AC30">
         <v>671784000.0</v>
       </c>
       <c r="AD30">
         <v>176900000.0</v>
       </c>
       <c r="AE30">
         <v>21700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>16782000000.0</v>
       </c>
       <c r="C31">
         <v>-80000000.0</v>
       </c>
       <c r="D31">
         <v>-3011000000.0</v>
       </c>
       <c r="E31">
         <v>-2367000000.0</v>
       </c>
       <c r="F31">
         <v>-1809000000.0</v>
       </c>
       <c r="G31">
         <v>1279000000.0</v>
       </c>
       <c r="H31">
         <v>-565000000.0</v>
       </c>
       <c r="I31">
         <v>-183000000.0</v>
       </c>
@@ -25764,51 +25897,51 @@
       </c>
       <c r="Y31">
         <v>-137701000.0</v>
       </c>
       <c r="Z31">
         <v>-366659000.0</v>
       </c>
       <c r="AA31">
         <v>-674780000.0</v>
       </c>
       <c r="AB31">
         <v>-221095000.0</v>
       </c>
       <c r="AC31">
         <v>-50172000.0</v>
       </c>
       <c r="AD31">
         <v>1900000.0</v>
       </c>
       <c r="AE31">
         <v>200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>716924000000.0</v>
       </c>
       <c r="C32">
         <v>637959000000.0</v>
       </c>
       <c r="D32">
         <v>574785000000.0</v>
       </c>
       <c r="E32">
         <v>513983000000.0</v>
       </c>
       <c r="F32">
         <v>469822000000.0</v>
       </c>
       <c r="G32">
         <v>386064000000.0</v>
       </c>
       <c r="H32">
         <v>280522000000.0</v>
       </c>
       <c r="I32">
         <v>232887000000.0</v>
       </c>
@@ -25878,1187 +26011,1194 @@
       <c r="AE32">
         <v>15700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>87463000000.0</v>
+      </c>
+      <c r="C2">
         <v>109959000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>88670000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80809000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>76976000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98893000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80977000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73785000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72633000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>92553000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75022000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69373000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67791000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>85640000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70268000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66424000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66499000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>82835000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>62930000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>64176000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62403000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79284000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>57106000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52660000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>44257000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>66169000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>41302000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36337000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33920000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>44786000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>33003000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30632000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30735000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>38494000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27549000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23451000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22440000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>62663000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21260000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19180000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18866000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24341000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16755000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15160000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15395000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20672000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14627000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13399000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14055000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18806000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12366000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11209000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11801000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16137000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10319000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11926000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12267000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>16351000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10215000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9164000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9042000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11926000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6908000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5947000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6413000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8648000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4957000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4226000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4438000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6182000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3922000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3715000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3767000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5201000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3005000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2644000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2742000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3651000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2147000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1986000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2071000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2692000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1687000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1567000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1702000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2273768000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1307168000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1227487000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1352296000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1729561000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1009467000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>985574000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>966770000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1269058000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>778381000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>731354000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>769609000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1002466000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>612335000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>638198000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>686291000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>817851000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>541738000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>508944000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>506999000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>747918000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>285300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>246846000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>228852000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>199476000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>118823000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>89786000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>68054000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>51400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>29300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>21700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DN2">
         <v>11800000.0</v>
       </c>
-      <c r="DO2"/>
+      <c r="DO2">
+        <v>11800000.0</v>
+      </c>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>18945000000.0</v>
+      </c>
+      <c r="C3">
         <v>19471000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16796000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15227000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14262000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15631000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13442000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12038000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11684000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13820000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12131000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11589000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11123000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12685000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10204000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9716000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9193000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9802000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8948000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8038000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7508000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7618000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6523000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5748000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5362000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6170000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5563000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5202000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4854000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4262000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3778000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3630000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3671000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3498000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2784000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2488000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2285000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2297000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1924000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1749000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1666000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1585000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1440000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1347000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1274000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1232000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1109000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>970000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>877000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>837000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>717000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>649000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>599000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>568000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>469000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>485000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>457000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>359000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>278000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>244000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>202000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>170000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>150000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>129000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>119000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>112000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>96000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>84000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>87000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>77000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>76000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>70000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>65000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>63000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>61000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>60000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>62000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>59000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>63000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>43000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>40000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>36000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>30000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>26000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>28000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>20831000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>19083000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>18129000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>17681000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>18608000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>19124000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>19916000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>20662000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>20776000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>21713000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>22344000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>22919000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>58584000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>61630000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>71624000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>73904000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>101951000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>102051000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>101095000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>101135000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>211995000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>83953000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>12769000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5338000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-21142000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>21432000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>7427000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1975000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1400000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DN3">
         <v>700000.0</v>
       </c>
-      <c r="DO3"/>
+      <c r="DO3">
+        <v>700000.0</v>
+      </c>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -27240,835 +27380,842 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
+        <v>23852000000.0</v>
+      </c>
+      <c r="C5">
         <v>27284000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>28708000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>21373000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22220000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>22919000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18640000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14769000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15307000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13209000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11188000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7681000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4774000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2547000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2525000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3317000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3669000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3460000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4852000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7702000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8865000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6873000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6194000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5843000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3989000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3880000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3020000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3084000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4420000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3786000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3724000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2983000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1927000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2127000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>347000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>628000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1005000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1255000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>575000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1285000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1071000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1109000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>406000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>464000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>255000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>590000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-544000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-15000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>146000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>510000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-25000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>79000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>181000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>405000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-28000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>107000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>192000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>260000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>79000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>201000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>322000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>474000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>268000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>270000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>394000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>476000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>251000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>159000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>244000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>273000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>154000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>217000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>198000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>271000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>123000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>116000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>145000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>197000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>40000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>47000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>106000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>165000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>55000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>104000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>108000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>162442000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>81274000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>86274000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>110435000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>137616000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>51931000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>41823000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>39225000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>70523000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-9645000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1472000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1774000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>14525000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-70334000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-139840000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-216608000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-322096000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-163515000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-180377000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-197892000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-236908000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-190468000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-122474000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-55904000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-42069000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-41506000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-16996000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-8874000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-9700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-9200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-7000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-3200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-13300000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>4200000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>2200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>900000.0</v>
       </c>
-      <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>42797000000.0</v>
+      </c>
+      <c r="C6">
         <v>46755000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>45504000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>36600000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36482000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>38550000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>32082000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>26807000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26991000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27029000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23319000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19270000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15897000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15232000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12729000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13033000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12862000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13262000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13800000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15740000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16373000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14491000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12717000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11591000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9351000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10050000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8583000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8286000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9274000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8048000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7502000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6613000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5598000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5625000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3131000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3116000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3290000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3552000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2499000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3034000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2737000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2694000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1846000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1811000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1529000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1822000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>565000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>955000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1023000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1347000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>692000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>728000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>780000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>973000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>441000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>592000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>649000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>619000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>357000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>445000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>524000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>644000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>418000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>399000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>513000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>588000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>347000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>243000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>331000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>350000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>230000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>287000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>263000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>334000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>184000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>176000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>207000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>256000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>103000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>90000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>146000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>201000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>85000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>130000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>136000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>183273000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>100357000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>104403000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>128116000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>156224000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>71055000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>61739000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>59887000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>91299000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>12068000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>23816000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>24693000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>73109000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-8704000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-68216000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-142704000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-220145000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-61464000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-79282000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-96757000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-24913000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-106515000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-109705000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-50566000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-63211000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-20074000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-9569000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-6899000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-8000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-7800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-6100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-2500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-12600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>4200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>900000.0</v>
       </c>
-      <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -28250,106 +28397,107 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>157000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28457,1656 +28605,1673 @@
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
         <v>26000000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
         <v>-26000000.0</v>
       </c>
-      <c r="CG8">
+      <c r="CH8">
         <v>26000000.0</v>
       </c>
-      <c r="CH8">
-[...1 lines deleted...]
-      </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
         <v>801000.0</v>
       </c>
-      <c r="CQ8">
-[...1 lines deleted...]
-      </c>
       <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
         <v>-801000.0</v>
       </c>
-      <c r="CS8">
+      <c r="CT8">
         <v>801000.0</v>
       </c>
-      <c r="CT8">
-[...1 lines deleted...]
-      </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>94056000000.0</v>
+      </c>
+      <c r="C9">
         <v>103427000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>91499000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>86893000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>78691000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>88899000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77900000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>74192000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>70680000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>77408000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>68061000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>65010000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>59567000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>63564000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>56833000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54810000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>49945000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>54577000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>47882000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48904000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>46115000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46271000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>39039000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>36252000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>31195000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21267000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>28679000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>27067000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25780000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>27597000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>23573000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>22254000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20307000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21959000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16195000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14504000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13274000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-18922000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11454000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11224000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10262000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11406000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8603000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8025000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7322000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8657000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5952000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5941000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5686000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6781000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4726000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4495000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4269000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5131000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3487000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>908000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>918000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1080000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>661000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>749000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>815000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1021000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>652000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>619000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>718000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>872000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>492000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>425000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>451000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>522000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>342000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>348000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>368000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>471000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>257000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>242000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>273000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>335000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>160000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>153000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>208000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>285000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>171000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>186000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>200000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>267191000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>155307000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>159854000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>178053000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>216211000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>124989000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>114338000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>116789000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>159552000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>72918000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>74251000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>77813000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>112705000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>549864000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>29427000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>14065000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>154509000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>96120000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>68932000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>66890000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-71876000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>70477000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>67531000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>64791000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>53417000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>34875000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>26191000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>19321000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>14700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>8600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>6200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>4200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-3400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>900000.0</v>
       </c>
-      <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>39834000000.0</v>
+      </c>
+      <c r="C10">
         <v>26138000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28097000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20842000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21680000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22329000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18034000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15245000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12898000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13686000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12189000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7554000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4120000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-962000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2941000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2665000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5266000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14934000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4311000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8646000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10263000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7765000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6900000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6227000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3279000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4054000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2628000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2882000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4397000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3350000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3391000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2608000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1916000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1872000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>314000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>664000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>953000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1166000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>481000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1164000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>988000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>934000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>240000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>358000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>419000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-642000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-32000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>181000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>419000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-53000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>64000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>292000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-191000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>146000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>84000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>273000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>130000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>225000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>307000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>506000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>292000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>297000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>401000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>471000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>262000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>179000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>248000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>303000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>182000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>208000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>207000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>281000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>124000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>111000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>144000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>188000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>38000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>54000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>96000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>161000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000000.0</v>
       </c>
       <c r="CG10">
         <v>108000000.0</v>
       </c>
       <c r="CH10">
+        <v>108000000.0</v>
+      </c>
+      <c r="CI10">
         <v>114107000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>54147000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>76480000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>111136000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>73154000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15563000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-43314000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-9685000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3351000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-34523000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-92385000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-22207000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6942000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-164892000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-158044000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-210433000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-507581000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-172203000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-206732000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-220161000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-284785000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-173721000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-128414000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-57744000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-66316000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-62018000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-13696000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-7274000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-8900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-8500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-6600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-3100000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>9560000000.0</v>
+      </c>
+      <c r="C11">
         <v>4946000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6910000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2678000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4553000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2325000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2706000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1767000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2467000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3062000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2306000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>804000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>948000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1227000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>69000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>637000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1422000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>612000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1155000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>868000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2156000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>566000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>569000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>984000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>744000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>787000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>494000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>257000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>836000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>327000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>508000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>74000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>287000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>58000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>467000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>229000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>414000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>229000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>307000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>475000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>452000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>161000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>266000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000000.0</v>
       </c>
       <c r="AU11">
         <v>205000000.0</v>
       </c>
       <c r="AV11">
+        <v>205000000.0</v>
+      </c>
+      <c r="AW11">
         <v>94000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>73000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>179000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>12000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>18000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>194000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>83000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>109000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>43000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>86000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>67000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>49000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>89000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>84000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>79000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>88000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>100000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>85000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>60000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>39000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>69000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>80000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>59000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>46000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>62000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>74000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="BY11">
         <v>33000000.0</v>
       </c>
       <c r="BZ11">
+        <v>33000000.0</v>
+      </c>
+      <c r="CA11">
         <v>91000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>19000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>32000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>45000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-38000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="CG11">
         <v>56000000.0</v>
       </c>
       <c r="CH11">
+        <v>56000000.0</v>
+      </c>
+      <c r="CI11">
         <v>218309000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5526000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>5480000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>7961000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>5457000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5034000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4298000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5899000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>92045000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>44602000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>7724000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>19444000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>55468000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>54924000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>136739000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>184332000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>306435000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>172061000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>200356000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>178590000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>244628000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>393883000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>239114000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>112285000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>79944000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>86195000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>21226000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>9259000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>8500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>7800000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>6300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>2900000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>2300000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>2400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>800000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>300000.0</v>
       </c>
-      <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
+        <v>800000000.0</v>
+      </c>
+      <c r="C12">
         <v>679000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>538000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>516000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>541000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>570000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>603000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>589000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>644000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>713000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>806000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>840000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>823000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>694000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>617000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>584000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>472000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>482000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>493000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>435000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>399000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>414000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>428000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>403000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>402000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>455000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>396000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>383000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>366000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>387000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>358000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>343000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>330000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>339000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>228000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>143000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>139000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>133000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>118000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>116000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>117000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>115000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>116000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>114000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>115000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>74000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>49000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>45000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>42000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>39000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="BA12">
         <v>33000000.0</v>
       </c>
       <c r="BB12">
+        <v>33000000.0</v>
+      </c>
+      <c r="BC12">
         <v>28000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="BE12">
         <v>21000000.0</v>
       </c>
       <c r="BF12">
+        <v>21000000.0</v>
+      </c>
+      <c r="BG12">
         <v>20000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>17000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BK12">
         <v>11000000.0</v>
       </c>
       <c r="BL12">
+        <v>11000000.0</v>
+      </c>
+      <c r="BM12">
         <v>9000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BP12">
         <v>7000000.0</v>
       </c>
       <c r="BQ12">
+        <v>7000000.0</v>
+      </c>
+      <c r="BR12">
         <v>12000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BX12">
         <v>19000000.0</v>
       </c>
       <c r="BY12">
         <v>19000000.0</v>
       </c>
       <c r="BZ12">
+        <v>19000000.0</v>
+      </c>
+      <c r="CA12">
         <v>20000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>21000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>19000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="CE12">
         <v>22000000.0</v>
       </c>
       <c r="CF12">
         <v>22000000.0</v>
       </c>
       <c r="CG12">
+        <v>22000000.0</v>
+      </c>
+      <c r="CH12">
         <v>26000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>27134000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>26307000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>26055000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>27731000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>29299000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>29802000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>34367000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>36511000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>36108000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>35922000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>35651000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>35244000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>35290000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>35046000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>35148000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>33748000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>36094000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>33809000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>33397000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>27621000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>21470000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>28320000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>16634000.0</v>
       </c>
-      <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13">
+        <v>1135000000.0</v>
+      </c>
+      <c r="C13">
         <v>451000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1100000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>569000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1066000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1248000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1256000000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>993000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>901000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1072000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>661000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>611000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>445000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>277000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>159000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>108000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>118000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>119000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>106000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>105000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>100000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>118000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>135000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>202000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>211000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>224000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>215000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>183000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -30155,86 +30320,85 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -30416,970 +30580,977 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>30255000000.0</v>
+      </c>
+      <c r="C15">
         <v>21192000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21187000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18164000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17127000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>20004000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15328000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13485000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10431000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10624000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9879000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6750000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3172000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>278000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2872000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2028000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3844000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14323000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3156000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7778000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8107000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7222000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6331000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5243000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2535000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3268000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2134000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2625000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3561000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3027000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2883000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2534000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1629000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1856000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>256000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>197000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>724000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>749000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>252000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>857000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>513000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>482000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>79000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>92000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-57000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>214000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-437000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-126000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>108000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>240000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-41000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-7000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>82000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>98000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-274000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>130000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>177000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>63000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>191000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>201000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>416000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>231000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>207000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>299000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>384000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>199000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>142000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>177000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>225000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>118000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>158000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>143000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>207000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>80000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>78000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>111000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>97000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>19000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>22000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>51000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>173000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="CG15">
         <v>52000000.0</v>
       </c>
       <c r="CH15">
+        <v>52000000.0</v>
+      </c>
+      <c r="CI15">
         <v>346688000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>54147000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>76480000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>111136000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>73154000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>15563000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-43314000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-10121000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2651000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-35080000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-93553000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-23951000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5087000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-169874000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-168359000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-223608000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-545140000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-240524000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-317184000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-308425000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-323213000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-197080000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-138008000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-61667000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-46427000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-45171000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-21226000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-9259000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-9300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-8500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-6700000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-3000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-2300000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-2400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DR15">
         <v>-300000.0</v>
       </c>
+      <c r="DS15">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>198</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>21192000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21187000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18164000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17127000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20004000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15328000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>9879000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6750000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3172000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>278000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2872000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2028000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3844000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14323000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3156000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7778000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8107000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7222000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6331000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5243000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2535000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3268000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2134000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2625000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3561000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3027000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2883000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2534000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1629000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1856000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>256000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>197000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>724000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>749000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>252000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>857000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>513000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>482000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>79000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>92000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-57000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>214000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-437000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-126000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>108000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>240000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-41000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-7000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>82000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>98000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-274000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>130000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>176000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>63000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>191000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>201000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>415000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>231000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>207000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>299000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>384000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>199000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>142000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>177000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>225000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>119000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>158000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>143000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>207000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>80000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>78000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>111000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>97000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>20000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>22000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>51000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>199000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="CG16">
         <v>52000000.0</v>
       </c>
       <c r="CH16">
+        <v>52000000.0</v>
+      </c>
+      <c r="CI16">
         <v>346688000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>54147000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>76480000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>111136000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>73154000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>15563000.0</v>
       </c>
-      <c r="CN16">
-[...1 lines deleted...]
-      </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>2651000.0</v>
       </c>
-      <c r="CQ16">
-[...1 lines deleted...]
-      </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>5087000.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
+        <v>30255000000.0</v>
+      </c>
+      <c r="C17">
         <v>21192000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>21187000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18164000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>17127000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>20004000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15328000000.0</v>
       </c>
-      <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>10431000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>10624000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9879000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6759000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3171000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>265000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2875000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2016000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3843000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>14322000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3156000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7778000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8107000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7199000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6240000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5237000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2639000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3267000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2138000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2632000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3565000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3022000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2882000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2531000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1629000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1856000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>258000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>199000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>724000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>752000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>262000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>872000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>581000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>486000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>86000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>96000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-50000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>225000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-429000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-121000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>47000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>273000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-31000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>99000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>143000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-105000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>37000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>41000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>186000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>63000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>176000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>218000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>422000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>213000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>209000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>301000000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>202000000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>140000000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -31444,155 +31615,160 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>335000000.0</v>
+      </c>
+      <c r="C18">
         <v>451000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>562000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>569000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>525000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>678000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>653000000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>349000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>188000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-30000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-179000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-212000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-249000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-340000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-425000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-364000000.0</v>
       </c>
       <c r="R18">
         <v>-364000000.0</v>
       </c>
       <c r="S18">
+        <v>-364000000.0</v>
+      </c>
+      <c r="T18">
         <v>-374000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-329000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-294000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-314000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-310000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-268000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-200000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-244000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-172000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-168000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-183000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -31641,235 +31817,236 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>713000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>169000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2992000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1033000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5398000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8463000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>11957000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-48000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1379000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1797000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1329000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1134000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>787000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-308000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>630000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-133000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>181000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>343000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-46000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>25000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-32000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>319000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>83000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>195000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>179000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>87000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>41000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>24000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-5000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>34000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-50000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>8000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-126000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-98000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-49000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>28000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>77000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-53000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>8000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-40000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-84000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-86000000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-141000000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>30000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>2000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>23000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>68000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>54000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-20000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>38000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>53000000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>34000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>12000000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>15000000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>29000000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
@@ -31879,86 +32056,85 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -32140,469 +32316,473 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>23852000000.0</v>
+      </c>
+      <c r="C21">
         <v>24977000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17422000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19171000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18405000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21203000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17411000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14769000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15307000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13209000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11188000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7681000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4774000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2547000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2525000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3317000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3669000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3460000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4852000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7702000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8865000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6873000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6194000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5843000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3989000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3880000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3020000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3084000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4420000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3786000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3724000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2983000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1927000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2127000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>347000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>628000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1005000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1255000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>575000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1285000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1071000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1109000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>406000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>464000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>255000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>590000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-544000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-15000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>146000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>510000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-25000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>79000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>181000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>405000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-28000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>107000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>192000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>260000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>79000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>201000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>322000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>474000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>268000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>270000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>394000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>476000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>251000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>159000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>244000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>273000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>154000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>217000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>198000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>271000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>123000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>116000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>145000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>197000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>40000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>47000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>106000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>165000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>55000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>104000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>108000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>162442000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>81274000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>86274000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>110435000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>137616000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>51931000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>41823000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>39225000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>70523000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-9645000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1472000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1774000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>14525000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-70334000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-139840000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-216608000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-322096000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-163515000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-180377000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-197892000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-236908000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-190468000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-122474000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-55904000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-42069000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-41506000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-16996000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-8874000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-9700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-9200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-7000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-3200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-13300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>4200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>2200000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>900000.0</v>
       </c>
-      <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32784,341 +32964,347 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>157667000000.0</v>
+      </c>
+      <c r="C23">
         <v>188409000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>162747000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>148531000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>137262000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>166589000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>141466000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>133208000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>228000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>154000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>244000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>146000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>223000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>759000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>123820000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>123474000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>121346000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>133952000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>106127000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>104105000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>97961000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11868200.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>88935000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>82417000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>71973000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>65000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>220000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>34000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>160000000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>92000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>126000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>239000000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>141000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>135000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>48000000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>2000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>29000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>73000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>63000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>137000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>105000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>58000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>17000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>66000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>62000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="BB23">
         <v>94000000.0</v>
       </c>
       <c r="BC23">
+        <v>94000000.0</v>
+      </c>
+      <c r="BD23">
         <v>151000000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>1000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>1000000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>1000000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
-      <c r="CL23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>2892000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>4245000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>37969000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1374000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>11953000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>42218000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>109480000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>165091000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>263262000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>90985000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>82862000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>84974000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>47511000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>99481000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>50553000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>25309000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>24217000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>20512000.0</v>
       </c>
-      <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33197,2928 +33383,2953 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>18945000000.0</v>
+      </c>
+      <c r="C25">
         <v>19471000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16796000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15227000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14262000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15631000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13442000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>11684000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13820000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12131000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11589000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11123000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12685000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10204000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9716000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9193000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9802000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8948000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8038000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7508000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7618000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6523000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5748000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5362000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6170000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5563000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5202000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4854000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4262000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3778000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3630000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3671000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3498000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2784000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2488000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2285000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2297000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1924000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1749000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1666000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1585000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1440000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1347000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1274000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1232000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1109000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>970000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>877000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>837000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>717000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>649000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>599000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>568000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>469000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>485000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>457000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>359000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>278000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>244000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>202000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>170000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>150000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>129000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>119000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>112000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>96000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>84000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>87000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>77000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>76000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>70000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>65000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>63000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>61000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>60000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>62000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>59000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>63000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>43000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>40000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>36000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>30000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>26000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>28000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>20831000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>19083000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>18129000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>17681000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>18608000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>19124000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>19916000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>20662000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>20776000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>21713000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>22344000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>22919000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>58584000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>61630000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>71624000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>73904000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>101951000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>102051000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>101095000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>101135000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>211995000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>83953000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>12769000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>5338000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-21142000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>21432000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>7427000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1975000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1400000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DN25">
         <v>700000.0</v>
       </c>
-      <c r="DO25"/>
+      <c r="DO25">
+        <v>700000.0</v>
+      </c>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>29567000000.0</v>
+      </c>
+      <c r="C26">
         <v>29399000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>28962000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>27166000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>22994000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>23571000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22245000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22304000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16960000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22038000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>21203000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18829000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17420000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3653000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16787000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15468000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12270000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2001000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12097000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11794000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10584000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5242000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9334000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8945000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7993000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9740000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8022000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7910000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6841000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1452000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6303000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6432000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5968000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>221000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>128000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>145000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4402000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>999000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="AN26">
         <v>160000000.0</v>
       </c>
       <c r="AO26">
+        <v>160000000.0</v>
+      </c>
+      <c r="AP26">
         <v>161000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>167000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>159000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>157000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>152000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>148000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>138000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>139000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>133000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>125000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>117000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>107000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>101000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>94000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>85000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1082000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>945000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>863000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>769000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>698000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>579000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>884000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>442000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>408000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>366000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>1240000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>315000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>299000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>275000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>277000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>264000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>258000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>234000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>222000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>209000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>201000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>186000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>177000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>172000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>167000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>146000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>253000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>121000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>106000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>92000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>72821000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>64823000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>58475000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>55076000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>51811000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>53775000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>52135000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>50088000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>49048000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>52907000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>58165000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>55497000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>52325000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>53846000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>64710000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>70284000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>69791000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>71159000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>67132000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>61244000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>57424000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>44608000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>34288000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>23477000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>17281000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>13374000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>8060000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>6729000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>4500000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>3600000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DN26">
         <v>1600000.0</v>
       </c>
-      <c r="DO26"/>
+      <c r="DO26">
+        <v>1600000.0</v>
+      </c>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>10314000000.0</v>
+      </c>
+      <c r="C27">
         <v>14264000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11686000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11416000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9763000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13124000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10609000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10512000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9662000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12902000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10551000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10745000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10172000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12818000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11014000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10086000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8320000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10810000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8010000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7524000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6207000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7403000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5434000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4345000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4828000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6171000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4752000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4291000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3664000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4911000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3303000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2901000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2699000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3440000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2479000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2229000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1920000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2513000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1738000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1546000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1436000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1758000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1264000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1150000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1083000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1526000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>993000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>943000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>870000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1132000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>694000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>675000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>632000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>851000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>540000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>537000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>480000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>593000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>370000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>341000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>327000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>376000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>241000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>211000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>201000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>274000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>149000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>129000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>128000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>169000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>108000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>102000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>103000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>133000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>74000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>65000000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>72000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>92000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>64000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>53000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>54000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>67000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>44000000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>42000000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>45000000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>58200000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>34347000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>31839000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>33636000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>40291000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>28943000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>25326000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>28227000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>37579000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>26728000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>28832000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>32244000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>34450000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>32537000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>34658000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>36638000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>186223000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>138342000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>129813000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>140111000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>179928000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>86555000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>85949000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>60744000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>48501000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>37517000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>26452000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>19503000.0</v>
       </c>
-      <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>2587000000.0</v>
+      </c>
+      <c r="C28">
         <v>2704000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2875000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2965000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2628000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2863000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2713000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3041000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2742000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3010000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2561000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3202000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3043000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3333000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3061000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2903000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2594000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2525000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2153000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2158000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1987000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1968000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1668000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1580000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1452000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7583000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1348000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1270000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1173000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1117000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1041000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1111000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1067000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1044000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>960000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>874000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>795000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>717000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>639000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>580000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>497000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>390000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>463000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>467000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>427000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>442000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>406000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>377000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>327000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>318000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>278000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>286000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>246000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>235000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>230000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>232000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>200000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>184000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>175000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>166000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>133000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>143000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>117000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>113000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>97000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>100000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>83000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>77000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>68000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>71000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>73000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>74000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>61000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>64000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>57000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>58000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>56000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>45000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>54000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>50000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>45000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>49000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>32000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>38000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>46000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>51326000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>35181000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>48891000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>34524000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>38023000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>43329000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>46276000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>48425000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>55695000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>17866000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>42573000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>31842000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>21512000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>18914000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>25129000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>28944000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>27120000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>30308000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>36634000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>39697000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>39891000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>30301000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>19215000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>11165000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>5457000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>4978000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>3262000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1963000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>18200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>12800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>9500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DN28">
         <v>5100000.0</v>
       </c>
-      <c r="DO28"/>
+      <c r="DO28">
+        <v>5100000.0</v>
+      </c>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>9560000000.0</v>
+      </c>
+      <c r="C29">
         <v>4946000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6910000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2678000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4553000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2325000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2706000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>2467000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3062000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2306000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>804000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>948000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1227000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>637000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1422000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>612000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1155000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>868000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2156000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>566000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>569000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>984000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>744000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>787000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>494000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>257000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>836000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>327000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>508000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>74000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>287000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>16000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>58000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>467000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>229000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>414000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>229000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>307000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>475000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>452000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>161000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>266000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000000.0</v>
       </c>
       <c r="AU29">
         <v>205000000.0</v>
       </c>
       <c r="AV29">
+        <v>205000000.0</v>
+      </c>
+      <c r="AW29">
         <v>94000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>73000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>179000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>12000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>13000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>18000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>194000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>83000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>109000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>43000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>86000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>67000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>49000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>89000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>84000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>79000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>88000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>100000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>85000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>60000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>39000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>69000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>80000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>59000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>46000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>62000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>74000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="BY29">
         <v>33000000.0</v>
       </c>
       <c r="BZ29">
+        <v>33000000.0</v>
+      </c>
+      <c r="CA29">
         <v>91000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>19000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>32000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>45000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-38000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="CG29">
         <v>56000000.0</v>
       </c>
       <c r="CH29">
+        <v>56000000.0</v>
+      </c>
+      <c r="CI29">
         <v>218309000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>5526000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5480000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>7961000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>5457000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>5034000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>4298000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>5899000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>92045000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>44602000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>7724000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>19444000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>55468000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>54924000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>136739000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>184332000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>306435000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>172061000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>200356000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>178590000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>244628000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>393883000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>239114000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>112285000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>79944000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>86195000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>21226000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>9259000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>8500000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>7800000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>6300000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>2900000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>2300000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>2400000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>800000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>300000.0</v>
       </c>
-      <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>70204000000.0</v>
+      </c>
+      <c r="C30">
         <v>78450000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>74077000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67722000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60286000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67696000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60489000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>59423000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>55145000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>64045000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56629000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>57183000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54570000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60258000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>54184180000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51369526000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>46154654000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>50983048000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>42923873000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41097895000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>37152039000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>39386131800.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32756065000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30326583000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27134027000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17322000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>66961000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>60320000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>55280000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>68597000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>52852000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>49903000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49115000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58326000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>43397000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>37327000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34709000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>42486000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>32139000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>29119000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28057000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>34638000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24952000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22721000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22462000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28739000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21123000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19355000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19595000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25077000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17117000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15625000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15889000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20863000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13834000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>12727000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12993000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17171000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10797000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9712000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9535000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>12473000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7292000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6296000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6737000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>9044000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5198000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4492000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4645000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6431000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4110000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3846000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3937000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5401000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3139000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2770000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2870000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3789000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2267000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2092000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2173000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2812000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1803000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1649000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1794000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2378517000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1381201000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1301067000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1419914000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1808156000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1082525000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1058089000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1044334000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1358087000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>860944000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>804133000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>845648000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1100646000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1232533000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>807465000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>916964000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1294456000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>801373000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>758253000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>771781000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>912950000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>546245000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>436851000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>349547000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>294962000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>195204000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>132973000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>96249000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>75800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>47100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>34900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>19200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>21700000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>15982000000.0</v>
+      </c>
+      <c r="C31">
         <v>1161000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10675000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1671000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3275000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1126000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>623000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>476000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2409000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-578000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1001000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-127000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-834000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-694000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>416000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5982000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9125000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>11474000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-541000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>944000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1398000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>892000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>706000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>384000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-710000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>418000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-392000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-202000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-23000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-436000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-333000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-375000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-255000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-33000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>36000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-52000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-89000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-94000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-121000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-83000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-175000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-166000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-106000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-241000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-171000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-98000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>35000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-91000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-28000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-73000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-117000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-113000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-163000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>50000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-99000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>19000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>52000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>23000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-18000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>29000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>22000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>24000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>3000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-6000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>11000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>19000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>4000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>25000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>24000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-8000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>5000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>5000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>13000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>4000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>6000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>17000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>17300000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-30979000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-8373000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>10950000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>22877000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-43385000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-10890000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-56531000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-18939000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-33604000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-32525000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-65230000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6342000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-20541000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-111657000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-99343000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-135118000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-423632000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-75266000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-86134000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-89748000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-47877000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-97322000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-50553000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-25309000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-24247000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-20512000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>16996000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>8874000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>800000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>700000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN31">
         <v>100000.0</v>
       </c>
-      <c r="DO31"/>
+      <c r="DO31">
+        <v>100000.0</v>
+      </c>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>181519000000.0</v>
+      </c>
+      <c r="C32">
         <v>213386000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>180169000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>167702000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>155667000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>187792000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>158877000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>147977000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>143313000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>169961000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>143083000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>134383000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>127358000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>149204000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>127101000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>121234000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>116444000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>137412000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>110812000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>113080000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>108518000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>125555000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>96145000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>88912000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>75452000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>87436000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>69981000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>63404000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>59700000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>72383000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>56576000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>52886000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>51042000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>60453000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>43744000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>37955000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>35714000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>43741000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>32714000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>30404000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>29128000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>35747000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>25358000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>23185000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>22717000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>29329000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>20579000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>19340000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>19741000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>25587000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>17092000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>15704000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>16070000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>21268000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>13806000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>12834000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>13185000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>17431000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>10876000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>9913000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>9857000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>12947000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7560000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6566000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>7131000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>9520000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>5449000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4651000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>4889000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6704000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>4264000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4063000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>4135000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>5672000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3262000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2886000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>3015000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>3986000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2307000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>2139000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>2279000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2977000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1858000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1753000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1902000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2540959000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1462475000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1387341000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1530349000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1945772000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1134456000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1099912000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1083559000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1428610000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>851299000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>805605000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>847422000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1115171000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>1162199000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>667625000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>700356000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>972360000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>637858000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>577876000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>573889000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>676042000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>355777000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>314377000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>293643000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>252893000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>153698000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>115977000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>87375000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>66100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>37900000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>27900000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>16000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>8400000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>4200000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2200000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>900000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -36207,51 +36418,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>82312000000.0</v>
       </c>
       <c r="C2">
         <v>73890000000.0</v>
       </c>
       <c r="D2">
         <v>54253000000.0</v>
       </c>
       <c r="E2">
         <v>36477000000.0</v>
       </c>
       <c r="F2">
         <v>42377000000.0</v>
       </c>
       <c r="G2">
         <v>36410000000.0</v>
       </c>
       <c r="H2">
         <v>32173000000.0</v>
       </c>
       <c r="I2">
         <v>21856000000.0</v>
       </c>
@@ -36302,51 +36513,51 @@
       </c>
       <c r="Y2">
         <v>540282000.0</v>
       </c>
       <c r="Z2">
         <v>822435000.0</v>
       </c>
       <c r="AA2">
         <v>133309000.0</v>
       </c>
       <c r="AB2">
         <v>71583000.0</v>
       </c>
       <c r="AC2">
         <v>110119000.0</v>
       </c>
       <c r="AD2">
         <v>864000.0</v>
       </c>
       <c r="AE2">
         <v>804000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>131819000000</v>
       </c>
       <c r="C3">
         <v>82999000000</v>
       </c>
       <c r="D3">
         <v>52729000000</v>
       </c>
       <c r="E3">
         <v>63645000000</v>
       </c>
       <c r="F3">
         <v>61053000000</v>
       </c>
       <c r="G3">
         <v>40140000000</v>
       </c>
       <c r="H3">
         <v>16861000000</v>
       </c>
       <c r="I3">
         <v>13427000000</v>
       </c>
@@ -36397,51 +36608,51 @@
       </c>
       <c r="Y3">
         <v>39163000</v>
       </c>
       <c r="Z3">
         <v>50321000</v>
       </c>
       <c r="AA3">
         <v>134758000</v>
       </c>
       <c r="AB3">
         <v>287055000</v>
       </c>
       <c r="AC3">
         <v>28333000</v>
       </c>
       <c r="AD3">
         <v>7603000</v>
       </c>
       <c r="AE3">
         <v>1335000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>18869000000.0</v>
       </c>
       <c r="F4">
         <v>-5900000000.0</v>
       </c>
       <c r="G4">
         <v>5967000000.0</v>
       </c>
       <c r="H4">
         <v>4237000000.0</v>
       </c>
       <c r="I4">
         <v>10317000000.0</v>
       </c>
       <c r="J4">
         <v>1188000000.0</v>
       </c>
       <c r="K4">
         <v>3444000000.0</v>
       </c>
@@ -36460,51 +36671,51 @@
       <c r="P4">
         <v>1492000000.0</v>
       </c>
       <c r="Q4">
         <v>333000000.0</v>
       </c>
       <c r="R4">
         <v>675000000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2216000000.0</v>
       </c>
       <c r="F5">
         <v>2314000000.0</v>
       </c>
       <c r="G5">
         <v>1265000000.0</v>
       </c>
       <c r="H5">
         <v>1711000000.0</v>
       </c>
       <c r="I5">
         <v>1151000000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
@@ -36513,51 +36724,51 @@
       <c r="P5">
         <v>43000000.0</v>
       </c>
       <c r="Q5">
         <v>-112000000.0</v>
       </c>
       <c r="R5">
         <v>568000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>7794000000.0</v>
       </c>
       <c r="C6">
         <v>8422000000.0</v>
       </c>
       <c r="D6">
         <v>19637000000.0</v>
       </c>
       <c r="E6">
         <v>17776000000.0</v>
       </c>
       <c r="F6">
         <v>-5900000000.0</v>
       </c>
       <c r="G6">
         <v>5967000000.0</v>
       </c>
       <c r="H6">
         <v>4237000000.0</v>
       </c>
       <c r="I6">
         <v>10317000000.0</v>
       </c>
@@ -36608,51 +36819,51 @@
       </c>
       <c r="Y6">
         <v>197972000.0</v>
       </c>
       <c r="Z6">
         <v>-282153000.0</v>
       </c>
       <c r="AA6">
         <v>689126000.0</v>
       </c>
       <c r="AB6">
         <v>61726000.0</v>
       </c>
       <c r="AC6">
         <v>-38536000.0</v>
       </c>
       <c r="AD6">
         <v>1012000.0</v>
       </c>
       <c r="AE6">
         <v>60000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>-19969000000.0</v>
       </c>
       <c r="C7">
         <v>-15541000000.0</v>
       </c>
       <c r="D7">
         <v>-11541000000.0</v>
       </c>
       <c r="E7">
         <v>-20886000000.0</v>
       </c>
       <c r="F7">
         <v>-19611000000.0</v>
       </c>
       <c r="G7">
         <v>13481000000.0</v>
       </c>
       <c r="H7">
         <v>-2438000000.0</v>
       </c>
       <c r="I7">
         <v>-1043000000.0</v>
       </c>
@@ -36703,51 +36914,51 @@
       </c>
       <c r="Y7">
         <v>175766000.0</v>
       </c>
       <c r="Z7">
         <v>171346000.0</v>
       </c>
       <c r="AA7">
         <v>285981000.0</v>
       </c>
       <c r="AB7">
         <v>230112000.0</v>
       </c>
       <c r="AC7">
         <v>72468000.0</v>
       </c>
       <c r="AD7">
         <v>26847000.0</v>
       </c>
       <c r="AE7">
         <v>3940000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-21897000000.0</v>
       </c>
       <c r="F8">
         <v>-18163000000.0</v>
       </c>
       <c r="G8">
         <v>-8169000000.0</v>
       </c>
       <c r="H8">
         <v>-7681000000.0</v>
       </c>
       <c r="I8">
         <v>-4615000000.0</v>
       </c>
       <c r="J8">
         <v>-4786000000.0</v>
       </c>
       <c r="K8">
         <v>-3367000000.0</v>
       </c>
@@ -36766,51 +36977,51 @@
       <c r="P8">
         <v>-866000000.0</v>
       </c>
       <c r="Q8">
         <v>-295000000.0</v>
       </c>
       <c r="R8">
         <v>-481000000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>-7333000000.0</v>
       </c>
       <c r="C9">
         <v>-3249000000.0</v>
       </c>
       <c r="D9">
         <v>-8348000000.0</v>
       </c>
       <c r="E9">
         <v>-8622000000.0</v>
       </c>
       <c r="F9">
         <v>-9145000000.0</v>
       </c>
       <c r="G9">
         <v>-8169000000.0</v>
       </c>
       <c r="H9">
         <v>-7681000000.0</v>
       </c>
       <c r="I9">
         <v>-4615000000.0</v>
       </c>
@@ -36857,51 +37068,51 @@
         <v>-2000000.0</v>
       </c>
       <c r="X9">
         <v>2000000.0</v>
       </c>
       <c r="Y9">
         <v>-31704000.0</v>
       </c>
       <c r="Z9">
         <v>20732000.0</v>
       </c>
       <c r="AA9">
         <v>-8585000.0</v>
       </c>
       <c r="AB9">
         <v>-190664000.0</v>
       </c>
       <c r="AC9">
         <v>-79193000.0</v>
       </c>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10">
         <v>-3002000000.0</v>
       </c>
       <c r="C10">
         <v>-1884000000.0</v>
       </c>
       <c r="D10">
         <v>1449000000.0</v>
       </c>
       <c r="E10">
         <v>-2592000000.0</v>
       </c>
       <c r="F10">
         <v>-9487000000.0</v>
       </c>
       <c r="G10">
         <v>-2849000000.0</v>
       </c>
       <c r="H10">
         <v>-3278000000.0</v>
       </c>
       <c r="I10">
         <v>-1314000000.0</v>
       </c>
@@ -36952,51 +37163,51 @@
       </c>
       <c r="Y10">
         <v>-51303000.0</v>
       </c>
       <c r="Z10">
         <v>30628000.0</v>
       </c>
       <c r="AA10">
         <v>46083000.0</v>
       </c>
       <c r="AB10">
         <v>-172069000.0</v>
       </c>
       <c r="AC10">
         <v>-20513000.0</v>
       </c>
       <c r="AD10">
         <v>-8400000.0</v>
       </c>
       <c r="AE10">
         <v>-554000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1387000000.0</v>
       </c>
       <c r="F11">
         <v>5916000000.0</v>
       </c>
       <c r="G11">
         <v>23234000000.0</v>
       </c>
       <c r="H11">
         <v>6810000000.0</v>
       </c>
       <c r="I11">
         <v>3735000000.0</v>
       </c>
       <c r="J11">
         <v>8196000000.0</v>
       </c>
       <c r="K11">
         <v>18685000000.0</v>
       </c>
@@ -37019,51 +37230,51 @@
         <v>3113000000.0</v>
       </c>
       <c r="R11">
         <v>2159000000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>286091000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>161033000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28439000000.0</v>
       </c>
       <c r="F12">
         <v>-1722000000.0</v>
       </c>
       <c r="G12">
         <v>6001000000.0</v>
       </c>
       <c r="H12">
         <v>7575000000.0</v>
       </c>
       <c r="I12">
         <v>6352000000.0</v>
       </c>
       <c r="J12">
         <v>4096000000.0</v>
       </c>
       <c r="K12">
         <v>2040000000.0</v>
       </c>
@@ -37082,51 +37293,51 @@
       <c r="P12">
         <v>725000000.0</v>
       </c>
       <c r="Q12">
         <v>88000000.0</v>
       </c>
       <c r="R12">
         <v>298000000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1558000000.0</v>
       </c>
       <c r="F13">
         <v>2123000000.0</v>
       </c>
       <c r="G13">
         <v>5754000000.0</v>
       </c>
       <c r="H13">
         <v>-1383000000.0</v>
       </c>
       <c r="I13">
         <v>472000000.0</v>
       </c>
       <c r="J13">
         <v>283000000.0</v>
       </c>
       <c r="K13">
         <v>1724000000.0</v>
       </c>
@@ -37135,51 +37346,51 @@
       </c>
       <c r="M13">
         <v>706000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>65756000000.0</v>
       </c>
       <c r="C14">
         <v>52795000000.0</v>
       </c>
       <c r="D14">
         <v>48663000000.0</v>
       </c>
       <c r="E14">
         <v>41921000000.0</v>
       </c>
       <c r="F14">
         <v>34296000000.0</v>
       </c>
       <c r="G14">
         <v>25251000000.0</v>
       </c>
       <c r="H14">
         <v>21789000000.0</v>
       </c>
       <c r="I14">
         <v>15341000000.0</v>
       </c>
@@ -37230,51 +37441,51 @@
       </c>
       <c r="Y14">
         <v>87752000.0</v>
       </c>
       <c r="Z14">
         <v>265742000.0</v>
       </c>
       <c r="AA14">
         <v>406232000.0</v>
       </c>
       <c r="AB14">
         <v>251500000.0</v>
       </c>
       <c r="AC14">
         <v>9692000.0</v>
       </c>
       <c r="AD14">
         <v>4700000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
@@ -37283,51 +37494,51 @@
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>90106000000.0</v>
       </c>
       <c r="C16">
         <v>82312000000.0</v>
       </c>
       <c r="D16">
         <v>73890000000.0</v>
       </c>
       <c r="E16">
         <v>54253000000.0</v>
       </c>
       <c r="F16">
         <v>36477000000.0</v>
       </c>
       <c r="G16">
         <v>42377000000.0</v>
       </c>
       <c r="H16">
         <v>36410000000.0</v>
       </c>
       <c r="I16">
         <v>32173000000.0</v>
       </c>
@@ -37378,51 +37589,51 @@
       </c>
       <c r="Y16">
         <v>738254000.0</v>
       </c>
       <c r="Z16">
         <v>540282000.0</v>
       </c>
       <c r="AA16">
         <v>822435000.0</v>
       </c>
       <c r="AB16">
         <v>133309000.0</v>
       </c>
       <c r="AC16">
         <v>71583000.0</v>
       </c>
       <c r="AD16">
         <v>1876000.0</v>
       </c>
       <c r="AE16">
         <v>864000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-364000000.0</v>
       </c>
       <c r="G17">
         <v>618000000.0</v>
       </c>
       <c r="H17">
         <v>70000000.0</v>
       </c>
       <c r="I17">
         <v>-351000000.0</v>
       </c>
       <c r="J17">
         <v>713000000.0</v>
       </c>
       <c r="K17">
         <v>-212000000.0</v>
       </c>
       <c r="L17">
         <v>-374000000.0</v>
@@ -37439,51 +37650,51 @@
       <c r="P17">
         <v>1000000.0</v>
       </c>
       <c r="Q17">
         <v>17000000.0</v>
       </c>
       <c r="R17">
         <v>-1000000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>7695000000.0</v>
       </c>
       <c r="C18">
         <v>32878000000.0</v>
       </c>
       <c r="D18">
         <v>32217000000.0</v>
       </c>
       <c r="E18">
         <v>-16893000000.0</v>
       </c>
       <c r="F18">
         <v>-14726000000.0</v>
       </c>
       <c r="G18">
         <v>25924000000.0</v>
       </c>
       <c r="H18">
         <v>21653000000.0</v>
       </c>
       <c r="I18">
         <v>17296000000.0</v>
       </c>
@@ -37534,51 +37745,51 @@
       </c>
       <c r="Y18">
         <v>135128000.0</v>
       </c>
       <c r="Z18">
         <v>-170103000.0</v>
       </c>
       <c r="AA18">
         <v>-265200000.0</v>
       </c>
       <c r="AB18">
         <v>-377930000.0</v>
       </c>
       <c r="AC18">
         <v>2702000.0</v>
       </c>
       <c r="AD18">
         <v>-6916000.0</v>
       </c>
       <c r="AE18">
         <v>-3345000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
         <v>-10384000000.0</v>
       </c>
       <c r="C19">
         <v>-94342000000.0</v>
       </c>
       <c r="D19">
         <v>-48053000000.0</v>
       </c>
       <c r="E19">
         <v>29036000000.0</v>
       </c>
       <c r="F19">
         <v>-773000000.0</v>
       </c>
       <c r="G19">
         <v>-22242000000.0</v>
       </c>
       <c r="H19">
         <v>-9131000000.0</v>
       </c>
       <c r="I19">
         <v>1140000000.0</v>
       </c>
@@ -37603,86 +37814,86 @@
       <c r="P19">
         <v>586000000.0</v>
       </c>
       <c r="Q19">
         <v>-2029000000.0</v>
       </c>
       <c r="R19">
         <v>-1924000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
         <v>9661000000.0</v>
       </c>
       <c r="C21">
         <v>-11812000000.0</v>
       </c>
       <c r="D21">
         <v>-15879000000.0</v>
       </c>
       <c r="E21">
         <v>19908000000.0</v>
       </c>
       <c r="F21">
         <v>6291000000.0</v>
       </c>
       <c r="G21">
         <v>8972000000.0</v>
       </c>
       <c r="H21">
         <v>-411000000.0</v>
       </c>
       <c r="I21">
         <v>-7349000000.0</v>
       </c>
@@ -37707,51 +37918,51 @@
       <c r="P21">
         <v>-267000000.0</v>
       </c>
       <c r="Q21">
         <v>-78000000.0</v>
       </c>
       <c r="R21">
         <v>-385000000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>77670000000.0</v>
       </c>
       <c r="C22">
         <v>59248000000.0</v>
       </c>
       <c r="D22">
         <v>30425000000.0</v>
       </c>
       <c r="E22">
         <v>-2722000000.0</v>
       </c>
       <c r="F22">
         <v>33364000000.0</v>
       </c>
       <c r="G22">
         <v>21331000000.0</v>
       </c>
       <c r="H22">
         <v>11588000000.0</v>
       </c>
       <c r="I22">
         <v>10073000000.0</v>
       </c>
@@ -37802,51 +38013,51 @@
       </c>
       <c r="Y22">
         <v>-149132000.0</v>
       </c>
       <c r="Z22">
         <v>-567277000.0</v>
       </c>
       <c r="AA22">
         <v>-1411273000.0</v>
       </c>
       <c r="AB22">
         <v>-719968000.0</v>
       </c>
       <c r="AC22">
         <v>-124546000.0</v>
       </c>
       <c r="AD22">
         <v>-27600000.0</v>
       </c>
       <c r="AE22">
         <v>-5800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>-519000000.0</v>
       </c>
       <c r="C23">
         <v>-11812000000.0</v>
       </c>
       <c r="D23">
         <v>-49833000000.0</v>
       </c>
       <c r="E23">
         <v>-37601000000.0</v>
       </c>
       <c r="F23">
         <v>-58154000000.0</v>
       </c>
       <c r="G23">
         <v>-59611000000.0</v>
       </c>
       <c r="H23">
         <v>-24281000000.0</v>
       </c>
       <c r="I23">
         <v>-12369000000.0</v>
       </c>
@@ -37897,51 +38108,51 @@
       </c>
       <c r="Y23">
         <v>121689000.0</v>
       </c>
       <c r="Z23">
         <v>16625000.0</v>
       </c>
       <c r="AA23">
         <v>28575000.0</v>
       </c>
       <c r="AB23">
         <v>29318000.0</v>
       </c>
       <c r="AC23">
         <v>-1800000.0</v>
       </c>
       <c r="AD23">
         <v>-2309000.0</v>
       </c>
       <c r="AE23">
         <v>195000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
         <v>3499000000.0</v>
       </c>
       <c r="C24">
         <v>5341000000.0</v>
       </c>
       <c r="D24">
         <v>4596000000.0</v>
       </c>
       <c r="E24">
         <v>5324000000.0</v>
       </c>
       <c r="F24">
         <v>5657000000.0</v>
       </c>
       <c r="G24">
         <v>5096000000.0</v>
       </c>
       <c r="H24">
         <v>4172000000.0</v>
       </c>
       <c r="I24">
         <v>2104000000.0</v>
       </c>
@@ -37984,51 +38195,51 @@
       <c r="V24">
         <v>1000000.0</v>
       </c>
       <c r="W24">
         <v>586000.0</v>
       </c>
       <c r="X24">
         <v>236651000.0</v>
       </c>
       <c r="Y24">
         <v>-4863000.0</v>
       </c>
       <c r="Z24">
         <v>-6198000.0</v>
       </c>
       <c r="AA24">
         <v>-62533000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>-14880000000.0</v>
       </c>
       <c r="C25">
         <v>2012000000.0</v>
       </c>
       <c r="D25">
         <v>-748000000.0</v>
       </c>
       <c r="E25">
         <v>16966000000.0</v>
       </c>
       <c r="F25">
         <v>-14169000000.0</v>
       </c>
       <c r="G25">
         <v>-2653000000.0</v>
       </c>
       <c r="H25">
         <v>-85000000.0</v>
       </c>
       <c r="I25">
         <v>493000000.0</v>
       </c>
@@ -38079,51 +38290,51 @@
       </c>
       <c r="Y25">
         <v>60458000.0</v>
       </c>
       <c r="Z25">
         <v>10407000.0</v>
       </c>
       <c r="AA25">
         <v>588618000.0</v>
       </c>
       <c r="AB25">
         <v>147481000.0</v>
       </c>
       <c r="AC25">
         <v>73421000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-6000000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
@@ -38168,51 +38379,51 @@
       </c>
       <c r="Y26">
         <v>122000000.0</v>
       </c>
       <c r="Z26">
         <v>116000000.0</v>
       </c>
       <c r="AA26">
         <v>45000000.0</v>
       </c>
       <c r="AB26">
         <v>64000000.0</v>
       </c>
       <c r="AC26">
         <v>14000000.0</v>
       </c>
       <c r="AD26">
         <v>50000000.0</v>
       </c>
       <c r="AE26">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>19467000000.0</v>
       </c>
       <c r="C27">
         <v>22011000000.0</v>
       </c>
       <c r="D27">
         <v>24023000000.0</v>
       </c>
       <c r="E27">
         <v>19621000000.0</v>
       </c>
       <c r="F27">
         <v>12757000000.0</v>
       </c>
       <c r="G27">
         <v>9208000000.0</v>
       </c>
       <c r="H27">
         <v>6864000000.0</v>
       </c>
       <c r="I27">
         <v>5418000000.0</v>
       </c>
@@ -38261,51 +38472,51 @@
       <c r="X27">
         <v>88000000.0</v>
       </c>
       <c r="Y27">
         <v>68927000.0</v>
       </c>
       <c r="Z27">
         <v>4637000.0</v>
       </c>
       <c r="AA27">
         <v>24797000.0</v>
       </c>
       <c r="AB27">
         <v>30618000.0</v>
       </c>
       <c r="AC27">
         <v>2386000.0</v>
       </c>
       <c r="AD27">
         <v>1354000.0</v>
       </c>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>9661000000.0</v>
       </c>
       <c r="C28">
         <v>-11812000000.0</v>
       </c>
       <c r="D28">
         <v>-15879000000.0</v>
       </c>
       <c r="E28">
         <v>9718000000.0</v>
       </c>
       <c r="F28">
         <v>6291000000.0</v>
       </c>
       <c r="G28">
         <v>-1104000000.0</v>
       </c>
       <c r="H28">
         <v>-10066000000.0</v>
       </c>
       <c r="I28">
         <v>-7686000000.0</v>
       </c>
@@ -38356,51 +38567,51 @@
       </c>
       <c r="Y28">
         <v>106894000.0</v>
       </c>
       <c r="Z28">
         <v>106881000.0</v>
       </c>
       <c r="AA28">
         <v>693147000.0</v>
       </c>
       <c r="AB28">
         <v>1104071000.0</v>
       </c>
       <c r="AC28">
         <v>254462000.0</v>
       </c>
       <c r="AD28">
         <v>126002000.0</v>
       </c>
       <c r="AE28">
         <v>8638000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>139514000000.0</v>
       </c>
       <c r="C29">
         <v>115877000000.0</v>
       </c>
       <c r="D29">
         <v>84946000000.0</v>
       </c>
       <c r="E29">
         <v>46752000000.0</v>
       </c>
       <c r="F29">
         <v>46327000000.0</v>
       </c>
       <c r="G29">
         <v>66064000000.0</v>
       </c>
       <c r="H29">
         <v>38514000000.0</v>
       </c>
       <c r="I29">
         <v>30723000000.0</v>
       </c>
@@ -38451,51 +38662,51 @@
       </c>
       <c r="Y29">
         <v>174291000.0</v>
       </c>
       <c r="Z29">
         <v>-119782000.0</v>
       </c>
       <c r="AA29">
         <v>-130442000.0</v>
       </c>
       <c r="AB29">
         <v>-90875000.0</v>
       </c>
       <c r="AC29">
         <v>31035000.0</v>
       </c>
       <c r="AD29">
         <v>687000.0</v>
       </c>
       <c r="AE29">
         <v>-2010000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>-142545000000.0</v>
       </c>
       <c r="C30">
         <v>-94342000000.0</v>
       </c>
       <c r="D30">
         <v>-49833000000.0</v>
       </c>
       <c r="E30">
         <v>-37601000000.0</v>
       </c>
       <c r="F30">
         <v>-58154000000.0</v>
       </c>
       <c r="G30">
         <v>-59611000000.0</v>
       </c>
       <c r="H30">
         <v>-24281000000.0</v>
       </c>
       <c r="I30">
         <v>-12369000000.0</v>
       </c>
@@ -38565,1309 +38776,1318 @@
       <c r="AE30">
         <v>-6568000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN30"/>
+  <dimension ref="A1:DO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>90106000000.0</v>
+      </c>
+      <c r="C2">
         <v>70464000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61453000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>69893000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82312000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78677000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71673000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73332000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73890000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50081000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50067000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49734000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54253000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35178000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37700000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36599000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36477000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30177000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40667000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34155000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42377000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30202000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37842000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27505000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36410000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23554000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22965000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23507000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>32173000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21032000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20536000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17616000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21856000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12767000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13851000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16301000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19934000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13656000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12521000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12470000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15890000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10709000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10269000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10237000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14557000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5258000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5057000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5074000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8658000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3872000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3704000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4481000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8084000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2980000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2335000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2288000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5269000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2823000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2047000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2641000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3777000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1539000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1629000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1844000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3444000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2514000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1936000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1701000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2769000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1650000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1548000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1496000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2539000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1366000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1004000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>748000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1022000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>693000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>683000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>507000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1013000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>600000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>629000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>533000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1303000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>745608000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>701000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>769000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1102000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>666418000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>641728000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>495773000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>738254000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>327564000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>270438000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>296689000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>540282000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>432307000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>462949000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>446944000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>822435000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>647048000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>720377000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>755133000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>133309000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>43149000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>105757000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5248000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>25561000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>14856000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>99100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>110100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>45000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>48000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DN2">
         <v>6200000.0</v>
       </c>
+      <c r="DO2">
+        <v>6200000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>44203000000</v>
+      </c>
+      <c r="C3">
         <v>39522000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35095000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32183000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25019000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27834000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22620000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17620000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14925000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14588000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12479000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11455000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14207000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16592000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16378000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15724000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14951000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18935000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15748000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14288000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12082000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14823000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11063000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7459000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6795000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5312000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4697000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3562000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3290000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3734000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3352000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3243000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3098000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4933000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3074000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3113000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2148000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2006000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1841000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1711000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1179000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1309000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1195000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1213000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>871000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1145000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1378000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1290000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1080000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>879000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1038000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>855000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>670000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2026000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>716000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>657000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>386000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>550000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>529000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>433000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>298000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>328000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>315000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>196000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>140000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>137000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>103000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>78000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>55000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000000</v>
       </c>
       <c r="BS3">
         <v>102000000</v>
       </c>
       <c r="BT3">
+        <v>102000000</v>
+      </c>
+      <c r="BU3">
         <v>69000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>61000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>73000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>69000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>47000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>34000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>50000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>62000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>58000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>46000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>55000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>76000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>46000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>26000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>36755000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>29000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>14000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>9000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>17236000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>15192000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>7141000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>6394000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>15516000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>11353000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>7440000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4854000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7534000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>12925000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10425000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>19437000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>37331000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>41948000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>28878000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>26601000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>105196000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>70762000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>92035000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>19062000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>9554000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>11065000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>20500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2200000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>3100000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1900000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000</v>
       </c>
       <c r="DN3">
         <v>900000</v>
       </c>
+      <c r="DO3">
+        <v>900000</v>
+      </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>264000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-4664000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>18438000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1188000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1513000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>106000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>6300000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-10490000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>6512000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-8222000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>12175000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-7640000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>10337000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-8905000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>12856000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>589000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-542000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-8666000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>11141000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>496000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2920000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-4240000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>7755000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-436000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-2237000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-3894000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>5678000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1135000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>51000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-3420000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>5181000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>440000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>32000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-4320000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>9299000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>201000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-17000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-3584000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>4786000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>168000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-777000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-3603000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>5104000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>645000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>47000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-2981000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>2446000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>776000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-594000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-1136000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>2238000000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-90000000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-215000000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-1600000000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
@@ -39876,188 +40096,189 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>156000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>818000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>505000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>54000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>321000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1336000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>920000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>338000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>156000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>900000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>333000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>78000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>247000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>607000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>486000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-53000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>390000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>888000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>528000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>623000000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>55000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>224000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>99000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>49000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>128000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-54000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>27000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>47000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>23000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-49000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-22000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-28000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-13000000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
@@ -40066,940 +40287,947 @@
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>14586000000.0</v>
+      </c>
+      <c r="C6">
         <v>19642000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9011000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8440000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12419000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3635000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7004000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1659000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-558000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23809000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>333000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4519000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19075000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2522000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1101000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>122000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6300000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10490000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6512000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8222000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12175000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7640000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10337000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8905000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12856000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>589000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-542000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-8666000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11141000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>496000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2920000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4240000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7755000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>109000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2450000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3633000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5678000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1135000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>51000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3420000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5181000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>440000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>32000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4320000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9299000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>201000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-17000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3584000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4786000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>168000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-777000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3603000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5104000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>645000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>47000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2981000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2446000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>776000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-594000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1136000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2238000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-90000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-215000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1600000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>930000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>578000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>235000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1068000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1119000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>102000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>52000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1043000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1173000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>362000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>256000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-274000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>329000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>10000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>176000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-506000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>413000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-29000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>96000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-770000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>556992000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>45000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-68000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-333000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>435855000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>24690000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>145955000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-242481000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>410690000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>57126000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-26251000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-243593000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>107975000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-30642000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>16005000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-375491000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>175387000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-73329000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-34756000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>621824000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>73813000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-32214000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>148171000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-20313000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>10705000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>12300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-96500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-11000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>72700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>49200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-6200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-12865000000.0</v>
+      </c>
+      <c r="C7">
         <v>9270000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7323000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6163000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15753000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7100000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6674000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6084000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9883000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13505000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4436000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-6293000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-14317000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10526000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5254000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8081000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-18077000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9771000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9244000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6153000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13985000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>16479000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2489000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7036000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-7544000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8642000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2111000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-858000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8110000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7329000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>153000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-239000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8286000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4193000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-317000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-454000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5550000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10545000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4017000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2061000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2731000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>7879000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1827000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1184000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2224000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5635000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1590000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>328000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2888000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>4967000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>836000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>198000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2942000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4883000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>728000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>331000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2897000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>3781000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>534000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>87000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1920000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3009000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>669000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>97000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1290000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2258000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>464000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>250000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-771000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1281000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>332000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>205000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-762000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>1154000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>122000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>192000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-423000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>706000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>56000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>110000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-369000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>487000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>81000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>142000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-406000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>429021000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>55000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>75000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-335000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>363717000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-3334000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>96491000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-287872000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>303518000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>76237000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>11970000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-216512000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>329182000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>537000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>116352000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-274725000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>347664000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>86796000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>53340000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-201819000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>202700000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-3610000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>28762000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>2259000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>48300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>14500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>8500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>1100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>14900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>900000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DN7">
         <v>3500000.0</v>
       </c>
+      <c r="DO7">
+        <v>3500000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-5167000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1521000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-8788000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-4794000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-6799000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1516000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-6556000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-4890000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-4462000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2255000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-4561000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2016000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2854000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1262000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-3905000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1182000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2193000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-401000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1395000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2884000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1365000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1029000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2781000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-1757000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1242000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>994000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1924000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-671000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1184000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>412000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1178000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-588000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-430000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>441000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-1105000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-362000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-299000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>727000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1239000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-125000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-211000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>729000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1025000000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-416000000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-166000000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>746000000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1077000000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-75000000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-73000000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>359000000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-643000000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-64000000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-42000000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>454000000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
@@ -41008,1148 +41236,1156 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>-5750000000.0</v>
+      </c>
+      <c r="C9">
         <v>-5478000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1977000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1125000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1247000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4023000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-701000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2209000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3684000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2016000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3584000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2041000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4724000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8788000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4794000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6799000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1516000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6556000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4890000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4462000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2255000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4561000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2016000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2854000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1262000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3905000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1181000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2193000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-401000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1395000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2884000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1364000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1029000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2781000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1760000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1221000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>965000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1924000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-671000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1184000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>412000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1178000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-588000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-430000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>441000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1105000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-362000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-299000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>727000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1239000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-125000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-211000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>729000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1025000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-416000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-166000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>746000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1077000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-75000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-73000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>359000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-643000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-64000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-42000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>454000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-509000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-155000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>16000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>167000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-324000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-9000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-25000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>139000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-238000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-73000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-10000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>66000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-116000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-53000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>16000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>50000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-90000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-12000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>10000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>14097000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-18000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-5000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>14000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-17998000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-14844000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>5914000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>27233000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-593136000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-14670000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-13430000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-3320000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-153057000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-218288000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-68410000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-315790000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-149409000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-501811000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-537438000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-746763000.0</v>
       </c>
-      <c r="DB9"/>
-      <c r="DC9">
+      <c r="DC9"/>
+      <c r="DD9">
         <v>-736832000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10">
+        <v>1622000000.0</v>
+      </c>
+      <c r="C10">
         <v>3101000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-827000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4054000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1222000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>934000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1509000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3085000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1776000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2643000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>808000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2373000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>371000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3180000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>732000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3890000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2614000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1915000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7059000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-209000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-304000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>329000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3899000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-672000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1392000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1516000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-381000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2100000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>719000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1350000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1094000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1090000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2220000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2255000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1593000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-682000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>947000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1043000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1095000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-57000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>769000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1343000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1537000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-27000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>721000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1139000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-845000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>92000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>699000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1330000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-586000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-30000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>535000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-974000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-647000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-124000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>747000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1260000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-587000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-274000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>343000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-693000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-505000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-141000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>321000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-339000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-276000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-23000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>107000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-102000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-243000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-35000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>148000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-231000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-223000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>25000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>126000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-127000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-218000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>30000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>33000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-114000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-76000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>72000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-107724000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-70000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-5000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>13000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-42785000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-62147000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-2479000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>30625000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-48368000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-24029000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>16420000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4674000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-13813000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-659000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>25277000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>19823000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-10683000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>8480000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-103000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>48389000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-82777000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-59406000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-14151000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-15735000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-9729000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-2800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-5300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-2700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-6200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-1100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DN10">
         <v>-400000.0</v>
       </c>
+      <c r="DO10">
+        <v>-400000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1091000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-17027000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15629000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1172000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2287000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-15283000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8909000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4170000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>203000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7366000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20378000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3346000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10315000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10805000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13577000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-495000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3044000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9316000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9546000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3509000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2215000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-11535000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>843000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6687000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4881000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4215000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>13512000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5784000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3301000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3912000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10400000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3952000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1642000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3386000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7879000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2797000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>536000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4314000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7536000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2746000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-77000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-4890000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6337000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1319000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>239000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-4787000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5760000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>958000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>178000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2832000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4160000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1086000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>120000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2253000000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>286091000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>161033000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>4430000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4810000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5224000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3582000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9480000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10153000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-11810000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4453000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3052000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2583000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-888000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1600000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2578000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2711000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1579000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2306000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2149000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1541000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1859000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1773000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1525000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1195000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>923000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>925000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1476000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>772000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>322000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>530000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>847000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>341000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1003000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>478000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>486000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>519000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>825000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>178000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>360000000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>230000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>310000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>393000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>248000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-16000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>307000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>105000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>141000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>364000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>132000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>111000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>118000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>128000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>-20000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-25000000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
@@ -42158,163 +42394,164 @@
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-1938000000.0</v>
       </c>
       <c r="N13">
+        <v>-1938000000.0</v>
+      </c>
+      <c r="O13">
         <v>5777000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-20000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1412000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-5903000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9333000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1465000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1685000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4060000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7127000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-310000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1699000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2761000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2894000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-722000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-623000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2932000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2665000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>237000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-205000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2225000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>283000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-122000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-252000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3247000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1724000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-2397000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2208000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>913000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>706000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -42342,443 +42579,445 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>18945000000.0</v>
+      </c>
+      <c r="C14">
         <v>19471000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16796000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15227000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14262000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15631000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13442000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12038000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11684000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13820000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12131000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11589000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11123000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12685000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10204000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9594000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8978000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9802000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8948000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8038000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7508000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7618000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6523000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5748000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5362000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6170000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5563000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5202000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4854000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4262000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3778000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3630000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3671000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3498000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2912000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2633000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2435000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2297000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2084000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1909000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1827000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1752000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1599000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1504000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1426000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1379000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1247000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1109000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1010000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>963000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>834000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>756000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>700000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>662000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>554000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>485000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>457000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>359000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>278000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>244000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>202000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>170000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>150000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>129000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>119000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>112000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>96000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>84000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>87000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>77000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>76000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>70000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>65000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>63000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>61000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>60000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>62000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>59000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>63000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>43000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>40000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>36000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>30000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>26000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>28000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>20831000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>19083000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>18129000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>17681000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>18608000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>19124000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>19916000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>20662000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>20776000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>21713000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>22344000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>22919000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>58584000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>61630000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>71624000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>73904000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>101951000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>102051000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>101095000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>101135000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>211995000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>83953000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>12769000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>5338000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>-21142000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>21432000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>7427000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1975000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1400000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DN14">
         <v>700000.0</v>
       </c>
+      <c r="DO14">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -42846,626 +43085,632 @@
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>17000000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>294000000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>104692000000.0</v>
+      </c>
+      <c r="C16">
         <v>90106000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70464000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61453000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>69893000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>82312000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>78677000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>71673000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>73332000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>73890000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>50081000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>50067000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>49734000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54253000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35178000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>37700000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36599000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36477000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30177000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40667000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>34155000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42377000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30202000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>37842000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27505000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36410000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23554000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22965000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23507000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32173000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21032000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20536000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17616000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20522000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13960000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13851000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16301000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19334000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13656000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12521000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12470000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15890000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10709000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10269000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10237000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14557000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5258000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5057000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5074000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8658000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3872000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3704000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4481000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8084000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2980000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2335000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2288000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5269000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2823000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2047000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2641000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3777000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1539000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1629000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1844000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3444000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2514000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1936000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1701000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2769000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1650000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1548000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1496000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2539000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1366000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1004000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>748000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1022000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>693000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>683000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>507000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1013000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>600000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>629000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>533000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1302600000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>746000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>701000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>769000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1102273000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>666418000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>641728000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>495773000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>738254000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>327564000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>270438000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>296689000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>540282000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>432307000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>462949000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>446944000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>822435000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>647048000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>720377000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>755133000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>116962000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>73543000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>153419000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>5248000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>25561000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>14900000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>2600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>99100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>72700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>1700000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>49200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>6800000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-106000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-199000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>234000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-293000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>597000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>377000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>128000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-484000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>304000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-270000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>48000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-12000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-151000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-445000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>248000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>90000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>149000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>248000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>226000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-544000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>46000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>64000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>222000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-91000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-64000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>103000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-322000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-160000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-207000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>40000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>17000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-5000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>72000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-29000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-124000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-61000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>40000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-20000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>12000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-21000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-39000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>25000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>36000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>8000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>89000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-33000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-47000000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
@@ -43474,604 +43719,610 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>-18171000000.0</v>
+      </c>
+      <c r="C18">
         <v>14937000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>430000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>332000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8004000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>17802000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3351000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7661000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4064000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27877000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8738000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5021000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9419000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12581000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4974000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6759000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-17741000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3151000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8435000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1573000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7869000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>15608000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>901000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13147000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3731000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14347000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3195000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5556000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1444000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>12743000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>5236000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4206000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4889000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7411000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>703000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>737000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3767000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8646000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2818000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1867000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-3132000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7503000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1415000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>784000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2370000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5570000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>388000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-428000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-3582000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4699000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>350000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>25000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-3042000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3055000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>227000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-63000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2824000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3719000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>268000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-10000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1884000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3160000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>540000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>54000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1238000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2474000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>696000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>390000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-640000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>1469000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>322000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>278000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-706000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1075000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>168000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>252000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-313000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>694000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>68000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>72000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-349000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>575000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>77000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>198000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-320000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>520812000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>88000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>129000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-259000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>463727000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>21625000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>118883000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-258176000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>357063000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>26755000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-2803000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-245887000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>341586000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-77328000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-7940000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-426421000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>210322000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-45636000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-82907000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-346979000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-73690000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-146335000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-121649000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-36256000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>29144000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>5000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-17600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-9500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>4200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-5900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DN18">
         <v>300000.0</v>
       </c>
+      <c r="DO18">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
+        <v>-5570000000.0</v>
+      </c>
+      <c r="C19">
         <v>-7373000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-26073000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-39424000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-29803000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-37443000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16899000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22138000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17862000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12601000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11753000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1055000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>777000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5450000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>318000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2279000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>20989000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>4271000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>577000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8772000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3151000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3463000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4333000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-11071000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3375000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1181000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1289000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4790000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4233000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-121000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2069000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1123000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2207000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1085000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3247000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1917000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>290000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2165000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-646000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-714000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>502000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-224000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-77000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-154000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-611000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1267000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1292000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>626000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>156000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>95000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-23000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-415000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-177000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1022000000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>385000000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>686000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>886000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-870000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>678000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-49000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>827000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-617000000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-771000000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-258000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-383000000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -44080,54 +44331,55 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44202,240 +44454,243 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
+        <v>52767000000.0</v>
+      </c>
+      <c r="C21">
         <v>12015000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>38000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2539000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-47000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3555000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2680000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-5242000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7791000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2211000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3016000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10078000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7512000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3100000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2776000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15643000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3476000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-58000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1236000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10240000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>26000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-767000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>347000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>170000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-161000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1635000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2287000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1335000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2092000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2581000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14733000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1178000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-914000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-445000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1000000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1152000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-996000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1476000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-824000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-787000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-674000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5459000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-413000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-189000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-296000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-21000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-230000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-209000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-157000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2927000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-34000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-18000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-85000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-57000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-82000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-106000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-22000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-66000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>19000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-32000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1000000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
@@ -44444,1491 +44699,1502 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>30255000000.0</v>
+      </c>
+      <c r="C22">
         <v>21192000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21187000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18164000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17127000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20004000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15328000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13485000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10431000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10624000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9879000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6750000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3172000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>278000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2872000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2028000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3844000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14323000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3156000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7778000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8107000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7222000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6331000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5243000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2535000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3268000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2134000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2625000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3561000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3027000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2883000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2534000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1629000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1857000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>256000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>197000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>724000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>749000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>252000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>857000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>513000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>482000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>79000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>92000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-57000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>214000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-437000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-126000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>108000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>239000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-41000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-7000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>82000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>97000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-274000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>130000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>177000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>63000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>191000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>201000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>416000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>231000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>207000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>299000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>384000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>199000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>142000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>177000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>225000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>118000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>158000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>143000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>207000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>80000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>78000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>111000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>97000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>19000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>22000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>51000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>199000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>30000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>52000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>78000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>346688000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>54147000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>76480000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>111136000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>73154000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>15563000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-43314000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-10121000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2651000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-35080000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-93553000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-23150000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5087000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-169874000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-168359000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-234131000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-545140000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-240524000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-317184000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-308425000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-323213000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-197080000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-138008000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-61667000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-46427000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-47634000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-21226000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-9259000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-9300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-8600000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>-6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="DN22">
         <v>-3000000.0</v>
       </c>
+      <c r="DO22">
+        <v>-3000000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>52767000000.0</v>
+      </c>
+      <c r="C23">
         <v>-437000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-82000000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-47000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>247000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-78000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-22138000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-66000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12601000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-64000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9673000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9177000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5190000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15608000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2745000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>906000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-12580000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>270000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-22080000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8666000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-17038000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-15876000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-17804000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8894000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3536000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-5074000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>149000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8123000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>73000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5572000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2692000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-533000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2032000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-19120000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-5051000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1616000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>336000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>173000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>113000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>207000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="AR23">
         <v>95000000.0</v>
       </c>
       <c r="AS23">
+        <v>95000000.0</v>
+      </c>
+      <c r="AT23">
         <v>22000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-115000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-946000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-731000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>121000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>78000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1063000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1420000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-950000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>239000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>66000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>85000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>40000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-276000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>100000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>15000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>46000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="BL23">
         <v>75000000.0</v>
       </c>
       <c r="BM23">
+        <v>75000000.0</v>
+      </c>
+      <c r="BN23">
         <v>86000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>52000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-17000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>20000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>49000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-364000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>53000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>43000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>66000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>176000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>69000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>70000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>33000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>82000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>13000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>28000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>14000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-231000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>23000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-197000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-65437000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>177000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-186000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>186000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>93489000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-60012000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>233668000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-30494000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>65376000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>11082000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-35884000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-2506000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2047000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1101000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>29803000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>44551000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-102926000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4564000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-227000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-15895000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>15711000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-210000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-51000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-34860000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5983000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>241100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-5070000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>72700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>49000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DN23">
         <v>-900000.0</v>
       </c>
+      <c r="DO23">
+        <v>-900000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>969000000.0</v>
+      </c>
+      <c r="C24">
         <v>1053000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>867000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>815000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>764000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1782000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1342000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1227000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>990000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1235000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1181000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1043000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1137000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1152000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1337000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1626000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1209000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2465000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>997000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1300000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>895000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1629000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1255000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>844000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1367000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1372000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1312000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>919000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>569000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>614000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>825000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>294000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>371000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1897000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>415000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>612000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>287000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1098000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-645000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-714000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>502000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-224000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-77000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-155000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-611000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1267000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1292000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>626000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>156000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>95000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-24000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-417000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-177000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1056000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BE24">
         <v>2000000.0</v>
       </c>
       <c r="BF24">
+        <v>2000000.0</v>
+      </c>
+      <c r="BG24">
         <v>4000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-48000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-42000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-21000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-19000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1000000.0</v>
       </c>
-      <c r="BP24">
-[...1 lines deleted...]
-      </c>
       <c r="BQ24">
-        <v>2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BR24">
         <v>2000000.0</v>
       </c>
-      <c r="BS24"/>
+      <c r="BS24">
+        <v>2000000.0</v>
+      </c>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>3000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-1000000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>1000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>47000000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>71195000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>1087000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>9598000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>5213000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>5272000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3980000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>152757000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>50621000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-187000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>376000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-4863000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-235391000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-187000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-27000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-691000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-5760000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-8595000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-47487000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-107362000.0</v>
       </c>
-      <c r="DE24"/>
       <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-19519000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>100000.0</v>
       </c>
-      <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>-100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>4000000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-8700000.0</v>
       </c>
-      <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>-27133000000.0</v>
+      </c>
+      <c r="C25">
         <v>-693000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-10112000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1258000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2817000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-486000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-141000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-95000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2734000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-339000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-990000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>47000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>534000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3445000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1149000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6226000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8904000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-11867000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>364000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1240000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1426000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1814000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-984000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-487000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>632000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-444000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>435000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>73000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-148000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>269000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>158000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>195000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-128000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>51000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3663000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3494000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3245000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-3545000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2562000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2236000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2324000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2095000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1376000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1303000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1049000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1110000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-741000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-791000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-868000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-808000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-533000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-386000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-361000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-650000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-246000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-407000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-250000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-274000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-256000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-263000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-194000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-286000000.0</v>
       </c>
       <c r="BL25">
         <v>-286000000.0</v>
       </c>
       <c r="BM25">
+        <v>-286000000.0</v>
+      </c>
+      <c r="BN25">
         <v>-293000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-240000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-127000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-99000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-94000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-132000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-155000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-149000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-126000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-233000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="BX25">
         <v>-75000000.0</v>
       </c>
       <c r="BY25">
+        <v>-75000000.0</v>
+      </c>
+      <c r="BZ25">
         <v>-65000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-155000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-36000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-52000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-39000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-62000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-37000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-46000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-63000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-238973000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-6449000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-25628000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-37800000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>25484000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5464000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>52931000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>25549000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>45634000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-24762000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>63876000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-24290000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-43733000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>43304000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-17132000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>27968000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>343178000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>47989000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>108720000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>88595000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-59976000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>41164000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>66863000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>36876000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>57967000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>8369000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>7085000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>9814000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-45700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>100000.0</v>
       </c>
-      <c r="DL25"/>
-      <c r="DM25">
+      <c r="DM25"/>
+      <c r="DN25">
         <v>-34600000.0</v>
       </c>
-      <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...2 lines deleted...]
-      <c r="G26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>6000000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-6000000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3334000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2666000000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -45961,1635 +46227,1650 @@
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>-960000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-277000000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>-100000000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
         <v>-3000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>3000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-100000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>6000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BX26">
         <v>35000000.0</v>
       </c>
       <c r="BY26">
+        <v>35000000.0</v>
+      </c>
+      <c r="BZ26">
         <v>-248000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>18000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-252000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>6000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>7000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>24000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>25000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>9000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>8000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>17000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>8000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>20000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>15000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>30000000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>41000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>53000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>39000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>66000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>6000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>43000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>7000000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>2000000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>101000000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>7000000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="CY26">
         <v>5000000.0</v>
       </c>
       <c r="CZ26">
+        <v>5000000.0</v>
+      </c>
+      <c r="DA26">
         <v>14000000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>21000000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="DD26">
         <v>15000000.0</v>
       </c>
       <c r="DE26">
+        <v>15000000.0</v>
+      </c>
+      <c r="DF26">
         <v>7000000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>3000000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>1000000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DJ26">
         <v>1000000.0</v>
       </c>
       <c r="DK26">
+        <v>1000000.0</v>
+      </c>
+      <c r="DL26">
         <v>2000000.0</v>
       </c>
-      <c r="DL26"/>
-      <c r="DM26">
+      <c r="DM26"/>
+      <c r="DN26">
         <v>49000000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>4032000000.0</v>
+      </c>
+      <c r="C27">
         <v>4397000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4847000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6534000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3689000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4995000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5333000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6722000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4961000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6319000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5829000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7127000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4748000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5606000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5556000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5209000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3250000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3680000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3180000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3591000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2306000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2562000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2288000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2601000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1757000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1840000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1779000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1971000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1274000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1417000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1350000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1468000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1182000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1179000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1085000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1158000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>792000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>887000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>776000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>768000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>544000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>606000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>544000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>563000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>407000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>408000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>377000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>391000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>321000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>326000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>281000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>298000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>229000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>236000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>217000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BF27">
         <v>160000000.0</v>
       </c>
       <c r="BG27">
-        <v>144000000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="BH27">
         <v>144000000.0</v>
       </c>
       <c r="BI27">
+        <v>144000000.0</v>
+      </c>
+      <c r="BJ27">
         <v>110000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>120000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>107000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>111000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>87000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>99000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>90000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>85000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>67000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>78000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>70000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>73000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>54000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>55000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>51000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>46000000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="CA27">
         <v>30000000.0</v>
       </c>
       <c r="CB27">
         <v>30000000.0</v>
       </c>
       <c r="CC27">
+        <v>30000000.0</v>
+      </c>
+      <c r="CD27">
         <v>11000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="CF27">
         <v>26000000.0</v>
       </c>
       <c r="CG27">
+        <v>26000000.0</v>
+      </c>
+      <c r="CH27">
         <v>19000000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>19629000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>9000000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>22000000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>7000000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>15039000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>20936000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>24453000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>27323000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>35680000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>-832000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>23148000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>10931000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>1937000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>-2567000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>2351000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>2916000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-1112000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>4091000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>8166000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>13652000.0</v>
       </c>
-      <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>11789000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>4669000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>111000.0</v>
       </c>
-      <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>52767000000.0</v>
+      </c>
+      <c r="C28">
         <v>12291000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-44000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2539000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-47000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3308000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2758000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4490000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1256000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6746000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8948000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6539000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6354000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>86000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3016000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4626000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1990000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3100000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2776000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15643000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3476000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1816000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4105000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7408000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2591000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3571000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1960000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2158000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2377000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1761000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2369000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1394000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2164000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2647000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14662000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1274000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-888000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-256000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1000000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1152000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-996000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1690000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-730000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-691000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-652000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5209000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-412000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-189000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-175000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>57000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-230000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-209000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-157000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3166000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>31000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>67000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1005000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-333000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-82000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-91000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>24000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-43000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>93000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>43000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>87000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-51000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>64000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-3000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-291000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-65000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-240000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>14000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>92000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>168000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>73000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>41000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-232000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>92000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-268000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>73000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-296000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>24000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>30000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-256000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>16932000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>19000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-141000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-177242000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>37798000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-227876000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>35334000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>62702000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1912000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>39434000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2846000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-2393000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>94466000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3550000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>11258000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1050000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1287000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>9995000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>680815000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>26363000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>23498000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-86181000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1140391000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2316000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>10000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>240700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>72700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>2500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>49200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DN28">
         <v>600000.0</v>
       </c>
+      <c r="DO28">
+        <v>600000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>26032000000.0</v>
+      </c>
+      <c r="C29">
         <v>54459000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35525000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32515000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17015000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45636000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25971000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25281000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18989000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42465000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21217000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16476000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4788000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29173000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11404000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8965000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2790000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>22086000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7313000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12715000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4213000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>30431000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11964000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20606000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3064000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19659000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7892000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9118000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1846000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>16477000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8588000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>7449000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1791000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>12344000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3777000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3850000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1619000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10652000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4659000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3578000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1953000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8812000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2610000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1997000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1499000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6715000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1766000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>862000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2502000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5578000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1388000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>880000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2372000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>5081000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>943000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>594000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2438000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4269000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>797000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>423000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1586000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3488000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>855000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>250000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1098000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2611000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>799000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>468000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-585000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1571000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>424000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>347000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-645000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1148000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>237000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>299000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-279000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>744000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="CB29">
         <v>130000000.0</v>
       </c>
       <c r="CC29">
+        <v>130000000.0</v>
+      </c>
+      <c r="CD29">
         <v>-303000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>630000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>153000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>244000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-294000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>557567000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>117000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>143000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-250000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>480963000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>36817000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>126024000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-251782000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>372579000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>38108000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>4637000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-241033000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>349120000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-64403000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>2485000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-406984000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>247653000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-3688000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-54029000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-320378000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>31506000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-75573000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-29614000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-17194000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>38698000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-3300000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-7300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>7300000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-8100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DN29">
         <v>1200000.0</v>
       </c>
+      <c r="DO29">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-64212000000.0</v>
+      </c>
+      <c r="C30">
         <v>-47245000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26073000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-39424000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-29803000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-37443000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16899000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22138000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17862000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12601000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11753000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9673000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15806000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10821000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-15608000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12078000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>906000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12580000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14828000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-22080000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8666000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17037000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-15876000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-17804000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8894000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3536000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5074000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-7549000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8123000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3572000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5572000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2692000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-533000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2032000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-18478000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5274000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1350000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4174000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2570000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2439000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-693000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1850000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1377000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1376000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1847000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2465000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-946000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-731000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-924000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-844000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1063000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1420000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-950000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3082000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-369000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-595000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>450000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1469000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>100000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-951000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>390000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1215000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1128000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-475000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-542000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1608000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-302000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-279000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-147000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-364000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-6000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-301000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-527000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-139000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>34000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-88000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>235000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-523000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>147000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-41000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>84000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-231000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-206000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-144000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-197000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-65437000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-85000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-222000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>56000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>93489000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-60012000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>233668000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-30494000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-36279000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>11082000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-93981000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2506000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-232630000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-95018000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>29803000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>44551000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-102926000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-20043000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>9546000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>277401000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>15711000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>19742000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>217647000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1143350000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-30685000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-231400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-5200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-15000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-35100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-10000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-900000.0</v>
       </c>
-      <c r="DN30"/>
+      <c r="DO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>