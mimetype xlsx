--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -27406,51 +27406,51 @@
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
     </row>
     <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>187</v>
       </c>
       <c r="B5">
-        <v>23852000000.0</v>
+        <v>40634000000.0</v>
       </c>
       <c r="C5">
         <v>27284000000.0</v>
       </c>
       <c r="D5">
         <v>28708000000.0</v>
       </c>
       <c r="E5">
         <v>21373000000.0</v>
       </c>
       <c r="F5">
         <v>22220000000.0</v>
       </c>
       <c r="G5">
         <v>22919000000.0</v>
       </c>
       <c r="H5">
         <v>18640000000.0</v>
       </c>
       <c r="I5">
         <v>14769000000.0</v>
       </c>
       <c r="J5">
         <v>15307000000.0</v>
       </c>
@@ -27775,51 +27775,51 @@
       <c r="DM5">
         <v>-7000000.0</v>
       </c>
       <c r="DN5">
         <v>-3200000.0</v>
       </c>
       <c r="DO5">
         <v>-13300000.0</v>
       </c>
       <c r="DP5">
         <v>4200000.0</v>
       </c>
       <c r="DQ5">
         <v>2200000.0</v>
       </c>
       <c r="DR5">
         <v>900000.0</v>
       </c>
       <c r="DS5"/>
     </row>
     <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
-        <v>42797000000.0</v>
+        <v>59579000000.0</v>
       </c>
       <c r="C6">
         <v>46755000000.0</v>
       </c>
       <c r="D6">
         <v>45504000000.0</v>
       </c>
       <c r="E6">
         <v>36600000000.0</v>
       </c>
       <c r="F6">
         <v>36482000000.0</v>
       </c>
       <c r="G6">
         <v>38550000000.0</v>
       </c>
       <c r="H6">
         <v>32082000000.0</v>
       </c>
       <c r="I6">
         <v>26807000000.0</v>
       </c>
       <c r="J6">
         <v>26991000000.0</v>
       </c>
@@ -40653,51 +40653,51 @@
       </c>
       <c r="DJ6">
         <v>-11000000.0</v>
       </c>
       <c r="DK6">
         <v>72700000.0</v>
       </c>
       <c r="DL6">
         <v>1700000.0</v>
       </c>
       <c r="DM6">
         <v>49200000.0</v>
       </c>
       <c r="DN6">
         <v>-6200000.0</v>
       </c>
       <c r="DO6">
         <v>600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>220</v>
       </c>
       <c r="B7">
-        <v>-12865000000.0</v>
+        <v>-24366000000.0</v>
       </c>
       <c r="C7">
         <v>9270000000.0</v>
       </c>
       <c r="D7">
         <v>-7323000000.0</v>
       </c>
       <c r="E7">
         <v>-6163000000.0</v>
       </c>
       <c r="F7">
         <v>-15753000000.0</v>
       </c>
       <c r="G7">
         <v>7100000000.0</v>
       </c>
       <c r="H7">
         <v>-6674000000.0</v>
       </c>
       <c r="I7">
         <v>-6084000000.0</v>
       </c>
       <c r="J7">
         <v>-9883000000.0</v>
       </c>
@@ -45747,51 +45747,51 @@
       <c r="DG24"/>
       <c r="DH24">
         <v>-19519000.0</v>
       </c>
       <c r="DI24">
         <v>100000.0</v>
       </c>
       <c r="DJ24"/>
       <c r="DK24">
         <v>-100000.0</v>
       </c>
       <c r="DL24">
         <v>4000000.0</v>
       </c>
       <c r="DM24">
         <v>-8700000.0</v>
       </c>
       <c r="DN24"/>
       <c r="DO24"/>
     </row>
     <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>237</v>
       </c>
       <c r="B25">
-        <v>-27133000000.0</v>
+        <v>-15632000000.0</v>
       </c>
       <c r="C25">
         <v>-693000000.0</v>
       </c>
       <c r="D25">
         <v>-10112000000.0</v>
       </c>
       <c r="E25">
         <v>-1258000000.0</v>
       </c>
       <c r="F25">
         <v>-2817000000.0</v>
       </c>
       <c r="G25">
         <v>-486000000.0</v>
       </c>
       <c r="H25">
         <v>-141000000.0</v>
       </c>
       <c r="I25">
         <v>-95000000.0</v>
       </c>
       <c r="J25">
         <v>2734000000.0</v>
       </c>