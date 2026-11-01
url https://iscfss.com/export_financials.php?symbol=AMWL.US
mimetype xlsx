--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -1742,53 +1742,59 @@
         <v>8358000.0</v>
       </c>
       <c r="D36">
         <v>7670000.0</v>
       </c>
       <c r="E36">
         <v>6161000.0</v>
       </c>
       <c r="F36">
         <v>2517000.0</v>
       </c>
       <c r="G36">
         <v>1430000.0</v>
       </c>
       <c r="H36">
         <v>5477000.0</v>
       </c>
       <c r="I36">
         <v>4505000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>12205000.0</v>
+      </c>
+      <c r="C37">
+        <v>11472000.0</v>
+      </c>
+      <c r="D37">
+        <v>15967000.0</v>
+      </c>
       <c r="E37">
         <v>19974000.0</v>
       </c>
       <c r="F37">
         <v>21617000.0</v>
       </c>
       <c r="G37">
         <v>22065000.0</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>6161000.0</v>
       </c>
       <c r="F38">
         <v>4545000.0</v>
       </c>
@@ -4970,55 +4976,65 @@
         <v>1391000.0</v>
       </c>
       <c r="X36">
         <v>1430000.0</v>
       </c>
       <c r="Y36">
         <v>1921000.0</v>
       </c>
       <c r="Z36">
         <v>2929000.0</v>
       </c>
       <c r="AA36">
         <v>4475000.0</v>
       </c>
       <c r="AB36">
         <v>4334000.0</v>
       </c>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>13092000.0</v>
+      </c>
+      <c r="C37">
+        <v>12790000.0</v>
+      </c>
+      <c r="D37">
+        <v>12205000.0</v>
+      </c>
+      <c r="E37">
+        <v>12452000.0</v>
+      </c>
+      <c r="F37">
+        <v>11985000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37">
         <v>19153000.0</v>
       </c>
       <c r="P37">
         <v>19974000.0</v>
       </c>
       <c r="Q37">
         <v>20403000.0</v>
       </c>
       <c r="R37">
         <v>20894000.0</v>
       </c>
       <c r="S37">
         <v>21401000.0</v>
       </c>
       <c r="T37">
         <v>21617000.0</v>
@@ -6857,54 +6873,54 @@
       </c>
       <c r="D2">
         <v>164287000.0</v>
       </c>
       <c r="E2">
         <v>160422000.0</v>
       </c>
       <c r="F2">
         <v>148474000.0</v>
       </c>
       <c r="G2">
         <v>156790000.0</v>
       </c>
       <c r="H2">
         <v>79976000.0</v>
       </c>
       <c r="I2">
         <v>58612000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>94</v>
       </c>
       <c r="B3">
-        <v>33961000.0</v>
+        <v>33960000.0</v>
       </c>
       <c r="C3">
-        <v>32975000.0</v>
+        <v>32973000.0</v>
       </c>
       <c r="D3">
         <v>31512000.0</v>
       </c>
       <c r="E3">
         <v>26167000.0</v>
       </c>
       <c r="F3">
         <v>16089000.0</v>
       </c>
       <c r="G3">
         <v>10153000.0</v>
       </c>
       <c r="H3">
         <v>7761000.0</v>
       </c>
       <c r="I3">
         <v>5330000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="B4"/>
@@ -6928,54 +6944,54 @@
       </c>
       <c r="D5">
         <v>-255664000.0</v>
       </c>
       <c r="E5">
         <v>-272008000.0</v>
       </c>
       <c r="F5">
         <v>-182158000.0</v>
       </c>
       <c r="G5">
         <v>-227431000.0</v>
       </c>
       <c r="H5">
         <v>-94704000.0</v>
       </c>
       <c r="I5">
         <v>-55106000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>-60572000.0</v>
+        <v>-60573000.0</v>
       </c>
       <c r="C6">
-        <v>-176912000.0</v>
+        <v>-176914000.0</v>
       </c>
       <c r="D6">
         <v>-224152000.0</v>
       </c>
       <c r="E6">
         <v>-245841000.0</v>
       </c>
       <c r="F6">
         <v>-166069000.0</v>
       </c>
       <c r="G6">
         <v>-217278000.0</v>
       </c>
       <c r="H6">
         <v>-86943000.0</v>
       </c>
       <c r="I6">
         <v>-49776000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7"/>
@@ -7835,78 +7851,78 @@
       </c>
       <c r="Z2">
         <v>43826000.0</v>
       </c>
       <c r="AA2">
         <v>33027000.0</v>
       </c>
       <c r="AB2">
         <v>24916000.0</v>
       </c>
       <c r="AC2">
         <v>19060000.0</v>
       </c>
       <c r="AD2">
         <v>19301000.0</v>
       </c>
       <c r="AE2">
         <v>20499000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>94</v>
       </c>
       <c r="B3">
-        <v>7021000.0</v>
+        <v>7013000.0</v>
       </c>
       <c r="C3">
-        <v>7658000.0</v>
+        <v>7593000.0</v>
       </c>
       <c r="D3">
-        <v>8494000.0</v>
+        <v>8493000.0</v>
       </c>
       <c r="E3">
-        <v>9443000.0</v>
+        <v>9442000.0</v>
       </c>
       <c r="F3">
         <v>8224000.0</v>
       </c>
       <c r="G3">
         <v>7801000.0</v>
       </c>
       <c r="H3">
         <v>8208000.0</v>
       </c>
       <c r="I3">
         <v>8314000.0</v>
       </c>
       <c r="J3">
-        <v>8216000.0</v>
+        <v>8215000.0</v>
       </c>
       <c r="K3">
-        <v>8238000.0</v>
+        <v>8236000.0</v>
       </c>
       <c r="L3">
         <v>8296000.0</v>
       </c>
       <c r="M3">
         <v>8266000.0</v>
       </c>
       <c r="N3">
         <v>7708000.0</v>
       </c>
       <c r="O3">
         <v>7242000.0</v>
       </c>
       <c r="P3">
         <v>6624000.0</v>
       </c>
       <c r="Q3">
         <v>6411000.0</v>
       </c>
       <c r="R3">
         <v>6534000.0</v>
       </c>
       <c r="S3">
         <v>6598000.0</v>
       </c>
@@ -8060,78 +8076,78 @@
       </c>
       <c r="Z5">
         <v>-87832000.0</v>
       </c>
       <c r="AA5">
         <v>-25751000.0</v>
       </c>
       <c r="AB5">
         <v>-24492000.0</v>
       </c>
       <c r="AC5">
         <v>-25749000.0</v>
       </c>
       <c r="AD5">
         <v>-19687000.0</v>
       </c>
       <c r="AE5">
         <v>-21515000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>-3152000.0</v>
+        <v>-3160000.0</v>
       </c>
       <c r="C6">
-        <v>-2426000.0</v>
+        <v>-2491000.0</v>
       </c>
       <c r="D6">
-        <v>-17301000.0</v>
+        <v>-17302000.0</v>
       </c>
       <c r="E6">
-        <v>-21251000.0</v>
+        <v>-21252000.0</v>
       </c>
       <c r="F6">
         <v>-12032000.0</v>
       </c>
       <c r="G6">
         <v>-9987000.0</v>
       </c>
       <c r="H6">
         <v>-34833000.0</v>
       </c>
       <c r="I6">
         <v>-35876000.0</v>
       </c>
       <c r="J6">
-        <v>-42266000.0</v>
+        <v>-42267000.0</v>
       </c>
       <c r="K6">
-        <v>-63936000.0</v>
+        <v>-63938000.0</v>
       </c>
       <c r="L6">
         <v>-41200000.0</v>
       </c>
       <c r="M6">
         <v>-56200000.0</v>
       </c>
       <c r="N6">
         <v>-59512000.0</v>
       </c>
       <c r="O6">
         <v>-59770000.0</v>
       </c>
       <c r="P6">
         <v>-55128000.0</v>
       </c>
       <c r="Q6">
         <v>-64069000.0</v>
       </c>
       <c r="R6">
         <v>-62657000.0</v>
       </c>
       <c r="S6">
         <v>-63987000.0</v>
       </c>
@@ -10592,51 +10608,51 @@
       </c>
       <c r="F13">
         <v>-24978000.0</v>
       </c>
       <c r="G13">
         <v>4672000.0</v>
       </c>
       <c r="H13">
         <v>260000.0</v>
       </c>
       <c r="I13">
         <v>-1110000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>136</v>
       </c>
       <c r="B14">
         <v>33960000.0</v>
       </c>
       <c r="C14">
         <v>32973000.0</v>
       </c>
       <c r="D14">
-        <v>31924000.0</v>
+        <v>31512000.0</v>
       </c>
       <c r="E14">
         <v>26167000.0</v>
       </c>
       <c r="F14">
         <v>16089000.0</v>
       </c>
       <c r="G14">
         <v>10153000.0</v>
       </c>
       <c r="H14">
         <v>7761000.0</v>
       </c>
       <c r="I14">
         <v>5330000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
@@ -10857,51 +10873,51 @@
       </c>
       <c r="F24">
         <v>-2548000.0</v>
       </c>
       <c r="G24">
         <v>-63439000.0</v>
       </c>
       <c r="H24">
         <v>167087000.0</v>
       </c>
       <c r="I24">
         <v>-179641000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
         <v>1682000.0</v>
       </c>
       <c r="C25">
         <v>15009000.0</v>
       </c>
       <c r="D25">
-        <v>438400000.0</v>
+        <v>438812000.0</v>
       </c>
       <c r="E25">
         <v>16527000.0</v>
       </c>
       <c r="F25">
         <v>9307000.0</v>
       </c>
       <c r="G25">
         <v>2262000.0</v>
       </c>
       <c r="H25">
         <v>2486000.0</v>
       </c>
       <c r="I25">
         <v>1194000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26">
         <v>-4000.0</v>
       </c>
       <c r="C26">
@@ -12109,60 +12125,60 @@
       <c r="A14" t="s">
         <v>136</v>
       </c>
       <c r="B14">
         <v>7013000.0</v>
       </c>
       <c r="C14">
         <v>7593000.0</v>
       </c>
       <c r="D14">
         <v>8493000.0</v>
       </c>
       <c r="E14">
         <v>9442000.0</v>
       </c>
       <c r="F14">
         <v>8224000.0</v>
       </c>
       <c r="G14">
         <v>7801000.0</v>
       </c>
       <c r="H14">
         <v>8208000.0</v>
       </c>
       <c r="I14">
-        <v>8138000.0</v>
+        <v>8314000.0</v>
       </c>
       <c r="J14">
-        <v>8817000.0</v>
+        <v>8215000.0</v>
       </c>
       <c r="K14">
-        <v>8906000.0</v>
+        <v>8236000.0</v>
       </c>
       <c r="L14">
-        <v>8374000.0</v>
+        <v>8296000.0</v>
       </c>
       <c r="M14">
         <v>8266000.0</v>
       </c>
       <c r="N14">
         <v>7708000.0</v>
       </c>
       <c r="O14">
         <v>7242000.0</v>
       </c>
       <c r="P14">
         <v>6624000.0</v>
       </c>
       <c r="Q14">
         <v>6411000.0</v>
       </c>
       <c r="R14">
         <v>6534000.0</v>
       </c>
       <c r="S14">
         <v>6598000.0</v>
       </c>
       <c r="T14">
         <v>6759000.0</v>
       </c>
@@ -12172,54 +12188,54 @@
       <c r="V14">
         <v>2484000.0</v>
       </c>
       <c r="W14">
         <v>2506000.0</v>
       </c>
       <c r="X14">
         <v>2782000.0</v>
       </c>
       <c r="Y14">
         <v>2576000.0</v>
       </c>
       <c r="Z14">
         <v>2509000.0</v>
       </c>
       <c r="AA14">
         <v>2286000.0</v>
       </c>
       <c r="AB14">
         <v>2093000.0</v>
       </c>
       <c r="AC14">
         <v>1868000.0</v>
       </c>
       <c r="AD14">
-        <v>1906000.0</v>
+        <v>1888000.0</v>
       </c>
       <c r="AE14">
-        <v>1894000.0</v>
+        <v>2011000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
@@ -12906,60 +12922,60 @@
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
         <v>-212000.0</v>
       </c>
       <c r="C25">
         <v>-724000.0</v>
       </c>
       <c r="D25">
         <v>4929000.0</v>
       </c>
       <c r="E25">
         <v>2837000.0</v>
       </c>
       <c r="F25">
         <v>2335000.0</v>
       </c>
       <c r="G25">
         <v>-9152000.0</v>
       </c>
       <c r="H25">
         <v>7747000.0</v>
       </c>
       <c r="I25">
-        <v>1856000.0</v>
+        <v>1680000.0</v>
       </c>
       <c r="J25">
-        <v>-73000.0</v>
+        <v>529000.0</v>
       </c>
       <c r="K25">
-        <v>465000.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="L25">
-        <v>907000.0</v>
+        <v>985000.0</v>
       </c>
       <c r="M25">
         <v>80229000.0</v>
       </c>
       <c r="N25">
         <v>28406000.0</v>
       </c>
       <c r="O25">
         <v>331743000.0</v>
       </c>
       <c r="P25">
         <v>7439000.0</v>
       </c>
       <c r="Q25">
         <v>3506000.0</v>
       </c>
       <c r="R25">
         <v>3022000.0</v>
       </c>
       <c r="S25">
         <v>2560000.0</v>
       </c>
       <c r="T25">
         <v>4422000.0</v>
       </c>
@@ -12969,54 +12985,54 @@
       <c r="V25">
         <v>574000.0</v>
       </c>
       <c r="W25">
         <v>508000.0</v>
       </c>
       <c r="X25">
         <v>900000.0</v>
       </c>
       <c r="Y25">
         <v>1845000.0</v>
       </c>
       <c r="Z25">
         <v>630000.0</v>
       </c>
       <c r="AA25">
         <v>439000.0</v>
       </c>
       <c r="AB25">
         <v>441000.0</v>
       </c>
       <c r="AC25">
         <v>710000.0</v>
       </c>
       <c r="AD25">
-        <v>-7840000.0</v>
+        <v>-7822000.0</v>
       </c>
       <c r="AE25">
-        <v>-7575000.0</v>
+        <v>-7692000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1000.0</v>
       </c>
       <c r="E26">
         <v>-1000.0</v>
       </c>
       <c r="F26">
         <v>-1000.0</v>
       </c>
       <c r="G26">
         <v>-1000.0</v>
       </c>
       <c r="H26">