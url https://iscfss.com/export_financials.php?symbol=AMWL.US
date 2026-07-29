--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6766,92 +6766,92 @@
       <c r="H3">
         <v>7761000.0</v>
       </c>
       <c r="I3">
         <v>5330000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-105274000.0</v>
+        <v>-94533000.0</v>
       </c>
       <c r="C5">
-        <v>-217534000.0</v>
+        <v>-209887000.0</v>
       </c>
       <c r="D5">
         <v>-255664000.0</v>
       </c>
       <c r="E5">
-        <v>-275853000.0</v>
+        <v>-272008000.0</v>
       </c>
       <c r="F5">
-        <v>-179146000.0</v>
+        <v>-182158000.0</v>
       </c>
       <c r="G5">
         <v>-227431000.0</v>
       </c>
       <c r="H5">
         <v>-94704000.0</v>
       </c>
       <c r="I5">
         <v>-55106000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-71313000.0</v>
+        <v>-60572000.0</v>
       </c>
       <c r="C6">
-        <v>-184559000.0</v>
+        <v>-176912000.0</v>
       </c>
       <c r="D6">
         <v>-224152000.0</v>
       </c>
       <c r="E6">
-        <v>-249686000.0</v>
+        <v>-245841000.0</v>
       </c>
       <c r="F6">
-        <v>-163057000.0</v>
+        <v>-166069000.0</v>
       </c>
       <c r="G6">
         <v>-217278000.0</v>
       </c>
       <c r="H6">
         <v>-86943000.0</v>
       </c>
       <c r="I6">
         <v>-49776000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -7822,200 +7822,200 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-12947000.0</v>
+        <v>-10084000.0</v>
       </c>
       <c r="C5">
-        <v>-25152000.0</v>
+        <v>-25795000.0</v>
       </c>
       <c r="D5">
-        <v>-29332000.0</v>
+        <v>-30694000.0</v>
       </c>
       <c r="E5">
-        <v>-20379000.0</v>
+        <v>-20256000.0</v>
       </c>
       <c r="F5">
-        <v>-30411000.0</v>
+        <v>-17788000.0</v>
       </c>
       <c r="G5">
-        <v>-42756000.0</v>
+        <v>-43041000.0</v>
       </c>
       <c r="H5">
-        <v>-47370000.0</v>
+        <v>-44190000.0</v>
       </c>
       <c r="I5">
-        <v>-52376000.0</v>
+        <v>-50482000.0</v>
       </c>
       <c r="J5">
-        <v>-75032000.0</v>
+        <v>-72174000.0</v>
       </c>
       <c r="K5">
-        <v>-56955000.0</v>
+        <v>-49496000.0</v>
       </c>
       <c r="L5">
         <v>-64466000.0</v>
       </c>
       <c r="M5">
         <v>-67220000.0</v>
       </c>
       <c r="N5">
         <v>-67012000.0</v>
       </c>
       <c r="O5">
-        <v>-64843000.0</v>
+        <v>-61752000.0</v>
       </c>
       <c r="P5">
-        <v>-71124000.0</v>
+        <v>-70480000.0</v>
       </c>
       <c r="Q5">
-        <v>-69214000.0</v>
+        <v>-69191000.0</v>
       </c>
       <c r="R5">
-        <v>-70482000.0</v>
+        <v>-70585000.0</v>
       </c>
       <c r="S5">
-        <v>-47423000.0</v>
+        <v>-48243000.0</v>
       </c>
       <c r="T5">
-        <v>-55450000.0</v>
+        <v>-56004000.0</v>
       </c>
       <c r="U5">
-        <v>-37535000.0</v>
+        <v>-38033000.0</v>
       </c>
       <c r="V5">
         <v>-38738000.0</v>
       </c>
       <c r="W5">
         <v>-49561000.0</v>
       </c>
       <c r="X5">
         <v>-64287000.0</v>
       </c>
       <c r="Y5">
         <v>-87832000.0</v>
       </c>
       <c r="Z5">
         <v>-25751000.0</v>
       </c>
       <c r="AA5">
         <v>-24492000.0</v>
       </c>
       <c r="AB5">
         <v>-25749000.0</v>
       </c>
       <c r="AC5">
         <v>-19687000.0</v>
       </c>
       <c r="AD5">
         <v>-21515000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-5289000.0</v>
+        <v>-2426000.0</v>
       </c>
       <c r="C6">
-        <v>-16658000.0</v>
+        <v>-17301000.0</v>
       </c>
       <c r="D6">
-        <v>-19889000.0</v>
+        <v>-21251000.0</v>
       </c>
       <c r="E6">
-        <v>-12155000.0</v>
+        <v>-12032000.0</v>
       </c>
       <c r="F6">
-        <v>-22610000.0</v>
+        <v>-9987000.0</v>
       </c>
       <c r="G6">
-        <v>-34548000.0</v>
+        <v>-34833000.0</v>
       </c>
       <c r="H6">
-        <v>-39056000.0</v>
+        <v>-35876000.0</v>
       </c>
       <c r="I6">
-        <v>-44160000.0</v>
+        <v>-42266000.0</v>
       </c>
       <c r="J6">
-        <v>-66794000.0</v>
+        <v>-63936000.0</v>
       </c>
       <c r="K6">
-        <v>-48659000.0</v>
+        <v>-41200000.0</v>
       </c>
       <c r="L6">
         <v>-56200000.0</v>
       </c>
       <c r="M6">
         <v>-59512000.0</v>
       </c>
       <c r="N6">
         <v>-59770000.0</v>
       </c>
       <c r="O6">
-        <v>-58219000.0</v>
+        <v>-55128000.0</v>
       </c>
       <c r="P6">
-        <v>-64713000.0</v>
+        <v>-64069000.0</v>
       </c>
       <c r="Q6">
-        <v>-62680000.0</v>
+        <v>-62657000.0</v>
       </c>
       <c r="R6">
-        <v>-63884000.0</v>
+        <v>-63987000.0</v>
       </c>
       <c r="S6">
-        <v>-40664000.0</v>
+        <v>-41484000.0</v>
       </c>
       <c r="T6">
-        <v>-51110000.0</v>
+        <v>-51664000.0</v>
       </c>
       <c r="U6">
-        <v>-35051000.0</v>
+        <v>-35549000.0</v>
       </c>
       <c r="V6">
         <v>-36232000.0</v>
       </c>
       <c r="W6">
         <v>-46779000.0</v>
       </c>
       <c r="X6">
         <v>-61711000.0</v>
       </c>
       <c r="Y6">
         <v>-85323000.0</v>
       </c>
       <c r="Z6">
         <v>-23465000.0</v>
       </c>
       <c r="AA6">
         <v>-22399000.0</v>
       </c>
       <c r="AB6">
         <v>-23881000.0</v>
       </c>
       <c r="AC6">
         <v>-17799000.0</v>
       </c>
@@ -10614,51 +10614,51 @@
       </c>
       <c r="E23">
         <v>-3252000.0</v>
       </c>
       <c r="F23">
         <v>20792000.0</v>
       </c>
       <c r="G23">
         <v>148653000.0</v>
       </c>
       <c r="H23">
         <v>46797000.0</v>
       </c>
       <c r="I23">
         <v>278181000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>-196000.0</v>
       </c>
       <c r="C24">
-        <v>-18652000.0</v>
+        <v>-15103000.0</v>
       </c>
       <c r="D24">
         <v>-18876000.0</v>
       </c>
       <c r="E24">
         <v>-11338000.0</v>
       </c>
       <c r="F24">
         <v>-2548000.0</v>
       </c>
       <c r="G24">
         <v>-63439000.0</v>
       </c>
       <c r="H24">
         <v>167087000.0</v>
       </c>
       <c r="I24">
         <v>-179641000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
@@ -11853,51 +11853,51 @@
         <v>6172000.0</v>
       </c>
       <c r="Y13">
         <v>3227000.0</v>
       </c>
       <c r="Z13">
         <v>-8390000.0</v>
       </c>
       <c r="AA13">
         <v>2393000.0</v>
       </c>
       <c r="AB13">
         <v>1419000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
         <v>7593000.0</v>
       </c>
       <c r="C14">
-        <v>9429000.0</v>
+        <v>8493000.0</v>
       </c>
       <c r="D14">
         <v>9442000.0</v>
       </c>
       <c r="E14">
         <v>8224000.0</v>
       </c>
       <c r="F14">
         <v>7801000.0</v>
       </c>
       <c r="G14">
         <v>8208000.0</v>
       </c>
       <c r="H14">
         <v>8138000.0</v>
       </c>
       <c r="I14">
         <v>8817000.0</v>
       </c>
       <c r="J14">
         <v>8906000.0</v>
       </c>
       <c r="K14">
         <v>8374000.0</v>
       </c>
@@ -12359,51 +12359,51 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>105</v>
       </c>
       <c r="B22">
         <v>-10301000.0</v>
       </c>
       <c r="C22">
-        <v>-24922000.0</v>
+        <v>-25169000.0</v>
       </c>
       <c r="D22">
         <v>-31911000.0</v>
       </c>
       <c r="E22">
         <v>-19531000.0</v>
       </c>
       <c r="F22">
         <v>-18356000.0</v>
       </c>
       <c r="G22">
         <v>-42654000.0</v>
       </c>
       <c r="H22">
         <v>-44041000.0</v>
       </c>
       <c r="I22">
         <v>-49920000.0</v>
       </c>
       <c r="J22">
         <v>-72105000.0</v>
       </c>
       <c r="K22">
         <v>-48587000.0</v>
       </c>
@@ -12452,51 +12452,51 @@
       <c r="Z22">
         <v>-25224000.0</v>
       </c>
       <c r="AA22">
         <v>-22723000.0</v>
       </c>
       <c r="AB22">
         <v>-24071000.0</v>
       </c>
       <c r="AC22">
         <v>-19613000.0</v>
       </c>
       <c r="AD22">
         <v>-21131000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>303000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E23">
         <v>-1000.0</v>
       </c>
       <c r="F23">
         <v>544000.0</v>
       </c>
       <c r="G23">
         <v>1384000.0</v>
       </c>
       <c r="H23">
         <v>428000.0</v>
       </c>
       <c r="I23">
         <v>-5180000.0</v>
       </c>
       <c r="J23">
         <v>956000.0</v>
       </c>
       <c r="K23">
         <v>2164000.0</v>
       </c>
       <c r="L23">
         <v>896000.0</v>
       </c>
@@ -12627,51 +12627,51 @@
       </c>
       <c r="Z24">
         <v>6894000.0</v>
       </c>
       <c r="AA24">
         <v>19524000.0</v>
       </c>
       <c r="AB24">
         <v>-99000.0</v>
       </c>
       <c r="AC24">
         <v>98502000.0</v>
       </c>
       <c r="AD24">
         <v>49160000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>-724000.0</v>
       </c>
       <c r="C25">
-        <v>2665000.0</v>
+        <v>4929000.0</v>
       </c>
       <c r="D25">
         <v>2837000.0</v>
       </c>
       <c r="E25">
         <v>2335000.0</v>
       </c>
       <c r="F25">
         <v>-9152000.0</v>
       </c>
       <c r="G25">
         <v>7747000.0</v>
       </c>
       <c r="H25">
         <v>1856000.0</v>
       </c>
       <c r="I25">
         <v>-73000.0</v>
       </c>
       <c r="J25">
         <v>465000.0</v>
       </c>
       <c r="K25">
         <v>907000.0</v>
       </c>