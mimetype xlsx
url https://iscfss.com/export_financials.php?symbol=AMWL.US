--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1823,51 +1826,51 @@
       </c>
       <c r="H39">
         <v>10067000.0</v>
       </c>
       <c r="I39">
         <v>10676000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>45308000.0</v>
       </c>
       <c r="C40">
         <v>49326000.0</v>
       </c>
       <c r="D40">
         <v>38988000.0</v>
       </c>
       <c r="E40">
         <v>54258000.0</v>
       </c>
       <c r="F40">
-        <v>127552000.0</v>
+        <v>58711000.0</v>
       </c>
       <c r="G40">
         <v>108828000.0</v>
       </c>
       <c r="H40">
         <v>93841000.0</v>
       </c>
       <c r="I40">
         <v>19478000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>7863000.0</v>
       </c>
       <c r="F41">
         <v>28641000.0</v>
       </c>
       <c r="G41">
@@ -2352,4318 +2355,4448 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>1696000.0</v>
+      </c>
+      <c r="C2">
         <v>1389000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1649000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5965000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3728000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6432000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5015000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8150000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5915000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6710000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4864000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4823000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4521000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7050000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7236000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6175000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5490000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7496000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12156000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5278000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5173000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6797000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5797000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7670000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4464000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6504000.0</v>
       </c>
       <c r="AB2">
         <v>6504000.0</v>
       </c>
-      <c r="AC2"/>
+      <c r="AC2">
+        <v>6504000.0</v>
+      </c>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-10287000.0</v>
+      </c>
+      <c r="C5">
         <v>-12071000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-12099000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13139000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13514000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16183000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15840000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15765000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20961000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-16213000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15650000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13552000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8869000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10588000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16969000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31056000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20845000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10555000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6353000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2237000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>140000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>279000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>297000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>50000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>148000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>122000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>250000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>2978000.0</v>
+      </c>
+      <c r="C7">
         <v>3962000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4524000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5460000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6389000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7296000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8201000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9098000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9988000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10894000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11786000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12488000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12927000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13861000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14844000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15831000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16016000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16380000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16612000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18109000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4247000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5901000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7653000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9377000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10200000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>13396000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
+        <v>170000.0</v>
+      </c>
+      <c r="C8">
         <v>167000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>165000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>164000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>161000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>158000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>156000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>153000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>151000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2956000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2879000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2864000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2834000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2801000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2766000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2753000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2734000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2658000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2620000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2595000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2422000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>2182627000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2160108000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2133614000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2108576000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2076605000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2054275000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2038012000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1877497000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1860123000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1841405000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>195946000.0</v>
+      </c>
+      <c r="C10">
         <v>179207000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>182328000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>200888000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>219072000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>222411000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>228316000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>244647000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>276908000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>308599000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>372038000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>319373000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>161356000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>112887000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>538546000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>332601000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>257189000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>176934000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>746416000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>790402000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>975187000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>896382000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>941616000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>956417000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>232695000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>123834000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>137673000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>195946000.0</v>
+      </c>
+      <c r="C12">
         <v>179207000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>182328000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>200888000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>219072000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>222411000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>228316000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>244647000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>276908000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>308599000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>372038000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>418090000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>458682000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>507196000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>538546000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>581609000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>630069000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>674906000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>746416000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>790402000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>975187000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>996379000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1041579000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1086331000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>262690000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>153825000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>177626000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
+        <v>170000.0</v>
+      </c>
+      <c r="C13">
         <v>167000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>165000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>164000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>161000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>158000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>156000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>153000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>151000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2956000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>145000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2864000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2834000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2801000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2766000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2753000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2734000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2658000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2620000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2595000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2422000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2396000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2357000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2343000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>51000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>50000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>423000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>50000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>16761044.0</v>
+      </c>
+      <c r="C14">
         <v>16589671.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16399922.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16214711.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15892970.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15672000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15400531.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15135421.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14875589.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14637628.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14399666.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14295041.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14152996.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13998332.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13922901.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13869487.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13666037.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13400106.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13301736.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12864198.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12468333.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12177232.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4188586.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3424955.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2174216.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2119163.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1956872.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2096680.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2051755.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2041845.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>2801000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2766000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2753000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2734000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2658000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2620000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2595000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2422000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2396000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2357000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2343000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1800000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>423000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>26248000.0</v>
+      </c>
+      <c r="C16">
         <v>29660000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>22625000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29495000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41058000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57429000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>53232000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>62457000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>64271000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>59079000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>46365000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53076000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>60214000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65607000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>49505000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50151000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>63971000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>68843000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68841000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>60949000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57836000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>63202000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>66693000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54324000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>62021000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>66490000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>3645000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3394000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3064000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2202000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2577000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2028000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1921000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>898000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1124000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1327000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>3598000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>3645000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3394000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3064000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2202000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2577000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2028000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1921000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>898000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1124000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1327000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2627000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2530000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639000.0</v>
       </c>
       <c r="AB18">
         <v>1639000.0</v>
       </c>
-      <c r="AC18"/>
+      <c r="AC18">
+        <v>1639000.0</v>
+      </c>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>79421000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>106707000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>435279000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>425196000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>433840000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>440697000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>442761000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>443903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193877000.0</v>
       </c>
       <c r="V20">
         <v>193877000.0</v>
       </c>
       <c r="W20">
         <v>193877000.0</v>
       </c>
       <c r="X20">
         <v>193877000.0</v>
       </c>
       <c r="Y20">
         <v>193877000.0</v>
       </c>
       <c r="Z20">
         <v>193877000.0</v>
       </c>
       <c r="AA20">
         <v>193877000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>193877000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>56947000.0</v>
+      </c>
+      <c r="C21">
         <v>61088000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>66073000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74556000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>84025000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>90789000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101538000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>108875000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>111223000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>114338000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>120248000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>125889000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>134953000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>135401000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>134980000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>127291000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>136434000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>145347000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>152409000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>159926000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>51672000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>53600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>55528000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57718000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>59658000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>61596000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>63535000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>964000.0</v>
+      </c>
+      <c r="C22">
         <v>1148000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1187000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1823000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2184000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2530000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2858000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4761000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5573000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6578000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6652000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7832000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8532000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8438000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8737000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7969000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7921000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8025000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7530000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8929000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9366000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9128000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7775000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5211000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3104000.0</v>
       </c>
       <c r="AB22">
         <v>3104000.0</v>
       </c>
-      <c r="AC22"/>
+      <c r="AC22">
+        <v>3104000.0</v>
+      </c>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>327180000.0</v>
+      </c>
+      <c r="C23">
         <v>325967000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>323787000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>359425000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>388656000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>419468000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>435968000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>482986000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>507823000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>548383000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>589705000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>635001000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>772176000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>850505000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1217557000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1231774000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1298473000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1361798000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1445836000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1484358000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1292319000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1322161000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1376646000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1414027000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>596400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>480900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>499881000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>722000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>493000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1195000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1969000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1180000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1893000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2493000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>178000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>773000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1366000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>168000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1205000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1759000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2481000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>752000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1690000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2176000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>0.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-192968000.0</v>
+      </c>
+      <c r="C28">
         <v>-175245000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-177804000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-195428000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-212683000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-215115000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-220115000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-235549000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-266920000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-297705000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-360252000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-306885000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-148429000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-99026000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-523702000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-316770000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-241173000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-160554000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-729804000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-772293000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-970940000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-890481000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-933963000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-947040000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-222495000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-111995000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-124277000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>221217000.0</v>
+      </c>
+      <c r="C29">
         <v>227332000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>235583000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>254911000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>282588000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>293954000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>304772000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>336663000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>363905000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>408735000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>464219000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>502273000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>625575000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>695123000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1063877000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1084446000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1139999000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1187387000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1239258000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1275929000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1171472000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1193927000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1224132000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1274421000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>457814000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>52608000.0</v>
+      </c>
+      <c r="C30">
         <v>57092000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49693000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55578000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53557000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>72004000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>71885000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>89264000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>76086000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>80709000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>54146000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46713000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48399000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55871000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>58372000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45730000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44675000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>47146000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51375000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39851000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35544000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>37679000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45296000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39962000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>40798000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34275000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32730000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34511000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>376384000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>453015000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>493618000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>531959000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>569725000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>601343000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>644088000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>672100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>925923000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>946450000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>974727000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1022826000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-597534000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-582645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-564535000.0</v>
       </c>
       <c r="AB31">
         <v>-564535000.0</v>
       </c>
-      <c r="AC31"/>
+      <c r="AC31">
+        <v>-564535000.0</v>
+      </c>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>173431000.0</v>
+      </c>
+      <c r="C32">
         <v>175277000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>173467000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>184681000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>201737000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>204773000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>205730000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>234704000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>260274000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>305771000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>355785000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>390160000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>425193000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>472662000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>512560000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>552114000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>590310000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>624362000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>685670000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>727486000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>945052000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>962990000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>992305000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1037025000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>221053000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>62489000.0</v>
+      </c>
+      <c r="C33">
         <v>66917000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>77106000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>88257000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>99003000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>107968000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>118975000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>126109000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>129649000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>134186000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>140123000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>146162000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>236735000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>262253000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>590941000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>574530000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>591879000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>608647000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>618540000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>629764000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>255923000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>260855000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>263359000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>270386000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>274684000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>276507000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>276354000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>1059000.0</v>
+      </c>
+      <c r="C34">
         <v>1058000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1075000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1253000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1278000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1205000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1170000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1500000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1415000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1412000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1425000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1586000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1645000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>20639000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1574000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2673000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>21296000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>24221000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>21586000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>59588000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>26000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>45000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>64000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>115000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>114000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>309000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>1611000.0</v>
+      </c>
+      <c r="C35">
         <v>2072000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2785000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5575000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6167000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6967000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8461000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10763000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12054000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16599000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15722000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>16626000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>18240000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20639000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19650000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>21795000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>21296000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>24221000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>43335000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>59588000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8332000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8470000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9467000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10651000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14069000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14604000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>18369000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>5377000.0</v>
+      </c>
+      <c r="C36">
         <v>5651000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6083000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6897000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8303000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9735000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8358000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5914000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7926000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7695000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7670000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2959000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2992000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6639000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6161000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5779000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4230000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5263000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2517000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2315000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1246000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1391000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1430000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1921000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2929000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4475000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4334000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>19153000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>19974000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>20403000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>20894000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>21401000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>21617000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>21733000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>21171000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>21448000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>22065000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-2391000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6557000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6639000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6161000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5779000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4230000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5263000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4545000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4236000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2144000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>10118000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14439.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5459000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4334000.0</v>
       </c>
       <c r="AB38">
         <v>4334000.0</v>
       </c>
-      <c r="AC38"/>
+      <c r="AC38">
+        <v>4334000.0</v>
+      </c>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>15173000.0</v>
+      </c>
+      <c r="C39">
         <v>21603000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13473000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>12879000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14840000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14555000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13934000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>18205000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19607000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18311000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16746000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16204000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>19828000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16747000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>20961000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21936000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>23929000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>23074000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21975000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15241000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>16736000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17882000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17284000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9573000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13017000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12577000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10067000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1130000.0</v>
       </c>
-      <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>60338000.0</v>
+      </c>
+      <c r="C40">
         <v>48762000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>45308000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>47349000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>39429000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>39143000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>49326000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>47908000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44089000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39035000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>38988000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>37378000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>42581000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>39922000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>54258000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>45181000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>43649000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>49787000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>58711000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>57760000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>24864000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>23386000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>108828000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>92625000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>28016000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>87115000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>93841000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>76083000.0</v>
       </c>
-      <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>7540000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9789000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>7863000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9587000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8454000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10504000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>28641000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>44600000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7556000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7500000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>8171000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7595000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10031000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11205000.0</v>
       </c>
       <c r="AB41">
         <v>11205000.0</v>
       </c>
-      <c r="AC41"/>
+      <c r="AC41">
+        <v>11205000.0</v>
+      </c>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>2313775000.0</v>
+      </c>
+      <c r="C42">
         <v>2311750000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2309145000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2304591000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2300267000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2294608000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2286380000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2275543000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2264518000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2251875000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2237502000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2222152000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2204387000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2182627000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2160108000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2133614000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2108576000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2076605000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2054275000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2038012000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1877497000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1860123000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1803837000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1804075000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>124768000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>54964000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>50131000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>250000.0</v>
       </c>
-      <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>165000.0</v>
+      </c>
+      <c r="C45">
         <v>178000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>15488000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5009000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5880000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6722000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20667000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8436000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9305000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>10184000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>23824000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>11823000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>12356000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>13328000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>14521000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>15491000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>6471000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>8382000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>10445000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>12553000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13514000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>14608000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>165000.0</v>
+      </c>
+      <c r="C46">
         <v>178000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4155000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5009000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5880000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6722000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7579000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8436000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9305000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10184000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11025000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11823000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12356000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13328000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14521000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15491000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>16009000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>17340000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>18657000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>20494000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6471000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8382000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>10445000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12553000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13514000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>13939000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>14608000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>11823000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>719000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1012000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15491000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>16009000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1892000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>18657000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>20494000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6471000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8382000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>10445000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12553000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13514000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>13939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14608000.0</v>
       </c>
       <c r="AB47">
         <v>14608000.0</v>
       </c>
-      <c r="AC47"/>
+      <c r="AC47">
+        <v>14608000.0</v>
+      </c>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-2082441000.0</v>
+      </c>
+      <c r="C48">
         <v>-2072514000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2061628000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2036705000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2004326000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1984629000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1965924000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1923268000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1879803000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1829883000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1757778000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1709191000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1572777000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1479717000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1082028000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1020865000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-950466000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-881321000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-811284000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-762441000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-708587000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-668871000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-582359000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-532047000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-468966000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-382308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-357927000.0</v>
       </c>
       <c r="AB48">
         <v>-357927000.0</v>
       </c>
-      <c r="AC48"/>
+      <c r="AC48">
+        <v>-357927000.0</v>
+      </c>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-1479717000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1082028000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1020865000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-950466000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-881321000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-811284000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-762441000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-708587000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-668871000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-582359000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>2978000.0</v>
+      </c>
+      <c r="C51">
         <v>3962000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4524000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5460000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6389000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7296000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8201000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>9098000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9988000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10894000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>11786000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12488000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12927000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13861000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14844000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15831000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16016000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16380000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>16612000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>18109000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4247000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5901000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7653000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9377000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10200000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11839000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13396000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>2978000.0</v>
+      </c>
+      <c r="C52">
         <v>3962000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3632000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3678000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3701000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3723000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3690000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3658000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3625000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3602000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3580000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3402000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2932000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3011000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3057000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3623000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3174000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2663000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1918000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3121000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3471000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4931000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6357000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6321000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6162000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6190000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6232000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>795000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>98717000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>297326000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>394309000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>249008000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>372880000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>497972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T53">
         <v>0.0</v>
       </c>
       <c r="U53">
+        <v>0.0</v>
+      </c>
+      <c r="V53">
         <v>1759000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>99997000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>99963000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>129914000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>29995000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>29991000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>39953000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>327180000.0</v>
+      </c>
+      <c r="C55">
         <v>325967000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>323787000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>359425000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>388656000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>419468000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>435968000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>482986000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>507823000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>548383000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>589705000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>635001000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>772176000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>850505000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1217557000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1231774000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1298473000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1361798000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1445836000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1484358000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1292319000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1322161000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1376646000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1414027000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>596400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>480900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>499881000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>264691000.0</v>
+      </c>
+      <c r="C56">
         <v>259050000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>246681000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>271168000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>289653000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>311500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>316993000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>356877000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>378174000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>414197000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>449582000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>488839000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>535441000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>588252000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>626616000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>657244000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>706594000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>753151000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>827296000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>854594000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1036396000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1061306000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1113287000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1143641000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>321716000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>204393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223527000.0</v>
       </c>
       <c r="AB56">
         <v>223527000.0</v>
       </c>
-      <c r="AC56"/>
+      <c r="AC56">
+        <v>223527000.0</v>
+      </c>
       <c r="AD56"/>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56"/>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>91260000.0</v>
+      </c>
+      <c r="C57">
         <v>83773000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>73214000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>86487000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>87916000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>106727000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>111263000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>122173000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>117900000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>108426000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>93797000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>98679000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>110248000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>115590000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>114056000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>105130000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>116284000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>128789000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>141626000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>127108000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>91344000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>98316000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>120982000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>106616000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>100663000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>99764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106577000.0</v>
       </c>
       <c r="AB57">
         <v>106577000.0</v>
       </c>
-      <c r="AC57"/>
+      <c r="AC57">
+        <v>106577000.0</v>
+      </c>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>92871000.0</v>
+      </c>
+      <c r="C58">
         <v>85845000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>75999000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>92062000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>94083000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>113694000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>119724000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>132936000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>129954000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>125025000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>109519000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>115305000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>128488000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>136229000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>133706000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>126925000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>137580000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>153010000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>184961000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>186696000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>99676000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>106786000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>130449000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>117267000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>114732000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>114368000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>124946000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>221217000.0</v>
+      </c>
+      <c r="C60">
         <v>227332000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>235583000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>254911000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>282588000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>293954000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>304772000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>336663000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>363905000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>408735000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>464219000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>502273000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>625575000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>695123000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1063877000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1084446000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1139999000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1187387000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1239258000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1275929000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1171472000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1193927000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1224132000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1274421000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>457814000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>341116000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>348676000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-37568000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6692,3356 +6825,3434 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>116467000.0</v>
       </c>
       <c r="C2">
         <v>155412000.0</v>
       </c>
       <c r="D2">
         <v>164287000.0</v>
       </c>
       <c r="E2">
         <v>160422000.0</v>
       </c>
       <c r="F2">
         <v>148474000.0</v>
       </c>
       <c r="G2">
         <v>156790000.0</v>
       </c>
       <c r="H2">
         <v>79976000.0</v>
       </c>
       <c r="I2">
         <v>58612000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>33961000.0</v>
       </c>
       <c r="C3">
         <v>32975000.0</v>
       </c>
       <c r="D3">
         <v>31512000.0</v>
       </c>
       <c r="E3">
         <v>26167000.0</v>
       </c>
       <c r="F3">
         <v>16089000.0</v>
       </c>
       <c r="G3">
         <v>10153000.0</v>
       </c>
       <c r="H3">
         <v>7761000.0</v>
       </c>
       <c r="I3">
         <v>5330000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-94533000.0</v>
       </c>
       <c r="C5">
         <v>-209887000.0</v>
       </c>
       <c r="D5">
         <v>-255664000.0</v>
       </c>
       <c r="E5">
         <v>-272008000.0</v>
       </c>
       <c r="F5">
         <v>-182158000.0</v>
       </c>
       <c r="G5">
         <v>-227431000.0</v>
       </c>
       <c r="H5">
         <v>-94704000.0</v>
       </c>
       <c r="I5">
         <v>-55106000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-60572000.0</v>
       </c>
       <c r="C6">
         <v>-176912000.0</v>
       </c>
       <c r="D6">
         <v>-224152000.0</v>
       </c>
       <c r="E6">
         <v>-245841000.0</v>
       </c>
       <c r="F6">
         <v>-166069000.0</v>
       </c>
       <c r="G6">
         <v>-217278000.0</v>
       </c>
       <c r="H6">
         <v>-86943000.0</v>
       </c>
       <c r="I6">
         <v>-49776000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>132858000.0</v>
       </c>
       <c r="C9">
         <v>98952000.0</v>
       </c>
       <c r="D9">
         <v>94760000.0</v>
       </c>
       <c r="E9">
         <v>116768000.0</v>
       </c>
       <c r="F9">
         <v>104315000.0</v>
       </c>
       <c r="G9">
         <v>88475000.0</v>
       </c>
       <c r="H9">
         <v>68881000.0</v>
       </c>
       <c r="I9">
         <v>55343000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-94533000.0</v>
       </c>
       <c r="C10">
         <v>-209887000.0</v>
       </c>
       <c r="D10">
         <v>-675311000.0</v>
       </c>
       <c r="E10">
         <v>-272008000.0</v>
       </c>
       <c r="F10">
         <v>-182158000.0</v>
       </c>
       <c r="G10">
         <v>-227987000.0</v>
       </c>
       <c r="H10">
         <v>-89169000.0</v>
       </c>
       <c r="I10">
         <v>-52312000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>434000.0</v>
       </c>
       <c r="C11">
         <v>2751000.0</v>
       </c>
       <c r="D11">
         <v>3860000.0</v>
       </c>
       <c r="E11">
         <v>64000.0</v>
       </c>
       <c r="F11">
         <v>-5376000.0</v>
       </c>
       <c r="G11">
         <v>639000.0</v>
       </c>
       <c r="H11">
         <v>-803000.0</v>
       </c>
       <c r="I11">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>3803000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>19422000.0</v>
       </c>
       <c r="E12">
         <v>6123000.0</v>
       </c>
       <c r="F12">
         <v>120000.0</v>
       </c>
       <c r="G12">
         <v>1632000.0</v>
       </c>
       <c r="H12">
         <v>6711000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>3803000.0</v>
       </c>
       <c r="C13">
         <v>10757000.0</v>
       </c>
       <c r="D13">
         <v>15264000.0</v>
       </c>
       <c r="E13">
         <v>6123000.0</v>
       </c>
       <c r="F13">
         <v>120000.0</v>
       </c>
       <c r="G13">
         <v>1632000.0</v>
       </c>
       <c r="H13">
         <v>5535000.0</v>
       </c>
       <c r="I13">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14">
         <v>-733000.0</v>
       </c>
       <c r="C14">
         <v>4495000.0</v>
       </c>
       <c r="D14">
         <v>2980000.0</v>
       </c>
       <c r="E14">
         <v>1643000.0</v>
       </c>
       <c r="F14">
         <v>448000.0</v>
       </c>
       <c r="G14">
         <v>22065000.0</v>
       </c>
       <c r="H14">
         <v>26259000.0</v>
       </c>
       <c r="I14">
         <v>27435000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-95700000.0</v>
       </c>
       <c r="C15">
         <v>-208143000.0</v>
       </c>
       <c r="D15">
         <v>-675164000.0</v>
       </c>
       <c r="E15">
         <v>-270429000.0</v>
       </c>
       <c r="F15">
         <v>-176334000.0</v>
       </c>
       <c r="G15">
         <v>-224432000.0</v>
       </c>
       <c r="H15">
         <v>-87190000.0</v>
       </c>
       <c r="I15">
         <v>-52674000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-270429000.0</v>
       </c>
       <c r="F16">
         <v>-176334000.0</v>
       </c>
       <c r="G16">
         <v>-224432000.0</v>
       </c>
       <c r="H16">
         <v>-87190000.0</v>
       </c>
       <c r="I16">
         <v>-52674000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-94967000.0</v>
       </c>
       <c r="C17">
         <v>-212638000.0</v>
       </c>
       <c r="D17">
         <v>-690720000.0</v>
       </c>
       <c r="E17">
         <v>-272072000.0</v>
       </c>
       <c r="F17">
         <v>-176782000.0</v>
       </c>
       <c r="G17">
         <v>-228626000.0</v>
       </c>
       <c r="H17">
         <v>-88366000.0</v>
       </c>
       <c r="I17">
         <v>-52312000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>3803000.0</v>
       </c>
       <c r="C18">
         <v>10757000.0</v>
       </c>
       <c r="D18">
         <v>15264000.0</v>
       </c>
       <c r="E18">
         <v>6123000.0</v>
       </c>
       <c r="F18">
         <v>120000.0</v>
       </c>
       <c r="G18">
         <v>1632000.0</v>
       </c>
       <c r="H18">
         <v>5535000.0</v>
       </c>
       <c r="I18">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2278000.0</v>
       </c>
       <c r="F19">
         <v>-3132000.0</v>
       </c>
       <c r="G19">
         <v>-2188000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-105274000.0</v>
       </c>
       <c r="C21">
         <v>-217534000.0</v>
       </c>
       <c r="D21">
         <v>-692143000.0</v>
       </c>
       <c r="E21">
         <v>-275853000.0</v>
       </c>
       <c r="F21">
         <v>-179146000.0</v>
       </c>
       <c r="G21">
         <v>-227431000.0</v>
       </c>
       <c r="H21">
         <v>-94704000.0</v>
       </c>
       <c r="I21">
         <v>-55106000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>354599000.0</v>
       </c>
       <c r="C23">
         <v>471898000.0</v>
       </c>
       <c r="D23">
         <v>951190000.0</v>
       </c>
       <c r="E23">
         <v>553043000.0</v>
       </c>
       <c r="F23">
         <v>431935000.0</v>
       </c>
       <c r="G23">
         <v>472696000.0</v>
       </c>
       <c r="H23">
         <v>243561000.0</v>
       </c>
       <c r="I23">
         <v>169061000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>33960000.0</v>
       </c>
       <c r="C25">
         <v>32973000.0</v>
       </c>
       <c r="D25">
         <v>29840000.0</v>
       </c>
       <c r="E25">
         <v>26167000.0</v>
       </c>
       <c r="F25">
         <v>16089000.0</v>
       </c>
       <c r="G25">
         <v>10153000.0</v>
       </c>
       <c r="H25">
         <v>7761000.0</v>
       </c>
       <c r="I25">
         <v>5330000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>72861000.0</v>
       </c>
       <c r="C26">
         <v>86065000.0</v>
       </c>
       <c r="D26">
         <v>105827000.0</v>
       </c>
       <c r="E26">
         <v>138487000.0</v>
       </c>
       <c r="F26">
         <v>106594000.0</v>
       </c>
       <c r="G26">
         <v>84412000.0</v>
       </c>
       <c r="H26">
         <v>53941000.0</v>
       </c>
       <c r="I26">
         <v>36273000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
         <v>43265000.0</v>
       </c>
       <c r="C27">
         <v>76272000.0</v>
       </c>
       <c r="D27">
         <v>86460000.0</v>
       </c>
       <c r="E27">
         <v>81628000.0</v>
       </c>
       <c r="F27">
         <v>66154000.0</v>
       </c>
       <c r="G27">
         <v>55095000.0</v>
       </c>
       <c r="H27">
         <v>47672000.0</v>
       </c>
       <c r="I27">
         <v>31629000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>88045000.0</v>
       </c>
       <c r="C28">
         <v>121174000.0</v>
       </c>
       <c r="D28">
         <v>126645000.0</v>
       </c>
       <c r="E28">
         <v>146353000.0</v>
       </c>
       <c r="F28">
         <v>94624000.0</v>
       </c>
       <c r="G28">
         <v>166246000.0</v>
       </c>
       <c r="H28">
         <v>54211000.0</v>
       </c>
       <c r="I28">
         <v>37217000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>434000.0</v>
       </c>
       <c r="C29">
         <v>2751000.0</v>
       </c>
       <c r="D29">
         <v>3153000.0</v>
       </c>
       <c r="E29">
         <v>64000.0</v>
       </c>
       <c r="F29">
         <v>-5376000.0</v>
       </c>
       <c r="G29">
         <v>639000.0</v>
       </c>
       <c r="H29">
         <v>-803000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>238132000.0</v>
       </c>
       <c r="C30">
         <v>316486000.0</v>
       </c>
       <c r="D30">
         <v>786903000.0</v>
       </c>
       <c r="E30">
         <v>392621000.0</v>
       </c>
       <c r="F30">
         <v>283461000.0</v>
       </c>
       <c r="G30">
         <v>315906000.0</v>
       </c>
       <c r="H30">
         <v>163585000.0</v>
       </c>
       <c r="I30">
         <v>110449000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>10741000.0</v>
       </c>
       <c r="C31">
         <v>7647000.0</v>
       </c>
       <c r="D31">
         <v>16832000.0</v>
       </c>
       <c r="E31">
         <v>3845000.0</v>
       </c>
       <c r="F31">
         <v>-3012000.0</v>
       </c>
       <c r="G31">
         <v>-556000.0</v>
       </c>
       <c r="H31">
         <v>5535000.0</v>
       </c>
       <c r="I31">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>249325000.0</v>
       </c>
       <c r="C32">
         <v>254364000.0</v>
       </c>
       <c r="D32">
         <v>259047000.0</v>
       </c>
       <c r="E32">
         <v>277190000.0</v>
       </c>
       <c r="F32">
         <v>252789000.0</v>
       </c>
       <c r="G32">
         <v>245265000.0</v>
       </c>
       <c r="H32">
         <v>148857000.0</v>
       </c>
       <c r="I32">
         <v>113955000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>24486000.0</v>
+      </c>
+      <c r="C2">
         <v>34482000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26971000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26779000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31143000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31574000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36613000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38352000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39294000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41153000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46834000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40457000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38244000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>38752000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45653000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>41507000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36497000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36765000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43696000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35184000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33889000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35705000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37821000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42116000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43826000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33027000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24916000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19060000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19301000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20499000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>7021000.0</v>
+      </c>
+      <c r="C3">
         <v>7658000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8494000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9443000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8224000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7801000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8208000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8314000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8216000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8238000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8296000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8266000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7708000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7242000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6624000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6411000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6534000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6598000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6759000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4340000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2484000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2506000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2782000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2576000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2509000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2286000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2093000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1868000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1888000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2011000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-10173000.0</v>
+      </c>
+      <c r="C5">
         <v>-10084000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-25795000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-30694000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-20256000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-17788000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-43041000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-44190000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-50482000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-72174000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-49496000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-64466000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-67220000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-67012000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-61752000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-70480000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-69191000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-70585000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-48243000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-56004000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-38033000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-38738000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-49561000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-64287000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-87832000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-25751000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-24492000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-25749000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19687000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-21515000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-3152000.0</v>
+      </c>
+      <c r="C6">
         <v>-2426000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17301000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-21251000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12032000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9987000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-34833000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35876000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-42266000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-63936000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-41200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-56200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-59512000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-59770000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-55128000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-64069000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-62657000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-63987000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-41484000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-51664000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-35549000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-36232000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-46779000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-61711000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-85323000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-23465000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-22399000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23881000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-17799000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-19504000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>27562000.0</v>
+      </c>
+      <c r="C9">
         <v>20401000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>28337000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29507000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>39755000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35259000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>34393000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22694000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23496000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18369000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23843000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21465000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24203000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25249000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33580000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27702000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28019000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27467000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>29054000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>27039000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>26328000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21894000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22611000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20435000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24742000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20687000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20116000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15684000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16113000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13168000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-10173000.0</v>
+      </c>
+      <c r="C10">
         <v>-10084000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25795000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30694000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-20256000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17788000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-43041000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-44190000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-50482000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-72174000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-49496000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-135982000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-92799000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-397034000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-61752000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-70480000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-69191000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-70585000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-48243000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-56386000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-38033000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-39496000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-50277000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-64518000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-87968000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-25224000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-23504000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-24463000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-19687000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-21515000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-548000.0</v>
+      </c>
+      <c r="C11">
         <v>217000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-626000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1217000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-725000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>568000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1528000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-149000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>97000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1275000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>547000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1122000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>716000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1475000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-160000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>95000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>461000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-332000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-334000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5454000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000.0</v>
       </c>
       <c r="W11">
         <v>309000.0</v>
       </c>
       <c r="X11">
+        <v>309000.0</v>
+      </c>
+      <c r="Y11">
         <v>78000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>252000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-523000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-781000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-392000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>370000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-384000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>617000.0</v>
+      </c>
+      <c r="C12">
         <v>313000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>638000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>845000.0</v>
       </c>
-      <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>3882000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2668000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3784000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8172000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7978000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2332000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>108000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4014000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1237000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>764000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>108000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>217000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>382000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>224000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>61000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>222000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>255000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>308000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>847000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>988000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>313000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>368000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>638000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>845000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2688000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>423000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3882000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2668000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3784000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8172000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7978000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2332000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>940000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4014000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1237000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>764000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>108000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>217000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>224000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>61000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>222000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>255000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>308000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>847000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>988000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1286000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14">
+        <v>-302000.0</v>
+      </c>
+      <c r="C14">
         <v>-585000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>247000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-467000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-165000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-348000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1915000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>577000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>659000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1344000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1456000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>690000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1040000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-821000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>429000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>491000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-507000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-216000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>116000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-562000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21171000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21448000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22065000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22339000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>23854000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25416000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26259000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25416000.0</v>
       </c>
-      <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-9927000.0</v>
+      </c>
+      <c r="C15">
         <v>-10886000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-24922000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-32378000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-19696000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-18704000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-42654000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-43464000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-49920000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-72105000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-48587000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-136414000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-92475000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-397688000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-61163000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-70084000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-69145000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-70037000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-47793000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-51494000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-37859000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-39188000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-50312000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-63081000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-86658000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-24381000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-22431000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-24015000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-19613000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-21131000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-136414000.0</v>
       </c>
       <c r="N16">
+        <v>-136414000.0</v>
+      </c>
+      <c r="O16">
         <v>-397688000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-61163000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-70084000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-69145000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-70037000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-47793000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-51494000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-37859000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-39188000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-50312000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-63081000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-86658000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-24381000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-23223000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-24015000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-9625000.0</v>
+      </c>
+      <c r="C17">
         <v>-10301000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-25169000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-31911000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-19531000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-18356000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-44569000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-44041000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-50579000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-73449000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-50043000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-137104000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-93515000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-397857000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-61592000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-70575000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-68594000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-69826000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-47909000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-562000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-38136000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-39805000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-50586000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-64596000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-88220000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-25224000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-22723000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-24071000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-617000.0</v>
+      </c>
+      <c r="C18">
         <v>313000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-368000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>638000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>845000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2688000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>423000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3882000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2668000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3784000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8172000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7978000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2332000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>940000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4014000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>764000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>108000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>217000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-382000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>224000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>61000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>222000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>255000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>308000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>847000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>988000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1286000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-652000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-923000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-593000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-551000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-211000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1037000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-554000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-722000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-819000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-9556000.0</v>
+      </c>
+      <c r="C21">
         <v>-12947000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25152000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29332000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20379000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-30411000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-42756000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-47370000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-52376000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-75032000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-56955000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-143360000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-94506000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-397322000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-64843000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-71124000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-69404000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-70482000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-47423000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-55450000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-37535000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-38738000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-49561000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-64287000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-87832000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-25751000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-24492000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-25749000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-21364000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-23099000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>61604000.0</v>
+      </c>
+      <c r="C23">
         <v>67830000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>80460000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>85618000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>91277000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>97244000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>113762000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>108416000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>115166000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>134554000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>127632000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>205282000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>156953000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>461323000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>144076000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>140333000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>133920000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>134714000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>120173000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>117673000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>97752000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>96337000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>109993000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>126838000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>156400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79465000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69524000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>60493000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56778000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>56766000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>7013000.0</v>
+      </c>
+      <c r="C25">
         <v>7593000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8493000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9442000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8224000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7801000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8208000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8314000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8215000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8236000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8296000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8266000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7708000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7242000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6624000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6411000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6534000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6598000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6759000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4340000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2484000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2506000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2782000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2576000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2509000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2286000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2093000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1868000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>10352000.0</v>
+      </c>
+      <c r="C26">
         <v>12379000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13940000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18582000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18237000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22102000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>18782000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19797000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20806000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>26680000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26347000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>27715000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25842000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>25923000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>27685000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>36254000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>37067000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>37481000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>33777000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>27399000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>22378000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>23040000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>26564000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>25275000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>17637000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>14936000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>14772000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>13602000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12314000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13253000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>5844000.0</v>
+      </c>
+      <c r="C27">
         <v>7745000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9093000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9078000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12518000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12576000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15389000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16771000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18386000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25726000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21801000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>20379000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21554000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>22726000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23260000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18493000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18721000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>21154000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>21263000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16370000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14789000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13732000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15117000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13758000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>12346000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13874000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13721000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11309000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11453000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11189000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>13901000.0</v>
+      </c>
+      <c r="C28">
         <v>17701000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21962000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21736000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21155000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23192000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34770000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25183000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28464000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32757000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24385000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29571000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36319000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>36370000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>41044000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>37682000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>34911000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32716000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14678000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>34380000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24212000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>21354000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>27709000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>43113000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>80082000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15342000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14022000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14654000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13710000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11825000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-548000.0</v>
+      </c>
+      <c r="C29">
         <v>217000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-626000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1217000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-725000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>568000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1528000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-149000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>97000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1275000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>547000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1122000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>716000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1475000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-160000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>461000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-332000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-334000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5454000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000.0</v>
       </c>
       <c r="W29">
         <v>309000.0</v>
       </c>
       <c r="X29">
+        <v>309000.0</v>
+      </c>
+      <c r="Y29">
         <v>78000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>252000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-781000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-392000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>37118000.0</v>
+      </c>
+      <c r="C30">
         <v>33348000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53489000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>58839000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60134000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65670000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77149000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>70064000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75872000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>93401000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>80798000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>164825000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>118709000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>422571000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>98423000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>98826000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>97423000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>97949000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>76477000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>82489000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63863000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60632000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>72172000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>84722000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>112574000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>46438000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>44608000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41433000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>37477000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>36267000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-617000.0</v>
+      </c>
+      <c r="C31">
         <v>2863000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-643000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1362000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>123000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>12623000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-285000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3180000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1894000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2858000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7459000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7378000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1707000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>288000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3091000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>644000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>213000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-103000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-820000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-936000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-498000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-758000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-716000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-231000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-136000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>527000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>988000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1286000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1677000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1584000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>52048000.0</v>
+      </c>
+      <c r="C32">
         <v>54883000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>55308000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56286000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>70898000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66833000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>71006000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>61046000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>62790000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59522000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70677000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>61922000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62447000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>64001000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79233000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>69209000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>64516000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>64232000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>72750000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>62223000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60217000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>57599000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>60432000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>62551000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>68568000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>53714000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>45032000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>34744000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>35414000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>33667000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -10072,3138 +10283,3206 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>229111000.0</v>
       </c>
       <c r="C2">
         <v>372833000.0</v>
       </c>
       <c r="D2">
         <v>539341000.0</v>
       </c>
       <c r="E2">
         <v>747211000.0</v>
       </c>
       <c r="F2">
         <v>942711000.0</v>
       </c>
       <c r="G2">
         <v>138816000.0</v>
       </c>
       <c r="H2">
         <v>54070000.0</v>
       </c>
       <c r="I2">
         <v>95828000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>21000</v>
       </c>
       <c r="C3">
         <v>15222000</v>
       </c>
       <c r="D3">
         <v>15248000</v>
       </c>
       <c r="E3">
         <v>10447000</v>
       </c>
       <c r="F3">
         <v>559000</v>
       </c>
       <c r="G3">
         <v>3318000</v>
       </c>
       <c r="H3">
         <v>1338000</v>
       </c>
       <c r="I3">
         <v>1911000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-207565000.0</v>
       </c>
       <c r="F4">
         <v>-195416000.0</v>
       </c>
       <c r="G4">
         <v>803895000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-9463000.0</v>
       </c>
       <c r="F5">
         <v>-11801000.0</v>
       </c>
       <c r="G5">
         <v>-7882000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-45988000.0</v>
       </c>
       <c r="C6">
         <v>-143722000.0</v>
       </c>
       <c r="D6">
         <v>-166508000.0</v>
       </c>
       <c r="E6">
         <v>-207870000.0</v>
       </c>
       <c r="F6">
         <v>-195500000.0</v>
       </c>
       <c r="G6">
         <v>803895000.0</v>
       </c>
       <c r="H6">
         <v>84746000.0</v>
       </c>
       <c r="I6">
         <v>-41758000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-26795000.0</v>
       </c>
       <c r="C7">
         <v>-9981000.0</v>
       </c>
       <c r="D7">
         <v>-15507000.0</v>
       </c>
       <c r="E7">
         <v>-28096000.0</v>
       </c>
       <c r="F7">
         <v>-27715000.0</v>
       </c>
       <c r="G7">
         <v>-18445000.0</v>
       </c>
       <c r="H7">
         <v>-14520000.0</v>
       </c>
       <c r="I7">
         <v>-36771000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-8140000.0</v>
       </c>
       <c r="F8">
         <v>-512000.0</v>
       </c>
       <c r="G8">
         <v>-14212000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>12220000.0</v>
       </c>
       <c r="C9">
         <v>-25012000.0</v>
       </c>
       <c r="D9">
         <v>3248000.0</v>
       </c>
       <c r="E9">
         <v>-8140000.0</v>
       </c>
       <c r="F9">
         <v>-512000.0</v>
       </c>
       <c r="G9">
         <v>-14212000.0</v>
       </c>
       <c r="H9">
         <v>803000.0</v>
       </c>
       <c r="I9">
         <v>-19471000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
         <v>1171000.0</v>
       </c>
       <c r="C10">
         <v>1901000.0</v>
       </c>
       <c r="D10">
         <v>2085000.0</v>
       </c>
       <c r="E10">
         <v>-1207000.0</v>
       </c>
       <c r="F10">
         <v>1598000.0</v>
       </c>
       <c r="G10">
         <v>-6024000.0</v>
       </c>
       <c r="H10">
         <v>-592000.0</v>
       </c>
       <c r="I10">
         <v>1569000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4157000.0</v>
       </c>
       <c r="F11">
         <v>-3823000.0</v>
       </c>
       <c r="G11">
         <v>-2881000.0</v>
       </c>
       <c r="H11">
         <v>-14991000.0</v>
       </c>
       <c r="I11">
         <v>-17759000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>68235000.0</v>
       </c>
       <c r="F12">
         <v>43715000.0</v>
       </c>
       <c r="G12">
         <v>117998000.0</v>
       </c>
       <c r="H12">
         <v>10288000.0</v>
       </c>
       <c r="I12">
         <v>8789000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5770000.0</v>
       </c>
       <c r="F13">
         <v>-24978000.0</v>
       </c>
       <c r="G13">
         <v>4672000.0</v>
       </c>
       <c r="H13">
         <v>260000.0</v>
       </c>
       <c r="I13">
         <v>-1110000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>33960000.0</v>
       </c>
       <c r="C14">
-        <v>33433999.0</v>
+        <v>32973000.0</v>
       </c>
       <c r="D14">
         <v>31924000.0</v>
       </c>
       <c r="E14">
         <v>26167000.0</v>
       </c>
       <c r="F14">
         <v>16089000.0</v>
       </c>
       <c r="G14">
         <v>10153000.0</v>
       </c>
       <c r="H14">
         <v>7761000.0</v>
       </c>
       <c r="I14">
         <v>5330000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>183123000.0</v>
       </c>
       <c r="C16">
         <v>229111000.0</v>
       </c>
       <c r="D16">
         <v>372833000.0</v>
       </c>
       <c r="E16">
         <v>539341000.0</v>
       </c>
       <c r="F16">
         <v>747211000.0</v>
       </c>
       <c r="G16">
         <v>942711000.0</v>
       </c>
       <c r="H16">
         <v>138816000.0</v>
       </c>
       <c r="I16">
         <v>54070000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-65974000.0</v>
       </c>
       <c r="C18">
         <v>-142560000.0</v>
       </c>
       <c r="D18">
         <v>-163591000.0</v>
       </c>
       <c r="E18">
         <v>-202770000.0</v>
       </c>
       <c r="F18">
         <v>-142096000.0</v>
       </c>
       <c r="G18">
         <v>-115782000.0</v>
       </c>
       <c r="H18">
         <v>-83230000.0</v>
       </c>
       <c r="I18">
         <v>-75917000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>-1000000.0</v>
       </c>
       <c r="C19">
         <v>-18652000.0</v>
       </c>
       <c r="D19">
         <v>126193000.0</v>
       </c>
       <c r="E19">
         <v>-11630000.0</v>
       </c>
       <c r="F19">
         <v>97452000.0</v>
       </c>
       <c r="G19">
         <v>-66757000.0</v>
       </c>
       <c r="H19">
         <v>119999000.0</v>
       </c>
       <c r="I19">
         <v>-245933000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>-900000.0</v>
       </c>
       <c r="G20">
         <v>1018045000.0</v>
       </c>
       <c r="H20">
         <v>45761000.0</v>
       </c>
       <c r="I20">
         <v>280444000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-95700000.0</v>
       </c>
       <c r="C22">
-        <v>-208143000.0</v>
+        <v>-212638000.0</v>
       </c>
       <c r="D22">
         <v>-675164000.0</v>
       </c>
       <c r="E22">
         <v>-272072000.0</v>
       </c>
       <c r="F22">
         <v>-176782000.0</v>
       </c>
       <c r="G22">
         <v>-228626000.0</v>
       </c>
       <c r="H22">
         <v>-88366000.0</v>
       </c>
       <c r="I22">
         <v>-52312000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>840000.0</v>
       </c>
       <c r="C23">
         <v>1384000.0</v>
       </c>
       <c r="D23">
         <v>2733000.0</v>
       </c>
       <c r="E23">
         <v>-3252000.0</v>
       </c>
       <c r="F23">
         <v>20792000.0</v>
       </c>
       <c r="G23">
         <v>148653000.0</v>
       </c>
       <c r="H23">
         <v>46797000.0</v>
       </c>
       <c r="I23">
         <v>278181000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>-196000.0</v>
       </c>
       <c r="C24">
         <v>-15103000.0</v>
       </c>
       <c r="D24">
         <v>-18876000.0</v>
       </c>
       <c r="E24">
         <v>-11338000.0</v>
       </c>
       <c r="F24">
         <v>-2548000.0</v>
       </c>
       <c r="G24">
         <v>-63439000.0</v>
       </c>
       <c r="H24">
         <v>167087000.0</v>
       </c>
       <c r="I24">
         <v>-179641000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>1682000.0</v>
       </c>
       <c r="C25">
-        <v>57595000.0</v>
+        <v>15009000.0</v>
       </c>
       <c r="D25">
         <v>438400000.0</v>
       </c>
       <c r="E25">
         <v>16527000.0</v>
       </c>
       <c r="F25">
         <v>9307000.0</v>
       </c>
       <c r="G25">
         <v>2262000.0</v>
       </c>
       <c r="H25">
         <v>2486000.0</v>
       </c>
       <c r="I25">
         <v>1194000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>-4000.0</v>
       </c>
       <c r="C26">
         <v>-3000.0</v>
       </c>
       <c r="D26">
         <v>-586000.0</v>
       </c>
       <c r="E26">
         <v>-360000.0</v>
       </c>
       <c r="F26">
         <v>-15038000.0</v>
       </c>
       <c r="G26">
         <v>-37568000.0</v>
       </c>
       <c r="H26">
         <v>-158000.0</v>
       </c>
       <c r="I26">
         <v>-2898000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>22010000.0</v>
       </c>
       <c r="C27">
         <v>47542000.0</v>
       </c>
       <c r="D27">
         <v>72246000.0</v>
       </c>
       <c r="E27">
         <v>67675000.0</v>
       </c>
       <c r="F27">
         <v>43809000.0</v>
       </c>
       <c r="G27">
         <v>118358000.0</v>
       </c>
       <c r="H27">
         <v>12135000.0</v>
       </c>
       <c r="I27">
         <v>7669000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>840000.0</v>
       </c>
       <c r="C28">
         <v>1381000.0</v>
       </c>
       <c r="D28">
         <v>2147000.0</v>
       </c>
       <c r="E28">
         <v>-3612000.0</v>
       </c>
       <c r="F28">
         <v>5754000.0</v>
       </c>
       <c r="G28">
         <v>983116000.0</v>
       </c>
       <c r="H28">
         <v>46639000.0</v>
       </c>
       <c r="I28">
         <v>278181000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-65953000.0</v>
       </c>
       <c r="C29">
         <v>-127338000.0</v>
       </c>
       <c r="D29">
         <v>-148343000.0</v>
       </c>
       <c r="E29">
         <v>-192323000.0</v>
       </c>
       <c r="F29">
         <v>-141537000.0</v>
       </c>
       <c r="G29">
         <v>-112464000.0</v>
       </c>
       <c r="H29">
         <v>-81892000.0</v>
       </c>
       <c r="I29">
         <v>-74006000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>17104000.0</v>
       </c>
       <c r="C30">
         <v>-18652000.0</v>
       </c>
       <c r="D30">
         <v>-19168000.0</v>
       </c>
       <c r="E30">
         <v>-11630000.0</v>
       </c>
       <c r="F30">
         <v>-59633000.0</v>
       </c>
       <c r="G30">
         <v>-66757000.0</v>
       </c>
       <c r="H30">
         <v>119999000.0</v>
       </c>
       <c r="I30">
         <v>-245933000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>180002000.0</v>
+      </c>
+      <c r="C2">
         <v>183123000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>201683000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>219867000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>223206000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>229111000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>245442000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>276908000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>308599000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>372038000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>319373000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>162151000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>113682000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>539341000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>333396000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>257984000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>177729000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>747211000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>791197000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>975982000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>897177000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>942711000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>957512000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>233790000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>124929000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>138816000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>134372000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>160562000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>79705000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54070000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>2773000</v>
+      </c>
+      <c r="C3">
         <v>5000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>9000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2416000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4733000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5180000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2893000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1316000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>60000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7103000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6769000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10445000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>56000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>68000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>338000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>62000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>135000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>148000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>957000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1050000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1254000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>240000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>288000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>337000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>473000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-425331000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>204171000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>75452000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>82047000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-569235000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-44044000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-184643000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>78805000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-45534000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>21731000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4125000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9732000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2945000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-911000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2611000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5838000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4556000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4018000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>16739000.0</v>
+      </c>
+      <c r="C6">
         <v>-3121000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-18560000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18184000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3339000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5905000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16331000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-32261000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31691000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-63439000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52665000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>158017000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>48469000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-425659000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>205945000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>75412000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>80255000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-569482000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-43986000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-184785000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>78805000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-45534000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14801000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>723722000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>108861000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13887000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4444000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-26190000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>80857000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>25635000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>11500000.0</v>
+      </c>
+      <c r="C7">
         <v>161000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9105000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3198000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1758000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12734000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2626000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8921000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9569000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13255000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14731000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-6263000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3894000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9381000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6539000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10915000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2086000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-12728000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17470000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6128000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2304000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14069000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9184000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3887000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9205000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-14537000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2744000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7987000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5750000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>799000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>2340000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-12936000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-967000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1473000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4290000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-11837000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1516000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2452000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>7357000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>3922000.0</v>
+      </c>
+      <c r="C9">
         <v>-9599000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3219000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1766000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18041000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7274000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10920000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-13240000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4814000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27506000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8227000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1314000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7821000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2340000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-12936000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-967000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1473000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4290000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-11837000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1516000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2452000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7357000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5744000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>240000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6998000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1710000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-11075000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>312000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6228000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5338000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>484000.0</v>
+      </c>
+      <c r="C10">
         <v>39000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>511000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>346000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>328000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>812000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1005000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>74000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1180000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-94000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>299000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-768000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-48000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>104000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-495000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1570000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-171000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>437000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-238000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1353000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2564000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1495000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-612000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-92000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-203000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-288000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-7159000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-14406000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8813000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10671000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6033000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-13063000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14639000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12045000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6958000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3172000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12618000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7735000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3939000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3825000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>417500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-9709000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>95794000.0</v>
       </c>
       <c r="N12">
+        <v>95794000.0</v>
+      </c>
+      <c r="O12">
         <v>352155000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19788000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22998000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15245000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11643000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12662000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9216000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10854000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9104000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12916000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>33987000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>66995000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2712000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3548000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-1118000.0</v>
       </c>
       <c r="N13">
+        <v>-1118000.0</v>
+      </c>
+      <c r="O13">
         <v>-10964000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7864000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>771000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8105000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-10970000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-21842000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13115000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1765000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-18016000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3663000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6172000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3227000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-8390000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2393000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1419000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>7013000.0</v>
+      </c>
+      <c r="C14">
         <v>7593000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8493000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9442000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8224000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7801000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8208000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8138000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8817000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8906000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8374000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8266000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7708000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7242000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6624000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6411000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6534000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6598000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6759000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4340000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2484000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2506000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2782000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2576000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2509000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2286000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2093000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1868000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1906000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1894000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>196741000.0</v>
+      </c>
+      <c r="C16">
         <v>180002000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>183123000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>201683000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>219867000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>223206000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>229111000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>245442000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>276908000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>308599000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>372038000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>320168000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>162151000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>113682000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>539341000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>333396000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>257984000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>177729000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>747211000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>791197000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>975982000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>897177000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>942711000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>957512000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>233790000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>124929000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>138816000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>134372000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>160562000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>79705000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>13490000.0</v>
+      </c>
+      <c r="C18">
         <v>-988000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17367000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-18766000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4724000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25117000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15851000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-37087000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26973000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-62649000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-42892000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-38051000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46731000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35917000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-46391000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-50922000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-43198000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-62259000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-45261000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29162000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-26386000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-41287000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24587000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-31069000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-26779000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-33347000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15517000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-26164000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17663000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-23886000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
         <v>19391000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4131000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4733000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5180000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4608000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>94339000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>195359000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>88873000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-390970000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>239700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>124874000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>123021000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-499223000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-338000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-156464000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>100000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2548000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>29920000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-101011000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-256000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>6894000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-26466000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-387000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-9625000.0</v>
+      </c>
+      <c r="C22">
         <v>-10301000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25169000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-31911000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-19531000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-18356000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-42654000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-44041000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-49920000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-72105000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-48587000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-137104000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-93515000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-398509000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-61592000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-70575000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-69652000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-70253000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-47909000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-50932000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-38136000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-39805000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-50586000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-64596000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-88220000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-25224000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-22723000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-24071000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-19613000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-21131000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>144</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>303000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>544000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1384000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>428000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5180000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>956000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2164000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>896000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>280000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1557000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2502999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1860000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>295000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-11790000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2267000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3405000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7436000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7684000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-140000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>168000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>136059000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>46187000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>231000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>361000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>-5630000.0</v>
+      </c>
+      <c r="C24">
         <v>-2781000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>20400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2413000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4718000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5154000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4533000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>102373000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>195419000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2940000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-7731000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1960000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>124874000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1960000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-499223000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2548000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-156526000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>100000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2548000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2940000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-100054000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-256000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6894000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>19524000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-99000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>98502000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>49160000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-212000.0</v>
+      </c>
+      <c r="C25">
         <v>-724000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4929000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2837000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2335000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9152000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7747000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1856000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-73000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>465000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>907000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>80229000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28406000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>331743000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7439000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3506000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3022000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2560000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4422000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3589000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>574000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>508000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1845000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>630000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>439000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>441000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>710000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-7840000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-7575000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1000.0</v>
       </c>
       <c r="E26">
         <v>-1000.0</v>
       </c>
       <c r="F26">
         <v>-1000.0</v>
       </c>
       <c r="G26">
+        <v>-1000.0</v>
+      </c>
+      <c r="H26">
         <v>-2000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>586000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-585000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>360000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-360000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1929000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4037000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1050000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2360000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2245000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-9383000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-19151000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-18254000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-158000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>2033000.0</v>
+      </c>
+      <c r="C27">
         <v>2304000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4578000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4083000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6010000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7339000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10883000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10601000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9820000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16238000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12679000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16882000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21677000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>21008000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19256000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20821000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>15523000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12075000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11336000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13105000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10726000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8642000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>11842000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>34420000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>67638000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4458000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3460000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3604000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2471000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>0.0</v>
+      </c>
+      <c r="C28">
         <v>303000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>299000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>543000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>427000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>956000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5759000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>896000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-305000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1556000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>417000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2224000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7753000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1217000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1045000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5191000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1699000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20191000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>854845000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>135896000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12566000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>46187000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>73000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>361000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>10717000.0</v>
+      </c>
+      <c r="C29">
         <v>-983000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17355000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-18766000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4724000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25108000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13435000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-32354000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21793000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-59756000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-41576000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-37991000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-39628000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-29148000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-35946000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-50978000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-43208000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-62191000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-44923000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-29224000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-26251000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-41139000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-24530000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-30112000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-25729000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-32093000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15277000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-25876000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-17326000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-23413000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>4170000.0</v>
+      </c>
+      <c r="C30">
         <v>-2786000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2287000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>19391000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4131000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4733000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5180000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4608000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94339000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>195359000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88873000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-397739000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>239700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>124930000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>123031000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-499291000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-338000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-156464000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>99865000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2696000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29920000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-101011000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1306000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5640000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-26466000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-387000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>98165000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48687000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>