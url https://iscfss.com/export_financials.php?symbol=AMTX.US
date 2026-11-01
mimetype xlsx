--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -17021,69 +17021,69 @@
       </c>
       <c r="P2">
         <v>137216040.0</v>
       </c>
       <c r="Q2">
         <v>8254000.0</v>
       </c>
       <c r="R2">
         <v>9047000.0</v>
       </c>
       <c r="S2">
         <v>2214000.0</v>
       </c>
       <c r="T2"/>
       <c r="U2">
         <v>700000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>157</v>
       </c>
       <c r="B3">
-        <v>10202000.0</v>
+        <v>9579000.0</v>
       </c>
       <c r="C3">
         <v>8387000.0</v>
       </c>
       <c r="D3">
         <v>7005000.0</v>
       </c>
       <c r="E3">
         <v>5581000.0</v>
       </c>
       <c r="F3">
         <v>5494000.0</v>
       </c>
       <c r="G3">
         <v>4942000.0</v>
       </c>
       <c r="H3">
-        <v>5069000.0</v>
+        <v>4482000.0</v>
       </c>
       <c r="I3">
         <v>4720000.0</v>
       </c>
       <c r="J3">
         <v>5014000.0</v>
       </c>
       <c r="K3">
         <v>4796000.0</v>
       </c>
       <c r="L3">
         <v>4859000.0</v>
       </c>
       <c r="M3">
         <v>4807000.0</v>
       </c>
       <c r="N3">
         <v>4890000.0</v>
       </c>
       <c r="O3">
         <v>3042000.0</v>
       </c>
       <c r="P3">
         <v>1141007.0</v>
       </c>
@@ -17154,122 +17154,122 @@
       <c r="G5">
         <v>-10019000.0</v>
       </c>
       <c r="H5">
         <v>-10334000.0</v>
       </c>
       <c r="I5">
         <v>-18066000.0</v>
       </c>
       <c r="J5">
         <v>-17858000.0</v>
       </c>
       <c r="K5">
         <v>1586000.0</v>
       </c>
       <c r="L5">
         <v>-10253000.0</v>
       </c>
       <c r="M5">
         <v>24090000.0</v>
       </c>
       <c r="N5">
         <v>-156000.0</v>
       </c>
       <c r="O5">
-        <v>12294000.0</v>
+        <v>12295000.0</v>
       </c>
       <c r="P5">
         <v>-4505342.0</v>
       </c>
       <c r="Q5">
         <v>-4527051.0</v>
       </c>
       <c r="R5">
         <v>-8659588.0</v>
       </c>
       <c r="S5">
         <v>-15206033.0</v>
       </c>
       <c r="T5">
         <v>148386.0</v>
       </c>
       <c r="U5">
         <v>-103783.0</v>
       </c>
       <c r="V5">
         <v>-9689.0</v>
       </c>
       <c r="W5">
         <v>-11724.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>160</v>
       </c>
       <c r="B6">
-        <v>-24408000.0</v>
+        <v>-25031000.0</v>
       </c>
       <c r="C6">
         <v>-49824000.0</v>
       </c>
       <c r="D6">
         <v>-34843000.0</v>
       </c>
       <c r="E6">
         <v>-79717000.0</v>
       </c>
       <c r="F6">
         <v>-21645000.0</v>
       </c>
       <c r="G6">
         <v>-5077000.0</v>
       </c>
       <c r="H6">
-        <v>-5265000.0</v>
+        <v>-5852000.0</v>
       </c>
       <c r="I6">
         <v>-13346000.0</v>
       </c>
       <c r="J6">
         <v>-12844000.0</v>
       </c>
       <c r="K6">
         <v>6382000.0</v>
       </c>
       <c r="L6">
         <v>-5394000.0</v>
       </c>
       <c r="M6">
         <v>28897000.0</v>
       </c>
       <c r="N6">
         <v>4734000.0</v>
       </c>
       <c r="O6">
-        <v>15336000.0</v>
+        <v>15337000.0</v>
       </c>
       <c r="P6">
         <v>-3364335.0</v>
       </c>
       <c r="Q6">
         <v>-3767000.0</v>
       </c>
       <c r="R6">
         <v>-7859000.0</v>
       </c>
       <c r="S6">
         <v>-14781000.0</v>
       </c>
       <c r="T6">
         <v>218161.0</v>
       </c>
       <c r="U6">
         <v>-103783.0</v>
       </c>
       <c r="V6">
         <v>-9689.0</v>
       </c>
       <c r="W6">
         <v>-10717.0</v>
       </c>
@@ -19193,66 +19193,66 @@
         <v>1262336.0</v>
       </c>
       <c r="BU2">
         <v>952028.0</v>
       </c>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>157</v>
       </c>
       <c r="B3">
-        <v>9929000.0</v>
+        <v>2545000.0</v>
       </c>
       <c r="C3">
         <v>2535000.0</v>
       </c>
       <c r="D3">
         <v>2694000.0</v>
       </c>
       <c r="E3">
-        <v>2486000.0</v>
+        <v>2337000.0</v>
       </c>
       <c r="F3">
-        <v>2510000.0</v>
+        <v>2362000.0</v>
       </c>
       <c r="G3">
-        <v>2512000.0</v>
+        <v>2357000.0</v>
       </c>
       <c r="H3">
         <v>2230000.0</v>
       </c>
       <c r="I3">
         <v>2286000.0</v>
       </c>
       <c r="J3">
         <v>2061000.0</v>
       </c>
       <c r="K3">
         <v>1810000.0</v>
       </c>
       <c r="L3">
         <v>1762000.0</v>
       </c>
       <c r="M3">
         <v>1759000.0</v>
       </c>
       <c r="N3">
         <v>1682000.0</v>
       </c>
       <c r="O3">
         <v>1802000.0</v>
       </c>
@@ -19274,60 +19274,60 @@
       <c r="U3">
         <v>1353000.0</v>
       </c>
       <c r="V3">
         <v>1390000.0</v>
       </c>
       <c r="W3">
         <v>1398000.0</v>
       </c>
       <c r="X3">
         <v>1391000.0</v>
       </c>
       <c r="Y3">
         <v>1265000.0</v>
       </c>
       <c r="Z3">
         <v>1184000.0</v>
       </c>
       <c r="AA3">
         <v>1102000.0</v>
       </c>
       <c r="AB3">
         <v>1109000.0</v>
       </c>
       <c r="AC3">
-        <v>1266000.0</v>
+        <v>1115000.0</v>
       </c>
       <c r="AD3">
-        <v>1254000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="AE3">
-        <v>1291000.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="AF3">
-        <v>1125000.0</v>
+        <v>1158000.0</v>
       </c>
       <c r="AG3">
         <v>1193000.0</v>
       </c>
       <c r="AH3">
         <v>1184000.0</v>
       </c>
       <c r="AI3">
         <v>1185000.0</v>
       </c>
       <c r="AJ3">
         <v>1445000.0</v>
       </c>
       <c r="AK3">
         <v>1207000.0</v>
       </c>
       <c r="AL3">
         <v>1183000.0</v>
       </c>
       <c r="AM3">
         <v>1179000.0</v>
       </c>
       <c r="AN3">
         <v>1178000.0</v>
       </c>
@@ -19343,66 +19343,66 @@
       <c r="AR3">
         <v>1203000.0</v>
       </c>
       <c r="AS3">
         <v>1204000.0</v>
       </c>
       <c r="AT3">
         <v>1225000.0</v>
       </c>
       <c r="AU3">
         <v>1227000.0</v>
       </c>
       <c r="AV3">
         <v>1226000.0</v>
       </c>
       <c r="AW3">
         <v>1279000.0</v>
       </c>
       <c r="AX3">
         <v>1150000.0</v>
       </c>
       <c r="AY3">
         <v>1152000.0</v>
       </c>
       <c r="AZ3">
-        <v>1255000.0</v>
+        <v>3357179.0</v>
       </c>
       <c r="BA3">
-        <v>1153000.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="BB3">
         <v>1173000.0</v>
       </c>
       <c r="BC3">
         <v>1289000.0</v>
       </c>
       <c r="BD3">
         <v>1065752.0</v>
       </c>
       <c r="BE3">
-        <v>1212000.0</v>
+        <v>1211565.0</v>
       </c>
       <c r="BF3">
         <v>419549.0</v>
       </c>
       <c r="BG3">
         <v>344917.0</v>
       </c>
       <c r="BH3">
         <v>255196.0</v>
       </c>
       <c r="BI3">
         <v>341135.0</v>
       </c>
       <c r="BJ3">
         <v>354887.0</v>
       </c>
       <c r="BK3">
         <v>189789.0</v>
       </c>
       <c r="BL3">
         <v>190714.0</v>
       </c>
       <c r="BM3">
         <v>192304.0</v>
       </c>
@@ -19662,60 +19662,60 @@
       <c r="U5">
         <v>-11004000.0</v>
       </c>
       <c r="V5">
         <v>-2228000.0</v>
       </c>
       <c r="W5">
         <v>-10197000.0</v>
       </c>
       <c r="X5">
         <v>-8722000.0</v>
       </c>
       <c r="Y5">
         <v>-4656000.0</v>
       </c>
       <c r="Z5">
         <v>9072000.0</v>
       </c>
       <c r="AA5">
         <v>-5713000.0</v>
       </c>
       <c r="AB5">
         <v>-265000.0</v>
       </c>
       <c r="AC5">
-        <v>-1392000.0</v>
+        <v>-1241000.0</v>
       </c>
       <c r="AD5">
         <v>-6873000.0</v>
       </c>
       <c r="AE5">
-        <v>-5366000.0</v>
+        <v>-5225000.0</v>
       </c>
       <c r="AF5">
-        <v>-7458000.0</v>
+        <v>-7491000.0</v>
       </c>
       <c r="AG5">
         <v>-1238000.0</v>
       </c>
       <c r="AH5">
         <v>-871000.0</v>
       </c>
       <c r="AI5">
         <v>-2071000.0</v>
       </c>
       <c r="AJ5">
         <v>-3720000.0</v>
       </c>
       <c r="AK5">
         <v>-4350000.0</v>
       </c>
       <c r="AL5">
         <v>-2823000.0</v>
       </c>
       <c r="AM5">
         <v>-3996000.0</v>
       </c>
       <c r="AN5">
         <v>936000.0</v>
       </c>
@@ -19731,157 +19731,157 @@
       <c r="AR5">
         <v>-2601000.0</v>
       </c>
       <c r="AS5">
         <v>-1887000.0</v>
       </c>
       <c r="AT5">
         <v>-1397000.0</v>
       </c>
       <c r="AU5">
         <v>-4368000.0</v>
       </c>
       <c r="AV5">
         <v>-748000.0</v>
       </c>
       <c r="AW5">
         <v>3428000.0</v>
       </c>
       <c r="AX5">
         <v>7763000.0</v>
       </c>
       <c r="AY5">
         <v>12682000.0</v>
       </c>
       <c r="AZ5">
-        <v>-1714000.0</v>
+        <v>-3816000.0</v>
       </c>
       <c r="BA5">
-        <v>-3316000.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="BB5">
         <v>-608000.0</v>
       </c>
       <c r="BC5">
         <v>-4863000.0</v>
       </c>
       <c r="BD5">
         <v>-7208002.0</v>
       </c>
       <c r="BE5">
-        <v>25980000.0</v>
+        <v>24045000.0</v>
       </c>
       <c r="BF5">
         <v>-4582139.0</v>
       </c>
       <c r="BG5">
         <v>-4413970.0</v>
       </c>
       <c r="BH5">
         <v>1822303.0</v>
       </c>
       <c r="BI5">
         <v>-1763135.0</v>
       </c>
       <c r="BJ5">
         <v>-2719887.0</v>
       </c>
       <c r="BK5">
         <v>-2156789.0</v>
       </c>
       <c r="BL5">
         <v>-1105714.0</v>
       </c>
       <c r="BM5">
         <v>-996304.0</v>
       </c>
       <c r="BN5">
         <v>-1326272.0</v>
       </c>
       <c r="BO5">
         <v>-1098761.0</v>
       </c>
       <c r="BP5">
         <v>-2026325.0</v>
       </c>
       <c r="BQ5">
         <v>-3092398.0</v>
       </c>
       <c r="BR5">
         <v>-1855109.0</v>
       </c>
       <c r="BS5">
         <v>-1686756.0</v>
       </c>
       <c r="BT5">
         <v>-2844473.0</v>
       </c>
       <c r="BU5">
-        <v>-3651307.0</v>
+        <v>-3651000.0</v>
       </c>
       <c r="BV5">
-        <v>-4019846.0</v>
+        <v>-4020000.0</v>
       </c>
       <c r="BW5">
         <v>-5211131.0</v>
       </c>
       <c r="BX5">
         <v>-4965613000000.0</v>
       </c>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>160</v>
       </c>
       <c r="B6">
-        <v>562000.0</v>
+        <v>-6822000.0</v>
       </c>
       <c r="C6">
         <v>-5293000.0</v>
       </c>
       <c r="D6">
         <v>1743000.0</v>
       </c>
       <c r="E6">
-        <v>-6271000.0</v>
+        <v>-6420000.0</v>
       </c>
       <c r="F6">
-        <v>-7052000.0</v>
+        <v>-7200000.0</v>
       </c>
       <c r="G6">
-        <v>-12828000.0</v>
+        <v>-12983000.0</v>
       </c>
       <c r="H6">
         <v>-15270000.0</v>
       </c>
       <c r="I6">
         <v>-5279000.0</v>
       </c>
       <c r="J6">
         <v>-16824000.0</v>
       </c>
       <c r="K6">
         <v>-12451000.0</v>
       </c>
       <c r="L6">
         <v>-8932000.0</v>
       </c>
       <c r="M6">
         <v>-6350000.0</v>
       </c>
       <c r="N6">
         <v>-7347000.0</v>
       </c>
       <c r="O6">
         <v>-12214000.0</v>
       </c>
@@ -19906,51 +19906,51 @@
       <c r="V6">
         <v>-838000.0</v>
       </c>
       <c r="W6">
         <v>-8799000.0</v>
       </c>
       <c r="X6">
         <v>-7331000.0</v>
       </c>
       <c r="Y6">
         <v>-3391000.0</v>
       </c>
       <c r="Z6">
         <v>10256000.0</v>
       </c>
       <c r="AA6">
         <v>-4611000.0</v>
       </c>
       <c r="AB6">
         <v>844000.0</v>
       </c>
       <c r="AC6">
         <v>-126000.0</v>
       </c>
       <c r="AD6">
-        <v>-5619000.0</v>
+        <v>-5765000.0</v>
       </c>
       <c r="AE6">
         <v>-4075000.0</v>
       </c>
       <c r="AF6">
         <v>-6333000.0</v>
       </c>
       <c r="AG6">
         <v>-45000.0</v>
       </c>
       <c r="AH6">
         <v>313000.0</v>
       </c>
       <c r="AI6">
         <v>-886000.0</v>
       </c>
       <c r="AJ6">
         <v>-2275000.0</v>
       </c>
       <c r="AK6">
         <v>-3143000.0</v>
       </c>
       <c r="AL6">
         <v>-1640000.0</v>
       </c>
@@ -19972,117 +19972,117 @@
       <c r="AR6">
         <v>-1398000.0</v>
       </c>
       <c r="AS6">
         <v>-683000.0</v>
       </c>
       <c r="AT6">
         <v>-172000.0</v>
       </c>
       <c r="AU6">
         <v>-3141000.0</v>
       </c>
       <c r="AV6">
         <v>478000.0</v>
       </c>
       <c r="AW6">
         <v>4707000.0</v>
       </c>
       <c r="AX6">
         <v>8913000.0</v>
       </c>
       <c r="AY6">
         <v>13834000.0</v>
       </c>
       <c r="AZ6">
-        <v>-459000.0</v>
+        <v>-458821.0</v>
       </c>
       <c r="BA6">
         <v>-2163000.0</v>
       </c>
       <c r="BB6">
         <v>565000.0</v>
       </c>
       <c r="BC6">
         <v>-3574000.0</v>
       </c>
       <c r="BD6">
         <v>-6142250.0</v>
       </c>
       <c r="BE6">
-        <v>27192000.0</v>
+        <v>25256565.0</v>
       </c>
       <c r="BF6">
         <v>-4162590.0</v>
       </c>
       <c r="BG6">
         <v>-4069053.0</v>
       </c>
       <c r="BH6">
         <v>2077499.0</v>
       </c>
       <c r="BI6">
         <v>-1422000.0</v>
       </c>
       <c r="BJ6">
         <v>-2365000.0</v>
       </c>
       <c r="BK6">
         <v>-1967000.0</v>
       </c>
       <c r="BL6">
         <v>-915000.0</v>
       </c>
       <c r="BM6">
         <v>-804000.0</v>
       </c>
       <c r="BN6">
         <v>-1090000.0</v>
       </c>
       <c r="BO6">
         <v>-958000.0</v>
       </c>
       <c r="BP6">
         <v>-1755000.0</v>
       </c>
       <c r="BQ6">
         <v>-2930000.0</v>
       </c>
       <c r="BR6">
         <v>-1691000.0</v>
       </c>
       <c r="BS6">
         <v>-1484000.0</v>
       </c>
       <c r="BT6">
         <v>-2587724.0</v>
       </c>
       <c r="BU6">
-        <v>-3592000.0</v>
+        <v>-3591693.0</v>
       </c>
       <c r="BV6">
-        <v>-3964000.0</v>
+        <v>-3964154.0</v>
       </c>
       <c r="BW6">
         <v>-5158000.0</v>
       </c>
       <c r="BX6">
         <v>-59951.0</v>
       </c>
       <c r="BY6">
         <v>-59951.0</v>
       </c>
       <c r="BZ6">
         <v>-17698.0</v>
       </c>
       <c r="CA6">
         <v>-13047.0</v>
       </c>
       <c r="CB6">
         <v>-86573.0</v>
       </c>
       <c r="CC6">
         <v>-17210.0</v>
       </c>
       <c r="CD6">
         <v>-8809.0</v>
       </c>
@@ -26168,90 +26168,90 @@
       <c r="K13">
         <v>7784000.0</v>
       </c>
       <c r="L13">
         <v>10674000.0</v>
       </c>
       <c r="M13">
         <v>-330000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>199</v>
       </c>
       <c r="B14">
-        <v>9625000.0</v>
+        <v>9579000.0</v>
       </c>
       <c r="C14">
         <v>8387000.0</v>
       </c>
       <c r="D14">
         <v>7005000.0</v>
       </c>
       <c r="E14">
         <v>5581000.0</v>
       </c>
       <c r="F14">
         <v>5494000.0</v>
       </c>
       <c r="G14">
         <v>4942000.0</v>
       </c>
       <c r="H14">
         <v>4482000.0</v>
       </c>
       <c r="I14">
         <v>4720000.0</v>
       </c>
       <c r="J14">
         <v>5014000.0</v>
       </c>
       <c r="K14">
         <v>4796000.0</v>
       </c>
       <c r="L14">
         <v>4859000.0</v>
       </c>
       <c r="M14">
         <v>4807000.0</v>
       </c>
       <c r="N14">
-        <v>4889761.0</v>
+        <v>4890000.0</v>
       </c>
       <c r="O14">
-        <v>3041783.0</v>
+        <v>3042000.0</v>
       </c>
       <c r="P14">
         <v>1141007.0</v>
       </c>
       <c r="Q14">
         <v>760051.0</v>
       </c>
       <c r="R14">
         <v>800588.0</v>
       </c>
       <c r="S14">
         <v>425033.0</v>
       </c>
       <c r="T14">
         <v>69775.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>200</v>
       </c>
       <c r="B15"/>
@@ -26807,90 +26807,90 @@
         <v>1499852.0</v>
       </c>
       <c r="O24">
         <v>1404166.0</v>
       </c>
       <c r="P24">
         <v>1600044.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>2673211.0</v>
       </c>
       <c r="T24">
         <v>12481446.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>209</v>
       </c>
       <c r="B25">
-        <v>14550000.0</v>
+        <v>14596000.0</v>
       </c>
       <c r="C25">
         <v>22701000.0</v>
       </c>
       <c r="D25">
         <v>32246000.0</v>
       </c>
       <c r="E25">
         <v>66020000.0</v>
       </c>
       <c r="F25">
         <v>11638000.0</v>
       </c>
       <c r="G25">
         <v>9334000.0</v>
       </c>
       <c r="H25">
         <v>6923000.0</v>
       </c>
       <c r="I25">
         <v>7586000.0</v>
       </c>
       <c r="J25">
         <v>118000.0</v>
       </c>
       <c r="K25">
         <v>-25000.0</v>
       </c>
       <c r="L25">
         <v>204000.0</v>
       </c>
       <c r="M25">
         <v>645000.0</v>
       </c>
       <c r="N25">
-        <v>15651039.0</v>
+        <v>15650800.0</v>
       </c>
       <c r="O25">
-        <v>-25871864.0</v>
+        <v>-25872081.0</v>
       </c>
       <c r="P25">
         <v>201887.0</v>
       </c>
       <c r="Q25">
         <v>283176.0</v>
       </c>
       <c r="R25">
         <v>903065.0</v>
       </c>
       <c r="S25">
         <v>1490218.0</v>
       </c>
       <c r="T25">
         <v>1274500.0</v>
       </c>
       <c r="U25">
         <v>410000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>210</v>
@@ -30077,66 +30077,66 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
     </row>
     <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>199</v>
       </c>
       <c r="B14">
-        <v>5080000.0</v>
+        <v>2545000.0</v>
       </c>
       <c r="C14">
-        <v>2669000.0</v>
+        <v>2535000.0</v>
       </c>
       <c r="D14">
-        <v>3770000.0</v>
+        <v>2694000.0</v>
       </c>
       <c r="E14">
         <v>2337000.0</v>
       </c>
       <c r="F14">
         <v>2362000.0</v>
       </c>
       <c r="G14">
-        <v>2369000.0</v>
+        <v>2357000.0</v>
       </c>
       <c r="H14">
         <v>2230000.0</v>
       </c>
       <c r="I14">
         <v>2286000.0</v>
       </c>
       <c r="J14">
         <v>2061000.0</v>
       </c>
       <c r="K14">
         <v>1810000.0</v>
       </c>
       <c r="L14">
         <v>1762000.0</v>
       </c>
       <c r="M14">
         <v>1759000.0</v>
       </c>
       <c r="N14">
         <v>1682000.0</v>
       </c>
       <c r="O14">
         <v>1802000.0</v>
       </c>
@@ -30227,60 +30227,60 @@
       <c r="AR14">
         <v>1203000.0</v>
       </c>
       <c r="AS14">
         <v>1204000.0</v>
       </c>
       <c r="AT14">
         <v>1225000.0</v>
       </c>
       <c r="AU14">
         <v>1227000.0</v>
       </c>
       <c r="AV14">
         <v>1226000.0</v>
       </c>
       <c r="AW14">
         <v>1279000.0</v>
       </c>
       <c r="AX14">
         <v>1150000.0</v>
       </c>
       <c r="AY14">
         <v>1152000.0</v>
       </c>
       <c r="AZ14">
-        <v>1418479.0</v>
+        <v>3357179.0</v>
       </c>
       <c r="BA14">
-        <v>1152860.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="BB14">
-        <v>1153167.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="BC14">
-        <v>1165255.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="BD14">
         <v>1065752.0</v>
       </c>
       <c r="BE14">
         <v>1211565.0</v>
       </c>
       <c r="BF14">
         <v>419549.0</v>
       </c>
       <c r="BG14">
         <v>344917.0</v>
       </c>
       <c r="BH14">
         <v>255196.0</v>
       </c>
       <c r="BI14">
         <v>341135.0</v>
       </c>
       <c r="BJ14">
         <v>354887.0</v>
       </c>
       <c r="BK14">
         <v>189789.0</v>
       </c>
@@ -30290,54 +30290,54 @@
       <c r="BM14">
         <v>192304.0</v>
       </c>
       <c r="BN14">
         <v>236272.0</v>
       </c>
       <c r="BO14">
         <v>140761.0</v>
       </c>
       <c r="BP14">
         <v>271325.0</v>
       </c>
       <c r="BQ14">
         <v>162398.0</v>
       </c>
       <c r="BR14">
         <v>164109.0</v>
       </c>
       <c r="BS14">
         <v>202756.0</v>
       </c>
       <c r="BT14">
         <v>256749.0</v>
       </c>
       <c r="BU14">
-        <v>-106010.0</v>
+        <v>59307.0</v>
       </c>
       <c r="BV14">
-        <v>221163.0</v>
+        <v>55846.0</v>
       </c>
       <c r="BW14">
         <v>53131.0</v>
       </c>
       <c r="BX14">
         <v>69775000000.0</v>
       </c>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
     </row>
     <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>200</v>
       </c>
       <c r="B15"/>
@@ -32337,66 +32337,66 @@
         <v>-198213.0</v>
       </c>
       <c r="BV24">
         <v>500000.0</v>
       </c>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
     </row>
     <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>209</v>
       </c>
       <c r="B25">
-        <v>5969000.0</v>
+        <v>8504000.0</v>
       </c>
       <c r="C25">
-        <v>3778000.0</v>
+        <v>3912000.0</v>
       </c>
       <c r="D25">
-        <v>1965000.0</v>
+        <v>3041000.0</v>
       </c>
       <c r="E25">
         <v>3191000.0</v>
       </c>
       <c r="F25">
         <v>3177000.0</v>
       </c>
       <c r="G25">
-        <v>4954000.0</v>
+        <v>4966000.0</v>
       </c>
       <c r="H25">
         <v>4272000.0</v>
       </c>
       <c r="I25">
         <v>4756000.0</v>
       </c>
       <c r="J25">
         <v>8941000.0</v>
       </c>
       <c r="K25">
         <v>4732000.0</v>
       </c>
       <c r="L25">
         <v>6917000.0</v>
       </c>
       <c r="M25">
         <v>9182000.0</v>
       </c>
       <c r="N25">
         <v>8614000.0</v>
       </c>
       <c r="O25">
         <v>7533000.0</v>
       </c>
@@ -32487,60 +32487,60 @@
       <c r="AR25">
         <v>2376000.0</v>
       </c>
       <c r="AS25">
         <v>1242000.0</v>
       </c>
       <c r="AT25">
         <v>2609000.0</v>
       </c>
       <c r="AU25">
         <v>1723000.0</v>
       </c>
       <c r="AV25">
         <v>1322000.0</v>
       </c>
       <c r="AW25">
         <v>741000.0</v>
       </c>
       <c r="AX25">
         <v>2502000.0</v>
       </c>
       <c r="AY25">
         <v>2118000.0</v>
       </c>
       <c r="AZ25">
-        <v>2113909.0</v>
+        <v>175209.0</v>
       </c>
       <c r="BA25">
-        <v>2935702.0</v>
+        <v>2915562.0</v>
       </c>
       <c r="BB25">
-        <v>5852100.0</v>
+        <v>5832267.0</v>
       </c>
       <c r="BC25">
-        <v>2999553.0</v>
+        <v>2875808.0</v>
       </c>
       <c r="BD25">
         <v>4395093.0</v>
       </c>
       <c r="BE25">
         <v>-46462.0</v>
       </c>
       <c r="BF25">
         <v>2490377.0</v>
       </c>
       <c r="BG25">
         <v>1367770.0</v>
       </c>
       <c r="BH25"/>
       <c r="BI25">
         <v>332702.0</v>
       </c>
       <c r="BJ25">
         <v>2223760.0</v>
       </c>
       <c r="BK25">
         <v>1517712.0</v>
       </c>
       <c r="BL25">
         <v>476.0</v>
@@ -32548,54 +32548,54 @@
       <c r="BM25">
         <v>52496.0</v>
       </c>
       <c r="BN25">
         <v>185894.0</v>
       </c>
       <c r="BO25">
         <v>44310.0</v>
       </c>
       <c r="BP25">
         <v>566951.0</v>
       </c>
       <c r="BQ25">
         <v>101939.0</v>
       </c>
       <c r="BR25">
         <v>168474.0</v>
       </c>
       <c r="BS25">
         <v>65701.0</v>
       </c>
       <c r="BT25">
         <v>-4666072.0</v>
       </c>
       <c r="BU25">
-        <v>4470711.0</v>
+        <v>4305430.0</v>
       </c>
       <c r="BV25">
-        <v>1321116.0</v>
+        <v>1486433.0</v>
       </c>
       <c r="BW25">
         <v>364463.0</v>
       </c>
       <c r="BX25"/>
       <c r="BY25">
         <v>30.0</v>
       </c>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25">
         <v>-75.0</v>
       </c>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25">
         <v>-29352.0</v>
       </c>
       <c r="CJ25">
         <v>-29352.0</v>
       </c>