--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2420,51 +2420,51 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>312975000.0</v>
+        <v>376870000.0</v>
       </c>
       <c r="C28">
         <v>337163000.0</v>
       </c>
       <c r="D28">
         <v>294243000.0</v>
       </c>
       <c r="E28">
         <v>244454000.0</v>
       </c>
       <c r="F28">
         <v>15027000.0</v>
       </c>
       <c r="G28">
         <v>58923000.0</v>
       </c>
       <c r="H28">
         <v>22084000.0</v>
       </c>
       <c r="I28">
         <v>16110000.0</v>
       </c>
       <c r="J28">
         <v>15197000.0</v>
       </c>
@@ -3754,51 +3754,51 @@
         <v>11409000.0</v>
       </c>
       <c r="L50">
         <v>8349000.0</v>
       </c>
       <c r="M50">
         <v>8673000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>317869000.0</v>
+        <v>381764000.0</v>
       </c>
       <c r="C51">
         <v>338061000.0</v>
       </c>
       <c r="D51">
         <v>296910000.0</v>
       </c>
       <c r="E51">
         <v>248767000.0</v>
       </c>
       <c r="F51">
         <v>188767000.0</v>
       </c>
       <c r="G51">
         <v>200063000.0</v>
       </c>
       <c r="H51">
         <v>61407000.0</v>
       </c>
       <c r="I51">
         <v>48733000.0</v>
       </c>
       <c r="J51">
         <v>45815000.0</v>
       </c>
@@ -9376,57 +9376,57 @@
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>337833000.0</v>
+        <v>399883000.0</v>
       </c>
       <c r="C28">
-        <v>312975000.0</v>
+        <v>376870000.0</v>
       </c>
       <c r="D28">
-        <v>281131000.0</v>
+        <v>347919000.0</v>
       </c>
       <c r="E28">
         <v>342587000.0</v>
       </c>
       <c r="F28">
         <v>335792000.0</v>
       </c>
       <c r="G28">
         <v>337163000.0</v>
       </c>
       <c r="H28">
         <v>321910000.0</v>
       </c>
       <c r="I28">
         <v>308782000.0</v>
       </c>
       <c r="J28">
         <v>305595000.0</v>
       </c>
       <c r="K28">
         <v>294243000.0</v>
       </c>
       <c r="L28">
         <v>284915000.0</v>
       </c>
@@ -12443,51 +12443,51 @@
       <c r="AS42">
         <v>81349000.0</v>
       </c>
       <c r="AT42">
         <v>83059000.0</v>
       </c>
       <c r="AU42">
         <v>87080000.0</v>
       </c>
       <c r="AV42">
         <v>86903000.0</v>
       </c>
       <c r="AW42">
         <v>85540000.0</v>
       </c>
       <c r="AX42">
         <v>85121000.0</v>
       </c>
       <c r="AY42">
         <v>-15409252000.0</v>
       </c>
       <c r="AZ42">
         <v>3073817760.0</v>
       </c>
       <c r="BA42">
-        <v>2796754717.0</v>
+        <v>2959282567.0</v>
       </c>
       <c r="BB42">
         <v>78174756.0</v>
       </c>
       <c r="BC42">
         <v>-2317893.0</v>
       </c>
       <c r="BD42">
         <v>45432447.0</v>
       </c>
       <c r="BE42">
         <v>-2470339.0</v>
       </c>
       <c r="BF42">
         <v>-1932379.0</v>
       </c>
       <c r="BG42">
         <v>-2243362.0</v>
       </c>
       <c r="BH42">
         <v>46020000.0</v>
       </c>
       <c r="BI42">
         <v>40360000.0</v>
       </c>
@@ -14172,57 +14172,57 @@
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
     </row>
     <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>342630000.0</v>
+        <v>404680000.0</v>
       </c>
       <c r="C51">
-        <v>317869000.0</v>
+        <v>381764000.0</v>
       </c>
       <c r="D51">
-        <v>286715000.0</v>
+        <v>353503000.0</v>
       </c>
       <c r="E51">
         <v>344232000.0</v>
       </c>
       <c r="F51">
         <v>336291000.0</v>
       </c>
       <c r="G51">
         <v>338061000.0</v>
       </c>
       <c r="H51">
         <v>322206000.0</v>
       </c>
       <c r="I51">
         <v>309016000.0</v>
       </c>
       <c r="J51">
         <v>307224000.0</v>
       </c>
       <c r="K51">
         <v>296910000.0</v>
       </c>
       <c r="L51">
         <v>288814000.0</v>
       </c>
@@ -16984,51 +16984,51 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>158</v>
       </c>
       <c r="B5">
-        <v>-37218000.0</v>
+        <v>-34610000.0</v>
       </c>
       <c r="C5">
         <v>-58211000.0</v>
       </c>
       <c r="D5">
         <v>-41848000.0</v>
       </c>
       <c r="E5">
         <v>-85298000.0</v>
       </c>
       <c r="F5">
         <v>-27139000.0</v>
       </c>
       <c r="G5">
         <v>-10019000.0</v>
       </c>
       <c r="H5">
         <v>-10334000.0</v>
       </c>
       <c r="I5">
         <v>-18066000.0</v>
       </c>
       <c r="J5">
         <v>-17858000.0</v>
       </c>
@@ -17055,51 +17055,51 @@
       </c>
       <c r="R5">
         <v>-8659588.0</v>
       </c>
       <c r="S5">
         <v>-15206033.0</v>
       </c>
       <c r="T5">
         <v>148386.0</v>
       </c>
       <c r="U5">
         <v>-103783.0</v>
       </c>
       <c r="V5">
         <v>-9689.0</v>
       </c>
       <c r="W5">
         <v>-11724.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
-        <v>-27016000.0</v>
+        <v>-24408000.0</v>
       </c>
       <c r="C6">
         <v>-49824000.0</v>
       </c>
       <c r="D6">
         <v>-34843000.0</v>
       </c>
       <c r="E6">
         <v>-79717000.0</v>
       </c>
       <c r="F6">
         <v>-21645000.0</v>
       </c>
       <c r="G6">
         <v>-5077000.0</v>
       </c>
       <c r="H6">
         <v>-5265000.0</v>
       </c>
       <c r="I6">
         <v>-13346000.0</v>
       </c>
       <c r="J6">
         <v>-12844000.0</v>
       </c>
@@ -19055,62 +19055,64 @@
       <c r="BS2">
         <v>1262336.0</v>
       </c>
       <c r="BT2">
         <v>952028.0</v>
       </c>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
     </row>
     <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>156</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>2535000.0</v>
+      </c>
       <c r="C3">
         <v>2694000.0</v>
       </c>
       <c r="D3">
         <v>2486000.0</v>
       </c>
       <c r="E3">
         <v>2510000.0</v>
       </c>
       <c r="F3">
-        <v>2369000.0</v>
+        <v>2512000.0</v>
       </c>
       <c r="G3">
         <v>2230000.0</v>
       </c>
       <c r="H3">
         <v>2286000.0</v>
       </c>
       <c r="I3">
         <v>2061000.0</v>
       </c>
       <c r="J3">
         <v>1810000.0</v>
       </c>
       <c r="K3">
         <v>1762000.0</v>
       </c>
       <c r="L3">
         <v>1759000.0</v>
       </c>
       <c r="M3">
         <v>1682000.0</v>
       </c>
       <c r="N3">
         <v>1802000.0</v>
       </c>
@@ -19437,62 +19439,64 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>158</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-7828000.0</v>
+      </c>
       <c r="C5">
-        <v>-2481000.0</v>
+        <v>-951000.0</v>
       </c>
       <c r="D5">
-        <v>-8508000.0</v>
+        <v>-8757000.0</v>
       </c>
       <c r="E5">
         <v>-9562000.0</v>
       </c>
       <c r="F5">
-        <v>-20294000.0</v>
+        <v>-15340000.0</v>
       </c>
       <c r="G5">
         <v>-17500000.0</v>
       </c>
       <c r="H5">
         <v>-7565000.0</v>
       </c>
       <c r="I5">
         <v>-18885000.0</v>
       </c>
       <c r="J5">
         <v>-14261000.0</v>
       </c>
       <c r="K5">
         <v>-10694000.0</v>
       </c>
       <c r="L5">
         <v>-8109000.0</v>
       </c>
       <c r="M5">
         <v>-9029000.0</v>
       </c>
       <c r="N5">
         <v>-14016000.0</v>
       </c>
@@ -19674,63 +19678,63 @@
         <v>-4019846.0</v>
       </c>
       <c r="BV5">
         <v>-5211131.0</v>
       </c>
       <c r="BW5">
         <v>-4965613000000.0</v>
       </c>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
-        <v>-6335000.0</v>
+        <v>-5293000.0</v>
       </c>
       <c r="C6">
-        <v>213000.0</v>
+        <v>1743000.0</v>
       </c>
       <c r="D6">
-        <v>-6022000.0</v>
+        <v>-6271000.0</v>
       </c>
       <c r="E6">
         <v>-7052000.0</v>
       </c>
       <c r="F6">
-        <v>-17925000.0</v>
+        <v>-12828000.0</v>
       </c>
       <c r="G6">
         <v>-15270000.0</v>
       </c>
       <c r="H6">
         <v>-5279000.0</v>
       </c>
       <c r="I6">
         <v>-16824000.0</v>
       </c>
       <c r="J6">
         <v>-12451000.0</v>
       </c>
       <c r="K6">
         <v>-8932000.0</v>
       </c>
       <c r="L6">
         <v>-6350000.0</v>
       </c>
       <c r="M6">
         <v>-7347000.0</v>
       </c>
       <c r="N6">
         <v>-12214000.0</v>
       </c>
@@ -20974,51 +20978,51 @@
         <v>610.0</v>
       </c>
       <c r="CF11"/>
       <c r="CG11">
         <v>2790.0</v>
       </c>
       <c r="CH11"/>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>165</v>
       </c>
       <c r="B12">
         <v>15987000.0</v>
       </c>
       <c r="C12">
         <v>15820000.0</v>
       </c>
       <c r="D12">
         <v>14984000.0</v>
       </c>
       <c r="E12">
         <v>11235000.0</v>
       </c>
       <c r="F12">
-        <v>11018000.0</v>
+        <v>15972000.0</v>
       </c>
       <c r="G12">
         <v>11066000.0</v>
       </c>
       <c r="H12">
         <v>10096000.0</v>
       </c>
       <c r="I12">
         <v>9904000.0</v>
       </c>
       <c r="J12">
         <v>13824000.0</v>
       </c>
       <c r="K12">
         <v>15786000.0</v>
       </c>
       <c r="L12">
         <v>17921000.0</v>
       </c>
       <c r="M12">
         <v>16514000.0</v>
       </c>
       <c r="N12">
         <v>14611000.0</v>
       </c>
@@ -27300,51 +27304,51 @@
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>186</v>
       </c>
       <c r="B2">
         <v>4896000.0</v>
       </c>
       <c r="C2">
         <v>8552000.0</v>
       </c>
       <c r="D2">
         <v>4590000.0</v>
       </c>
       <c r="E2">
-        <v>501000.0</v>
+        <v>3424000.0</v>
       </c>
       <c r="F2">
         <v>3831000.0</v>
       </c>
       <c r="G2">
         <v>3293000.0</v>
       </c>
       <c r="H2">
         <v>3742000.0</v>
       </c>
       <c r="I2">
         <v>4937000.0</v>
       </c>
       <c r="J2">
         <v>6280000.0</v>
       </c>
       <c r="K2">
         <v>7665000.0</v>
       </c>
       <c r="L2">
         <v>5466000.0</v>
       </c>
       <c r="M2">
         <v>6219000.0</v>
       </c>
@@ -28182,51 +28186,51 @@
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>190</v>
       </c>
       <c r="B6">
         <v>-99000.0</v>
       </c>
       <c r="C6">
         <v>-690000.0</v>
       </c>
       <c r="D6">
         <v>3962000.0</v>
       </c>
       <c r="E6">
-        <v>1144000.0</v>
+        <v>1166000.0</v>
       </c>
       <c r="F6">
         <v>-407000.0</v>
       </c>
       <c r="G6">
         <v>538000.0</v>
       </c>
       <c r="H6">
         <v>-449000.0</v>
       </c>
       <c r="I6">
         <v>-1195000.0</v>
       </c>
       <c r="J6">
         <v>-1343000.0</v>
       </c>
       <c r="K6">
         <v>-1385000.0</v>
       </c>
       <c r="L6">
         <v>2199000.0</v>
       </c>
       <c r="M6">
         <v>-753000.0</v>
       </c>
@@ -29845,60 +29849,60 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
     </row>
     <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>198</v>
       </c>
       <c r="B14">
-        <v>2535000.0</v>
+        <v>2669000.0</v>
       </c>
       <c r="C14">
         <v>3770000.0</v>
       </c>
       <c r="D14">
         <v>2337000.0</v>
       </c>
       <c r="E14">
-        <v>3575000.0</v>
+        <v>2362000.0</v>
       </c>
       <c r="F14">
         <v>2369000.0</v>
       </c>
       <c r="G14">
         <v>2230000.0</v>
       </c>
       <c r="H14">
         <v>2286000.0</v>
       </c>
       <c r="I14">
         <v>2061000.0</v>
       </c>
       <c r="J14">
         <v>1810000.0</v>
       </c>
       <c r="K14">
         <v>1762000.0</v>
       </c>
       <c r="L14">
         <v>1759000.0</v>
       </c>
       <c r="M14">
         <v>1682000.0</v>
       </c>
@@ -30242,51 +30246,51 @@
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
     </row>
     <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>200</v>
       </c>
       <c r="B16">
         <v>4797000.0</v>
       </c>
       <c r="C16">
         <v>7886000.0</v>
       </c>
       <c r="D16">
         <v>8552000.0</v>
       </c>
       <c r="E16">
-        <v>1645000.0</v>
+        <v>4590000.0</v>
       </c>
       <c r="F16">
         <v>3424000.0</v>
       </c>
       <c r="G16">
         <v>3831000.0</v>
       </c>
       <c r="H16">
         <v>3293000.0</v>
       </c>
       <c r="I16">
         <v>3742000.0</v>
       </c>
       <c r="J16">
         <v>4937000.0</v>
       </c>
       <c r="K16">
         <v>6280000.0</v>
       </c>
       <c r="L16">
         <v>7665000.0</v>
       </c>
       <c r="M16">
         <v>5466000.0</v>
       </c>
@@ -31664,66 +31668,66 @@
       <c r="F23">
         <v>-2445000.0</v>
       </c>
       <c r="G23">
         <v>4000.0</v>
       </c>
       <c r="H23">
         <v>-1000.0</v>
       </c>
       <c r="I23">
         <v>-694000.0</v>
       </c>
       <c r="J23">
         <v>-714000.0</v>
       </c>
       <c r="K23">
         <v>-29912000.0</v>
       </c>
       <c r="L23">
         <v>7000.0</v>
       </c>
       <c r="M23">
         <v>-1643000.0</v>
       </c>
       <c r="N23">
-        <v>11583000.0</v>
+        <v>2617000.0</v>
       </c>
       <c r="O23">
-        <v>29496000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="P23">
         <v>-295000.0</v>
       </c>
       <c r="Q23">
         <v>-196000.0</v>
       </c>
       <c r="R23">
         <v>-472000.0</v>
       </c>
       <c r="S23">
-        <v>100000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="T23">
         <v>-936000.0</v>
       </c>
       <c r="U23">
         <v>29000.0</v>
       </c>
       <c r="V23">
         <v>3948000.0</v>
       </c>
       <c r="W23">
         <v>7281000.0</v>
       </c>
       <c r="X23">
         <v>3878000.0</v>
       </c>
       <c r="Y23">
         <v>6617000.0</v>
       </c>
       <c r="Z23">
         <v>1285000.0</v>
       </c>
       <c r="AA23">
         <v>3090000.0</v>
       </c>
@@ -31870,58 +31874,62 @@
       </c>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23">
         <v>3000.0</v>
       </c>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23">
         <v>30000.0</v>
       </c>
       <c r="CI23">
         <v>30000.0</v>
       </c>
     </row>
     <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>207</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1442000.0</v>
+      </c>
       <c r="C24">
         <v>-411000.0</v>
       </c>
       <c r="D24">
         <v>411000.0</v>
       </c>
-      <c r="E24"/>
+      <c r="E24">
+        <v>411000.0</v>
+      </c>
       <c r="F24"/>
       <c r="G24">
         <v>3060000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>1145000.0</v>
       </c>
       <c r="J24">
         <v>1900000.0</v>
       </c>
       <c r="K24">
         <v>1750000.0</v>
       </c>
       <c r="L24">
         <v>380000.0</v>
       </c>
       <c r="M24">
         <v>545000.0</v>
       </c>
       <c r="N24">
         <v>6757000.0</v>
       </c>
       <c r="O24">
         <v>450000.0</v>
@@ -32076,60 +32084,60 @@
         <v>-198213.0</v>
       </c>
       <c r="BU24">
         <v>500000.0</v>
       </c>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
     </row>
     <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>208</v>
       </c>
       <c r="B25">
-        <v>8151000.0</v>
+        <v>3778000.0</v>
       </c>
       <c r="C25">
         <v>1965000.0</v>
       </c>
       <c r="D25">
         <v>3191000.0</v>
       </c>
       <c r="E25">
-        <v>1914000.0</v>
+        <v>3177000.0</v>
       </c>
       <c r="F25">
         <v>4954000.0</v>
       </c>
       <c r="G25">
         <v>4272000.0</v>
       </c>
       <c r="H25">
         <v>4756000.0</v>
       </c>
       <c r="I25">
         <v>8941000.0</v>
       </c>
       <c r="J25">
         <v>4732000.0</v>
       </c>
       <c r="K25">
         <v>6917000.0</v>
       </c>
       <c r="L25">
         <v>9182000.0</v>
       </c>
       <c r="M25">
         <v>8614000.0</v>
       </c>
@@ -32354,51 +32362,51 @@
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>6336000.0</v>
       </c>
       <c r="N26">
         <v>2617000.0</v>
       </c>
       <c r="O26">
         <v>3991000.0</v>
       </c>
       <c r="P26">
         <v>2877000.0</v>
       </c>
       <c r="Q26">
         <v>5128000.0</v>
       </c>
       <c r="R26">
         <v>197000.0</v>
       </c>
       <c r="S26">
-        <v>300000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="T26">
         <v>8988000.0</v>
       </c>
       <c r="U26">
         <v>19748000.0</v>
       </c>
       <c r="V26">
         <v>-300000.0</v>
       </c>
       <c r="W26">
         <v>-6424000.0</v>
       </c>
       <c r="X26">
         <v>3922000.0</v>
       </c>
       <c r="Y26">
         <v>6617000.0</v>
       </c>
       <c r="Z26">
         <v>1285000.0</v>
       </c>
       <c r="AA26">
         <v>3090000.0</v>
       </c>
@@ -32515,51 +32523,51 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
     </row>
     <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>210</v>
       </c>
       <c r="B27">
         <v>1704000.0</v>
       </c>
       <c r="C27">
         <v>845000.0</v>
       </c>
       <c r="D27">
         <v>1285000.0</v>
       </c>
       <c r="E27">
-        <v>1433000.0</v>
+        <v>1383000.0</v>
       </c>
       <c r="F27">
         <v>2308000.0</v>
       </c>
       <c r="G27">
         <v>1386000.0</v>
       </c>
       <c r="H27">
         <v>1982000.0</v>
       </c>
       <c r="I27">
         <v>1977000.0</v>
       </c>
       <c r="J27">
         <v>2969000.0</v>
       </c>
       <c r="K27">
         <v>1437000.0</v>
       </c>
       <c r="L27">
         <v>1806000.0</v>
       </c>
       <c r="M27">
         <v>1755000.0</v>
       </c>