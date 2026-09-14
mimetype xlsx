--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1807,57 +1810,57 @@
       <c r="M14">
         <v>21047000.0</v>
       </c>
       <c r="N14">
         <v>19101000.0</v>
       </c>
       <c r="O14">
         <v>10353664.0</v>
       </c>
       <c r="P14">
         <v>10353664.0</v>
       </c>
       <c r="Q14">
         <v>8740000.0</v>
       </c>
       <c r="R14">
         <v>8611000.0</v>
       </c>
       <c r="S14">
         <v>8464000.0</v>
       </c>
       <c r="T14">
         <v>7526000.0</v>
       </c>
       <c r="U14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="V14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="W14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="X14">
         <v>226566.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>36000.0</v>
       </c>
       <c r="F15">
         <v>33000.0</v>
       </c>
       <c r="G15">
         <v>23000.0</v>
       </c>
       <c r="H15">
         <v>21000.0</v>
       </c>
       <c r="I15">
@@ -4460,612 +4463,618 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
         <v>151</v>
       </c>
       <c r="CM1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CO1" t="s">
         <v>153</v>
       </c>
       <c r="CP1" t="s">
         <v>154</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>31291000.0</v>
+      </c>
+      <c r="C2">
         <v>23719000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23418000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29903000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21894000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32115000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33139000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37254000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28769000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29789000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32132000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30306000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28508000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26168000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32938000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19138000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18779000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16415000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13887000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16048000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17574000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20739000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15023000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16367000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16904000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15968000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17453000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17193000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16195000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13348000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12521000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11733000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10457000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9367000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9018000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7812000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7842000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8808000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6903000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8122000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10183000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7725000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8208000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8909000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8339000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9018000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9242000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7952000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9366000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11461062.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14781517.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12513757.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15070106.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14337536.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16936396.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15460576.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14337536.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14510000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10430000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4689420.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4964424.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4366066.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3937740.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3137480.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3574672.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3968611.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3010489.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>1080066.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1857401.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4446157.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>181855.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>121934.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>104236.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>91189.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410.0</v>
       </c>
       <c r="CD2">
         <v>2410.0</v>
       </c>
       <c r="CE2">
-        <v>610.0</v>
+        <v>2410.0</v>
       </c>
       <c r="CF2">
         <v>610.0</v>
       </c>
       <c r="CG2">
-        <v>5575.0</v>
+        <v>610.0</v>
       </c>
       <c r="CH2">
         <v>5575.0</v>
       </c>
-      <c r="CI2"/>
+      <c r="CI2">
+        <v>5575.0</v>
+      </c>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5118,52 +5127,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5216,346 +5226,348 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>-8354000.0</v>
+      </c>
+      <c r="C5">
         <v>-16584000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7356000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7118000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6356000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6353000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6366000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5823000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5707000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5715000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5671000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5579000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5319000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5335000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5452000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5234000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4934000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4544000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4350000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4301000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4323000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4139000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4114000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4206000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4520000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4493000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3825000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3715000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3461000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3518000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3576000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3871000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3448000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3054000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2904000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3077000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2990000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3019000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3388000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3229000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3285000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3185000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3179000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3112000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3008000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2924000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2962000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2808000.0</v>
       </c>
       <c r="AX5">
         <v>-2808000.0</v>
       </c>
       <c r="AY5">
+        <v>-2808000.0</v>
+      </c>
+      <c r="AZ5">
         <v>-2916336.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2993197.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2718209.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2118643.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2243362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="BF5">
         <v>-2000000.0</v>
       </c>
       <c r="BG5">
         <v>-2000000.0</v>
       </c>
       <c r="BH5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BI5">
         <v>-3180000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1740000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-870921.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-914800.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1257668.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-948582.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1376382.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1787557.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1607307.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2177790.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-812431.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>278427.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1469263.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1725085000000.0</v>
       </c>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>82115000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
@@ -5578,155 +5590,158 @@
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2189000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2280000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2367000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2450000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2527000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2387000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2449000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2501000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2578000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2667000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2753000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2827000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2894000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2948000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2953000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>944000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1066000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5746,116 +5761,119 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
+        <v>72000.0</v>
+      </c>
+      <c r="C8">
         <v>69000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>66000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>65000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>62000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>54000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>51000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>48000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>46000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>43000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>41000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>40000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>39000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>38000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="Q8">
         <v>36000.0</v>
       </c>
       <c r="R8">
+        <v>36000.0</v>
+      </c>
+      <c r="S8">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="T8">
         <v>34000.0</v>
       </c>
       <c r="U8">
+        <v>34000.0</v>
+      </c>
+      <c r="V8">
         <v>33000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5884,504 +5902,509 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>247017000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>238272000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>232546000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>226883000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>221915000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>215439000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>205305000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>192520000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>183015000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>157933000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>93426000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>88119000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>87580000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87255000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>86852000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>86708000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>86470000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>86274000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>85917000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>85719000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>85347000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>85030000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>84679000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>84128000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>83785000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>83573000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>83441000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>83267000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>82844000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>82560000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>82115000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>81861000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>81349000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>83059000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>87080000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>86903000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>85540000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>85121000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>84192552.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>83613956.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>81263926.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>78174756.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>75457760.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>76309836.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>48556517.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>47153711.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>45432447.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>973000.0</v>
+      </c>
+      <c r="C10">
         <v>4797000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4894000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5584000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1645000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>499000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>898000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>296000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>234000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1629000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2667000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3899000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3494000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4131000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4313000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>251000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3558000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5471000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7751000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6389000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7175000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15787000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>592000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>79000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3410000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>303000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>656000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>919000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>350000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1188000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>68000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1069000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>393000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>428000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1749000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>667000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>231000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1486000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>652000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>591000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>325000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>283000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2516000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3325000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5509000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>332000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5494000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4780000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7318000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4925820.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1113434.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>125102.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>51621.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>290603.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>249466.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>102873.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>111654.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>249466.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>210000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>560000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>240000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>683016.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>41952.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>23144.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>332049.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>52178.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>107631.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>24330.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>108827.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>377905.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>591718.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>636654.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>555754.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>720402000000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
-[...1 lines deleted...]
-      </c>
+      <c r="CC10"/>
       <c r="CD10">
         <v>10794.0</v>
       </c>
       <c r="CE10">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF10">
         <v>11566.0</v>
       </c>
       <c r="CG10">
         <v>11566.0</v>
       </c>
       <c r="CH10">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CI10">
         <v>19931.0</v>
       </c>
-      <c r="CJ10"/>
+      <c r="CJ10">
+        <v>19931.0</v>
+      </c>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6434,1151 +6457,1162 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>973000.0</v>
+      </c>
+      <c r="C12">
         <v>4797000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4894000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5584000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1645000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>499000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>898000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>296000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>234000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1629000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2667000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3899000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3494000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4131000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4313000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>251000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3558000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5471000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7751000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6389000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7175000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15787000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>592000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>79000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3410000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>303000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>656000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>919000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>350000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1188000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>68000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1069000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>393000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>428000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1749000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>667000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>231000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1486000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>652000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>591000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>325000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>283000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2516000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3325000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5509000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>332000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5494000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4780000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7318000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4925820.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1113434.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>125102.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>51621.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>290603.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>249466.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>102873.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>111654.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>249466.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>210000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>560000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>240000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>683016.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>41952.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>23144.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>332049.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>52178.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>107631.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>24330.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>108827.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>591718.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>636654.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1444514.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
-[...1 lines deleted...]
-      </c>
+      <c r="CC12"/>
       <c r="CD12">
         <v>10794.0</v>
       </c>
       <c r="CE12">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF12">
         <v>11566.0</v>
       </c>
       <c r="CG12">
         <v>11566.0</v>
       </c>
       <c r="CH12">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CI12">
         <v>19931.0</v>
       </c>
-      <c r="CJ12"/>
+      <c r="CJ12">
+        <v>19931.0</v>
+      </c>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
+        <v>72000.0</v>
+      </c>
+      <c r="C13">
         <v>69000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>66000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>65000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>62000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>54000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>51000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>48000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>46000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>43000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>41000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>39000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>38000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>37000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="Q13">
         <v>35000.0</v>
       </c>
       <c r="R13">
+        <v>35000.0</v>
+      </c>
+      <c r="S13">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="T13">
         <v>33000.0</v>
       </c>
       <c r="U13">
+        <v>33000.0</v>
+      </c>
+      <c r="V13">
         <v>32000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>30000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="Y13">
         <v>21000.0</v>
       </c>
       <c r="Z13">
         <v>21000.0</v>
       </c>
       <c r="AA13">
         <v>21000.0</v>
       </c>
       <c r="AB13">
         <v>21000.0</v>
       </c>
       <c r="AC13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AD13">
         <v>20000.0</v>
       </c>
       <c r="AE13">
         <v>20000.0</v>
       </c>
       <c r="AF13">
         <v>20000.0</v>
       </c>
       <c r="AG13">
         <v>20000.0</v>
       </c>
       <c r="AH13">
         <v>20000.0</v>
       </c>
       <c r="AI13">
         <v>20000.0</v>
       </c>
       <c r="AJ13">
         <v>20000.0</v>
       </c>
       <c r="AK13">
         <v>20000.0</v>
       </c>
       <c r="AL13">
         <v>20000.0</v>
       </c>
       <c r="AM13">
         <v>20000.0</v>
       </c>
       <c r="AN13">
         <v>20000.0</v>
       </c>
       <c r="AO13">
         <v>20000.0</v>
       </c>
       <c r="AP13">
         <v>20000.0</v>
       </c>
       <c r="AQ13">
         <v>20000.0</v>
       </c>
       <c r="AR13">
         <v>20000.0</v>
       </c>
       <c r="AS13">
+        <v>20000.0</v>
+      </c>
+      <c r="AT13">
         <v>19000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="AV13">
         <v>21000.0</v>
       </c>
       <c r="AW13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AX13">
         <v>20000.0</v>
       </c>
       <c r="AY13">
+        <v>20000.0</v>
+      </c>
+      <c r="AZ13">
         <v>199737.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>196825.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>191721.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>184558.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>180281.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>130747.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>134196.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>132054.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>130747.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="BJ13">
         <v>90000.0</v>
       </c>
       <c r="BK13">
+        <v>90000.0</v>
+      </c>
+      <c r="BL13">
         <v>90342.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>87036.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>86837.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>86237.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>86181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86171.0</v>
       </c>
       <c r="BQ13">
         <v>86171.0</v>
       </c>
       <c r="BR13">
         <v>86171.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BS13">
+        <v>86171.0</v>
+      </c>
+      <c r="BT13"/>
+      <c r="BU13">
         <v>85531.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>84915.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>84785.0</v>
       </c>
-      <c r="BW13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX13"/>
       <c r="BY13">
         <v>333567.0</v>
       </c>
       <c r="BZ13">
         <v>333567.0</v>
       </c>
-      <c r="CA13"/>
+      <c r="CA13">
+        <v>333567.0</v>
+      </c>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>70885000.0</v>
+      </c>
+      <c r="C14">
         <v>66802000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>65785000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>63699000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57676000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52584000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>45612000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>47216000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44417000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41889000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39674000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38881000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37179000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36425000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>35302000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34769000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34536000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33714000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33246000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31857000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30924000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26289000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21845000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20861000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21152000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20651000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20570000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20554000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20375000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20367000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>20346000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20252000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>20223000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20184000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19759000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19804000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>19669000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19776000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19858000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>19833000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19741000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19648000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19598000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19521000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20595000.0</v>
       </c>
       <c r="AU14">
         <v>20595000.0</v>
       </c>
       <c r="AV14">
+        <v>20595000.0</v>
+      </c>
+      <c r="AW14">
         <v>21476000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20948000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22657000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>19815000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19390000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18964000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18223000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17073500.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>13112828.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13323945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13112828.0</v>
       </c>
       <c r="BG14">
         <v>13112828.0</v>
       </c>
       <c r="BH14">
+        <v>13112828.0</v>
+      </c>
+      <c r="BI14">
         <v>10045000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9079000.0</v>
       </c>
       <c r="BK14">
         <v>9079000.0</v>
       </c>
       <c r="BL14">
+        <v>9079000.0</v>
+      </c>
+      <c r="BM14">
         <v>8699000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8618000.0</v>
       </c>
       <c r="BO14">
         <v>8618000.0</v>
       </c>
       <c r="BP14">
-        <v>8617000.0</v>
+        <v>8618000.0</v>
       </c>
       <c r="BQ14">
         <v>8617000.0</v>
       </c>
       <c r="BR14">
+        <v>8617000.0</v>
+      </c>
+      <c r="BS14">
         <v>8464000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8464164.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8494000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8422000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>378566.0</v>
       </c>
       <c r="BX14">
         <v>378566.0</v>
       </c>
       <c r="BY14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="BZ14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="CA14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="CB14">
         <v>378566.0</v>
       </c>
       <c r="CC14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="CD14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="CE14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="CF14">
-        <v>378566.0</v>
+        <v>7571320.0</v>
       </c>
       <c r="CG14">
         <v>378566.0</v>
       </c>
       <c r="CH14">
+        <v>7571320.0</v>
+      </c>
+      <c r="CI14">
         <v>378566.0</v>
       </c>
-      <c r="CI14"/>
-      <c r="CJ14">
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>226566.0</v>
       </c>
-      <c r="CK14"/>
-      <c r="CL14">
+      <c r="CL14"/>
+      <c r="CM14">
         <v>378566.0</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
-      <c r="CP14">
+      <c r="CP14"/>
+      <c r="CQ14">
         <v>378566.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>38000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>37000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="Q15">
         <v>35000.0</v>
       </c>
       <c r="R15">
+        <v>35000.0</v>
+      </c>
+      <c r="S15">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="T15">
         <v>33000.0</v>
       </c>
       <c r="U15">
+        <v>33000.0</v>
+      </c>
+      <c r="V15">
         <v>32000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>30000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="Y15">
         <v>21000.0</v>
       </c>
       <c r="Z15">
         <v>21000.0</v>
       </c>
       <c r="AA15">
         <v>21000.0</v>
       </c>
       <c r="AB15">
         <v>21000.0</v>
       </c>
       <c r="AC15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AD15">
         <v>20000.0</v>
       </c>
       <c r="AE15">
         <v>20000.0</v>
       </c>
       <c r="AF15">
         <v>20000.0</v>
       </c>
       <c r="AG15">
         <v>20000.0</v>
       </c>
       <c r="AH15">
         <v>20000.0</v>
       </c>
       <c r="AI15">
         <v>20000.0</v>
       </c>
       <c r="AJ15">
         <v>20000.0</v>
       </c>
       <c r="AK15">
         <v>20000.0</v>
       </c>
       <c r="AL15">
         <v>20000.0</v>
       </c>
       <c r="AM15">
         <v>20000.0</v>
       </c>
       <c r="AN15">
         <v>20000.0</v>
       </c>
       <c r="AO15">
         <v>20000.0</v>
       </c>
       <c r="AP15">
         <v>20000.0</v>
       </c>
       <c r="AQ15">
         <v>20000.0</v>
       </c>
       <c r="AR15">
         <v>20000.0</v>
       </c>
       <c r="AS15">
+        <v>20000.0</v>
+      </c>
+      <c r="AT15">
         <v>19000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="AV15">
         <v>21000.0</v>
       </c>
       <c r="AW15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AX15">
         <v>20000.0</v>
       </c>
       <c r="AY15">
+        <v>20000.0</v>
+      </c>
+      <c r="AZ15">
         <v>199737.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>196825.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>191721.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180281.0</v>
       </c>
       <c r="BC15">
         <v>180281.0</v>
       </c>
       <c r="BD15">
+        <v>180281.0</v>
+      </c>
+      <c r="BE15">
         <v>130747.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>134196.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>132054.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>130747.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="BJ15">
         <v>90000.0</v>
       </c>
       <c r="BK15">
+        <v>90000.0</v>
+      </c>
+      <c r="BL15">
         <v>90342.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>87036.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>86837.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>86237.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>86181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86171.0</v>
       </c>
       <c r="BQ15">
         <v>86171.0</v>
       </c>
       <c r="BR15">
-        <v>85643.0</v>
+        <v>86171.0</v>
       </c>
       <c r="BS15">
         <v>85643.0</v>
       </c>
       <c r="BT15">
+        <v>85643.0</v>
+      </c>
+      <c r="BU15">
         <v>85531.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>84915.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>84557000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333567.0</v>
       </c>
       <c r="BX15">
         <v>333567.0</v>
       </c>
       <c r="BY15">
         <v>333567.0</v>
       </c>
       <c r="BZ15">
         <v>333567.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>333567.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14679000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11472000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>22331000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13001000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12571000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12285000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18729000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11556000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11172000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10578000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15962000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10434000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3909000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3635000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8733000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2999000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2757000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3966000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6988000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3658000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3401000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2947000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>2676000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
@@ -7588,52 +7622,53 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7686,88 +7721,87 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -7802,88 +7836,91 @@
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
-      <c r="BG18"/>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7936,1290 +7973,1303 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>1239000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1259000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1280000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3095000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1320000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1340000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1360000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>968000.0</v>
       </c>
       <c r="AS20">
         <v>968000.0</v>
       </c>
       <c r="AT20">
         <v>968000.0</v>
       </c>
       <c r="AU20">
         <v>968000.0</v>
       </c>
       <c r="AV20">
         <v>968000.0</v>
       </c>
       <c r="AW20">
         <v>968000.0</v>
       </c>
       <c r="AX20">
         <v>968000.0</v>
       </c>
       <c r="AY20">
-        <v>967994.0</v>
+        <v>968000.0</v>
       </c>
       <c r="AZ20">
         <v>967994.0</v>
       </c>
       <c r="BA20">
         <v>967994.0</v>
       </c>
       <c r="BB20">
         <v>967994.0</v>
       </c>
       <c r="BC20">
-        <v>2767994.0</v>
+        <v>967994.0</v>
       </c>
       <c r="BD20">
         <v>2767994.0</v>
       </c>
       <c r="BE20">
         <v>2767994.0</v>
       </c>
       <c r="BF20">
         <v>2767994.0</v>
       </c>
       <c r="BG20">
         <v>2767994.0</v>
       </c>
       <c r="BH20">
+        <v>2767994.0</v>
+      </c>
+      <c r="BI20">
         <v>2770000.0</v>
       </c>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>33333.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>83334.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>133334.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>183334.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>233334000000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
         <v>1239000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1259000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1280000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1320000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1340000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1360000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1380000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1476000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1496000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1516000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1536000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1556000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1576000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1800000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1615850.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1635905.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1655960.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1676015.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2768000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2767994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768000.0</v>
       </c>
       <c r="BF21">
         <v>2768000.0</v>
       </c>
-      <c r="BG21"/>
+      <c r="BG21">
+        <v>2768000.0</v>
+      </c>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
-[...1 lines deleted...]
-      </c>
+      <c r="BR21"/>
       <c r="BS21">
         <v>33333.0</v>
       </c>
       <c r="BT21">
+        <v>33333.0</v>
+      </c>
+      <c r="BU21">
         <v>83334.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>133334.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>183334.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>233334000000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>13636000.0</v>
+      </c>
+      <c r="C22">
         <v>10384000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11627000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4777000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12371000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22930000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25442000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19792000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10244000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16011000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18291000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8143000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7463000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12538000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4658000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10431000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4905000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4860000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5126000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4862000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4570000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4210000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3969000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4816000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7290000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5246000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6518000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3521000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4093000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6322000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6129000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7682000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6697000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6403000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5737000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5742000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6056000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2784000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3241000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3982000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3070000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2763000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4804000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3771000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5427000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4641000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4491000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5178000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5052000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4086000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4097544.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4896448.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4261316.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4408432.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4555780.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3981997.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2965336.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3122006.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3981997.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4960000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2820000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>190000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>666854.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1260734.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>414737.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>940252.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>593461.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>818536.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1597404.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>547523.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1049583.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1254008.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>41019.0</v>
       </c>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>289179000.0</v>
+      </c>
+      <c r="C23">
         <v>270329000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>259841000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>241119000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>240016000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>242518000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>259302000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>247425000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>232088000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>242239000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>243406000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>277439000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>212585000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>210381000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>207114000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>198875000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>178452000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>166486000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>160831000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>146979000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>143287000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>143733000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>125139000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>122170000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>122158000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>103815000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99896000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>96683000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92335000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>92378000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>91821000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>91730000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>93128000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>94036000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>94331000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>96331000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79418000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>74977000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>77810000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>79344000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>80457000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>80533000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>83141000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>86967000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>91151000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>93314000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>89176000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>95105000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>95447000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>99379000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>97141892.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>93385873.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>96541886.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>94764557.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>96872159.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27217921.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24686041.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>27027244.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>27217921.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>28110000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>24940000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>23800000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>21594035.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>20235420.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>18994947.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>20774584.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>19566218.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>19761005.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>22917662.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>21454959.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>23536699.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>24815402.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>24963296.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>24610525.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>57079763000000.0</v>
       </c>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
-[...1 lines deleted...]
-      </c>
+      <c r="CC23"/>
       <c r="CD23">
         <v>10794.0</v>
       </c>
       <c r="CE23">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF23">
         <v>11566.0</v>
       </c>
       <c r="CG23">
         <v>11566.0</v>
       </c>
       <c r="CH23">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CI23">
         <v>19931.0</v>
       </c>
-      <c r="CJ23"/>
+      <c r="CJ23">
+        <v>19931.0</v>
+      </c>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
+        <v>61719000.0</v>
+      </c>
+      <c r="C24">
         <v>62050000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>63895000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>66788000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>73622000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>216744000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>247527000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>244991000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>234428000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>234417000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>257693000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>220049000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>204899000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>199234000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>197021000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>193962000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>183749000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>180059000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>165989000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>161115000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>156931000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>174008000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>170104000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>167010000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>195804000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>154838000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>38667000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>144049000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>139546000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>134247000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>31435000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>127218000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>124329000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>102554000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>30190000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>110688000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>107672000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>103815000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5776000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>98358000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>95521000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>92703000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>5713000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>88876000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>84860000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>81016000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>64832000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>61469000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>65615000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>73409000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>73792495.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>75980865.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>71727417.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>10219569.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>35522004.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>38208567.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>52528814.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>21551835.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>15701023.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>204899000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>199234000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>197021000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>193962000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>183749000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>180059000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>165989000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>161115000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>112970000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>174008000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>140548000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>167010000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>195804000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>154838000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>38667000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>144049000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>139546000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>134247000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31435000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>127218000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>124329000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>102554000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30190000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>110688000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>107672000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>103815000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5776000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>98358000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>95521000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>92703000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5713000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>88876000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>84860000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>81016000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>64832000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>61469000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>65615000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>73409000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>73792495.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>75980865.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>71727417.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10219569.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>35522004.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>38208567.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>52528814.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>21551835.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>15701023.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9272,52 +9322,53 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9370,391 +9421,397 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>418895000.0</v>
+      </c>
+      <c r="C28">
         <v>399883000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>376870000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>347919000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>342587000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>335792000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>337163000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>321910000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>308782000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>305595000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>294243000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>284915000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>59360000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>216826000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>244454000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>225118000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>207499000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>200253000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15027000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>181256000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>176526000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>186455000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>58923000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>229215000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>219012000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>208745000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>22084000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>194619000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>187718000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>183040000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16110000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>171570000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>167282000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>161797000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15197000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>146834000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>124164000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>116359000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9923000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>110128000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>109544000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>104102000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11664000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>93172000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>90516000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>81861000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>76969000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>72129000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>72667000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>77882000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>86832363.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>88259304.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>83564414.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>75205304.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>69754992.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>25105056.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>34443286.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34507484.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>25105056.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21490000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>20810000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19530000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16133729.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18774048.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17005876.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>16221376.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>14999315.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13869466.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>13408225.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>11210072.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10161861.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9054136.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3752308.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1156754.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-720402000000.0</v>
       </c>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
-[...1 lines deleted...]
-      </c>
+      <c r="CC28"/>
       <c r="CD28">
         <v>-10794.0</v>
       </c>
       <c r="CE28">
-        <v>-11566.0</v>
+        <v>-10794.0</v>
       </c>
       <c r="CF28">
         <v>-11566.0</v>
       </c>
       <c r="CG28">
         <v>-11566.0</v>
       </c>
       <c r="CH28">
-        <v>-19931.0</v>
+        <v>-11566.0</v>
       </c>
       <c r="CI28">
         <v>-19931.0</v>
       </c>
-      <c r="CJ28"/>
+      <c r="CJ28">
+        <v>-19931.0</v>
+      </c>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>93788000.0</v>
+      </c>
+      <c r="C29">
         <v>83542000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74933000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48651000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54977000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>55596000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>74133000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63297000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>60064000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>75083000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>77744000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-133508000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-176084000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1464000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>44385000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-158871000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-97855000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-105428000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>68528000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>52884000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>56923000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>61047000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>44874000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>50782000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>55269000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>42358000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9778,565 +9835,572 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>2315000.0</v>
+      </c>
+      <c r="C30">
         <v>6584000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>484000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1649000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2699000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1043000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14105000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8027000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8764000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8867000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8633000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59743000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6157000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>261000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1264000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1278000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>662000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1574000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1621000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1743000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1755000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1821000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6989000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5202000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1584000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2036000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5421000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3838000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2075000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1096000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1494000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1601000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1969000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2219000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2199000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1135000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1004000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1557000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1013000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>684000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>955000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1166000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2229000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2143000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1651000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1262000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>438000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>828000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2305000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2764000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1944068.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4612802.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>667988.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1360606.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1379668.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1469758.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2008126.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1379668.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>810000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1770000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>113583.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>113396.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5235.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>177372.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>32032.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21901.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29937.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>110581.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>142533.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>205270.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3447039000000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-238938000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-222421000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-201855000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-187891000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-122714000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-128592000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-120239000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-132094000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-124025000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-138368000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-184745000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-175564000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-164200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-166690000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-154373000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-139181000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-132840000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-120157000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-110843000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-99910000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-94002000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-88560000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-78393000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-72079000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-64845000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-59120000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-51114000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-49704000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-46108000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-41329000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-36675000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-30505000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-25179000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17117000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4510000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-911000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2661000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5822000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-14385400.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-18321859.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-12133279.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3381628.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3511854.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>11375963.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-63682475.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>5472312.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-22206197.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>-382035000.0</v>
+      </c>
+      <c r="C32">
         <v>-361559000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-344386000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-327811000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-301841000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-146108000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-99272000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-97342000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-96998000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-84966000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-47989000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-35876000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-88013000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-240660000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-70145000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-162043000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-45317000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-46577000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-44637000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-57592000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-43946000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-42150000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-93552000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-82278000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-42062000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-51102000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10360,1029 +10424,1040 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>256184000.0</v>
+      </c>
+      <c r="C33">
         <v>235642000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>232969000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>225565000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>219930000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>214025000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>214606000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>212525000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>208233000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>209287000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>207006000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>198948000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>191677000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>189157000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>188978000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>174824000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>163407000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>150333000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>140138000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>129966000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>124329000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>119517000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>116456000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>108623000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>104222000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>93962000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>87320000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>84078000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>82108000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>82066000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>81510000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>80985000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>81840000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>82714000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>82869000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>83691000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>69374000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>70047000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>70765000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>71981000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>72948000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>74209000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>75139000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>77407000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>78892000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>80196000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>81243000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>82510000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>82676000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>83807000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>84434984.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>84653721.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>86435016.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>88963943.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>83893472.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>20089005.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>15472941.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>15712486.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>15530905.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>21140000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>19350000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>21250000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>19511651.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>18424750.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>18087831.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>18827755.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>18497219.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>18278379.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>20539457.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>20621119.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BT33"/>
+      <c r="BU33">
         <v>22492981.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>22970776.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>22231857.0</v>
       </c>
-      <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>4342000.0</v>
+      </c>
+      <c r="C34">
         <v>4575000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4609000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4808000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4842000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5109000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5142000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5232000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5241000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5175000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3329000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3347000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>137702000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>129939000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>123666000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>6709000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4583000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>52288000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>49750000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>-33162000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2823000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2931000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2944000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>34898000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3524000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>54711000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>157782000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>40904000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>34745000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>34080000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>133389000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>25018000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>24604000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>24480000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>107986000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>23373000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34">
+      <c r="AM34"/>
+      <c r="AN34">
         <v>94631000.0</v>
       </c>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>83425000.0</v>
       </c>
-      <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>4291913.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>196256000.0</v>
+      </c>
+      <c r="C35">
         <v>195221000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>195414000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>202606000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>207344000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>348612000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>379262000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>374092000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>360187000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>356462000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>375994000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>363064000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>342601000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>170917000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>320687000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>200671000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>240803000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>232347000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>215739000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>204467000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>204407000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>215734000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>207648000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>201908000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>226359000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>209549000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>196449000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>184953000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>174291000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>168327000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>154824000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>152236000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>148933000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>127034000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>136707000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>134061000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>107672000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>103815000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>100407000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>98358000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>95521000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>92703000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>89138000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>88876000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>84860000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>81016000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>64832000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>61469000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>65615000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>73409000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>73792495.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>75980865.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>71727417.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10219569.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>35522004.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>19992936.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>52528814.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>21551835.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>19992936.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>17770000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>19100000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>17520000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>12743583.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>23780424.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>5261953.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>4864429.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>4250031.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>17551769.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2978817.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>5132309.0</v>
       </c>
-      <c r="BS35"/>
-      <c r="BT35">
+      <c r="BT35"/>
+      <c r="BU35">
         <v>4934204.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>6246363.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>6158665.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35">
+      <c r="BX35"/>
+      <c r="BY35">
         <v>181855.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>121934.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>104236.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>4616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410.0</v>
       </c>
       <c r="CD35">
         <v>2410.0</v>
       </c>
       <c r="CE35">
+        <v>2410.0</v>
+      </c>
+      <c r="CF35">
         <v>610.0</v>
       </c>
-      <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>5575.0</v>
       </c>
-      <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>11327000.0</v>
+      </c>
+      <c r="C36">
         <v>10831000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13252000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>28228000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>27897000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>28408000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>29684000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>27427000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25030000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>25273000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>24150000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6933000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8349000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>21525000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>18549000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4323000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2751000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5037000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2479000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2492000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3644000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>6576000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2730000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2791000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2937000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3094000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2492000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2707000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3032000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3018000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4173000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4137000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4208000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4032000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3092000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3095000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3097000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3095000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3118000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3084000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3058000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3041000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3029000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3052000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2948000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2929000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2938000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2952000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2911000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2923011.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2632389.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3070892.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3441488.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3365244.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1790106.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1002472.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1822588.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1790106.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1560000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1430000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3280000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>3107101.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32836.0</v>
       </c>
       <c r="BM36">
         <v>32836.0</v>
       </c>
       <c r="BN36">
+        <v>32836.0</v>
+      </c>
+      <c r="BO36">
         <v>34232.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>49344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38600.0</v>
       </c>
       <c r="BQ36">
         <v>38600.0</v>
       </c>
       <c r="BR36">
+        <v>38600.0</v>
+      </c>
+      <c r="BS36">
         <v>279103.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>289990.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>483229.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>483193.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>74447.0</v>
       </c>
-      <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>-7572000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-6672000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-5678000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-4740000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-3855000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-3063000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>-2206000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>-1469000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>-707000.0</v>
       </c>
-      <c r="AK37">
-[...1 lines deleted...]
-      </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
@@ -11402,1202 +11477,1216 @@
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>8894000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5994000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6088000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3112000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4323000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2751000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2575000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2479000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2492000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3644000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6576000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2730000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2791000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2937000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2537000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2492000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2707000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3032000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3018000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4173000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4137000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4208000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4032000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4331000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4354000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4377000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4395000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4438000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4424000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4418000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4421000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5473000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5516000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5432000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5433000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5462000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5496000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5475000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5507000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>5236000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>5695000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>6086000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6134000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>6210000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3770000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>4591000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
+      <c r="CQ38"/>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>16071000.0</v>
+      </c>
+      <c r="C39">
         <v>12922000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9867000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3544000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3371000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4021000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4251000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6785000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4613000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6445000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6809000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6706000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3794000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4294000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7901000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4242000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5304000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5160000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6242000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4141000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5470000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2464000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2301000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1663000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2034000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2720000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3366000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2744000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1946000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1872000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1898000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1501000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1921000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2557000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3078000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2950000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>309000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>213000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>206000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1271000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2756000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1754000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1222000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>350000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1364000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>414000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>456000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>619000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>695000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>755000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>919000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>778202.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1107650.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>672573.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3406454.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1026477.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3672661.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>5135384.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5170779.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>990000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>510000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>360000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>618931.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>394588.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>464000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>497156.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>391328.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>556459.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>756471.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>177490.0</v>
       </c>
-      <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>476695.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1355866.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>728884.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>348869.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>28453000.0</v>
+      </c>
+      <c r="C40">
         <v>29897000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29971000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26747000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29423000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22939000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20295000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>17773000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17496000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>15322000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>14823000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>17149000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4289000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12419000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11350000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>119841000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>15123000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>19497000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3806000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>29768000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>16158000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16975000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3252000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15824000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>14771000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>16310000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3149000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10693000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11403000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>7845000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3048000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4487000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3567000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3941000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2946000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3312000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5695000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5387000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>7965000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5339000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>8040000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>7784000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7167000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6764000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>6984000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6850000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>6231000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>7525000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>9527000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>10108000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>6244546.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6721158.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6056925.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>6359157.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>10400797.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5437032.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>15900209.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>11056383.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10598223.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>12240000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>12290000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>11310000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>4962975.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>10310598.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5093732.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>5456126.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5066933.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>3859134.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>3355101.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>3359412.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>3673760.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>3745060.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9985639000000.0</v>
       </c>
-      <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>-1723325.0</v>
       </c>
-      <c r="CA40"/>
       <c r="CB40"/>
-      <c r="CC40">
-[...1 lines deleted...]
-      </c>
+      <c r="CC40"/>
       <c r="CD40">
         <v>2500.0</v>
       </c>
-      <c r="CE40"/>
+      <c r="CE40">
+        <v>2500.0</v>
+      </c>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
-[...1 lines deleted...]
-      </c>
+      <c r="CH40"/>
       <c r="CI40">
         <v>648.0</v>
       </c>
-      <c r="CJ40"/>
+      <c r="CJ40">
+        <v>648.0</v>
+      </c>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2304000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2566000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1735000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>240803000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1735000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1734000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2714000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2823000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1874000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1780000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2472000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2216000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7384000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2487000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1364000.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>15000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>37000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>58000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>80000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>102000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>124000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>146000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>168000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>190000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>5818000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5800000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5784000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>277000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>292000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>314000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>343000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>357198000.0</v>
+      </c>
+      <c r="C42">
         <v>357033000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>340402000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>336814000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>327905000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>313075000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>305329000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>293611000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>285519000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>273167000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>264058000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>255510000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>247017000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>238272000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>232546000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>226883000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>221915000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>215439000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>205305000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>192520000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>183015000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>157933000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>93426000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>88119000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>87580000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>87255000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>86852000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>86708000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>86470000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>86274000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>95917000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>85719000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>85347000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>85030000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>84679000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>84128000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>83785000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>83573000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>83441000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>83267000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>82844000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>82560000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>82115000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>81861000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>81349000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>83059000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>87080000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>86903000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>85540000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>85121000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-15409252000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3073817760.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2959282567.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>78174756.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-2317893.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>45432447.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-2470339.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-1932379.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-2243362.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>46020000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>40360000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>39820000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>38557376.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>37171060.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>37095070.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>36864496.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-3374692904.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>36652175.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>36498540.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>36214253.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>36283215.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>36066476.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>34072405.0</v>
       </c>
-      <c r="BW42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX42"/>
       <c r="BY42">
         <v>3000.0</v>
       </c>
       <c r="BZ42">
         <v>3000.0</v>
       </c>
       <c r="CA42">
-        <v>336567.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CB42">
         <v>336567.0</v>
       </c>
       <c r="CC42">
-        <v>333567.0</v>
+        <v>336567.0</v>
       </c>
       <c r="CD42">
         <v>333567.0</v>
       </c>
       <c r="CE42">
         <v>333567.0</v>
       </c>
       <c r="CF42">
         <v>333567.0</v>
       </c>
       <c r="CG42">
         <v>333567.0</v>
       </c>
       <c r="CH42">
         <v>333567.0</v>
       </c>
       <c r="CI42">
         <v>333567.0</v>
       </c>
       <c r="CJ42">
+        <v>333567.0</v>
+      </c>
+      <c r="CK42">
         <v>303567.0</v>
       </c>
-      <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12650,69 +12739,68 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>1000.0</v>
       </c>
       <c r="O44">
         <v>1000.0</v>
       </c>
       <c r="P44">
         <v>1000.0</v>
       </c>
       <c r="Q44">
         <v>1000.0</v>
       </c>
       <c r="R44">
         <v>1000.0</v>
       </c>
       <c r="S44">
         <v>1000.0</v>
       </c>
       <c r="T44">
         <v>1000.0</v>
       </c>
       <c r="U44">
         <v>1000.0</v>
       </c>
       <c r="V44">
@@ -12766,1978 +12854,1999 @@
       <c r="AL44">
         <v>1000.0</v>
       </c>
       <c r="AM44">
         <v>1000.0</v>
       </c>
       <c r="AN44">
         <v>1000.0</v>
       </c>
       <c r="AO44">
         <v>1000.0</v>
       </c>
       <c r="AP44">
         <v>1000.0</v>
       </c>
       <c r="AQ44">
         <v>1000.0</v>
       </c>
       <c r="AR44">
         <v>1000.0</v>
       </c>
       <c r="AS44">
         <v>1000.0</v>
       </c>
       <c r="AT44">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AU44">
         <v>2000.0</v>
       </c>
       <c r="AV44">
         <v>2000.0</v>
       </c>
       <c r="AW44">
         <v>2000.0</v>
       </c>
       <c r="AX44">
         <v>2000.0</v>
       </c>
       <c r="AY44">
+        <v>2000.0</v>
+      </c>
+      <c r="AZ44">
         <v>2401.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>3021.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>3078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098.0</v>
       </c>
       <c r="BC44">
         <v>3098.0</v>
       </c>
       <c r="BD44">
-        <v>3097.0</v>
+        <v>3098.0</v>
       </c>
       <c r="BE44">
         <v>3097.0</v>
       </c>
       <c r="BF44">
         <v>3097.0</v>
       </c>
       <c r="BG44">
+        <v>3097.0</v>
+      </c>
+      <c r="BH44">
         <v>3115.0</v>
       </c>
-      <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>306799000.0</v>
+      </c>
+      <c r="C45">
         <v>284525000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>279742000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>268541000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>261323000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>253401000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>251100000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>245691000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>241438000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>243222000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>254344000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>245711000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>238813000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>180808000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>233421000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>169485000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>156790000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>135101000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>-124915000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>121837000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>115873000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>112769000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>105893000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>101431000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>91025000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>84783000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>81586000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>79401000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>79034000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>78492000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>76812000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>77703000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>78506000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>78837000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>79360000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>65020000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>65670000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>66370000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>67543000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>68524000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>69791000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>70718000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>71934000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>73376000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>74764000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>75810000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>77048000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>77180000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>78128000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>78928129.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>79417433.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>80740170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83893472.0</v>
       </c>
       <c r="BC45">
         <v>83893472.0</v>
       </c>
       <c r="BD45">
+        <v>83893472.0</v>
+      </c>
+      <c r="BE45">
         <v>15530905.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>15472941.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>15712486.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>15530905.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>16810000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>17920000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>17970000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>16404550.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>18391914.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>18054995.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>18793523.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>18447875.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>18239779.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>20500857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21236604.0</v>
       </c>
       <c r="BS45">
         <v>21236604.0</v>
       </c>
       <c r="BT45">
+        <v>21236604.0</v>
+      </c>
+      <c r="BU45">
         <v>21926418.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>22354249.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19585087000000.0</v>
       </c>
       <c r="BW45">
         <v>19585087000000.0</v>
       </c>
-      <c r="BX45"/>
+      <c r="BX45">
+        <v>19585087000000.0</v>
+      </c>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>244857000.0</v>
+      </c>
+      <c r="C46">
         <v>222743000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>219717000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>209965000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>191702000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>186128000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>186198000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>182841000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>180806000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>184257000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>181733000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>174798000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>182783000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>180808000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>167453000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>156275000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>159084000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>147582000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>135101000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>127487000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>121837000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>115873000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>109880000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>105893000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>101431000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>91025000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>84226000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>81586000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>79401000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>79034000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>78492000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>76812000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>77703000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>78506000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>78837000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>79360000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>65020000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>65670000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>66370000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>67543000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>68524000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>69791000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>70718000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>71934000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>73376000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>74764000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>75810000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>77048000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>77180000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>78128000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>78928129.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>79417433.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>80740170.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>82878446.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>15530905.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
-      <c r="BH46">
+      <c r="BH46"/>
+      <c r="BI46">
         <v>16810000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>17920000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>17970000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>16404550.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>18391914.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>18054995.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>18793523.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>18447875.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>18239779.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>20500857.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>20342016.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>21926418.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>22354249.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>21974076.0</v>
       </c>
-      <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>182783000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>180808000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>180441000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>174824000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>163407000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>145223000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>135101000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>127487000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>121837000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>115873000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>112769000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>103050000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>101431000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>90628000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>84226000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>80843000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>78507000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>77994000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>78492000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>76812000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>77703000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>78506000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>78837000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>79360000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>65020000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>65670000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>66370000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>67543000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>68524000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>69791000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>70718000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>71934000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>73376000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>74764000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>75810000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>77048000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>77180000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>78332000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>78928129.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>79417433.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>80740170.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>82878446.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>83893472.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>85610621.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>15472941.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>15712486.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>15530905.0</v>
       </c>
-      <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
+      <c r="CQ47"/>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>-671023000.0</v>
+      </c>
+      <c r="C48">
         <v>-661656000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-639943000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-634613000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-610866000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-587471000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-562942000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-546745000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-528810000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-499636000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-475405000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-449963000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-480674000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-455395000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-428985000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-406575000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-339730000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-339521000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-321227000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-320346000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-302749000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-292192000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-274080000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-259498000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-247281000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-249473000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-237421000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-222195000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-215869000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-202933000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-193204000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-181778000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-175921000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-170556000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-160188000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-151911000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-144401000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-138414000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-129887000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-128442000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-124347000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-119364000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-114251000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-107798000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-102043000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-95756000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-87113000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-83373000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-83837000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-86559000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-94245503.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-97503538.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-89214757.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-79622299.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-69808294.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-65526029.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-83638442.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-73890487.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-65526029.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-63310000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-57860000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-51490000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-47229670.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-44642615.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-42934355.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-40744928.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-38804417.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-36310127.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-32643087.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-29541051.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-27831340.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-25152218.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-21501134.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-17228210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-518422.0</v>
       </c>
       <c r="BX48">
         <v>-518422.0</v>
       </c>
       <c r="BY48">
+        <v>-518422.0</v>
+      </c>
+      <c r="BZ48">
         <v>-458501.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-440803.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-427756.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-341183.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-327683.0</v>
       </c>
       <c r="CD48">
         <v>-327683.0</v>
       </c>
       <c r="CE48">
-        <v>-322611.0</v>
+        <v>-327683.0</v>
       </c>
       <c r="CF48">
         <v>-322611.0</v>
       </c>
       <c r="CG48">
+        <v>-322611.0</v>
+      </c>
+      <c r="CH48">
         <v>-322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-314284.0</v>
       </c>
       <c r="CI48">
         <v>-314284.0</v>
       </c>
       <c r="CJ48">
-        <v>-303567.0</v>
+        <v>-314284.0</v>
       </c>
       <c r="CK48">
         <v>-303567.0</v>
       </c>
       <c r="CL48">
         <v>-303567.0</v>
       </c>
       <c r="CM48">
         <v>-303567.0</v>
       </c>
       <c r="CN48">
         <v>-303567.0</v>
       </c>
       <c r="CO48">
         <v>-303567.0</v>
       </c>
       <c r="CP48">
         <v>-303567.0</v>
       </c>
+      <c r="CQ48">
+        <v>-303567.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-480674000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-455395000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-428985000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-406575000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-339730000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-339521000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-321227000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-320346000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-302749000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-292192000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-274080000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-259498000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-247281000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-249473000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-237421000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-222195000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-215869000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-202933000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-193204000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-181778000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-175921000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-170556000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-160188000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-151911000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-144401000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-138414000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-129887000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-128442000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-124347000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-119364000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-114251000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-107798000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-102043000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-95756000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-87113000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-83373000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-83837000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-86559000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-94245503.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-97503538.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-89214757.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-79622299.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-69808294.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-62970367.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-83638442.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-73890487.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-65526029.0</v>
       </c>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50">
+        <v>354176000.0</v>
+      </c>
+      <c r="C50">
         <v>342630000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>317869000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>286715000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>270610000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>119547000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>90534000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>77215000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>74588000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>72807000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>37028000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>66485000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>62854000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>220957000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>49219000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>29020000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>24859000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>23164000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>22778000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>23863000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>24017000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>25407000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>62767000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>59336000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>23665000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>23363000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>22740000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>22476000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>21356000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>21602000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5444000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>4869000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6230000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>23218000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4985000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4742000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>127725000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>12855000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>4871000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>8349000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>8673000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>419868000.0</v>
+      </c>
+      <c r="C51">
         <v>404680000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>381764000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>353503000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>344232000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>336291000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>338061000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>322206000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>309016000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>307224000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>296910000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>288814000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>267753000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>420191000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>248767000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>225369000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>211057000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>205724000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>188767000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>187645000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>183701000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>202242000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>200063000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>229294000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>222422000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>209048000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>61407000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>195538000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>188068000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>183083000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>48733000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>171638000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>168351000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>162190000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>45815000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>148583000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>124889000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>116670000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>17185000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>110904000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>110281000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>104595000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>17660000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>101506000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>99641000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>93154000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>77578000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>77915000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>77761000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>85543000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>91758183.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>89372738.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>83689516.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>75256925.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>70045595.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>47862066.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>60810566.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>34619138.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>25354522.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>21700000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>21370000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>19770000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>16816745.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>18816000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>17029020.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>16553425.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>15051493.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>13977097.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>13432555.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>11318899.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>10539766.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>9645854.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>4388962.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1712508.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>355286000.0</v>
+      </c>
+      <c r="C52">
         <v>342630000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>317869000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>286715000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>270610000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>119547000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>90534000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>77215000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>74588000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>72807000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>37434000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>66875000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>62854000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>220957000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>49557000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>29287000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>25117000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>23409000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>22778000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>24149000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>24327000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>25732000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>59515000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>59622000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>23888000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>23363000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22740000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>26102000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>25050000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>22210000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>17298000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>22424000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>22414000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>38127000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>15625000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>17479000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>17217000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>12855000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>11409000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>12546000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>14760000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>11892000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11947000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>12630000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14781000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12138000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>12746000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>16446000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>12146000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>12134000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>20506000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>15905721.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>14450268.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>69050604.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>34523591.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>9653499.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>8281752.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>13067303.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>9653499.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3930000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2270000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2250000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>8647765.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>13757882.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>11767067.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>11688996.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>10801462.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>13977097.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>10453738.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>6186590.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>5320800.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>4711650.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>4388962.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1712508.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>1285714.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -14772,128 +14881,129 @@
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
-      <c r="BG53"/>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>888760.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>2635892000000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -14928,1198 +15038,1211 @@
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>289179000.0</v>
+      </c>
+      <c r="C55">
         <v>270329000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>259841000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>241119000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>240016000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>242518000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>259302000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>247425000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>232088000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>242239000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>243406000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>277439000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>212585000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>210381000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>207114000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>198875000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>178452000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>166486000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>160831000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>146979000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>143287000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>143733000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>125139000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>122170000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>122158000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>103815000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>99896000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>96683000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>92335000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>92378000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>91821000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>91730000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>93128000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>94036000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>94331000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>96331000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>79418000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>74977000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>77810000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>79344000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>80457000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>80533000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>83141000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>86967000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>91151000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>93314000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>89176000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>95105000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>95447000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>99379000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>97141892.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>93385873.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>96541886.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>94764557.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>96872159.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>27217921.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>24686041.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>27027244.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>27217921.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>28110000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>24940000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>23810000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>21594035.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>20235420.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>18994947.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>20774584.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>19566218.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>19761005.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>22917662.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>21454959.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>23536699.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>24815402.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>24963296.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>24610525.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>33551076000000.0</v>
       </c>
-      <c r="BX55"/>
       <c r="BY55"/>
       <c r="BZ55"/>
       <c r="CA55"/>
       <c r="CB55"/>
-      <c r="CC55">
-[...1 lines deleted...]
-      </c>
+      <c r="CC55"/>
       <c r="CD55">
         <v>10794.0</v>
       </c>
       <c r="CE55">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF55">
         <v>11566.0</v>
       </c>
       <c r="CG55">
         <v>11566.0</v>
       </c>
       <c r="CH55">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CI55">
         <v>19931.0</v>
       </c>
-      <c r="CJ55"/>
+      <c r="CJ55">
+        <v>19931.0</v>
+      </c>
       <c r="CK55"/>
       <c r="CL55"/>
       <c r="CM55"/>
       <c r="CN55"/>
       <c r="CO55"/>
       <c r="CP55"/>
+      <c r="CQ55"/>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>32995000.0</v>
+      </c>
+      <c r="C56">
         <v>34687000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>26872000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>15554000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20086000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>28493000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>44696000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>34900000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>23855000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>32952000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>36400000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>78491000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>20908000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>21224000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>18136000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>24051000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>15045000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>16153000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>20693000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>17013000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>18958000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>24216000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8683000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>13547000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>17936000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9853000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>12576000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>12605000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10227000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>10312000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>10311000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>10745000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>11288000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>11322000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>11462000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>12640000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>10044000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4930000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>7045000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>7363000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>7509000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>6324000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>8002000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>9560000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>12259000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>13118000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>7933000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>12595000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>12771000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>15572000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>12706908.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>8732152.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>10106870.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5800614.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6845449.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>7128916.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>5442634.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>6724176.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>7128916.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>6970000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>5590000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2560000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2082384.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1810670.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>907116.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1946829.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1069000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1482626.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2378205.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>833840.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1976772.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2322421.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1992520.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2378668.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>13664167000000.0</v>
       </c>
-      <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
-      <c r="CC56">
-[...1 lines deleted...]
-      </c>
+      <c r="CC56"/>
       <c r="CD56">
         <v>10794.0</v>
       </c>
       <c r="CE56">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF56">
         <v>11566.0</v>
       </c>
       <c r="CG56">
         <v>11566.0</v>
       </c>
       <c r="CH56">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CI56">
         <v>19931.0</v>
       </c>
-      <c r="CJ56"/>
+      <c r="CJ56">
+        <v>19931.0</v>
+      </c>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>415030000.0</v>
+      </c>
+      <c r="C57">
         <v>396246000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>371258000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>343365000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>321927000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>174601000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>143968000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>132242000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>120853000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>117918000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>84389000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>114367000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>108921000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>261884000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>88281000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>183094000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>60362000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>62730000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>65330000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>74605000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>62904000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>66366000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>102235000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>95825000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>59998000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>60955000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>57819000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>58482000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>57555000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>49885000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>42579000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>43258000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>41259000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>57767000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>36016000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>33816000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>35331000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>29001000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>27216000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>29369000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>29703000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>27798000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>29297000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>27119000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>29973000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>27897000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>27316000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>32989000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>30915000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>30194000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>36116546.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>34087941.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>35288710.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>87923518.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>57835203.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>29428067.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>35836605.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>34009413.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>29428067.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>30680000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>24990000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>19560000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>18300160.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>29032904.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>21226865.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>21082862.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>19005875.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>21410903.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>17777450.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>12556491.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>13323926.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>9471568.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>10028463.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>6206012.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181855.0</v>
       </c>
       <c r="BX57">
         <v>181855.0</v>
       </c>
       <c r="BY57">
+        <v>181855.0</v>
+      </c>
+      <c r="BZ57">
         <v>121934.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>104236.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>91189.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>4616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4910.0</v>
       </c>
       <c r="CD57">
         <v>4910.0</v>
       </c>
       <c r="CE57">
-        <v>610.0</v>
+        <v>4910.0</v>
       </c>
       <c r="CF57">
         <v>610.0</v>
       </c>
       <c r="CG57">
+        <v>610.0</v>
+      </c>
+      <c r="CH57">
         <v>5575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648.0</v>
       </c>
       <c r="CI57">
         <v>648.0</v>
       </c>
-      <c r="CJ57"/>
+      <c r="CJ57">
+        <v>648.0</v>
+      </c>
       <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
+      <c r="CQ57"/>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>611286000.0</v>
+      </c>
+      <c r="C58">
         <v>591467000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>566672000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>545971000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>529271000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>523213000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>523230000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>506334000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>481040000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>474380000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>460383000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>477431000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>451522000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>432801000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>408968000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>383765000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>301165000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>295077000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>281069000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>279072000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>267311000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>282100000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>309883000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>297733000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>286357000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>270504000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>254268000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>243435000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>231846000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>218212000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>197403000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>195494000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>190192000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>184801000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>172723000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>167877000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>143003000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>132816000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>127623000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>127727000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>125224000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>120501000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>118435000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>115995000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>114833000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>108913000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>92148000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>94458000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>96530000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>103603000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>109909041.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>110068806.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>107016127.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>98143087.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>93357207.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>49421003.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>62101012.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>55561248.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>49421003.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>48450000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>44090000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>37080000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>31043743.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>29032904.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>26488818.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>25947291.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>23255906.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>21410903.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>20756267.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>17688800.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>18542892.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>14405772.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>10028463.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>6206012.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181855.0</v>
       </c>
       <c r="BX58">
         <v>181855.0</v>
       </c>
       <c r="BY58">
+        <v>181855.0</v>
+      </c>
+      <c r="BZ58">
         <v>121934.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>104236.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>91189.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>4616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4910.0</v>
       </c>
       <c r="CD58">
         <v>4910.0</v>
       </c>
       <c r="CE58">
-        <v>610.0</v>
+        <v>4910.0</v>
       </c>
       <c r="CF58">
         <v>610.0</v>
       </c>
       <c r="CG58">
+        <v>610.0</v>
+      </c>
+      <c r="CH58">
         <v>5575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648.0</v>
       </c>
       <c r="CI58">
         <v>648.0</v>
       </c>
-      <c r="CJ58"/>
+      <c r="CJ58">
+        <v>648.0</v>
+      </c>
       <c r="CK58"/>
       <c r="CL58"/>
       <c r="CM58"/>
       <c r="CN58"/>
       <c r="CO58"/>
       <c r="CP58"/>
+      <c r="CQ58"/>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>-79861000.0</v>
       </c>
       <c r="AH59">
         <v>-79861000.0</v>
       </c>
       <c r="AI59">
-        <v>-49813000.0</v>
+        <v>-79861000.0</v>
       </c>
       <c r="AJ59">
         <v>-49813000.0</v>
       </c>
       <c r="AK59">
-        <v>0.0</v>
+        <v>-49813000.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
@@ -16140,392 +16263,396 @@
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>-322107000.0</v>
+      </c>
+      <c r="C60">
         <v>-321138000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-306831000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-304852000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-289255000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-280695000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-263928000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-258909000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-248952000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-232141000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-216977000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-199992000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-238937000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-222420000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-201854000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-184890000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-122713000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-128591000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-120238000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-132093000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-124024000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-138367000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-184744000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-175563000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-164199000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-166689000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-154372000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-139180000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-132839000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-120156000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-100842000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-99909000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-94001000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-88559000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-78392000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-70839000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-63585000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-57839000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-49813000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-48383000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-44767000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-39968000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-35294000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-29028000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-23682000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-15599000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-2972000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>647000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-1083000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-4224000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-12767149.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-16682933.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-10474241.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-3378530.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3514952.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-22203082.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-37414971.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-28534004.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-22203082.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-20340000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-19150000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-13280000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-9449708.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-8296153.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-7006851.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-4739512.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-3327313.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-1356007.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2337648.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4584914.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BT60"/>
+      <c r="BU60">
         <v>10409630.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>14934833.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>18404513.0</v>
       </c>
-      <c r="BW60"/>
-      <c r="BX60">
+      <c r="BX60"/>
+      <c r="BY60">
         <v>-181855.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-121934.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-104236.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-91189.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-4616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5884.0</v>
       </c>
       <c r="CD60">
         <v>5884.0</v>
       </c>
       <c r="CE60">
-        <v>10956.0</v>
+        <v>5884.0</v>
       </c>
       <c r="CF60">
         <v>10956.0</v>
       </c>
       <c r="CG60">
+        <v>10956.0</v>
+      </c>
+      <c r="CH60">
         <v>11566.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19283.0</v>
       </c>
       <c r="CI60">
         <v>19283.0</v>
       </c>
       <c r="CJ60">
+        <v>19283.0</v>
+      </c>
+      <c r="CK60">
         <v>-303567.0</v>
       </c>
-      <c r="CK60"/>
       <c r="CL60"/>
       <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
+      <c r="CQ60"/>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -16560,88 +16687,91 @@
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61"/>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16694,50 +16824,51 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16822,51 +16953,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>208749000.0</v>
       </c>
       <c r="C2">
         <v>268220000.0</v>
       </c>
       <c r="D2">
         <v>184700000.0</v>
       </c>
       <c r="E2">
         <v>262048000.0</v>
       </c>
       <c r="F2">
         <v>204010000.0</v>
       </c>
       <c r="G2">
         <v>154532000.0</v>
       </c>
       <c r="H2">
         <v>189300000.0</v>
       </c>
       <c r="I2">
         <v>166121000.0</v>
       </c>
@@ -16887,51 +17018,51 @@
       </c>
       <c r="O2">
         <v>197900000.0</v>
       </c>
       <c r="P2">
         <v>137216040.0</v>
       </c>
       <c r="Q2">
         <v>8254000.0</v>
       </c>
       <c r="R2">
         <v>9047000.0</v>
       </c>
       <c r="S2">
         <v>2214000.0</v>
       </c>
       <c r="T2"/>
       <c r="U2">
         <v>700000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>10202000.0</v>
       </c>
       <c r="C3">
         <v>8387000.0</v>
       </c>
       <c r="D3">
         <v>7005000.0</v>
       </c>
       <c r="E3">
         <v>5581000.0</v>
       </c>
       <c r="F3">
         <v>5494000.0</v>
       </c>
       <c r="G3">
         <v>4942000.0</v>
       </c>
       <c r="H3">
         <v>5069000.0</v>
       </c>
       <c r="I3">
         <v>4720000.0</v>
       </c>
@@ -16954,78 +17085,78 @@
         <v>3042000.0</v>
       </c>
       <c r="P3">
         <v>1141007.0</v>
       </c>
       <c r="Q3">
         <v>760051.0</v>
       </c>
       <c r="R3">
         <v>800588.0</v>
       </c>
       <c r="S3">
         <v>425033.0</v>
       </c>
       <c r="T3">
         <v>69775.0</v>
       </c>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3">
         <v>1007.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>-34610000.0</v>
       </c>
       <c r="C5">
         <v>-58211000.0</v>
       </c>
       <c r="D5">
         <v>-41848000.0</v>
       </c>
       <c r="E5">
         <v>-85298000.0</v>
       </c>
       <c r="F5">
         <v>-27139000.0</v>
       </c>
       <c r="G5">
         <v>-10019000.0</v>
       </c>
       <c r="H5">
         <v>-10334000.0</v>
       </c>
       <c r="I5">
         <v>-18066000.0</v>
       </c>
@@ -17052,51 +17183,51 @@
       </c>
       <c r="Q5">
         <v>-4527051.0</v>
       </c>
       <c r="R5">
         <v>-8659588.0</v>
       </c>
       <c r="S5">
         <v>-15206033.0</v>
       </c>
       <c r="T5">
         <v>148386.0</v>
       </c>
       <c r="U5">
         <v>-103783.0</v>
       </c>
       <c r="V5">
         <v>-9689.0</v>
       </c>
       <c r="W5">
         <v>-11724.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>-24408000.0</v>
       </c>
       <c r="C6">
         <v>-49824000.0</v>
       </c>
       <c r="D6">
         <v>-34843000.0</v>
       </c>
       <c r="E6">
         <v>-79717000.0</v>
       </c>
       <c r="F6">
         <v>-21645000.0</v>
       </c>
       <c r="G6">
         <v>-5077000.0</v>
       </c>
       <c r="H6">
         <v>-5265000.0</v>
       </c>
       <c r="I6">
         <v>-13346000.0</v>
       </c>
@@ -17123,105 +17254,105 @@
       </c>
       <c r="Q6">
         <v>-3767000.0</v>
       </c>
       <c r="R6">
         <v>-7859000.0</v>
       </c>
       <c r="S6">
         <v>-14781000.0</v>
       </c>
       <c r="T6">
         <v>218161.0</v>
       </c>
       <c r="U6">
         <v>-103783.0</v>
       </c>
       <c r="V6">
         <v>-9689.0</v>
       </c>
       <c r="W6">
         <v>-10717.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>-768000.0</v>
       </c>
       <c r="C9">
         <v>-580000.0</v>
       </c>
       <c r="D9">
         <v>2017000.0</v>
       </c>
       <c r="E9">
         <v>-5535000.0</v>
       </c>
       <c r="F9">
         <v>7939000.0</v>
       </c>
       <c r="G9">
         <v>11025000.0</v>
       </c>
       <c r="H9">
         <v>12698000.0</v>
       </c>
       <c r="I9">
         <v>5405000.0</v>
       </c>
@@ -17242,51 +17373,51 @@
       </c>
       <c r="O9">
         <v>-8927000.0</v>
       </c>
       <c r="P9">
         <v>4641874.0</v>
       </c>
       <c r="Q9">
         <v>-122000.0</v>
       </c>
       <c r="R9">
         <v>-672000.0</v>
       </c>
       <c r="S9">
         <v>-1399000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>9450.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>-95748000.0</v>
       </c>
       <c r="C10">
         <v>-98369000.0</v>
       </c>
       <c r="D10">
         <v>-100156000.0</v>
       </c>
       <c r="E10">
         <v>-106705000.0</v>
       </c>
       <c r="F10">
         <v>-47275000.0</v>
       </c>
       <c r="G10">
         <v>-37635000.0</v>
       </c>
       <c r="H10">
         <v>-38346000.0</v>
       </c>
       <c r="I10">
         <v>-36280000.0</v>
       </c>
@@ -17313,51 +17444,51 @@
       </c>
       <c r="Q10">
         <v>-8561000.0</v>
       </c>
       <c r="R10">
         <v>-11335000.0</v>
       </c>
       <c r="S10">
         <v>-15821000.0</v>
       </c>
       <c r="T10">
         <v>-4966000.0</v>
       </c>
       <c r="U10">
         <v>-103783.0</v>
       </c>
       <c r="V10">
         <v>-9689.0</v>
       </c>
       <c r="W10">
         <v>-10717.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
         <v>-18747000.0</v>
       </c>
       <c r="C11">
         <v>-10832000.0</v>
       </c>
       <c r="D11">
         <v>-53736000.0</v>
       </c>
       <c r="E11">
         <v>1053000.0</v>
       </c>
       <c r="F11">
         <v>-128000.0</v>
       </c>
       <c r="G11">
         <v>-976000.0</v>
       </c>
       <c r="H11">
         <v>1131000.0</v>
       </c>
       <c r="I11">
         <v>7000.0</v>
       </c>
@@ -17384,51 +17515,51 @@
       </c>
       <c r="Q11">
         <v>3200.0</v>
       </c>
       <c r="R11">
         <v>2313000.0</v>
       </c>
       <c r="S11">
         <v>15076.0</v>
       </c>
       <c r="T11">
         <v>78584.0</v>
       </c>
       <c r="U11">
         <v>103783.0</v>
       </c>
       <c r="V11">
         <v>9689.0</v>
       </c>
       <c r="W11">
         <v>1007.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
         <v>61138000.0</v>
       </c>
       <c r="C12">
         <v>40158000.0</v>
       </c>
       <c r="D12">
         <v>32995000.0</v>
       </c>
       <c r="E12">
         <v>21407000.0</v>
       </c>
       <c r="F12">
         <v>20136000.0</v>
       </c>
       <c r="G12">
         <v>31017000.0</v>
       </c>
       <c r="H12">
         <v>28012000.0</v>
       </c>
       <c r="I12">
         <v>18214000.0</v>
       </c>
@@ -17455,131 +17586,131 @@
       </c>
       <c r="Q12">
         <v>4034000.0</v>
       </c>
       <c r="R12">
         <v>2675000.0</v>
       </c>
       <c r="S12">
         <v>614426.0</v>
       </c>
       <c r="T12">
         <v>97749000000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>21089000.0</v>
       </c>
       <c r="I13">
         <v>18170000.0</v>
       </c>
       <c r="J13">
         <v>13906000.0</v>
       </c>
       <c r="K13">
         <v>11493000.0</v>
       </c>
       <c r="L13">
         <v>10164000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>929000.0</v>
       </c>
       <c r="H14">
         <v>-3761000.0</v>
       </c>
       <c r="I14">
         <v>-3271000.0</v>
       </c>
       <c r="J14">
         <v>-1469000.0</v>
       </c>
       <c r="K14">
         <v>-1469000.0</v>
       </c>
       <c r="L14">
         <v>-1469000.0</v>
       </c>
       <c r="M14">
         <v>-1469000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>-77001000.0</v>
       </c>
       <c r="C15">
         <v>-87537000.0</v>
       </c>
       <c r="D15">
         <v>-46420000.0</v>
       </c>
       <c r="E15">
         <v>-107758000.0</v>
       </c>
       <c r="F15">
         <v>-47147000.0</v>
       </c>
       <c r="G15">
         <v>-36659000.0</v>
       </c>
       <c r="H15">
         <v>-35716000.0</v>
       </c>
       <c r="I15">
         <v>-33016000.0</v>
       </c>
@@ -17606,102 +17737,102 @@
       </c>
       <c r="Q15">
         <v>-8425000.0</v>
       </c>
       <c r="R15">
         <v>-10973000.0</v>
       </c>
       <c r="S15">
         <v>-15836000.0</v>
       </c>
       <c r="T15">
         <v>-5044000.0</v>
       </c>
       <c r="U15">
         <v>-103783.0</v>
       </c>
       <c r="V15">
         <v>-9689.0</v>
       </c>
       <c r="W15">
         <v>-10717.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-107758000.0</v>
       </c>
       <c r="F16">
         <v>-47147000.0</v>
       </c>
       <c r="G16">
         <v>-36659000.0</v>
       </c>
       <c r="H16">
         <v>-39477000.0</v>
       </c>
       <c r="I16">
         <v>-36287000.0</v>
       </c>
       <c r="J16">
         <v>-31770000.0</v>
       </c>
       <c r="K16">
         <v>-15636000.0</v>
       </c>
       <c r="L16">
         <v>-27138000.0</v>
       </c>
       <c r="M16">
         <v>7133000.0</v>
       </c>
       <c r="N16">
         <v>-24437209.0</v>
       </c>
       <c r="O16">
         <v>-4282265.0</v>
       </c>
       <c r="P16">
         <v>18296359.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
         <v>-77001000.0</v>
       </c>
       <c r="C17">
         <v>-87537000.0</v>
       </c>
       <c r="D17">
         <v>-43388000.0</v>
       </c>
       <c r="E17">
         <v>-107758000.0</v>
       </c>
       <c r="F17">
         <v>-47403000.0</v>
       </c>
       <c r="G17">
         <v>-36659000.0</v>
       </c>
       <c r="H17">
         <v>-39477000.0</v>
       </c>
       <c r="I17">
         <v>-36287000.0</v>
       </c>
@@ -17714,184 +17845,184 @@
       <c r="L17">
         <v>-27138000.0</v>
       </c>
       <c r="M17">
         <v>7133000.0</v>
       </c>
       <c r="N17">
         <v>-24437209.0</v>
       </c>
       <c r="O17">
         <v>-4282265.0</v>
       </c>
       <c r="P17">
         <v>18296359.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>-61138000.0</v>
       </c>
       <c r="C18">
         <v>-59319000.0</v>
       </c>
       <c r="D18">
         <v>-61766000.0</v>
       </c>
       <c r="E18">
         <v>-38658000.0</v>
       </c>
       <c r="F18">
         <v>-24057000.0</v>
       </c>
       <c r="G18">
         <v>-31017000.0</v>
       </c>
       <c r="H18">
         <v>-28012000.0</v>
       </c>
       <c r="I18">
         <v>-25734000.0</v>
       </c>
       <c r="J18">
         <v>-19304000.0</v>
       </c>
       <c r="K18">
         <v>-11493000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-52297000.0</v>
       </c>
       <c r="F19">
         <v>3921000.0</v>
       </c>
       <c r="G19">
         <v>-8622000.0</v>
       </c>
       <c r="H19">
         <v>-6126000.0</v>
       </c>
       <c r="I19">
         <v>-6319000.0</v>
       </c>
       <c r="J19">
         <v>-5675000.0</v>
       </c>
       <c r="K19">
         <v>-3356000.0</v>
       </c>
       <c r="L19">
         <v>-7315000.0</v>
       </c>
       <c r="M19">
         <v>-6899000.0</v>
       </c>
       <c r="N19">
         <v>-15114074.0</v>
       </c>
       <c r="O19">
         <v>33450089.0</v>
       </c>
       <c r="P19">
         <v>-52960.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-1400000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>-6200000.0</v>
       </c>
       <c r="I20">
         <v>865000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>1044000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>-37218000.0</v>
       </c>
       <c r="C21">
         <v>-40416000.0</v>
       </c>
       <c r="D21">
         <v>-37401000.0</v>
       </c>
       <c r="E21">
         <v>-34401000.0</v>
       </c>
       <c r="F21">
         <v>-15825000.0</v>
       </c>
       <c r="G21">
         <v>-6070000.0</v>
       </c>
       <c r="H21">
         <v>-4931000.0</v>
       </c>
       <c r="I21">
         <v>-10926000.0</v>
       </c>
@@ -17918,78 +18049,78 @@
       </c>
       <c r="Q21">
         <v>-5154000.0</v>
       </c>
       <c r="R21">
         <v>-6670000.0</v>
       </c>
       <c r="S21">
         <v>-12166000.0</v>
       </c>
       <c r="T21">
         <v>-9795000.0</v>
       </c>
       <c r="U21">
         <v>-103783.0</v>
       </c>
       <c r="V21">
         <v>-9689.0</v>
       </c>
       <c r="W21">
         <v>-9710.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>245199000.0</v>
       </c>
       <c r="C23">
         <v>308056000.0</v>
       </c>
       <c r="D23">
         <v>224118000.0</v>
       </c>
       <c r="E23">
         <v>290914000.0</v>
       </c>
       <c r="F23">
         <v>227774000.0</v>
       </c>
       <c r="G23">
         <v>171627000.0</v>
       </c>
       <c r="H23">
         <v>206929000.0</v>
       </c>
       <c r="I23">
         <v>182452000.0</v>
       </c>
@@ -18016,123 +18147,123 @@
       </c>
       <c r="Q23">
         <v>13286000.0</v>
       </c>
       <c r="R23">
         <v>15845000.0</v>
       </c>
       <c r="S23">
         <v>13514000.0</v>
       </c>
       <c r="T23">
         <v>23970000.0</v>
       </c>
       <c r="U23">
         <v>103783.0</v>
       </c>
       <c r="V23">
         <v>9689.0</v>
       </c>
       <c r="W23">
         <v>9710.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>9625000.0</v>
       </c>
       <c r="C25">
         <v>8387000.0</v>
       </c>
       <c r="D25">
         <v>6750000.0</v>
       </c>
       <c r="E25">
         <v>5581000.0</v>
       </c>
       <c r="F25">
         <v>5494000.0</v>
       </c>
       <c r="G25">
         <v>4942000.0</v>
       </c>
       <c r="H25">
         <v>4482000.0</v>
       </c>
       <c r="I25">
         <v>4720000.0</v>
       </c>
       <c r="J25">
         <v>5014000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>152000.0</v>
       </c>
       <c r="E26">
         <v>180000.0</v>
       </c>
       <c r="F26">
         <v>88000.0</v>
       </c>
       <c r="G26">
         <v>213000.0</v>
       </c>
       <c r="H26">
         <v>205000.0</v>
       </c>
       <c r="I26">
         <v>246000.0</v>
       </c>
       <c r="J26">
         <v>2367000.0</v>
       </c>
       <c r="K26">
@@ -18149,51 +18280,51 @@
       </c>
       <c r="O26">
         <v>600000.0</v>
       </c>
       <c r="P26">
         <v>576625.0</v>
       </c>
       <c r="Q26">
         <v>322561.0</v>
       </c>
       <c r="R26">
         <v>538912.0</v>
       </c>
       <c r="S26">
         <v>1037000.0</v>
       </c>
       <c r="T26">
         <v>257761.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2600000.0</v>
       </c>
       <c r="D27">
         <v>1500000.0</v>
       </c>
       <c r="E27">
         <v>2900000.0</v>
       </c>
       <c r="F27">
         <v>2900000.0</v>
       </c>
       <c r="G27">
         <v>2300000.0</v>
       </c>
       <c r="H27">
         <v>2600000.0</v>
       </c>
       <c r="I27">
         <v>2600000.0</v>
       </c>
       <c r="J27">
         <v>2500000.0</v>
@@ -18204,51 +18335,51 @@
       <c r="L27">
         <v>2200000.0</v>
       </c>
       <c r="M27">
         <v>2900000.0</v>
       </c>
       <c r="N27">
         <v>2100000.0</v>
       </c>
       <c r="O27">
         <v>2400000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27">
         <v>14650727349258.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>36450000.0</v>
       </c>
       <c r="C28">
         <v>37236000.0</v>
       </c>
       <c r="D28">
         <v>37766000.0</v>
       </c>
       <c r="E28">
         <v>25786000.0</v>
       </c>
       <c r="F28">
         <v>20776000.0</v>
       </c>
       <c r="G28">
         <v>14582000.0</v>
       </c>
       <c r="H28">
         <v>14824000.0</v>
       </c>
       <c r="I28">
         <v>13485000.0</v>
       </c>
@@ -18271,100 +18402,100 @@
         <v>7200000.0</v>
       </c>
       <c r="P28">
         <v>8570591.0</v>
       </c>
       <c r="Q28">
         <v>4709744.0</v>
       </c>
       <c r="R28">
         <v>6259527.0</v>
       </c>
       <c r="S28">
         <v>9730022.0</v>
       </c>
       <c r="T28">
         <v>14650742000000.0</v>
       </c>
       <c r="U28">
         <v>6200000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>-18747000.0</v>
       </c>
       <c r="C29">
         <v>-10832000.0</v>
       </c>
       <c r="D29">
         <v>-53450000.0</v>
       </c>
       <c r="E29">
         <v>1053000.0</v>
       </c>
       <c r="F29">
         <v>-128000.0</v>
       </c>
       <c r="G29">
         <v>-976000.0</v>
       </c>
       <c r="H29">
         <v>1131000.0</v>
       </c>
       <c r="I29">
         <v>7000.0</v>
       </c>
       <c r="J29">
         <v>6000.0</v>
       </c>
       <c r="K29">
         <v>6000.0</v>
       </c>
       <c r="L29">
         <v>6000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>36450000.0</v>
       </c>
       <c r="C30">
         <v>39836000.0</v>
       </c>
       <c r="D30">
         <v>39418000.0</v>
       </c>
       <c r="E30">
         <v>28866000.0</v>
       </c>
       <c r="F30">
         <v>23764000.0</v>
       </c>
       <c r="G30">
         <v>17095000.0</v>
       </c>
       <c r="H30">
         <v>17629000.0</v>
       </c>
       <c r="I30">
         <v>16331000.0</v>
       </c>
@@ -18391,51 +18522,51 @@
       </c>
       <c r="Q30">
         <v>5032000.0</v>
       </c>
       <c r="R30">
         <v>8885000.0</v>
       </c>
       <c r="S30">
         <v>10739000.0</v>
       </c>
       <c r="T30">
         <v>9725000.0</v>
       </c>
       <c r="U30">
         <v>103783.0</v>
       </c>
       <c r="V30">
         <v>9689.0</v>
       </c>
       <c r="W30">
         <v>9710.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
         <v>-58530000.0</v>
       </c>
       <c r="C31">
         <v>-57953000.0</v>
       </c>
       <c r="D31">
         <v>-62755000.0</v>
       </c>
       <c r="E31">
         <v>-72304000.0</v>
       </c>
       <c r="F31">
         <v>-31450000.0</v>
       </c>
       <c r="G31">
         <v>-31565000.0</v>
       </c>
       <c r="H31">
         <v>-33415000.0</v>
       </c>
       <c r="I31">
         <v>-25354000.0</v>
       </c>
@@ -18462,51 +18593,51 @@
       </c>
       <c r="Q31">
         <v>-3407000.0</v>
       </c>
       <c r="R31">
         <v>-2579000.0</v>
       </c>
       <c r="S31">
         <v>-3123000.0</v>
       </c>
       <c r="T31">
         <v>9943000.0</v>
       </c>
       <c r="U31">
         <v>103783.0</v>
       </c>
       <c r="V31">
         <v>9689.0</v>
       </c>
       <c r="W31">
         <v>-1007.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
         <v>207981000.0</v>
       </c>
       <c r="C32">
         <v>267640000.0</v>
       </c>
       <c r="D32">
         <v>186717000.0</v>
       </c>
       <c r="E32">
         <v>256513000.0</v>
       </c>
       <c r="F32">
         <v>211949000.0</v>
       </c>
       <c r="G32">
         <v>165557000.0</v>
       </c>
       <c r="H32">
         <v>201998000.0</v>
       </c>
       <c r="I32">
         <v>171526000.0</v>
       </c>
@@ -18546,829 +18677,836 @@
       </c>
       <c r="V32"/>
       <c r="W32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>49185000.0</v>
+      </c>
+      <c r="C2">
         <v>51863000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45937000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59248000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55598000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47966000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49044000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77563000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>68367000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>73246000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>69900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68198000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43156000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3446000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>67864000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>72935000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66115000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55134000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>51677000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54680000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51238000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46415000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>40702000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40152000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33765000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>39913000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46308000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>53407000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>47346000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>42239000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40742000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41967000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42260000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>41152000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38582000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36980000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39059000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32161000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33493000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>35711000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31115000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>31240000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>33902000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>37476000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36118000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34954000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39023000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>40633000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45842000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45041000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>42793000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>53652000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43602000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>19173000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>49549229.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>55671000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>46300806.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>46454288.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>53071540.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>55789000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27568000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>787472.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2431000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1672000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1942000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2210000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1946000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3685000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1098000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2318000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1262336.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>952028.0</v>
       </c>
-      <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>9929000.0</v>
+      </c>
+      <c r="C3">
         <v>2535000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2694000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2486000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2510000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2512000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2230000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2286000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2061000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1810000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1762000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1759000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1682000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1802000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1507000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1390000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1336000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353000.0</v>
       </c>
       <c r="T3">
         <v>1353000.0</v>
       </c>
       <c r="U3">
+        <v>1353000.0</v>
+      </c>
+      <c r="V3">
         <v>1390000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1398000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1391000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1265000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1184000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1102000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1109000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1266000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1254000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1291000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1125000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1193000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1184000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1185000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1445000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1207000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1183000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1179000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1178000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1202000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1209000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1207000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1203000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1204000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1225000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1227000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1226000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1279000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1150000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1152000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1255000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1153000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1173000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1289000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1065752.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1212000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>419549.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>344917.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>255196.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>341135.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>354887.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>189789.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>190714.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>192304.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>236272.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>140761.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>271325.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>162398.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>164109.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>202756.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>256749.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>59307.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>55846.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>53131.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>69775000000.0</v>
       </c>
-      <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19406,613 +19544,620 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-      <c r="BG4"/>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-9367000.0</v>
+      </c>
+      <c r="C5">
         <v>-7828000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-951000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8757000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9562000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15340000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7565000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-18885000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14261000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10694000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8109000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9029000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14016000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10814000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-58612000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6228000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12212000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4008000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11004000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2228000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10197000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8722000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4656000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9072000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5713000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-265000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1392000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6873000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5366000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7458000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1238000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-871000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2071000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3720000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4350000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2823000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3996000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>936000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>376000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-539000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1074000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2601000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1887000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1397000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4368000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-748000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3428000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7763000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12682000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1714000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3316000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-608000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4863000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7208002.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>25980000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4582139.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-4413970.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1822303.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1763135.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2719887.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2156789.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1105714.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-996304.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1326272.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1098761.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2026325.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3092398.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1855109.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1686756.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2844473.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3651307.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4019846.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5211131.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4965613000000.0</v>
       </c>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>562000.0</v>
+      </c>
+      <c r="C6">
         <v>-5293000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1743000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6271000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7052000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12828000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15270000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5279000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16824000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12451000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8932000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6350000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7347000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12214000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9307000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-57222000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7564000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10864000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5361000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9651000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-838000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8799000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7331000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3391000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10256000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4611000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>844000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-126000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5619000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4075000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6333000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-45000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>313000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-886000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2275000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3143000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1640000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2817000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2114000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1578000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>670000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>133000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1398000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-683000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-172000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3141000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>478000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4707000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8913000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>13834000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-459000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2163000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>565000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3574000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6142250.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>27192000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4162590.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4069053.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2077499.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1422000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2365000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1967000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-915000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-804000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1090000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-958000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1755000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2930000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1691000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1484000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2587724.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3592000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-3964000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59951.0</v>
       </c>
       <c r="BX6">
         <v>-59951.0</v>
       </c>
       <c r="BY6">
+        <v>-59951.0</v>
+      </c>
+      <c r="BZ6">
         <v>-17698.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-13047.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-86573.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-17210.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-8809.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-610.0</v>
       </c>
       <c r="CF6">
         <v>-610.0</v>
       </c>
       <c r="CG6">
+        <v>-610.0</v>
+      </c>
+      <c r="CH6">
         <v>-2790.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-4927.0</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20050,115 +20195,116 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-      <c r="BG7"/>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20196,1095 +20342,1108 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-      <c r="BG8"/>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>13515000.0</v>
+      </c>
+      <c r="C9">
         <v>2756000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7725000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-58000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3355000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5080000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2040000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3878000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1806000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-612000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>864000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>492000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1956000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1295000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1132000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1104000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-214000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3085000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12686000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4785000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3646000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3608000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3372000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>771000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14059000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-433000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5794000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3982000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3273000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-351000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1897000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2668000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2768000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1866000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>302000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1955000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1705000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-587000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3903000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3666000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1944000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2086000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1444000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1034000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1949000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-228000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2452000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>7715000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11353000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15624000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11260000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3036000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3750000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>247714.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2384847.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2263000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2020940.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2258512.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4223120.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>782221.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-314000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-49003.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>65761.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-79057.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-136000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>27245.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-323000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>369619.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-103000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>185538.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-446681.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-952000.0</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-9367000.0</v>
+      </c>
+      <c r="C10">
         <v>-21844000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-16771000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-23741000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-23924000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31312000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-28566000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17661000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28789000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23353000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-24688000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24597000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-24213000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-26658000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-21370000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-66842000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-206000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18287000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1016000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17597000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10557000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18105000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15295000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12217000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2136000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-12259000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6530000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-7226000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13930000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10660000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-12310000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6649000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6222000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-11099000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-9039000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8217000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5987000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8521000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1445000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4095000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4983000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5107000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6453000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5755000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6287000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8637000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3740000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>464000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2722000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7693000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3258000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8289000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9593000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-9808000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-7923184.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>20668000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-9747955.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8360458.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2213683.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-5549000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6369000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4260000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2587000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1723000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2243000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2008000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2564000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-3785000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2458000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2528000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2685606.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-3651000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-4273000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-5211000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-4965613000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-59951.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-17698.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-86573.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>-4616.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-8809.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1362.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-610.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-4927.0</v>
       </c>
-      <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>165</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-131000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-11441000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-529000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6783000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-12369000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>274000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>385000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>878000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>754000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-55308000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1066000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-248000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="Q11">
         <v>3000.0</v>
       </c>
       <c r="R11">
+        <v>3000.0</v>
+      </c>
+      <c r="S11">
         <v>7000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-135000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7703000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1134000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-713000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8388000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-56000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-207000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1124000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-994000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-792000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-857000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4876000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>540000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1156000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-433000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1406000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>964000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2452000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1288000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2499000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6956000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1891000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2511000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>165.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4426000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6344000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5600.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1085257.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-4000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>-98479.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>347200.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3200.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-541000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-30100.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-72635.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-1662.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1936000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1662.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6484.0</v>
       </c>
       <c r="BS11">
         <v>-6484.0</v>
       </c>
       <c r="BT11">
+        <v>-6484.0</v>
+      </c>
+      <c r="BU11">
         <v>496132.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-31345.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>21561.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>59951.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>17698.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>13047.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>4616.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>8809.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3710.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>610.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>2790.0</v>
       </c>
-      <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>14819000.0</v>
+      </c>
+      <c r="C12">
         <v>15987000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15820000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14984000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11235000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15972000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11066000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10096000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9904000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13824000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15786000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17921000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16514000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14611000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12720000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9863000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8173999.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7901000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7733000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9019000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9123000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7396000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8235000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7550000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7836000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7366000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6931000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7057000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6658000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4819000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5411000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5351000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4271000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5319000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5132000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4328000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4525000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4268000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4471000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2955000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2678000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3852000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2610000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4890000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2546000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9699000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2287000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2530000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2920000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3455000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2913000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8985000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5107000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5011155.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3377000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5304917.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3965047.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4022906.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3786000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3649000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2103000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1482000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>726564.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>917037.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>909018.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>538191.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>692714.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>602694.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>841804.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>361406.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>253019.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>97749.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>97749000000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>5586000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5517000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5396000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5190000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4986000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21296,947 +21455,958 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
+      <c r="W14"/>
       <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
       <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>-2805000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-994000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>938000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-5657000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>792000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>857000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>737000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-2176000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>707000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2828000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-707000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-1469000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>-1469000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>-1469000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>-9367000.0</v>
+      </c>
+      <c r="C15">
         <v>-21713000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5330000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-23747000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-23395000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-24529000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16197000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17935000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29174000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24231000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-25442000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30711000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-25279000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-26410000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-22410000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-66845000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-209000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-18294000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-881000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17597000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-10557000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-18112000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-14582000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12217000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2192000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-12052000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-6725000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6326000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-12936000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-9729000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11426000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-5857000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5365000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-10368000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-8277000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-7510000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5987000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-8527000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1445000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-4095000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-4983000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-5113000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-6453000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-5755000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-6287000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-8643000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3740000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>464000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2722000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7687000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3258000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-8289000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-9593000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-9814000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-6837927.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>20668000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-9747955.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-8364458.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-2213683.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-5450000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-6369000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-4263000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-2587000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1708000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-2189000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1941000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-2494000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-3667000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-2403000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-2409000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-2679122.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3651000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-4273000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-5166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59951.0</v>
       </c>
       <c r="BX15">
         <v>-59951.0</v>
       </c>
       <c r="BY15">
+        <v>-59951.0</v>
+      </c>
+      <c r="BZ15">
         <v>-17698.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-13047.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-86573.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-17210.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-8809.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-610.0</v>
       </c>
       <c r="CF15">
         <v>-610.0</v>
       </c>
       <c r="CG15">
+        <v>-610.0</v>
+      </c>
+      <c r="CH15">
         <v>-2790.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-4927.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-25279000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-26410000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-22410000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-69845000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-209000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-18294000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-881000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17597000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-10557000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-18112000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-14582000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-12217000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2192000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-12052000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-8610000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6326000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-12936000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11605000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9925000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7441000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-7079000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-11842000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-8332000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-8924000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5987000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-8527000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1445000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-4095000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-4983000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-5113000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-6453000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-5755000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-6287000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-8643000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3740000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>464000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2722000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7687000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3258035.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-8288781.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-9592458.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-9814005.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-6837927.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>20668075.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-9747955.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-8364458.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>-9367000.0</v>
+      </c>
+      <c r="C17">
         <v>-21713000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5330000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-23747000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-23395000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-24529000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16197000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-17935000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-29174000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24231000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-25442000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>30711000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-25279000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-26410000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-22410000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-69845000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-209000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-18294000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1137000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17597000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-10557000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-18112000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-14582000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12217000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2192000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-12052000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-7654000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-7226000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13930000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10667000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-12311000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6649000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-6222000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-11105000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-9039000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8217000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5987000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-8527000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1445000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-4095000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-4983000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-5113000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-6453000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-5755000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-6287000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-8643000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3740000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>464000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2722000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>7687000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3258035.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-8288781.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-9592458.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-9814005.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-6837927.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>20668075.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-9747955.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-8364458.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-15174000.0</v>
+      </c>
+      <c r="C18">
         <v>-15987000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15820000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12950000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12330000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13693000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15280000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15014000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15201000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13824000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10661000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17921000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16514000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14611000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12720000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7089000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6668000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6261000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6110000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5548000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5219000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9123000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7396000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8235000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7550000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7836000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7366000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6931000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6586000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6209000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22248,683 +22418,687 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-8124000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7457000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>23100000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-53791000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-17500000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4106000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7528000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1170000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>690000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3127000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4142000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1918000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1665000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-897000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5618000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-382000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>174000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6317000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>61000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-68000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-5673000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>18000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>8000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-28000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3836000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>19000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>525000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-64000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-6794000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-30000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-94000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-397000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1169000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1150000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-2511000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-2069000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-3839161.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-4425909.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-6344248.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-504756.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>4530363.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>29001084.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-99569.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>18211.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-2800000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>1400000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>-12400000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>6200000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>865000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>1044000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>5773000.0</v>
+      </c>
+      <c r="C21">
         <v>-6335000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2481000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8508000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10674000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15555000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13476000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3872000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-13606000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9462000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8959000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8529000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7790000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12123000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8693000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7595000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7686000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10427000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5210000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9894000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2128000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-9013000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7744000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3829000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9989000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4486000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1040000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-584000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-762000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4625000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6748000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1299000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-876000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2003000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3445000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3103000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1667000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3968000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>936000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>357000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1064000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1010000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1478000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1857000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1303000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3971000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-997000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4642000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7763000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12682000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7992000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-958000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-357000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4197000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-7208002.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-4957000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-4582139.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-4413970.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1822303.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1768000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-2375000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-2185000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1668000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1012000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1347000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-1127000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-2042000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-3131000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-1874000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1709000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-2844473.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-3722000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-4045000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-2086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59951.0</v>
       </c>
       <c r="BX21">
         <v>-59951.0</v>
       </c>
       <c r="BY21">
+        <v>-59951.0</v>
+      </c>
+      <c r="BZ21">
         <v>-17698.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-13047.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-86573.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-17210.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-8809.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-610.0</v>
       </c>
       <c r="CF21">
         <v>-610.0</v>
       </c>
       <c r="CG21">
+        <v>-610.0</v>
+      </c>
+      <c r="CH21">
         <v>-2790.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-4927.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -22962,342 +23136,348 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>56927000.0</v>
+      </c>
+      <c r="C23">
         <v>60954000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56143000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>67698000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62917000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58441000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>60480000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>85313000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80167000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>82096000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>79723000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>77219000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>52902000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14274000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>75425000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>79426000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>73587000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>62476000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>59153000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>59789000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57012000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>51820000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45074000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44752000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>37835000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>43966000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>51062000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>57973000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>51381000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>46513000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>45593000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45934000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>45904000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>45021000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>42329000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>42038000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>42431000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>35542000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>36460000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>39020000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>34123000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>34336000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>36824000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40367000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>39371000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>38697000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>42472000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>43706000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>49432000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>47983000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>46062000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>57646000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>47710000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23617000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>54372384.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>58365000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>48862005.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>48609746.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>55472357.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>58339000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>29628000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2923000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4165000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2605000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3153000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3364000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3665000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5099000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2868000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4213000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3660128.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3722000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4045000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59951.0</v>
       </c>
       <c r="BX23">
         <v>59951.0</v>
       </c>
       <c r="BY23">
+        <v>59951.0</v>
+      </c>
+      <c r="BZ23">
         <v>17698.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13047.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>86573.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>17210.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8809.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610.0</v>
       </c>
       <c r="CF23">
         <v>610.0</v>
       </c>
       <c r="CG23">
+        <v>610.0</v>
+      </c>
+      <c r="CH23">
         <v>2790.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4927.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23340,1040 +23520,1051 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>2545000.0</v>
+      </c>
+      <c r="C25">
         <v>2535000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2557000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2337000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2362000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2369000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2230000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2286000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2061000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1810000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1762000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1759000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1682000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1802000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1507000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1390000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1336000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353000.0</v>
       </c>
       <c r="T25">
         <v>1353000.0</v>
       </c>
       <c r="U25">
+        <v>1353000.0</v>
+      </c>
+      <c r="V25">
         <v>1390000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1398000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1391000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1265000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1184000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1102000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1109000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1115000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1108000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1150000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1158000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1193000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1184000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1185000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1445000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1207000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1183000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1179000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1178000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1202000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1209000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1207000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1203000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1204000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1225000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1227000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1226000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1279000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1150000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1152000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1418479.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1152860.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1153167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065752.0</v>
       </c>
       <c r="BC25">
         <v>1065752.0</v>
       </c>
       <c r="BD25">
+        <v>1065752.0</v>
+      </c>
+      <c r="BE25">
         <v>255196.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>419549.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>344917.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>255196.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>341135.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>354887.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>189789.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>190714.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>192304.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>236272.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>140761.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>271325.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>162398.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>164109.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256749.0</v>
       </c>
       <c r="BS25">
         <v>256749.0</v>
       </c>
       <c r="BT25">
+        <v>256749.0</v>
+      </c>
+      <c r="BU25">
         <v>-106010.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>221163.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>53131.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>69775000000.0</v>
       </c>
-      <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>37000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>36000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>37000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>42000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>41000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>52000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>51000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="T26">
         <v>22000.0</v>
       </c>
       <c r="U26">
+        <v>22000.0</v>
+      </c>
+      <c r="V26">
         <v>21000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>23000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>38000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>37000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>21000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>117000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>45000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>37000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>90000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>33000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>55000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>74000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>55000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>62000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>295000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1876000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>110000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>86000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>79000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>87000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>106000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="AR26">
         <v>117000.0</v>
       </c>
       <c r="AS26">
+        <v>117000.0</v>
+      </c>
+      <c r="AT26">
         <v>104000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>109000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>117000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>101000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>141000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>100000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>71242.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>115099.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>123822.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>228759.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>136549.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>142498.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>148704.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>192617.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>135427.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>337229.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>71400.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>32569.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>38978.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>29206.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>109847.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>144530.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>139764.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>157574.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>49960.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>191614.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>208490.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>316402.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>387708.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>124348.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>257761000000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>600000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>900000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="L27">
         <v>800000.0</v>
       </c>
       <c r="M27">
+        <v>800000.0</v>
+      </c>
+      <c r="N27">
         <v>200000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>400000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="Q27">
         <v>800000.0</v>
       </c>
       <c r="R27">
+        <v>800000.0</v>
+      </c>
+      <c r="S27">
         <v>700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="U27">
         <v>700000.0</v>
       </c>
       <c r="V27">
         <v>700000.0</v>
       </c>
       <c r="W27">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="X27">
         <v>600000.0</v>
       </c>
       <c r="Y27">
+        <v>600000.0</v>
+      </c>
+      <c r="Z27">
         <v>500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>600000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>700000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>600000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AG27">
         <v>700000.0</v>
       </c>
       <c r="AH27">
+        <v>700000.0</v>
+      </c>
+      <c r="AI27">
         <v>600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>700000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>600000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>700000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AN27">
         <v>600000.0</v>
       </c>
       <c r="AO27">
         <v>600000.0</v>
       </c>
       <c r="AP27">
+        <v>600000.0</v>
+      </c>
+      <c r="AQ27">
         <v>500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AS27">
         <v>600000.0</v>
       </c>
       <c r="AT27">
         <v>600000.0</v>
       </c>
       <c r="AU27">
         <v>600000.0</v>
       </c>
       <c r="AV27">
+        <v>600000.0</v>
+      </c>
+      <c r="AW27">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AX27">
         <v>800000.0</v>
       </c>
       <c r="AY27">
         <v>800000.0</v>
       </c>
       <c r="AZ27">
+        <v>800000.0</v>
+      </c>
+      <c r="BA27">
         <v>700000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>500000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>572150.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>701389.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>90696.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>7742000.0</v>
+      </c>
+      <c r="C28">
         <v>9091000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10206000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8450000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6719000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10475000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10736000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7750000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8650000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8986000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8185000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9509000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10428000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6820000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6067000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6261000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6606000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6654000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4387000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5053000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4682000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3734000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3963000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3549000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3336000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4009000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3929000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3245000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3641000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4296000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3193000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2889000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3207000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2752000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2582000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2562000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2795000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2288000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2622000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2902000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2999000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2805000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2774000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3148000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3634000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3332000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2972000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3449000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2842000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3197000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3879000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3984000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4216000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4686606.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2551000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2412495.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1962841.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2265390.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2213000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1989000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2103000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1685000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>896066.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1119000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1010000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1579000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1256000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1721000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1703000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2189302.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1921000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3657000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1962000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>59951.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>15875.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>28148.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86573.0</v>
       </c>
       <c r="CA28">
         <v>86573.0</v>
       </c>
-      <c r="CB28"/>
+      <c r="CB28">
+        <v>86573.0</v>
+      </c>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>-131000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-11441000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-529000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6783000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12369000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>274000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>385000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>878000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>754000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-55308000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1066000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-248000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="Q29">
         <v>3000.0</v>
       </c>
       <c r="R29">
+        <v>3000.0</v>
+      </c>
+      <c r="S29">
         <v>7000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-135000.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>7000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-713000.0</v>
       </c>
-      <c r="X29">
-[...1 lines deleted...]
-      </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>-56000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-207000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1124000.0</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>7000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -24384,792 +24575,802 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>7742000.0</v>
+      </c>
+      <c r="C30">
         <v>9091000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10206000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8450000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7319000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10475000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11436000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7750000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8850000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9823000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9021000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9746000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10828000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7561000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6491000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7472000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7342000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7476000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5109000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5774000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5405000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4070000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4053000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4754000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4566000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4035000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4274000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4851000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3967000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3644000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3869000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3747000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5058000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3372000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3381000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2967000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3309000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3008000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3096000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2922000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2891000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3253000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3743000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3449000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3073000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3590000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2942000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3268000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3994000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4359000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4444000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4823155.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2694000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2561199.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2155458.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2400817.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2550000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2061000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2136000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1734000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>932886.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1211000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1155000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1719000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3500000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1770000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1895000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2397792.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2770000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4045000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59951.0</v>
       </c>
       <c r="BX30">
         <v>59951.0</v>
       </c>
       <c r="BY30">
+        <v>59951.0</v>
+      </c>
+      <c r="BZ30">
         <v>17698.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13047.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>86573.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4616.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>8809.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610.0</v>
       </c>
       <c r="CF30">
         <v>610.0</v>
       </c>
       <c r="CG30">
+        <v>610.0</v>
+      </c>
+      <c r="CH30">
         <v>2790.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4927.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>-15140000.0</v>
+      </c>
+      <c r="C31">
         <v>-15509000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14290000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-15233000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13250000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-15757000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15090000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13789000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15183000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13891000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15729000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16068000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-16423000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14535000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-12677000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-59247000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7480000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7860000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6226000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7703000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8429000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-9092000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7551000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8388000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7853000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7773000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7570000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6642000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13168000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6035000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5562000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5350000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5346000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9096000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5594000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5114000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4320000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4553000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2381000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4452000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3919000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4097000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4975000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3898000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4984000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4666000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2743000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4178000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5041000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4989000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4734000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7331000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9236000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-5611000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>4293533.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>25625000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>137261.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>18211.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-29348.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3781000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3994000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2075000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-919000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-711000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-896000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-881000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-522000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-654000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-584000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-819000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1034626.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>71218.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-228000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-3125000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>188316000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>59951.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>17698.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>86573.0</v>
       </c>
-      <c r="CA31"/>
-      <c r="CB31">
+      <c r="CB31"/>
+      <c r="CC31">
         <v>4616.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>8809.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>3710.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>610.0</v>
       </c>
-      <c r="CF31"/>
-      <c r="CG31">
+      <c r="CG31"/>
+      <c r="CH31">
         <v>2790.0</v>
       </c>
-      <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>62700000.0</v>
+      </c>
+      <c r="C32">
         <v>54619000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>53662000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>59190000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>52243000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42886000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>47004000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>81441000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>66561000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>72634000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70764000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68690000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>45112000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2151000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>66732000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>71831000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65901000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52049000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>64363000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>49895000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>54884000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>42807000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>37330000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>40923000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>47824000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>39480000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>52102000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>57389000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>50619000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>41888000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>38845000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>44635000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>45028000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>43018000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>38884000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>38935000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>40764000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>31574000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>37396000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>39377000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>33059000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>33326000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>35346000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>38510000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>38067000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>34726000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>41475000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>48348000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>57195000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>60665000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>54053000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>56688000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>47353000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>19420000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>47164382.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>53408000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>44279866.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>44195776.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>57294660.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>56572000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>27253000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>738469.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2497000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1593000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1806000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2237000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1622000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4055000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>994462.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2503000.0</v>
       </c>
-      <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -25254,51 +25455,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>3831000.0</v>
       </c>
       <c r="C2">
         <v>6280000.0</v>
       </c>
       <c r="D2">
         <v>6999000.0</v>
       </c>
       <c r="E2">
         <v>7751000.0</v>
       </c>
       <c r="F2">
         <v>592000.0</v>
       </c>
       <c r="G2">
         <v>656000.0</v>
       </c>
       <c r="H2">
         <v>1188000.0</v>
       </c>
       <c r="I2">
         <v>428000.0</v>
       </c>
@@ -25323,51 +25524,51 @@
       <c r="P2">
         <v>683016.0</v>
       </c>
       <c r="Q2">
         <v>52178.0</v>
       </c>
       <c r="R2">
         <v>377905.0</v>
       </c>
       <c r="S2">
         <v>720402.0</v>
       </c>
       <c r="T2">
         <v>1213134.0</v>
       </c>
       <c r="U2">
         <v>10794.0</v>
       </c>
       <c r="V2">
         <v>19931.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>26002000</v>
       </c>
       <c r="C3">
         <v>20254000</v>
       </c>
       <c r="D3">
         <v>33119000</v>
       </c>
       <c r="E3">
         <v>39157000</v>
       </c>
       <c r="F3">
         <v>26652000</v>
       </c>
       <c r="G3">
         <v>19340000</v>
       </c>
       <c r="H3">
         <v>8578000</v>
       </c>
       <c r="I3">
         <v>4074000</v>
       </c>
@@ -25394,153 +25595,153 @@
       </c>
       <c r="Q3">
         <v>672965</v>
       </c>
       <c r="R3">
         <v>49515</v>
       </c>
       <c r="S3">
         <v>5192124</v>
       </c>
       <c r="T3">
         <v>12117355</v>
       </c>
       <c r="U3">
         <v>14730000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-539000.0</v>
       </c>
       <c r="F4">
         <v>7159000.0</v>
       </c>
       <c r="G4">
         <v>-64000.0</v>
       </c>
       <c r="H4">
         <v>-532000.0</v>
       </c>
       <c r="I4">
         <v>760000.0</v>
       </c>
       <c r="J4">
         <v>-1058000.0</v>
       </c>
       <c r="K4">
         <v>1203000.0</v>
       </c>
       <c r="L4">
         <v>-49000.0</v>
       </c>
       <c r="M4">
         <v>-4594000.0</v>
       </c>
       <c r="N4">
         <v>4635217.0</v>
       </c>
       <c r="O4">
         <v>41137.0</v>
       </c>
       <c r="P4">
         <v>-433550.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1428000.0</v>
       </c>
       <c r="F5">
         <v>9158000.0</v>
       </c>
       <c r="G5">
         <v>297000.0</v>
       </c>
       <c r="H5">
         <v>-447000.0</v>
       </c>
       <c r="I5">
         <v>1312000.0</v>
       </c>
       <c r="J5">
         <v>-54000.0</v>
       </c>
       <c r="K5">
         <v>862000.0</v>
       </c>
       <c r="L5">
         <v>334000.0</v>
       </c>
       <c r="M5">
         <v>147000.0</v>
       </c>
       <c r="N5">
         <v>10701823.0</v>
       </c>
       <c r="O5">
         <v>721153.0</v>
       </c>
       <c r="P5">
         <v>8275139.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>4055000.0</v>
       </c>
       <c r="C6">
         <v>-2449000.0</v>
       </c>
       <c r="D6">
         <v>-719000.0</v>
       </c>
       <c r="E6">
         <v>-752000.0</v>
       </c>
       <c r="F6">
         <v>7159000.0</v>
       </c>
       <c r="G6">
         <v>-64000.0</v>
       </c>
       <c r="H6">
         <v>-532000.0</v>
       </c>
       <c r="I6">
         <v>760000.0</v>
       </c>
@@ -25567,51 +25768,51 @@
       </c>
       <c r="Q6">
         <v>630838.0</v>
       </c>
       <c r="R6">
         <v>-325727.0</v>
       </c>
       <c r="S6">
         <v>-342497.0</v>
       </c>
       <c r="T6">
         <v>-492732.0</v>
       </c>
       <c r="U6">
         <v>-10794.0</v>
       </c>
       <c r="V6">
         <v>-9137.0</v>
       </c>
       <c r="W6">
         <v>19931.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
         <v>50318000.0</v>
       </c>
       <c r="C7">
         <v>15206000.0</v>
       </c>
       <c r="D7">
         <v>14084000.0</v>
       </c>
       <c r="E7">
         <v>6049000.0</v>
       </c>
       <c r="F7">
         <v>5390000.0</v>
       </c>
       <c r="G7">
         <v>24852000.0</v>
       </c>
       <c r="H7">
         <v>24221000.0</v>
       </c>
       <c r="I7">
         <v>16765000.0</v>
       </c>
@@ -25638,102 +25839,102 @@
       </c>
       <c r="Q7">
         <v>2076599.0</v>
       </c>
       <c r="R7">
         <v>3899936.0</v>
       </c>
       <c r="S7">
         <v>92075.0</v>
       </c>
       <c r="T7">
         <v>597414.0</v>
       </c>
       <c r="U7">
         <v>89989.0</v>
       </c>
       <c r="V7">
         <v>552.0</v>
       </c>
       <c r="W7">
         <v>648.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>294000.0</v>
       </c>
       <c r="F8">
         <v>-94000.0</v>
       </c>
       <c r="G8">
         <v>-1088000.0</v>
       </c>
       <c r="H8">
         <v>-963000.0</v>
       </c>
       <c r="I8">
         <v>1079000.0</v>
       </c>
       <c r="J8">
         <v>-1015000.0</v>
       </c>
       <c r="K8">
         <v>-403000.0</v>
       </c>
       <c r="L8">
         <v>72000.0</v>
       </c>
       <c r="M8">
         <v>1498000.0</v>
       </c>
       <c r="N8">
         <v>-1486830.0</v>
       </c>
       <c r="O8">
         <v>3113643.0</v>
       </c>
       <c r="P8">
         <v>-1316028.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>13602000.0</v>
       </c>
       <c r="C9">
         <v>-5546000.0</v>
       </c>
       <c r="D9">
         <v>-7422000.0</v>
       </c>
       <c r="E9">
         <v>294000.0</v>
       </c>
       <c r="F9">
         <v>94000.0</v>
       </c>
       <c r="G9">
         <v>-1088000.0</v>
       </c>
       <c r="H9">
         <v>-963000.0</v>
       </c>
       <c r="I9">
         <v>1079000.0</v>
       </c>
@@ -25754,51 +25955,51 @@
       </c>
       <c r="O9">
         <v>3113643.0</v>
       </c>
       <c r="P9">
         <v>-1316028.0</v>
       </c>
       <c r="Q9">
         <v>-78711.0</v>
       </c>
       <c r="R9">
         <v>-31376.0</v>
       </c>
       <c r="S9">
         <v>8621006.0</v>
       </c>
       <c r="T9">
         <v>-8933275000000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
         <v>13115000.0</v>
       </c>
       <c r="C10">
         <v>-7766000.0</v>
       </c>
       <c r="D10">
         <v>-13843000.0</v>
       </c>
       <c r="E10">
         <v>360000.0</v>
       </c>
       <c r="F10">
         <v>-2211000.0</v>
       </c>
       <c r="G10">
         <v>2392000.0</v>
       </c>
       <c r="H10">
         <v>-491000.0</v>
       </c>
       <c r="I10">
         <v>-721000.0</v>
       </c>
@@ -25819,196 +26020,196 @@
       </c>
       <c r="O10">
         <v>-740242.0</v>
       </c>
       <c r="P10">
         <v>-3724088.0</v>
       </c>
       <c r="Q10">
         <v>-331519.0</v>
       </c>
       <c r="R10">
         <v>-371638.0</v>
       </c>
       <c r="S10">
         <v>-2537088.0</v>
       </c>
       <c r="T10">
         <v>87143235892.0</v>
       </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7559000.0</v>
       </c>
       <c r="F11">
         <v>15178000.0</v>
       </c>
       <c r="G11">
         <v>1400000.0</v>
       </c>
       <c r="H11">
         <v>26122000.0</v>
       </c>
       <c r="I11">
         <v>15095000.0</v>
       </c>
       <c r="J11">
         <v>14889000.0</v>
       </c>
       <c r="K11">
         <v>4825000.0</v>
       </c>
       <c r="L11">
         <v>12564000.0</v>
       </c>
       <c r="M11">
         <v>-711000.0</v>
       </c>
       <c r="N11">
         <v>1595000.0</v>
       </c>
       <c r="O11">
         <v>6497028.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>55275000.0</v>
       </c>
       <c r="F12">
         <v>5206000.0</v>
       </c>
       <c r="G12">
         <v>5636000.0</v>
       </c>
       <c r="H12">
         <v>1817000.0</v>
       </c>
       <c r="I12">
         <v>1732000.0</v>
       </c>
       <c r="J12">
         <v>1219000.0</v>
       </c>
       <c r="K12">
         <v>-1300000.0</v>
       </c>
       <c r="L12">
         <v>2258000.0</v>
       </c>
       <c r="M12">
         <v>2137000.0</v>
       </c>
       <c r="N12">
         <v>8438493.0</v>
       </c>
       <c r="O12">
         <v>-32826410.0</v>
       </c>
       <c r="P12">
         <v>8048725.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3212000.0</v>
       </c>
       <c r="F13">
         <v>12705000.0</v>
       </c>
       <c r="G13">
         <v>22148000.0</v>
       </c>
       <c r="H13">
         <v>24674000.0</v>
       </c>
       <c r="I13">
         <v>14200000.0</v>
       </c>
       <c r="J13">
         <v>12255000.0</v>
       </c>
       <c r="K13">
         <v>7784000.0</v>
       </c>
       <c r="L13">
         <v>10674000.0</v>
       </c>
       <c r="M13">
         <v>-330000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>9625000.0</v>
       </c>
       <c r="C14">
         <v>8387000.0</v>
       </c>
       <c r="D14">
         <v>7005000.0</v>
       </c>
       <c r="E14">
         <v>5581000.0</v>
       </c>
       <c r="F14">
         <v>5494000.0</v>
       </c>
       <c r="G14">
         <v>4942000.0</v>
       </c>
       <c r="H14">
         <v>4482000.0</v>
       </c>
       <c r="I14">
         <v>4720000.0</v>
       </c>
@@ -26029,94 +26230,94 @@
       </c>
       <c r="O14">
         <v>3041783.0</v>
       </c>
       <c r="P14">
         <v>1141007.0</v>
       </c>
       <c r="Q14">
         <v>760051.0</v>
       </c>
       <c r="R14">
         <v>800588.0</v>
       </c>
       <c r="S14">
         <v>425033.0</v>
       </c>
       <c r="T14">
         <v>69775.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>4434000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>7886000.0</v>
       </c>
       <c r="C16">
         <v>3831000.0</v>
       </c>
       <c r="D16">
         <v>6280000.0</v>
       </c>
       <c r="E16">
         <v>6999000.0</v>
       </c>
       <c r="F16">
         <v>7751000.0</v>
       </c>
       <c r="G16">
         <v>592000.0</v>
       </c>
       <c r="H16">
         <v>656000.0</v>
       </c>
       <c r="I16">
         <v>1188000.0</v>
       </c>
@@ -26143,100 +26344,100 @@
       </c>
       <c r="Q16">
         <v>683016.0</v>
       </c>
       <c r="R16">
         <v>52178.0</v>
       </c>
       <c r="S16">
         <v>377905.0</v>
       </c>
       <c r="T16">
         <v>720402.0</v>
       </c>
       <c r="U16">
         <v>10794.0</v>
       </c>
       <c r="V16">
         <v>10794.0</v>
       </c>
       <c r="W16">
         <v>19931.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-4000.0</v>
       </c>
       <c r="G17">
         <v>-10000.0</v>
       </c>
       <c r="H17">
         <v>-5000.0</v>
       </c>
       <c r="I17">
         <v>-51000.0</v>
       </c>
       <c r="J17">
         <v>371000.0</v>
       </c>
       <c r="K17">
         <v>-166000.0</v>
       </c>
       <c r="L17">
         <v>-8000.0</v>
       </c>
       <c r="M17">
         <v>5000.0</v>
       </c>
       <c r="N17">
         <v>-155571.0</v>
       </c>
       <c r="O17">
         <v>100644.0</v>
       </c>
       <c r="P17">
         <v>-84001.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>-22739000.0</v>
       </c>
       <c r="C18">
         <v>-53183000.0</v>
       </c>
       <c r="D18">
         <v>-19294000.0</v>
       </c>
       <c r="E18">
         <v>-62023000.0</v>
       </c>
       <c r="F18">
         <v>-47299000.0</v>
       </c>
       <c r="G18">
         <v>-16860000.0</v>
       </c>
       <c r="H18">
         <v>-10612000.0</v>
       </c>
       <c r="I18">
         <v>-9580000.0</v>
       </c>
@@ -26263,139 +26464,139 @@
       </c>
       <c r="Q18">
         <v>-4355054.0</v>
       </c>
       <c r="R18">
         <v>-2405738.0</v>
       </c>
       <c r="S18">
         <v>-13872409.0</v>
       </c>
       <c r="T18">
         <v>-19204618.0</v>
       </c>
       <c r="U18">
         <v>-13794.0</v>
       </c>
       <c r="V18">
         <v>-9137.0</v>
       </c>
       <c r="W18">
         <v>-10069.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-14149000.0</v>
       </c>
       <c r="D19">
         <v>-20689000.0</v>
       </c>
       <c r="E19">
         <v>-31306000.0</v>
       </c>
       <c r="F19">
         <v>-22894000.0</v>
       </c>
       <c r="G19">
         <v>-17309000.0</v>
       </c>
       <c r="H19">
         <v>-8578000.0</v>
       </c>
       <c r="I19">
         <v>-4074000.0</v>
       </c>
       <c r="J19">
         <v>-1116000.0</v>
       </c>
       <c r="K19">
         <v>-629000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20">
         <v>28075000.0</v>
       </c>
       <c r="C20">
         <v>31750000.0</v>
       </c>
       <c r="D20">
         <v>18758000.0</v>
       </c>
       <c r="E20">
         <v>11987000.0</v>
       </c>
       <c r="F20">
         <v>106721000.0</v>
       </c>
       <c r="G20">
         <v>18868000.0</v>
       </c>
       <c r="H20">
         <v>4815000.0</v>
       </c>
       <c r="I20">
         <v>6961000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>7654000.0</v>
       </c>
       <c r="C21">
         <v>14272000.0</v>
       </c>
       <c r="D21">
         <v>18924000.0</v>
       </c>
       <c r="E21">
         <v>41921000.0</v>
       </c>
       <c r="F21">
         <v>-56631000.0</v>
       </c>
       <c r="G21">
         <v>-4286000.0</v>
       </c>
       <c r="H21">
         <v>4436000.0</v>
       </c>
       <c r="I21">
         <v>3430000.0</v>
       </c>
@@ -26404,51 +26605,51 @@
       </c>
       <c r="K21">
         <v>1627000.0</v>
       </c>
       <c r="L21">
         <v>1038000.0</v>
       </c>
       <c r="M21">
         <v>-255000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>29877741.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
         <v>-77001000.0</v>
       </c>
       <c r="C22">
         <v>-87537000.0</v>
       </c>
       <c r="D22">
         <v>-46420000.0</v>
       </c>
       <c r="E22">
         <v>-107758000.0</v>
       </c>
       <c r="F22">
         <v>-47147000.0</v>
       </c>
       <c r="G22">
         <v>-36659000.0</v>
       </c>
       <c r="H22">
         <v>-39477000.0</v>
       </c>
       <c r="I22">
         <v>-36287000.0</v>
       </c>
@@ -26475,51 +26676,51 @@
       </c>
       <c r="Q22">
         <v>-8564209.0</v>
       </c>
       <c r="R22">
         <v>-11335452.0</v>
       </c>
       <c r="S22">
         <v>-15835945.0</v>
       </c>
       <c r="T22">
         <v>-5044197.0</v>
       </c>
       <c r="U22">
         <v>-103783.0</v>
       </c>
       <c r="V22">
         <v>-9689.0</v>
       </c>
       <c r="W22">
         <v>-10717.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>-9577000.0</v>
       </c>
       <c r="C23">
         <v>-1405000.0</v>
       </c>
       <c r="D23">
         <v>-31548000.0</v>
       </c>
       <c r="E23">
         <v>-963000.0</v>
       </c>
       <c r="F23">
         <v>7875000.0</v>
       </c>
       <c r="G23">
         <v>13948000.0</v>
       </c>
       <c r="H23">
         <v>5649000.0</v>
       </c>
       <c r="I23">
         <v>13922000.0</v>
       </c>
@@ -26542,51 +26743,51 @@
         <v>12394915.0</v>
       </c>
       <c r="P23">
         <v>-967957.0</v>
       </c>
       <c r="Q23">
         <v>11569711.0</v>
       </c>
       <c r="R23">
         <v>315405.0</v>
       </c>
       <c r="S23">
         <v>-1967693.0</v>
       </c>
       <c r="T23">
         <v>110000.0</v>
       </c>
       <c r="U23">
         <v>-23342429.0</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>411000.0</v>
       </c>
       <c r="C24">
         <v>6105000.0</v>
       </c>
       <c r="D24">
         <v>9432000.0</v>
       </c>
       <c r="E24">
         <v>7851000.0</v>
       </c>
       <c r="F24">
         <v>3758000.0</v>
       </c>
       <c r="G24">
         <v>2031000.0</v>
       </c>
       <c r="H24">
         <v>2031000.0</v>
       </c>
       <c r="I24">
         <v>2031000.0</v>
       </c>
@@ -26603,51 +26804,51 @@
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>1499852.0</v>
       </c>
       <c r="O24">
         <v>1404166.0</v>
       </c>
       <c r="P24">
         <v>1600044.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>2673211.0</v>
       </c>
       <c r="T24">
         <v>12481446.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>14550000.0</v>
       </c>
       <c r="C25">
         <v>22701000.0</v>
       </c>
       <c r="D25">
         <v>32246000.0</v>
       </c>
       <c r="E25">
         <v>66020000.0</v>
       </c>
       <c r="F25">
         <v>11638000.0</v>
       </c>
       <c r="G25">
         <v>9334000.0</v>
       </c>
       <c r="H25">
         <v>6923000.0</v>
       </c>
       <c r="I25">
         <v>7586000.0</v>
       </c>
@@ -26670,51 +26871,51 @@
         <v>-25871864.0</v>
       </c>
       <c r="P25">
         <v>201887.0</v>
       </c>
       <c r="Q25">
         <v>283176.0</v>
       </c>
       <c r="R25">
         <v>903065.0</v>
       </c>
       <c r="S25">
         <v>1490218.0</v>
       </c>
       <c r="T25">
         <v>1274500.0</v>
       </c>
       <c r="U25">
         <v>410000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-30000000.0</v>
       </c>
       <c r="E26">
         <v>12193000.0</v>
       </c>
       <c r="F26">
         <v>-300000.0</v>
       </c>
       <c r="G26">
         <v>5400000.0</v>
       </c>
       <c r="H26">
         <v>4815000.0</v>
       </c>
       <c r="I26">
         <v>6961000.0</v>
       </c>
       <c r="J26">
         <v>451000.0</v>
@@ -26727,51 +26928,51 @@
       </c>
       <c r="M26">
         <v>5000.0</v>
       </c>
       <c r="N26">
         <v>1082735.0</v>
       </c>
       <c r="O26">
         <v>1433.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>21850000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
         <v>5771000.0</v>
       </c>
       <c r="C27">
         <v>8314000.0</v>
       </c>
       <c r="D27">
         <v>7660000.0</v>
       </c>
       <c r="E27">
         <v>6410000.0</v>
       </c>
       <c r="F27">
         <v>3928000.0</v>
       </c>
       <c r="G27">
         <v>995000.0</v>
       </c>
       <c r="H27">
         <v>694000.0</v>
       </c>
       <c r="I27">
         <v>836000.0</v>
       </c>
@@ -26790,51 +26991,51 @@
       <c r="N27">
         <v>1760072.0</v>
       </c>
       <c r="O27">
         <v>686059.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>377669.0</v>
       </c>
       <c r="R27">
         <v>717718.0</v>
       </c>
       <c r="S27">
         <v>1981524.0</v>
       </c>
       <c r="T27">
         <v>1274500000000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>26409000.0</v>
       </c>
       <c r="C28">
         <v>44617000.0</v>
       </c>
       <c r="D28">
         <v>9094000.0</v>
       </c>
       <c r="E28">
         <v>53633000.0</v>
       </c>
       <c r="F28">
         <v>50704000.0</v>
       </c>
       <c r="G28">
         <v>14775000.0</v>
       </c>
       <c r="H28">
         <v>10085000.0</v>
       </c>
       <c r="I28">
         <v>10391000.0</v>
       </c>
@@ -26859,51 +27060,51 @@
       <c r="P28">
         <v>1865307.0</v>
       </c>
       <c r="Q28">
         <v>4859286.0</v>
       </c>
       <c r="R28">
         <v>2220905.0</v>
       </c>
       <c r="S28">
         <v>10906620.0</v>
       </c>
       <c r="T28">
         <v>8675083.0</v>
       </c>
       <c r="U28">
         <v>3000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28">
         <v>30000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>3263000.0</v>
       </c>
       <c r="C29">
         <v>-32929000.0</v>
       </c>
       <c r="D29">
         <v>13825000.0</v>
       </c>
       <c r="E29">
         <v>-22866000.0</v>
       </c>
       <c r="F29">
         <v>-20647000.0</v>
       </c>
       <c r="G29">
         <v>2480000.0</v>
       </c>
       <c r="H29">
         <v>-2034000.0</v>
       </c>
       <c r="I29">
         <v>-5506000.0</v>
       </c>
@@ -26930,51 +27131,51 @@
       </c>
       <c r="Q29">
         <v>-3682089.0</v>
       </c>
       <c r="R29">
         <v>-2356223.0</v>
       </c>
       <c r="S29">
         <v>-8680285.0</v>
       </c>
       <c r="T29">
         <v>-7087263.0</v>
       </c>
       <c r="U29">
         <v>-13794.0</v>
       </c>
       <c r="V29">
         <v>-9137.0</v>
       </c>
       <c r="W29">
         <v>-10069.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>-25591000.0</v>
       </c>
       <c r="C30">
         <v>-14149000.0</v>
       </c>
       <c r="D30">
         <v>-23687000.0</v>
       </c>
       <c r="E30">
         <v>-31306000.0</v>
       </c>
       <c r="F30">
         <v>-22894000.0</v>
       </c>
       <c r="G30">
         <v>-17309000.0</v>
       </c>
       <c r="H30">
         <v>-8578000.0</v>
       </c>
       <c r="I30">
         <v>-4074000.0</v>
       </c>
@@ -27014,4035 +27215,4073 @@
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>7886000.0</v>
+      </c>
+      <c r="C2">
         <v>4896000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8552000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4590000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3424000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3831000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3293000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3742000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4937000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6280000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7665000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5466000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6219000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6999000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>251000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3558000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5471000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7751000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6389000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7175000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15787000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>592000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>79000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3410000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>303000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>656000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>919000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>350000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1188000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>68000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1069000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>393000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>428000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1749000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>667000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>231000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1486000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>652000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>591000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>325000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>283000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2516000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3325000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5509000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>332000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5494000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4780000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7318000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4926000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1113434.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>125102.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>51621.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>290603.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>77667.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>102873.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>111654.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>249466.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>213136.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>558620.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>238117.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>683016.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>41952.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>23144.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>332049.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>52178.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>107631.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24330.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>108827.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>377905.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>591718.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>636654.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>555754.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>720402.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>30.0</v>
       </c>
-      <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
-      <c r="CB2">
-[...1 lines deleted...]
-      </c>
+      <c r="CB2"/>
       <c r="CC2">
         <v>10794.0</v>
       </c>
       <c r="CD2">
         <v>10794.0</v>
       </c>
       <c r="CE2">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF2">
         <v>11566.0</v>
       </c>
       <c r="CG2">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CH2">
         <v>19931.0</v>
       </c>
-      <c r="CI2"/>
+      <c r="CI2">
+        <v>19931.0</v>
+      </c>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>15083000</v>
+      </c>
+      <c r="C3">
         <v>6548000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16561000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4091000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3525000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1825000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6784000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4490000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5397000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3583000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14524000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8787000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2192000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7616000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10226000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6413000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13059000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9459000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7881000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5836000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6375000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6560000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4419000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6249000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2372000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3525000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4015000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>440000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>598000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1576000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>727000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>775000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>996000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>435000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>170000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>467000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>44000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>150000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>79000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>92000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>308000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>49000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>131000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1367000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>220000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>247000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>847022</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>354311</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>45694</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>28828</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>78514</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>622207</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>634963</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>32711</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>50118</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>477222</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>331932</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1708729</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>620530</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>20364</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>20028</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12043</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>29463</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4056</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>83034</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>48152</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>726815</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1763075</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1528514</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2627350</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>12117355000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-595000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-724000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>6910000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3300000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1883000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-2266000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1362000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-786000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-8612000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>15195000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>513000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-3331000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>3107000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-353000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-263000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>569000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>307000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1145000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>1120000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1001000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>676000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-35000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1321000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1082000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>436000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1255000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>834000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>61000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>266000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>42000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2233000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-809000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-2184000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>5177000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-5162000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>714000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-2538000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>2392000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3812386.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>988332.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>73481.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-238982.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>212936.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-25206.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-8781.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-137812.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>65000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2775000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4445000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4244000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1481000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2708000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2736000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8222391.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1772391.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-28000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1453000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>519000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>920000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>311000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-677000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-682000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>759000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>153000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>105000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>288000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>632000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>287000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-102000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>468000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-279000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-141000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>955000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1413000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-928000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-578000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-519000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>316000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>28000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>509000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-46000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>99000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>591000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-497000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>981770.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1613939.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9884174.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1778060.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-12962939.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>10275584.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3281202.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>127306.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>-4370000.0</v>
+      </c>
+      <c r="C6">
         <v>-99000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-690000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3962000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1166000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-407000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>538000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-449000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1195000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1343000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1385000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2199000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-753000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-780000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6748000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3307000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1913000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2280000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1362000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-786000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8612000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15195000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>513000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3331000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3107000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-353000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-263000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>569000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>307000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1145000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1120000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1001000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>676000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-35000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1321000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1082000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>436000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1255000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>834000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>61000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>266000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>42000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2233000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-809000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2184000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5177000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5162000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>714000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2538000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2392000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3812386.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>988332.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>73481.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-238982.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>212936.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-25206.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-8781.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-137812.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>36330.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-345484.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>320503.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-444899.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>641064.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>18808.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-308905.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>279871.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-55453.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>83301.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-84497.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-269078.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-213813.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-44936.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>80900.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-164648.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-492732000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>30.0</v>
       </c>
-      <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
-      <c r="CC6">
+      <c r="CC6"/>
+      <c r="CD6">
         <v>-10794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-772.0</v>
       </c>
       <c r="CE6">
         <v>-772.0</v>
       </c>
-      <c r="CF6"/>
-      <c r="CG6">
+      <c r="CF6">
+        <v>-772.0</v>
+      </c>
+      <c r="CG6"/>
+      <c r="CH6">
         <v>-8365.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>19931.0</v>
       </c>
-      <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>4767000.0</v>
+      </c>
+      <c r="C7">
         <v>3005000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4522000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>20002000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10736000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15058000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4268000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3931000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11101000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4442000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>49895000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-48774000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9546000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3417000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5904000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>293000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3436000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3288000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5358000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10854000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1390000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1496000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7145000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9873000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1381000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9215000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2521000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4677000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11610000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5413000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6861000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2830000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>2224000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4850000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3559000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4037000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1073000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2781000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>658000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2614000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>381000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3135000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>4656000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3865000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>244000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3551000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-349000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1068000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1278000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-29000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2340658.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1488054.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>573064.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>732752.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-8756175.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-373455.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-3108734.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-4986086.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1410849.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3808017.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2474649.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2561784.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-701315.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>488482.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1644527.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>644905.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2178151.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>805565.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-454985.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1371205.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-4198007.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1719784.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-321927.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>1574080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59921.0</v>
       </c>
       <c r="BX7">
         <v>59921.0</v>
       </c>
       <c r="BY7">
+        <v>59921.0</v>
+      </c>
+      <c r="BZ7">
         <v>17698.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13047.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>86573.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>4616.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-4910.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610.0</v>
       </c>
       <c r="CF7">
         <v>610.0</v>
       </c>
       <c r="CG7">
+        <v>610.0</v>
+      </c>
+      <c r="CH7">
         <v>-5575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19283.0</v>
       </c>
       <c r="CI7">
         <v>19283.0</v>
       </c>
+      <c r="CJ7">
+        <v>19283.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-5889000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1005000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>8281000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-7693000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>617000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-911000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-144000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>120000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>8000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-78000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>814000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1331000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-3617000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>384000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>3396000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1651000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1735000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-973000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>409000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>91000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>338000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>241000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-83000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1270000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-231000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>569000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-553000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-322000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>262000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>210000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>1060000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-100000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-503000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-385000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-832000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>384000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>1478000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>468000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-782388.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>2699624.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-4104409.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>700343.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>506324.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>2717592.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>488068.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-598341.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>-2218000.0</v>
+      </c>
+      <c r="C9">
         <v>-6558000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13085000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>961000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1195000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13051000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6103000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>702000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-245000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4078000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1540000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5889000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1005000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8281000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8281000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-617000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>911000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>44000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>120000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-78000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>814000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1331000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3617000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>384000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3396000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1651000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1735000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-973000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>409000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>91000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>338000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>241000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-83000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1270000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-231000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>569000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-553000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-322000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>262000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>210000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1060000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-503000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-385000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-832000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>384000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1478000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>468000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-782388.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2699624.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-4104409.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>700343.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>506324.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2717592.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>488068.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-598341.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-613420.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>882028.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1680649.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>96013.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>66.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-105607.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>168468.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-141638.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-31702.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>326.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3044.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>83705.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>9285211.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-8933275000000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>-2523000.0</v>
+      </c>
+      <c r="C10">
         <v>830000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7221000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7378000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10453000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2505000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6148000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9646000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5769000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2259000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10227000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-744000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5070000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7942000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5999000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5826000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-69000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>256000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1309000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-292000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-368000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-242000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>850000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2558000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2091000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1075000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3054000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>521000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2215000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-173000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1867000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1324000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-514000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-750000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>86000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>249000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3203000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>498000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>709000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-887000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-321000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2003000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1613000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-846000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-117000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>655000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-247000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-915000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>50000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>885411.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-801914.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-54716.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>182056.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-573127.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-939751.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-136358.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>908994.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>712180.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2048413.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2865696.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>477841.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>584784.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-865809.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>313077.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-363571.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-278768.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>657725.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-1152852.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>402257.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-256548.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>14695.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>10709000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7579000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3931000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8362000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-441000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-587000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3206000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1913000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-916000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1795000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1070000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5465000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3407000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7445000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2856000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6489000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10370000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6407000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4480000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3775000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1768000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5072000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3658000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4590000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4786000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1855000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-453000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2410000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1368000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1500000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5215000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2036000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1769000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3544000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>417000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1128000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>192000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>1595000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5263000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5964000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>3271902.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5715000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7324000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3225126.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2718000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2308000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>53629000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2173000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2721000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3661000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2683000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3052000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2817000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>741000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>838000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>277000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>95000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1267000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>221000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>325000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>971000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>158000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>317000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>286000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>416000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>196000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>193000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>414000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1918000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>205000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>280000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>133000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1291000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>145000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>368000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>454000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>225000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1131000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>505000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>276000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-1358604.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3325214.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3883085.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2588798.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3657436.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-41200824.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4607854.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>109124.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>7352000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1805000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6038000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2309000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1288000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3519000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12939000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2666000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>619000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4411000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6375000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4680000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6682000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4607000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5082000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11180000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3804000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5377000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3192000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1571000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4060000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12255000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4691000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3064000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-141000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>7784000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>10674000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-330000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>5080000.0</v>
+      </c>
+      <c r="C14">
         <v>2669000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3770000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2337000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2362000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2369000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2230000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2286000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2061000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1810000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1762000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1759000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1682000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1802000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1507000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1390000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1336000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353000.0</v>
       </c>
       <c r="T14">
         <v>1353000.0</v>
       </c>
       <c r="U14">
+        <v>1353000.0</v>
+      </c>
+      <c r="V14">
         <v>1390000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1398000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1391000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1265000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1184000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1102000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1109000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1115000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1108000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1150000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1158000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1193000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1184000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1185000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1445000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1207000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1183000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1179000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1178000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1202000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1209000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1207000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1203000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1204000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1225000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1227000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1226000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1279000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1150000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1152000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1418479.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1152860.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1153167.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1165255.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1065752.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1211565.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>419549.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>344917.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>255196.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>341135.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>354887.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>189789.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>190714.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>192304.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>236272.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>140761.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>271325.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>162398.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>164109.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>202756.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>256749.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-106010.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>221163.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>53131.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>69775000000.0</v>
       </c>
-      <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>100000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>4133000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>5522000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
-      <c r="BG15"/>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>3516000.0</v>
+      </c>
+      <c r="C16">
         <v>4797000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7886000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8552000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4590000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3424000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3831000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3293000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3742000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4937000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6280000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7665000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5466000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6219000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6999000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>251000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3558000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5471000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7751000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6389000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7175000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15787000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>592000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>79000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3410000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>303000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>656000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>919000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>350000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>43000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1188000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>68000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1069000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>393000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>428000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1749000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>667000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>231000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1486000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>652000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>591000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>325000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>283000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2516000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3325000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5509000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>332000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5494000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4780000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7318000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4925820.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1113434.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>125102.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>51621.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>290603.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>77667.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>102873.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>111654.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>249466.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>213136.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>558620.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>238117.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>683016.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>41952.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>23144.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>332049.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>52178.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>107631.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>24330.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>108827.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>377905.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>591718.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>636654.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>555754.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>720402000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>30.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
+      <c r="CC16"/>
       <c r="CD16">
         <v>10794.0</v>
       </c>
       <c r="CE16">
-        <v>11566.0</v>
+        <v>10794.0</v>
       </c>
       <c r="CF16">
         <v>11566.0</v>
       </c>
       <c r="CG16">
         <v>11566.0</v>
       </c>
       <c r="CH16">
-        <v>19931.0</v>
+        <v>11566.0</v>
       </c>
       <c r="CI16">
         <v>19931.0</v>
       </c>
+      <c r="CJ16">
+        <v>19931.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>7000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-25000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-11000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-15000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-8000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-24000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-25000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>138000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-59000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>26000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>266000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-126000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>41000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-80000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>84000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-88000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>66000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-51000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-16000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>6000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-22222.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-126114.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-160303.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>153068.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>20194.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>22862.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-26784.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>84372.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-27522000.0</v>
+      </c>
+      <c r="C18">
         <v>-17105000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10789000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1023000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9262000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1665000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19361000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9470000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10491000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13861000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>19439000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14948000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4911000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18874000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16785000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11390000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17611000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8535000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7616000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10515000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20633000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8995000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4102000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2001000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1762000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4433000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3910000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>436000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2705000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3728000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2476000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2353000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1023000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-2767000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1682000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2841000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2514000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-223000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1272000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1716000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>409000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1977000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>710000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1842000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1702000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1549000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1356000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7813000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>11007000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3555681.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-653369.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1876404.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-3984888.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4531610.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8120866.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2664458.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-2983188.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>760100.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1329187.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1596498.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1649315.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-2785177.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-933564.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>177801.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-814114.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-396536.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>52919.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-1711927.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-302042.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-653590.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-5043645.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-4581086.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3594088.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-12117355000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>30.0</v>
       </c>
-      <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
-      <c r="CC18">
+      <c r="CC18"/>
+      <c r="CD18">
         <v>-13794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-772.0</v>
       </c>
       <c r="CE18">
         <v>-772.0</v>
       </c>
-      <c r="CF18"/>
-      <c r="CG18">
+      <c r="CF18">
+        <v>-772.0</v>
+      </c>
+      <c r="CG18"/>
+      <c r="CH18">
         <v>-8365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10069.0</v>
       </c>
       <c r="CI18">
         <v>-10069.0</v>
       </c>
+      <c r="CJ18">
+        <v>-10069.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-4091000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3114000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1825000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3724000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4490000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4252000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1683000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-12774000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8407000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1647000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-859000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-9776000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5159000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8379000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7992000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5347000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5836000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6342000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5369000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1299000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3687000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6249000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2372000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3525000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4015000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-440000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-598000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -31055,116 +31294,119 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20">
+        <v>7105000.0</v>
+      </c>
+      <c r="C20">
         <v>6588000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2588000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7527000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>12873000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5087000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>10070000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5789000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>10378000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5513000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6951000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5852000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6298000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2617000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3991000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2872000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5124000.0</v>
       </c>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>9388000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>7884000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>23881000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -31186,2328 +31428,2355 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>-95000.0</v>
+      </c>
+      <c r="C21">
         <v>8107000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14305000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2397000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2864000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1390000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6749000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3263000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-656000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8859000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18252000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9106000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-101000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14482000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3108000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-126000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-22015000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-31755000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3492000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>706000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-798000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>135000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1606000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1655000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-384000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1559000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2105000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1501000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3052000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>982000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>504000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3251000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>993000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1627000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1252000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2062000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-366000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1038000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1433000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-339000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6859000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>19396000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-19651000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>27116737.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>2761004.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-31080000.0</v>
+      </c>
+      <c r="C22">
         <v>-21713000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5330000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-23747000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-23395000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-24529000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16197000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17935000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29174000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24231000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-25442000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>30711000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-25279000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-26410000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-22410000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-66845000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-209000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-18294000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-881000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17597000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10557000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-18112000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-14582000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12217000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2192000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-12052000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7654000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-7226000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13930000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10667000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-12311000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6649000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6222000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-11105000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-9039000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8217000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5987000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-8527000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1445000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4095000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-4983000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-5113000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-6453000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-5755000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-6287000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-8643000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3740000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>464000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2722000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7687000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3258035.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-8288781.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-9592458.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-9814005.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-6837927.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>20668075.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-9747955.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-8364458.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-2213683.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-5450475.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6368909.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-4263292.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-2587055.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1722571.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-2243252.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-2011331.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-2562774.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-3784678.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-2459532.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2528468.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-2679122.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3651085.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-4272924.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-5232814.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-59951.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-59921.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-17698.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-13047.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-86573.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-4616.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-8884.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-3710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-610.0</v>
       </c>
       <c r="CF22">
         <v>-610.0</v>
       </c>
       <c r="CG22">
+        <v>-610.0</v>
+      </c>
+      <c r="CH22">
         <v>-2790.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-4927.0</v>
       </c>
-      <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-6882000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5130000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2445000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-694000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-714000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-29912000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1643000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2617000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3991000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-295000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-196000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>-669000.0</v>
+      </c>
+      <c r="T23">
         <v>-100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-936000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3948000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7281000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3878000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6617000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1285000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3090000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2809000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-250000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7373000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6961000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5569000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7211000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5204000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2005000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5123000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7790000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2592000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12048000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4529000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3229000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>777000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-245000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>21000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-427000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6105000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1010000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>960000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1711262.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433.0</v>
       </c>
       <c r="BC23">
         <v>1433.0</v>
       </c>
       <c r="BD23">
+        <v>1433.0</v>
+      </c>
+      <c r="BE23">
         <v>-1.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-32711.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-50118.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5658030.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1749224.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1750776.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5767765.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1658698.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>500000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-98141.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>249687.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-910.0</v>
       </c>
       <c r="BS23">
         <v>-910.0</v>
       </c>
       <c r="BT23">
+        <v>-910.0</v>
+      </c>
+      <c r="BU23">
         <v>5087601.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8675083000000.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>3000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
-[...1 lines deleted...]
-      </c>
+      <c r="CH23"/>
       <c r="CI23">
         <v>30000.0</v>
       </c>
+      <c r="CJ23">
+        <v>30000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>1442000.0</v>
       </c>
       <c r="C24">
+        <v>1442000.0</v>
+      </c>
+      <c r="D24">
         <v>-411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="E24">
         <v>411000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="F24">
+        <v>411000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
         <v>3060000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1145000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1750000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>380000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>545000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6757000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>450000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1254000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4680000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1467000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="U24">
         <v>33000.0</v>
       </c>
       <c r="V24">
+        <v>33000.0</v>
+      </c>
+      <c r="W24">
         <v>1191000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3687000.0</v>
       </c>
       <c r="Y24">
         <v>-3687000.0</v>
       </c>
       <c r="Z24">
         <v>-3687000.0</v>
       </c>
       <c r="AA24">
+        <v>-3687000.0</v>
+      </c>
+      <c r="AB24">
         <v>-8578000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-4074000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>-1116000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>10164000.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>-99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AW24">
         <v>99000.0</v>
       </c>
       <c r="AX24">
-        <v>0.0</v>
+        <v>99000.0</v>
       </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>325277.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>774575.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BB24">
         <v>400000.0</v>
       </c>
       <c r="BC24">
+        <v>400000.0</v>
+      </c>
+      <c r="BD24">
         <v>282336.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-16500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1121830.0</v>
       </c>
-      <c r="BF24">
-[...3 lines deleted...]
-      <c r="BH24">
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24">
         <v>1451.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1598593.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>83034.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-48152.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2371424.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-198213.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>500000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>5969000.0</v>
+      </c>
+      <c r="C25">
         <v>3778000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1965000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3191000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3177000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4954000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4272000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4756000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8941000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4732000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6917000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9182000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8614000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7533000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6964000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>53793000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2629000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3466000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1705000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3325000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3356000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3302000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2022000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2439000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1976000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2250000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2972000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2455000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1396000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1223000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1169000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>719000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>919000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4779000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>115000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1265000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-59000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>22000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2376000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1242000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2609000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1723000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1322000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>741000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2502000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2118000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2113909.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2935702.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5852100.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2999553.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4395093.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-46462.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2490377.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1367770.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>332702.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2223760.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1517712.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>476.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>52496.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>185894.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>44310.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>566951.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>101939.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>168474.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>65701.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-4666072.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4470711.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1321116.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>364463.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>30.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25">
         <v>-75.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
-      <c r="CH25">
-[...1 lines deleted...]
-      </c>
+      <c r="CH25"/>
       <c r="CI25">
         <v>-29352.0</v>
       </c>
+      <c r="CJ25">
+        <v>-29352.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      <c r="C26"/>
+        <v>210</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-2200000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>6336000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2617000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3991000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2877000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5128000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>197000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-300000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8988000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>19748000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6424000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3922000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6617000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1285000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3090000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1475000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>250000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>6961000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>451000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>451000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>2000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>5522000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>1000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-1000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1081286.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1449.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1433.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>2825000.0</v>
+      </c>
+      <c r="C27">
         <v>1704000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>845000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1285000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1383000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2308000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1386000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1982000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1977000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2969000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1437000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1806000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1755000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2662000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1476000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1545000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1349000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2040000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2527000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>285000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>281000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>835000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>169000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>191000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>325000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>310000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>144000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>64000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>196000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>290000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>53000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>202000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>317000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>264000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>301000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>196000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>195000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>409000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>174000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>172000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>284000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>117000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>244000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>161000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>380000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>153000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>177000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>157000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>159000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>131000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>175208.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>905077.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>387280.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>292507.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>207302.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>116656.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>51047.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>53421.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>131893.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>76089.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>69175.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>100512.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>111809.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>153635.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>284287.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>167987.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>36.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>44.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>364463.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>21754000.0</v>
+      </c>
+      <c r="C28">
         <v>14695000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10011000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5130000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10016000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1252000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16823000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9051000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8140000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10603000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-22506000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16436000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3771000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11393000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23245000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11683000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4827000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13878000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7356000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6822000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1895000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>34631000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3789000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4449000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5117000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1420000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4166000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4494000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-134000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1559000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4856000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1501000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3052000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>982000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1308000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2823000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3251000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>993000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1183000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1252000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2062000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-366000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4294000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1431000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-339000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6880000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3580000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-591000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-10434000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8621000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-46350.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>993240.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2110188.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3192838.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4442016.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>24572797.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1560632.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2761004.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-584939.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>921787.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>316297.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1212162.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3409708.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>956204.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-613811.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1107185.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>491489.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>105057.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1433359.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>191000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>773377.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5088501.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3332234.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1712508.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8675083000000.0</v>
       </c>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>3000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
-[...1 lines deleted...]
-      </c>
+      <c r="CH28"/>
       <c r="CI28">
         <v>30000.0</v>
       </c>
+      <c r="CJ28">
+        <v>30000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>-12439000.0</v>
+      </c>
+      <c r="C29">
         <v>-10557000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5772000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3068000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5737000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>160000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12577000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4980000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5094000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10278000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33963000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6161000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2719000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-11258000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6559000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9824000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1669000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8152000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-654000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1780000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4140000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14073000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4576000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4248000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>610000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-908000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>105000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>876000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2107000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2152000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1749000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1578000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-27000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-2332000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1512000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2374000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2470000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-73000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1351000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1624000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>717000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2026000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>717000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1841000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1688000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1418000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>2723000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>8033000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>11254000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4402703.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-299058.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1830710.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-3956060.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-4453096.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-7498659.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2029495.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2950477.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>810218.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-851965.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1264566.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>59414.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-2164647.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-913200.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>197829.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-802071.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-426000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>48863.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1628893.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-350194.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1380405.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-3280570.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-3052572.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-966738.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>30.0</v>
       </c>
-      <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>-13794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-772.0</v>
       </c>
       <c r="CE29">
         <v>-772.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CF29">
+        <v>-772.0</v>
+      </c>
+      <c r="CG29"/>
+      <c r="CH29">
         <v>-8365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10069.0</v>
       </c>
       <c r="CI29">
         <v>-10069.0</v>
       </c>
+      <c r="CJ29">
+        <v>-10069.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-13641000.0</v>
+      </c>
+      <c r="C30">
         <v>-5106000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-16561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4091000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3114000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1825000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3724000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4490000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4252000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1683000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12774000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8407000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1647000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-859000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9776000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5159000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8379000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7992000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5347000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5836000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6342000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5369000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1299000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9987000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6249000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2372000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3525000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4015000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-440000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-598000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1576000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-727000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-775000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-996000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-435000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-170000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-467000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-44000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-150000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-79000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-92000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-308000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-49000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-14000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-230000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1367000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-121000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-247000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-521745.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>420264.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-45694.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>371172.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>203822.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-17122207.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>486867.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-32711.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>-475771.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1266661.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1708729.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-620530.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-20364.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-20028.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-12043.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29463.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4056.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-131186.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>48152.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>-1961288.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-178414.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-909234.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>