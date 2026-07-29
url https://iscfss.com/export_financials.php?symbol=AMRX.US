--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6125,51 +6125,51 @@
         <v>2917458000.0</v>
       </c>
       <c r="AG35">
         <v>2935366000.0</v>
       </c>
       <c r="AH35">
         <v>1392187000.0</v>
       </c>
       <c r="AI35">
         <v>1420588000.0</v>
       </c>
       <c r="AJ35">
         <v>1398198000.0</v>
       </c>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35">
         <v>1159566000.0</v>
       </c>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>54880000.0</v>
+        <v>42152000.0</v>
       </c>
       <c r="C36">
         <v>49981000.0</v>
       </c>
       <c r="D36">
         <v>39458000.0</v>
       </c>
       <c r="E36">
         <v>25927000.0</v>
       </c>
       <c r="F36">
         <v>19027000.0</v>
       </c>
       <c r="G36">
         <v>24212000.0</v>
       </c>
       <c r="H36">
         <v>18335000.0</v>
       </c>
       <c r="I36">
         <v>24566000.0</v>
       </c>
       <c r="J36">
         <v>21115000.0</v>
       </c>
@@ -16664,51 +16664,53 @@
       <c r="AH23">
         <v>360000.0</v>
       </c>
       <c r="AI23">
         <v>-865000.0</v>
       </c>
       <c r="AJ23">
         <v>-137000.0</v>
       </c>
       <c r="AK23">
         <v>295111000.0</v>
       </c>
       <c r="AL23">
         <v>-24960000.0</v>
       </c>
       <c r="AM23">
         <v>49022000.0</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24"/>
+      <c r="D24">
+        <v>-7414000.0</v>
+      </c>
       <c r="E24"/>
       <c r="F24">
         <v>-4636000.0</v>
       </c>
       <c r="G24">
         <v>-600000.0</v>
       </c>
       <c r="H24">
         <v>-3600000.0</v>
       </c>
       <c r="I24">
         <v>4239000.0</v>
       </c>
       <c r="J24">
         <v>-9700000.0</v>
       </c>
       <c r="K24">
         <v>-19900000.0</v>
       </c>
       <c r="L24">
         <v>-1000000.0</v>
       </c>
       <c r="M24">
         <v>-1150000.0</v>
       </c>