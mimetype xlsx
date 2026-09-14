--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2932,5824 +2935,5958 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>244234000.0</v>
+      </c>
+      <c r="C2">
         <v>227675000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254671000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>266358000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>666817000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>192532000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>259844000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>235000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>199578000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>175325000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>143572000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>177400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>139527000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>136922000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>166843000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>533440000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>563834000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>541801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>132866999.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>591212000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>597927000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>581422000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>154140000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>618070000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>602428000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>594361000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>103021000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>495857000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>502686000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>546389000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>114846000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>124539000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>169046000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>84221000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>70013000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>66639000.0</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>60033000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-100666000.0</v>
+      </c>
+      <c r="C5">
         <v>-112151000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-110729000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-105883000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-97431000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-85740000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-65509999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-73782000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30436000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23711000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-32349000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3872999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8083000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3764000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9938999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12538999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>868000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-348999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-24827000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33227000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-33978999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-34361000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-41317999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41306000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-39696000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-33405000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-68000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4879000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6750000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4099000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7755000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9889000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6502000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-14000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-14232000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
-      <c r="AJ6"/>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>121465000.0</v>
+      </c>
+      <c r="C7">
         <v>124729000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>117170000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>112022000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>114315000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>103732000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>107136000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>110362000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>112042000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>113569000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>109947000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>115340000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>118592000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>121442000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>123487000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>120962000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>122505000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>124583000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>127351000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11760000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>129741000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>125154000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>123876000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>137353000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>143332000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>141351000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>135542000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>137185000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>141294000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>145308000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>39083000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>39220000.0</v>
       </c>
-      <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
+        <v>3193000.0</v>
+      </c>
+      <c r="C8">
         <v>3190000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3146000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3143000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3140000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3134000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3099000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3098000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3095000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>3086000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3066000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3064000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3062000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3054000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>3036000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3035000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3032000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014000.0</v>
       </c>
       <c r="T8">
         <v>3014000.0</v>
       </c>
       <c r="U8">
+        <v>3014000.0</v>
+      </c>
+      <c r="V8">
         <v>3012000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>708233000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>700722000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>691629000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>683745000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>675588000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>666799000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>658350000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>650539000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>642657000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>634484000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>628413000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>623133000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>617504000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>611600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>606966000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>565641000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>544161000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>537159000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>530438000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>520160000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>517122000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>127637000.0</v>
+      </c>
+      <c r="C10">
         <v>197656000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>310871000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>201249000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>81186000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59187000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>110552000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>74006000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43769000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48455000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>91542000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>86929000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>109284000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>144674000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25976000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>87335000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>91979000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>210477000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>247790000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>302655000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>278306000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>452097000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>341378000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>281278000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>266143000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>405238000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>151197000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>212738000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>54893000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>63946000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>213394000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>165192000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>61521000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>48200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>74166000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19348000.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-31721000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27367000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>127637000.0</v>
+      </c>
+      <c r="C12">
         <v>197656000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>310871000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>201249000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81186000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59187000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>112420000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>74006000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>47215000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>48455000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>93742000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>92052000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>112644000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>147980000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>27797000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>89503000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>93673000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>212072000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>248964000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>304768000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>279609000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>452097000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>343074000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>281278000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>266143000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>405238000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>152320000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>212738000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>54893000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>63946000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>213394000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>165192000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>61521000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>48200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>74166000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19348000.0</v>
       </c>
-      <c r="AK12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL12"/>
       <c r="AM12">
         <v>31721000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12">
+        <v>31721000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>3193000.0</v>
+      </c>
+      <c r="C13">
         <v>3190000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3146000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3143000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3140000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3134000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3099000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3098000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3095000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3086000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3066000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3064000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3062000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3054000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3036000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3035000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3032000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014000.0</v>
       </c>
       <c r="T13">
         <v>3014000.0</v>
       </c>
       <c r="U13">
+        <v>3014000.0</v>
+      </c>
+      <c r="V13">
         <v>3012000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997000.0</v>
       </c>
       <c r="X13">
         <v>2997000.0</v>
       </c>
       <c r="Y13">
+        <v>2997000.0</v>
+      </c>
+      <c r="Z13">
         <v>2996000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2994000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2991000.0</v>
       </c>
       <c r="AC13">
         <v>2991000.0</v>
       </c>
       <c r="AD13">
+        <v>2991000.0</v>
+      </c>
+      <c r="AE13">
         <v>2989000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2987000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2986000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2985000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>10.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716000.0</v>
       </c>
       <c r="AJ13">
         <v>2716000.0</v>
       </c>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>2716000.0</v>
+      </c>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>2675000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>328102000.0</v>
+      </c>
+      <c r="C14">
         <v>328933000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>324805000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>324754000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>322363000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>323961000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>309850000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>309647000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>318957000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>307279000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>243711000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>159691000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>154887000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>152109000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>151476000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>151393000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>150993000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>149892000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>149369000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>149290000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>151986000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>151220000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>147640000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>147558000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>147392000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>147956000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>141853000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>130729000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128016000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>127687000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>127343000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>128222000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>127112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114859163.0</v>
       </c>
       <c r="AI14">
         <v>114859163.0</v>
       </c>
       <c r="AJ14">
         <v>114859163.0</v>
       </c>
       <c r="AK14">
         <v>114859163.0</v>
       </c>
       <c r="AL14">
         <v>114859163.0</v>
       </c>
       <c r="AM14">
         <v>114859163.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>114859163.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3062000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3054000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3036000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3035000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3032000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014000.0</v>
       </c>
       <c r="T15">
         <v>3014000.0</v>
       </c>
       <c r="U15">
+        <v>3014000.0</v>
+      </c>
+      <c r="V15">
         <v>1490000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997000.0</v>
       </c>
       <c r="X15">
         <v>2997000.0</v>
       </c>
       <c r="Y15">
+        <v>2997000.0</v>
+      </c>
+      <c r="Z15">
         <v>2996000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2994000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2991000.0</v>
       </c>
       <c r="AC15">
         <v>2991000.0</v>
       </c>
       <c r="AD15">
+        <v>2991000.0</v>
+      </c>
+      <c r="AE15">
         <v>2989000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2987000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2986000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.0</v>
       </c>
       <c r="AI15">
         <v>10.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>10.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>432389000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>400268000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>398411000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21143000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>24904000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-452261000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-454983000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-395733000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-13479000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1178000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>178679000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>401212000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>137077000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1926000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>2206000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2356000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2453000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1345000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1603000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>2648000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2908000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3174000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3434000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3099000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1178000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1761000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
-      <c r="AJ18"/>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>593499000.0</v>
+      </c>
+      <c r="C20">
         <v>593800000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>595470000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>595945000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>597406000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>597497000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>597436000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>598324000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>598533000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>598549000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>598629000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>598631000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>599206000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>599156000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>598853000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>599504000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>600974000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>602893000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>593017000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>566406000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>549091000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>522758000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>522813999.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>522690000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>527475000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>514733000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>419504000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>419671000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>420017000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>421640000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>426226000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>410616000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>386475000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>26338000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>26444000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>26005000.0</v>
       </c>
-      <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>28441000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>587830000.0</v>
+      </c>
+      <c r="C21">
         <v>534869000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>563498000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>587938000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>649547000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>689136000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>732377000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>780189000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>819944000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>859272000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>890423000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>982531000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1015376000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1055319000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1096093000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1159005000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1204224000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1209818000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1166922000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1232727000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1293325000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1262954000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1304626000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1349113000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1423826000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1475161000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1382753000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1435801000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1553330000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1591158000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1654969000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1733020000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1788533000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>48166000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>44599000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>45461000.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>45929000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>677954000.0</v>
+      </c>
+      <c r="C22">
         <v>641618000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>606302000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>614500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>608973000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>601433000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>612454000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>596359000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>575624000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>570653000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>581384000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>576474000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>550558000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>529042000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>530735000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>543858000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>533028000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>512241000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>489389000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>520245000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>523385000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>497008000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>490649000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>475760000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>443956000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>437959000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>381067000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>401827000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>414627000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>448294000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>457219000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>490768000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>512479000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>327886000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>284038000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>277745000.0</v>
       </c>
-      <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>266161000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>3776348000.0</v>
+      </c>
+      <c r="C23">
         <v>3540218000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3678280000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3599874000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3422788000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3365249000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3501445000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3460978000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3509922000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3456397000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3472569000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3687079000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3700886000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3626605000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3799341000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3874039000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4041405000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3888968000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3939664000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3974409000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4023053000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3960070000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4006033000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4037536000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4056756000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4390800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3665890000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3703943000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4262139000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4384586000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4352736000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4582048000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4544588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341889000.0</v>
       </c>
       <c r="AI23">
         <v>1341889000.0</v>
       </c>
-      <c r="AJ23"/>
+      <c r="AJ23">
+        <v>1341889000.0</v>
+      </c>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>2564335000.0</v>
+      </c>
+      <c r="C24">
         <v>2565558000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2565115000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2566500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2146403000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2153979000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2161790000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2169607000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2177578000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2419600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2427451000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2582815000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2589737000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2601852000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2591981000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2607217000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2661303000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2672661000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2680053000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2687668000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2757341000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2728212000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2735264000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2757139000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2800239000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2807310000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2609046000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2614412000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2619788000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2625152000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2630598000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2675108000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2641305000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1392187000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1395261000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>1159566000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2589737000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2561724000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2591981000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2607217000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2622447000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2672661000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2680053000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2687668000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2720117000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2728212000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2735264000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2757139000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2764578000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2871963000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2674509000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2678131000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2681778000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2687408000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2669681000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2675108000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2680525000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>16373000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>2664124000.0</v>
+      </c>
+      <c r="C28">
         <v>2498831000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2425603000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2484475000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2500707000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2520314000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2482587000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2570655000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2681370000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2697374000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2658981000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2717759000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2749450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2708626000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2819159000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2770063000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2806749000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2655733000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2639739000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2610797000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2671664000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2467914000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2657445000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2680038000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2708184000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2874159000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2618739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2560327000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2727634000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2727959000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2478002000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2709736000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2718231000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1433400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1410577000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1444266000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>31721000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-27367000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>2703320000.0</v>
+      </c>
+      <c r="C29">
         <v>2526347000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2501082000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2464244000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2355460000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2344102000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2376736000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2440867000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2555632000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2568536000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2660357000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2843584000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2890910000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2866485000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3020069000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3033905000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2949214000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3132752000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3109045000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2721357000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3133909000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3117872000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3120203000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3125003000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3136990000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3456422000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>1020784000.0</v>
+      </c>
+      <c r="C30">
         <v>902652000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>939874000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>924137000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>849265000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>800294000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>775731000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>786227000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>803378000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>704051000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>645660000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>690947000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>674736000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>545760000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>741791000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>628737000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>688849000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>538309000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>662583000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>627954000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>652015000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>530600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>638995000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>743346000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>583134000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>763438000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>604390000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>518109000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>634666000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>640212000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>565322000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>659392000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>645920000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>349180000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>351367000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>340071000.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>407351000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-248931000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-277215000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1371576000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1564220000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1632207000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1405166000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1382692000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1415967000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1452144000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1449618000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1512365000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1558831000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1645306000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1671518000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1570247000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1637471000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1513691000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1540593000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1576445000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1642531000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1668649000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-453957000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-456782000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>-259660000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>-259660000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>1063842000.0</v>
+      </c>
+      <c r="C32">
         <v>1069858000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1029548000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>976372000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>477558000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>434626000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>458035000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>418085000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>371127000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>545656000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>531268000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>695474000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>644439000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>603616000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>659018000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>601837000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>560537000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>787635000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>842865000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>903002000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>890613000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>922882000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>874637000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>875833000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>825855000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>808635000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>1829319000.0</v>
+      </c>
+      <c r="C33">
         <v>1742311000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1767099000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1761396000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1838096000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1854799000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1913639000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1947684000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2024442000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2076353000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2094706000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2231004000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2279097000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2319280000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2387523000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2454207000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2487804000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2499290000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2419556000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2404072000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2459578000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2400409000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2454494000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2493817000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2575882000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2617100000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2455680000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2498112000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3076292000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3116618000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3066092000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3150747000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3196694000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>564451000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>569956000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>529083000.0</v>
       </c>
-      <c r="AK33"/>
       <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>481774000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>72002000.0</v>
+      </c>
+      <c r="C34">
         <v>71253000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>92728000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>88534000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>82672000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>80086000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>94051000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>90999000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>90496000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>91481000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8215000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>41388000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>39282000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>41456000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>245632000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>232163000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>79213000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>190437000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>198488000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>220980000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>63255000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>215292000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>237131000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>252383000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>10721000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>7892000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>39583000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>38532000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>222152000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>231222000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>231664000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>240589000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>240467000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>2776181000.0</v>
+      </c>
+      <c r="C35">
         <v>2858138000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2790684000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2847723000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2362385000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2348814000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2416212000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2399449000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2399636000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2638616000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2564670000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2735098000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2740662000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2760701000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2837613000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2839380000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2857465000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2863098000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2878541000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2908648000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2945807000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2956583000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2972395001.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3021454000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3030721000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3022277000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2768696000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2773309000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2966628000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2985275000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2902523000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2917458000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2935366000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1392187000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1420588000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1398198000.0</v>
       </c>
-      <c r="AK35"/>
       <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>1159566000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:39">
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>61118000.0</v>
+      </c>
+      <c r="C36">
         <v>42152000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>49981000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>39458000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>25927000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19027000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24212000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18335000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>24566000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>21115000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>18428000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>14707000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>13612000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15112000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17631000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>19402000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>23615000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>21792000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>20614000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>19528000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>19216000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>19561000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>22344001.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>21119000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18509000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>15753000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>16455000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>18607000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>63459000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>62422000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>67592000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>73642000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>78653000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-564451000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>11257000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-529083000.0</v>
       </c>
-      <c r="AK36"/>
       <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>-481774000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-167401000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-159746000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-114442000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-103180000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-107336000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>16282000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>6633000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>32660000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>44165000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>43693000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>41661000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>47156000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>65021000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>85082000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>114778000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>177723000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>289696000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>327576000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>391613000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>414214000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>444985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
-      <c r="AJ37"/>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>13612000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>17631000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>108262000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>79836000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>21792000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>473696000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>145288000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>19216000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>19561000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>149300000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>21119000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18509000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>15753000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16455000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15607000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>455340000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>445363000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>440751000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>439613000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>452358000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>746137000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>12155000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>17015000.0</v>
       </c>
-      <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>10929000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>120654000.0</v>
+      </c>
+      <c r="C39">
         <v>55981000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>54134000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>98592000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>45268000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>49536000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>87201000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>56702000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>59263000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>56885000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>57077000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>96602000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>83851000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>84543000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>111495000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>157734000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>238051000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>127056000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>119172000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>117370000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>108466000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>79956000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>78821000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>38415000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>187641000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>168695000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>72433000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73157000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>81661000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>115516000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>98143000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>134312000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>147403000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>50173999.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>62362000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>56349000.0</v>
       </c>
-      <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>10179000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>517532000.0</v>
+      </c>
+      <c r="C40">
         <v>478889000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>605386000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>574277000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>104911000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>545748000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>529672000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>479188000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>463129000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>30130000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>76988000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>460689000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>471346000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>421525000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>481318000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>177983000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>298100000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>13893000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>498339001.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>30674000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31230000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>465288000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3618000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5516000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23759000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>410431000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>765000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5422000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>15289000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>416130000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>424912000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>401212000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>228830000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>137388000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>128036000.0</v>
       </c>
-      <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>63820000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>48405000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>97117000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>88554000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>89867000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>43237000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>48522000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>220980000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>71969000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>32719000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>87267000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>36746000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>35031000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>30977000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>39583000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>38532000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>222152000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>231222000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>232842000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>242350000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>242983000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>22369000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>25327000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>9202000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>545584000.0</v>
+      </c>
+      <c r="C42">
         <v>536299000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>571794000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>563363000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>554623000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>545806000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>560206000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>553233000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>545701000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>538720000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>539240000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>715450001.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>708233000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>700722000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>691629001.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>683745001.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>675588000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>666798999.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>658350000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>650539000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>642656999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>634484000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>628412998.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>623133000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>617504000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>611600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>606966000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>565641000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>544161000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>537159000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>530438000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>520160000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>517122000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>357980000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>11278000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-14968000.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>9345000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-12797000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>1713000.0</v>
       </c>
       <c r="AH44">
-        <v>0.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
-      <c r="AJ44"/>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>609920000.0</v>
+      </c>
+      <c r="C45">
         <v>558762000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1156496000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>538055000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>546294000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>522748000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1087213000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>532897000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>528937000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>544785000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1058164000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>560799000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>459108000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>462606000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>589360000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>587436000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>509480000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>595136000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>604710000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>600895000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>606072000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>611453000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>609153000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>624033000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>647605000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>658457000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>544146000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>567498000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>569328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486758000.0</v>
       </c>
       <c r="AI45">
         <v>486758000.0</v>
       </c>
-      <c r="AJ45"/>
+      <c r="AJ45">
+        <v>486758000.0</v>
+      </c>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>567321000.0</v>
+      </c>
+      <c r="C46">
         <v>558762000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>550326000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>538055000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>546294000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>522748000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>523693000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>532897000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>528937000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>544785000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>550137000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>560799000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>571275000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>578377000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>589360000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>587436000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>602770000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>622636000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>639003000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>585411000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>597946000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>595136000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>604710000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>600895000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>606072000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>611453000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>620595000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>624033000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>647605000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>658457000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>544146000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>567498000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>569328000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>489947000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>486758000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>457617000.0</v>
       </c>
-      <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>407404000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>459108000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>462606000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>469815000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>587436000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>602770000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>500911000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>514158000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>459651000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>597946000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>471165000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>477754000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>462438000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>606072000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>611453000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>620595000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>627033000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>647605000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>658457000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>544146000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>567498000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>569328000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>489947000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>486758000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>407404000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-415087000.0</v>
+      </c>
+      <c r="C48">
         <v>-472749000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-535005000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-570081000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-572450000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-594867000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-607062000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-575981000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-575825000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-581819000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-490176000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-391527000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-401209000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-413126000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-406183000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-401850000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-399161000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-278353000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-276197000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-269820000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-265583000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-280115000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-286821000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-283784000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-274809000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-262813000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-377880000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-345752000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-80746000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-63844000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-20920000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-12152000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-19104000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-357980000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-382785000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-424354000.0</v>
       </c>
-      <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-175168000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-401209000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-413126000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-406183000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-401850000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-399161000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-278353000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-276197000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-269820000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-265583000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-280115000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-286821000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-283784000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-274809000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-262813000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-377880000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-345752000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-80746000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-63844000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-20920000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-12152000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-19104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
-      <c r="AJ49"/>
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>105961000.0</v>
+      </c>
+      <c r="C50">
         <v>6200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6761000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7202000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>321175000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>321790000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>324213000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>364692000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>435519000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>212660000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>213125000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>106533000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>150405000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>129965000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>89961000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>89940000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>114920000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>30523000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>30614000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>33689000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>30461000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>29817000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>45228000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>30776000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>30756000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>330736000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>21479000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>21468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21445000.0</v>
       </c>
       <c r="AD50">
         <v>21445000.0</v>
       </c>
       <c r="AE50">
+        <v>21445000.0</v>
+      </c>
+      <c r="AF50">
         <v>21449000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>121694000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>21678000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>14415000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>89482000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
-[...1 lines deleted...]
-      </c>
+      <c r="AL50"/>
       <c r="AM50">
         <v>1197472000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:39">
+      <c r="AN50">
+        <v>1197472000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>2791761000.0</v>
+      </c>
+      <c r="C51">
         <v>2696487000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2736474000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2685724000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2581893000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2579501000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2593139000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2644661000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2725139000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2745829000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2750523000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2804688000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2858734000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2853300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2845135000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2857398000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2898728000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2866210000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2887529000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2913452000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2949970000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2920011000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2998823000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2961316000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2974327000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3279397000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2769936000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2773065000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2782527000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2791905000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2691396000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2874928000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2779752000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1481600000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1484743000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1463614000.0</v>
       </c>
-      <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>1197472000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:39">
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>121421000.0</v>
+      </c>
+      <c r="C52">
         <v>21485000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>21576000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>21471000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>335406000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>337544000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>340255000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>381021000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>451646000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>228665000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>227624000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>122512000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>166477000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>145262000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>104639000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>106572000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>131130000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>46349000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>46037000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>45449000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>43705000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>42357000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>57474000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>46198000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>47075000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>346945000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>36954000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>38288000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>38051000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>37852000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>21715000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>199820000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>99478000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>89171000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>89482000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>64562000.0</v>
       </c>
-      <c r="AK52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL52"/>
       <c r="AM52">
         <v>1197472000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:39">
+      <c r="AN52">
+        <v>1197472000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>1868000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>3446000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>2200000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5123000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3360000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3306000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1821000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2168000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1694000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1595000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1174000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2113000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1303000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>1696000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>700000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2805000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>373000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1123000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>2142000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1617000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2310000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>0.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1851000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>63442000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>4354000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:39">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
-      <c r="AJ54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>3776348000.0</v>
+      </c>
+      <c r="C55">
         <v>3540218000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3678280000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3599874000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3422788000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3365249000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3501445000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3460978000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3509922000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3456397000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3472569000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3687079000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3700886000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3626605000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3799341000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3874039000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4041405000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3888968000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3939664000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3974409000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4023053000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3960070000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4006033000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4037536000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4056756000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4390800000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3665890000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3703943000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4262139000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4384586000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4352736000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4582048000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4544588000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1358788000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1341889000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1239611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218817000.0</v>
       </c>
       <c r="AL55">
         <v>1218817000.0</v>
       </c>
       <c r="AM55">
         <v>1218817000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:39">
+      <c r="AN55">
+        <v>1218817000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>1947029000.0</v>
+      </c>
+      <c r="C56">
         <v>1797907000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1911181000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1838478000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1584692000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1510450000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1587806000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1513294000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1485480000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1380044000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1377863000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1456075000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1421789000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1307325000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1411818000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1419832000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1553601000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1389678000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1520108000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1570337000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1563475000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1559661000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1551539000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1543719000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1480874000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1773700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1210210000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1205831000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1185847000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1267968000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1286644000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1431301000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1347894000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>48200000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>771933000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>693513000.0</v>
       </c>
-      <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>31721000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>726114000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>883187000.0</v>
+      </c>
+      <c r="C57">
         <v>728049000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>881633000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>862106000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1107134000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1075824000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1129771000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1095209000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1114353000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>834388000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>846595000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>760601000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>777350000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>703709000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>752800000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>817995000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>993064000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>602043000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>677243000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>667335000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>672862000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>636779000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>676902000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>667886000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>655019000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>965065000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>550406000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>534910000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>546159000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>599530000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>553850000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>749271000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>669736000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>313051000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>296883000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>259237000.0</v>
       </c>
-      <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>225073000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>3659368000.0</v>
+      </c>
+      <c r="C58">
         <v>3586187000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3672317000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3709829000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3469519000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3424638000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3545983000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3494658000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3513989000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3473004000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3411265000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3495699000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3518012000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3464410000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3590413000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3657375000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3850529000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3465141000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3555784000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3575983000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3618669000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3593362000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3649297001.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3689340000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3685740000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3987342000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3319102000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3308219000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3512787000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3584805000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3456373000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3666729000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3605102000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1727607000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1717471000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1665821000.0</v>
       </c>
-      <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>1394762000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>915319000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>939486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
-      <c r="AJ59"/>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>33024000.0</v>
+      </c>
+      <c r="C60">
         <v>-45411000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-70794000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-109458000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-112533000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-131667000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-109267000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-93432000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-57465000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-63724000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>19781000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>330860000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>318169000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>294414000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>298421000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>297469000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>280327000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>391125000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>360340000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>350506000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>346107000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>323015000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>303270999.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>301040000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>305995000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>318376000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>232010000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>395724000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>459656000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>472205000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>896363000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>501105000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>494501000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>10.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-385739000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-436606000.0</v>
       </c>
-      <c r="AK60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL60"/>
       <c r="AM60">
         <v>-185290000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:39">
+      <c r="AN60">
+        <v>-185290000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
-      <c r="AJ61"/>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>32106000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>27527000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>24949000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>22375000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>17885000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>16420000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>16907000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>15260000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>14112000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>13079000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>11804000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>11932000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>12380000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>12563000.0</v>
       </c>
-      <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
-      <c r="AG62">
+      <c r="AG62"/>
+      <c r="AH62">
         <v>11900000.0</v>
       </c>
-      <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8794,1091 +8931,1091 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
         <v>1882668000.0</v>
       </c>
       <c r="C2">
         <v>1773519000.0</v>
       </c>
       <c r="D2">
         <v>1529738000.0</v>
       </c>
       <c r="E2">
         <v>1420843000.0</v>
       </c>
       <c r="F2">
         <v>1324696000.0</v>
       </c>
       <c r="G2">
         <v>1364130000.0</v>
       </c>
       <c r="H2">
         <v>1273376000.0</v>
       </c>
       <c r="I2">
         <v>946588000.0</v>
       </c>
       <c r="J2">
         <v>507476000.0</v>
       </c>
       <c r="K2">
         <v>420770000.0</v>
       </c>
       <c r="L2">
         <v>367054000.0</v>
       </c>
       <c r="M2">
         <v>335989000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
         <v>223572000.0</v>
       </c>
       <c r="C3">
         <v>236191000.0</v>
       </c>
       <c r="D3">
         <v>229400000.0</v>
       </c>
       <c r="E3">
         <v>240175000.0</v>
       </c>
       <c r="F3">
         <v>233406000.0</v>
       </c>
       <c r="G3">
         <v>235387000.0</v>
       </c>
       <c r="H3">
         <v>207235000.0</v>
       </c>
       <c r="I3">
         <v>137403000.0</v>
       </c>
       <c r="J3">
         <v>45936000.0</v>
       </c>
       <c r="K3">
         <v>33016000.0</v>
       </c>
       <c r="L3">
         <v>25447000.0</v>
       </c>
       <c r="M3">
         <v>20342000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
         <v>380300000.0</v>
       </c>
       <c r="C5">
         <v>203582000.0</v>
       </c>
       <c r="D5">
         <v>271382000.0</v>
       </c>
       <c r="E5">
         <v>200033000.0</v>
       </c>
       <c r="F5">
         <v>167691000.0</v>
       </c>
       <c r="G5">
         <v>110218000.0</v>
       </c>
       <c r="H5">
         <v>-52037000.0</v>
       </c>
       <c r="I5">
         <v>-157076000.0</v>
       </c>
       <c r="J5">
         <v>225194000.0</v>
       </c>
       <c r="K5">
         <v>273951000.0</v>
       </c>
       <c r="L5">
         <v>227230000.0</v>
       </c>
       <c r="M5">
         <v>222942000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
         <v>603872000.0</v>
       </c>
       <c r="C6">
         <v>439773000.0</v>
       </c>
       <c r="D6">
         <v>500782000.0</v>
       </c>
       <c r="E6">
         <v>440208000.0</v>
       </c>
       <c r="F6">
         <v>401097000.0</v>
       </c>
       <c r="G6">
         <v>345605000.0</v>
       </c>
       <c r="H6">
         <v>155198000.0</v>
       </c>
       <c r="I6">
         <v>-19673000.0</v>
       </c>
       <c r="J6">
         <v>271130000.0</v>
       </c>
       <c r="K6">
         <v>306967000.0</v>
       </c>
       <c r="L6">
         <v>252677000.0</v>
       </c>
       <c r="M6">
         <v>243284000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>200000.0</v>
       </c>
       <c r="J8">
         <v>400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>1136092000.0</v>
       </c>
       <c r="C9">
         <v>1020438000.0</v>
       </c>
       <c r="D9">
         <v>863869000.0</v>
       </c>
       <c r="E9">
         <v>791461000.0</v>
       </c>
       <c r="F9">
         <v>768973000.0</v>
       </c>
       <c r="G9">
         <v>628393000.0</v>
       </c>
       <c r="H9">
         <v>352997000.0</v>
       </c>
       <c r="I9">
         <v>716403000.0</v>
       </c>
       <c r="J9">
         <v>526178000.0</v>
       </c>
       <c r="K9">
         <v>597455000.0</v>
       </c>
       <c r="L9">
         <v>499226000.0</v>
       </c>
       <c r="M9">
         <v>449634000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>139209000.0</v>
       </c>
       <c r="C10">
         <v>-55013000.0</v>
       </c>
       <c r="D10">
         <v>-40270000.0</v>
       </c>
       <c r="E10">
         <v>-248127000.0</v>
       </c>
       <c r="F10">
         <v>31366000.0</v>
       </c>
       <c r="G10">
         <v>-35780000.0</v>
       </c>
       <c r="H10">
         <v>-220242000.0</v>
       </c>
       <c r="I10">
         <v>-202722000.0</v>
       </c>
       <c r="J10">
         <v>171323000.0</v>
       </c>
       <c r="K10">
         <v>214821000.0</v>
       </c>
       <c r="L10">
         <v>175582000.0</v>
       </c>
       <c r="M10">
         <v>179331000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>11276000.0</v>
       </c>
       <c r="C11">
         <v>18863000.0</v>
       </c>
       <c r="D11">
         <v>8452000.0</v>
       </c>
       <c r="E11">
         <v>6662000.0</v>
       </c>
       <c r="F11">
         <v>11196000.0</v>
       </c>
       <c r="G11">
         <v>-104358000.0</v>
       </c>
       <c r="H11">
         <v>383331000.0</v>
       </c>
       <c r="I11">
         <v>-1419000.0</v>
       </c>
       <c r="J11">
         <v>1998000.0</v>
       </c>
       <c r="K11">
         <v>5395000.0</v>
       </c>
       <c r="L11">
         <v>4951000.0</v>
       </c>
       <c r="M11">
         <v>1513000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
         <v>241091000.0</v>
       </c>
       <c r="C12">
         <v>258595000.0</v>
       </c>
       <c r="D12">
         <v>210629000.0</v>
       </c>
       <c r="E12">
         <v>158377000.0</v>
       </c>
       <c r="F12">
         <v>136325000.0</v>
       </c>
       <c r="G12">
         <v>145998000.0</v>
       </c>
       <c r="H12">
         <v>168205000.0</v>
       </c>
       <c r="I12">
         <v>143571000.0</v>
       </c>
       <c r="J12">
         <v>71061000.0</v>
       </c>
       <c r="K12">
         <v>55283000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>173167000.0</v>
       </c>
       <c r="I13">
         <v>163272000.0</v>
       </c>
       <c r="J13">
         <v>53412000.0</v>
       </c>
       <c r="K13">
         <v>40419000.0</v>
       </c>
       <c r="L13">
         <v>39226000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
         <v>-55876000.0</v>
       </c>
       <c r="C14">
         <v>-43010000.0</v>
       </c>
       <c r="D14">
         <v>-35271000.0</v>
       </c>
       <c r="E14">
         <v>-125241000.0</v>
       </c>
       <c r="F14">
         <v>9546000.0</v>
       </c>
       <c r="G14">
         <v>-22481000.0</v>
       </c>
       <c r="H14">
         <v>114778000.0</v>
       </c>
       <c r="I14">
         <v>391613000.0</v>
       </c>
       <c r="J14">
         <v>10157000.0</v>
       </c>
       <c r="K14">
         <v>9345000.0</v>
       </c>
       <c r="L14">
         <v>8270000.0</v>
       </c>
       <c r="M14">
         <v>8270000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>72057000.0</v>
       </c>
       <c r="C15">
         <v>-116886000.0</v>
       </c>
       <c r="D15">
         <v>-83993000.0</v>
       </c>
       <c r="E15">
         <v>-129985999.0</v>
       </c>
       <c r="F15">
         <v>10624000.0</v>
       </c>
       <c r="G15">
         <v>91059000.0</v>
       </c>
       <c r="H15">
         <v>-361917000.0</v>
       </c>
       <c r="I15">
         <v>-169726000.0</v>
       </c>
       <c r="J15">
         <v>167648000.0</v>
       </c>
       <c r="K15">
         <v>207378000.0</v>
       </c>
       <c r="L15">
         <v>169451000.0</v>
       </c>
       <c r="M15">
         <v>176928000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-129986000.0</v>
       </c>
       <c r="F16">
         <v>10624000.0</v>
       </c>
       <c r="G16">
         <v>91059000.0</v>
       </c>
       <c r="H16">
         <v>-361917000.0</v>
       </c>
       <c r="I16">
         <v>-20920000.0</v>
       </c>
       <c r="J16">
         <v>167648000.0</v>
       </c>
       <c r="K16">
         <v>207378000.0</v>
       </c>
       <c r="L16">
         <v>38997000.0</v>
       </c>
       <c r="M16">
         <v>176928000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
         <v>127933000.0</v>
       </c>
       <c r="C17">
         <v>-73876000.0</v>
       </c>
       <c r="D17">
         <v>-48722000.0</v>
       </c>
       <c r="E17">
         <v>-254789000.0</v>
       </c>
       <c r="F17">
         <v>20170000.0</v>
       </c>
       <c r="G17">
         <v>68578000.0</v>
       </c>
       <c r="H17">
         <v>-603573000.0</v>
       </c>
       <c r="I17">
         <v>-201303000.0</v>
       </c>
       <c r="J17">
         <v>169325000.0</v>
       </c>
       <c r="K17">
         <v>209426000.0</v>
       </c>
       <c r="L17">
         <v>170631000.0</v>
       </c>
       <c r="M17">
         <v>177818000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
         <v>-272456000.0</v>
       </c>
       <c r="C18">
         <v>-258595000.0</v>
       </c>
       <c r="D18">
         <v>-251434000.0</v>
       </c>
       <c r="E18">
         <v>-158668000.0</v>
       </c>
       <c r="F18">
         <v>-136325000.0</v>
       </c>
       <c r="G18">
         <v>-145998000.0</v>
       </c>
       <c r="H18">
         <v>-168205000.0</v>
       </c>
       <c r="I18">
         <v>-143571000.0</v>
       </c>
       <c r="J18">
         <v>-71061000.0</v>
       </c>
       <c r="K18">
         <v>-55283000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>5178000.0</v>
       </c>
       <c r="F19">
         <v>14975000.0</v>
       </c>
       <c r="G19">
         <v>19063000.0</v>
       </c>
       <c r="H19">
         <v>196645000.0</v>
       </c>
       <c r="I19">
         <v>-39478000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>288679000.0</v>
       </c>
       <c r="F20">
         <v>35283000.0</v>
       </c>
       <c r="G20">
         <v>21593000.0</v>
       </c>
       <c r="H20">
         <v>107644000.0</v>
       </c>
       <c r="I20">
         <v>89933000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>423090000.0</v>
       </c>
       <c r="C21">
         <v>249326000.0</v>
       </c>
       <c r="D21">
         <v>204374000.0</v>
       </c>
       <c r="E21">
         <v>-94928000.0</v>
       </c>
       <c r="F21">
         <v>152716000.0</v>
       </c>
       <c r="G21">
         <v>91155000.0</v>
       </c>
       <c r="H21">
         <v>-248682000.0</v>
       </c>
       <c r="I21">
         <v>-19673000.0</v>
       </c>
       <c r="J21">
         <v>245103000.0</v>
       </c>
       <c r="K21">
         <v>284881000.0</v>
       </c>
       <c r="L21">
         <v>227230000.0</v>
       </c>
       <c r="M21">
         <v>222942000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
         <v>2595670000.0</v>
       </c>
       <c r="C23">
         <v>2544631000.0</v>
       </c>
       <c r="D23">
         <v>2189233000.0</v>
       </c>
       <c r="E23">
         <v>2307232000.0</v>
       </c>
       <c r="F23">
         <v>1940953000.0</v>
       </c>
       <c r="G23">
         <v>1901368000.0</v>
       </c>
       <c r="H23">
         <v>1875055000.0</v>
       </c>
       <c r="I23">
         <v>1387474000.0</v>
       </c>
       <c r="J23">
         <v>808460000.0</v>
       </c>
       <c r="K23">
         <v>744274000.0</v>
       </c>
       <c r="L23">
         <v>644863000.0</v>
       </c>
       <c r="M23">
         <v>575628000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>438000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>1176000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>223572000.0</v>
       </c>
       <c r="C25">
         <v>236191000.0</v>
       </c>
       <c r="D25">
         <v>229400000.0</v>
       </c>
       <c r="E25">
         <v>240175000.0</v>
       </c>
       <c r="F25">
         <v>233406000.0</v>
       </c>
       <c r="G25">
         <v>235387000.0</v>
       </c>
       <c r="H25">
         <v>207235000.0</v>
       </c>
       <c r="I25">
         <v>137403000.0</v>
       </c>
       <c r="J25">
         <v>45936000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
         <v>186175000.0</v>
       </c>
       <c r="C26">
         <v>190714000.0</v>
       </c>
       <c r="D26">
         <v>194750000.0</v>
       </c>
       <c r="E26">
         <v>208658000.0</v>
       </c>
       <c r="F26">
         <v>209563000.0</v>
       </c>
       <c r="G26">
         <v>190585000.0</v>
       </c>
       <c r="H26">
         <v>202287000.0</v>
       </c>
       <c r="I26">
         <v>210451000.0</v>
       </c>
       <c r="J26">
         <v>191938000.0</v>
       </c>
       <c r="K26">
         <v>204747000.0</v>
       </c>
       <c r="L26">
         <v>136870000.0</v>
       </c>
       <c r="M26">
         <v>106735000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>34400000.0</v>
       </c>
       <c r="D27">
         <v>12400000.0</v>
       </c>
       <c r="E27">
         <v>16800000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>526827000.0</v>
       </c>
       <c r="C28">
         <v>442036000.0</v>
       </c>
       <c r="D28">
         <v>417275000.0</v>
       </c>
       <c r="E28">
         <v>382900000.0</v>
       </c>
       <c r="F28">
         <v>365704000.0</v>
       </c>
       <c r="G28">
         <v>326727000.0</v>
       </c>
       <c r="H28">
         <v>289598000.0</v>
       </c>
       <c r="I28">
         <v>230435000.0</v>
       </c>
       <c r="J28">
         <v>109046000.0</v>
       </c>
       <c r="K28">
         <v>118757000.0</v>
       </c>
       <c r="L28">
         <v>201287000.0</v>
       </c>
       <c r="M28">
         <v>84615000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>11276000.0</v>
       </c>
       <c r="C29">
         <v>18863000.0</v>
       </c>
       <c r="D29">
         <v>8452000.0</v>
       </c>
       <c r="E29">
         <v>6662000.0</v>
       </c>
       <c r="F29">
         <v>11196000.0</v>
       </c>
       <c r="G29">
         <v>-104358000.0</v>
       </c>
       <c r="H29">
         <v>383331000.0</v>
       </c>
       <c r="I29">
         <v>-1419000.0</v>
       </c>
       <c r="J29">
         <v>1998000.0</v>
       </c>
       <c r="K29">
         <v>5395000.0</v>
       </c>
       <c r="L29">
         <v>20371000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>713002000.0</v>
       </c>
       <c r="C30">
         <v>771112000.0</v>
       </c>
       <c r="D30">
         <v>659495000.0</v>
       </c>
       <c r="E30">
         <v>886389000.0</v>
       </c>
       <c r="F30">
         <v>616257000.0</v>
       </c>
       <c r="G30">
         <v>537238000.0</v>
       </c>
       <c r="H30">
         <v>601679000.0</v>
       </c>
       <c r="I30">
         <v>440886000.0</v>
       </c>
       <c r="J30">
         <v>300984000.0</v>
       </c>
       <c r="K30">
         <v>323504000.0</v>
       </c>
       <c r="L30">
         <v>277809000.0</v>
       </c>
       <c r="M30">
         <v>239639000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
         <v>-283881000.0</v>
       </c>
       <c r="C31">
         <v>-304339000.0</v>
       </c>
       <c r="D31">
         <v>-244644000.0</v>
       </c>
       <c r="E31">
         <v>-153199000.0</v>
       </c>
       <c r="F31">
         <v>-121350000.0</v>
       </c>
       <c r="G31">
         <v>-126935000.0</v>
       </c>
       <c r="H31">
         <v>28440000.0</v>
       </c>
       <c r="I31">
         <v>-183049000.0</v>
       </c>
       <c r="J31">
         <v>-73780000.0</v>
       </c>
       <c r="K31">
         <v>-70060000.0</v>
       </c>
       <c r="L31">
         <v>-60576000.0</v>
       </c>
       <c r="M31">
         <v>-39244000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>3018760000.0</v>
       </c>
       <c r="C32">
         <v>2793957000.0</v>
       </c>
       <c r="D32">
         <v>2393607000.0</v>
       </c>
       <c r="E32">
         <v>2212304000.0</v>
       </c>
       <c r="F32">
         <v>2093669000.0</v>
       </c>
       <c r="G32">
         <v>1992523000.0</v>
       </c>
       <c r="H32">
         <v>1626373000.0</v>
       </c>
       <c r="I32">
         <v>1662991000.0</v>
       </c>
@@ -9894,3304 +10031,3380 @@
       <c r="M32">
         <v>785623000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>461689000.0</v>
+      </c>
+      <c r="C2">
         <v>402406000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>517129000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>510539000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>438255000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>439529000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>467645000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>432910000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>451833000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>421131000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>391500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>387509000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>379025000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>379354000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>394371000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>351327000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>358836000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>323062000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>370494000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>330082000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>322577000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>301543000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>342962000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>385709000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>320425000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>315034000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>287094000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>323849000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>299393000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>363040000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>304120000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>276382000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>235492000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>130594000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>141953000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>119720000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>136138000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>115832000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>121926000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>47800000.0</v>
+      </c>
+      <c r="C3">
         <v>43191000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>49227000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>54073000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>60113000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>60159000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>66130000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>58961000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>55572000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>55528000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56933000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>57206000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>57111000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>58150000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>61056000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>61608000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>59696000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>57815000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>61183000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>60186000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>56488000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>55549000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>59873000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>59359000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>58072000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>58083000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>54303000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>53358000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>50706000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>48868000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>47493000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>43013000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>32146000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14751000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12842000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11958000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10600000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9714000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
-        <v>133537000.0</v>
+        <v>145980000.0</v>
       </c>
       <c r="C5">
+        <v>142870000.0</v>
+      </c>
+      <c r="D5">
         <v>111472000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>57591000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>116812000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>94425000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>46343000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>80934000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>86124000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9819000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23913000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>73866000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>80517000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>39889000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39373000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>44571000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-197108000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23414000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17638000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>32357000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>68907000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>48789000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>29058000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13006000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14911000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>53243000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18282000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>68485000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12341000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-89899000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>28074000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>85684000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-213208000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>70689000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>102224000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>59557000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>44603000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>42728000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>92297000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
-        <v>176728000.0</v>
+        <v>193780000.0</v>
       </c>
       <c r="C6">
+        <v>186061000.0</v>
+      </c>
+      <c r="D6">
         <v>160699000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>111664000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>176925000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>154584000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>112473000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>139895000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>141696000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45709000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33020000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>131072000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>137628000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>98039000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>100429000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>106179000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-137412000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>81229000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>78821000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>92543000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>125395000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>104338000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>88931000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>72365000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>72983000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>111326000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>36021000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>121843000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>38365000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-41031000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>75567000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>128697000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-181062000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>85440000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>115066000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>71515000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>44607000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>53328000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>102011000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>334508000.0</v>
+      </c>
+      <c r="C9">
         <v>320113000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>297190000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>273974000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>286253000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>255891000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>262873000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>269558000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>249947000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>238060000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>225481000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>232531000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>220021000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>178186000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>215388000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>194230000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>200519000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>174571000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>166402000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>198511000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>212498000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>191562000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>167072000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>133585000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>144237000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>183499000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>110234000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>54434000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>105249000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>83080000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>193408000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>200105000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>178295000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>144595000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>151416000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>135013000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>123733000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>109849000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>176650000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>70990000.0</v>
+      </c>
+      <c r="C10">
         <v>80176000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55235000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5223000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>51711000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37486000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-15319000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15423000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20405000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-75522000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-83461000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22957000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29660000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9426000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7655000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2180000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-232731000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9921000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-16319000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2043000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>34824000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14904000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5477000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-21889000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-21758000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13344000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-57111000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26276000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-56227000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-133180000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-14806000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22574000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-262506000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52016000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>62075000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>26384000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>39600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>43264000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>55959000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
+        <v>1376000.0</v>
+      </c>
+      <c r="C11">
         <v>2176000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5662000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-23355000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16101000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12868000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5423000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3666000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3618000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6156000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9883000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2076000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-23000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>668000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1797000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4570000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7350000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3461000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4140000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4049000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2648000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>359000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1485000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>144000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2186000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-108173000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7792000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>389668000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5701000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-8428000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5524000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5109000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-12416000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>364000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-119000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-738000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1852000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1003000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1550000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>55043000.0</v>
+      </c>
+      <c r="C12">
         <v>53361000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>56237000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62814000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>65101000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56939000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>61662000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65511000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>65719000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>65703000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>59548000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50909000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>50857000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>49315000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47028000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>42391000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35623000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>33335000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>33957000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>34400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>34083000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>33885000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34535000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34895000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36669000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39899000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>38829000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>42209000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43886000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43281000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>42880000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>43018000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36622000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21051000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>19956000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19218000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17726000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25633000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>19897000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>45080000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>34107000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>54740000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>35575000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>48745000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>-11952000.0</v>
+      </c>
+      <c r="C14">
         <v>-15744000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-14497000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-15763000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-13193000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-12423000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-10339000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-11913000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10793000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-9965000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-5305000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-15351000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-17766000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3151000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-1525000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>299000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>119273000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-4742000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-14082000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1855000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14112000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7839000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-3925000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-13058000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>77401000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>97645000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>114778000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>177723000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>289696000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>327576000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>391613000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10577000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-31885000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10634000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10157000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>812000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7721000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-8533000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9345000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
-        <v>62497000.0</v>
+        <v>57662000.0</v>
       </c>
       <c r="C15">
+        <v>62256000.0</v>
+      </c>
+      <c r="D15">
         <v>35076000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2369000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22417000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12195000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-31081000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-156000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5994000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-91643000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-98649000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9682000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11917000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-6943000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-4333000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2689000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-120808000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2156000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6377000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4237000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14532000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6706000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3037000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8975000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-11996000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>115067000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-32128000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-265006000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-16902000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-47881000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-8768000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6952000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-219445000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>51535000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>61569000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26780000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>37446000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>42261000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>53898000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>11917000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-6943000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-4333000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2689000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-120808000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2156000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6377000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4237000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14532000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6706000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3037000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8975000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11996000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>115067000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-32128000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-265006000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-16902000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-47881000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-8768000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19104000.0</v>
       </c>
       <c r="AH16">
         <v>-19104000.0</v>
       </c>
       <c r="AI16">
+        <v>-19104000.0</v>
+      </c>
+      <c r="AJ16">
         <v>167648000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-31761000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>97704000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-65943000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>53898000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>69614000.0</v>
+      </c>
+      <c r="C17">
         <v>78000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>49573000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18132000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>35610000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24618000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20742000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>11757000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>16787000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-81678000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-93344000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25033000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>29683000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10094000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-5858000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2390000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-240081000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6460000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20459000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6092000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>32176000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>14545000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-6962000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-22033000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-23944000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>121517000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-64903000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-363392000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-50526000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-124752000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-20330000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>17465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250090000.0</v>
       </c>
       <c r="AH17">
         <v>-250090000.0</v>
       </c>
       <c r="AI17">
+        <v>-250090000.0</v>
+      </c>
+      <c r="AJ17">
         <v>169325000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-32081000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>98638000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-66557000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>54409000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>-55043000.0</v>
+      </c>
+      <c r="C18">
         <v>-56871000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-56237000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-94179000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-65101000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-56939000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-61662000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-65511000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-65719000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-65703000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-100353000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-50909000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-50857000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-49315000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-47028000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-42391000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35914000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-33335000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-33957000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-34400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-34083000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-33885000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-34535000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-34895000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-36669000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-39899000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-38829000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-42209000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-43886000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-43281000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>433000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5440000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3341000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>218000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1510000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>109000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6463000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3842000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1788000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2882000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>8880000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>10571000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4160000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4548000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>180759000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>6572000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4461000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-8963000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-44822000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>2919000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1718000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>34535000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2277000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>252698000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-831000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>8211000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>21052000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2075000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3945000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>9766000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-2134000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5183000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>8778000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>61655000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5346000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>33114000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2201000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>48512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
-        <v>133537000.0</v>
+        <v>145980000.0</v>
       </c>
       <c r="C21">
+        <v>142870000.0</v>
+      </c>
+      <c r="D21">
         <v>114502000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-117000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>111372000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>100347000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>75793000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>88809000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>95470000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10746000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14193000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>75648000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>80084000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>34449000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36032000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44353000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-198618000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23305000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11175000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>28515000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>67119000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>45907000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20178000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2435000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10751000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>57791000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-23135000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-112274000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18913000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-94360000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>23280000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>74555000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-181062000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>63554000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>79019000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>78753000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>44603000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>42728000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>92297000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
-        <v>588982000.0</v>
+        <v>650217000.0</v>
       </c>
       <c r="C23">
+        <v>579649000.0</v>
+      </c>
+      <c r="D23">
         <v>699817000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>784630000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>613136000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>595073000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>654725000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>613659000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>606310000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>669937000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>602788000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>544392000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>518962000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>523091000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>573727000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>501204000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>757973000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>474328000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>525721000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>500078000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>467956000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>447198000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>489856000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>516859000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>453911000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>440742000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>420463000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>428357000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>417201000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>505500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>435890000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>401857000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>342877000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>204500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>215145000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>195176000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>215186000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>168256000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>222720000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>438000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-64000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1240000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
+        <v>47800000.0</v>
+      </c>
+      <c r="C25">
         <v>43191000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>49227000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>54073000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>60113000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>60159000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>66130000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>58961000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>55572000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>55528000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>56933000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>57206000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>57111000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>58150000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>61056000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>61608000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>59696000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>57815000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>61183000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>60186000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>56488000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>55549000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>59873000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>59359000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>58072000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58083000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>54303000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>53358000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>50706000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>48868000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>47493000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>43013000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>32146000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>14751000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12842000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11958000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
+        <v>41104000.0</v>
+      </c>
+      <c r="C26">
         <v>38383000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>34819000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>63352000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>49981000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>41807000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>56117000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61097000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>37096000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>39298000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>46564000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>42261000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>38619000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>40334000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>43269000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>51646000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>51569000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>53562000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>53016000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>50554000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>54229000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>51764000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>57161000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>46653000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>49122000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>37649000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>53025000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>40711000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>50527000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>58024000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>60534000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>47400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>54382000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>48785000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>46226000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>48016000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>52110000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>39419000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>43513000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>34400000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>12400000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>77633000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>148722000.0</v>
+      </c>
+      <c r="C28">
         <v>186576000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>146458000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>137815000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>124266000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>118288000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>94287000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>118692000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>116462000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>112595000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>96603000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>113006000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>105570000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>102096000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>106295000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>98646000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>98806000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>98865000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>88938000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>91397000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>86157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84687000.0</v>
       </c>
       <c r="W28">
         <v>84687000.0</v>
       </c>
       <c r="X28">
+        <v>84687000.0</v>
+      </c>
+      <c r="Y28">
         <v>83120000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>80944000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>77976000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>151717000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63797000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>67281000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>84436000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>71236000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>78075000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>53003000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>25121000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26966000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27440000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26938000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27440000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31126000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
+        <v>1376000.0</v>
+      </c>
+      <c r="C29">
         <v>2176000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5662000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-23355000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16101000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12868000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5423000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3666000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3618000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6156000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9883000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2076000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-23000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>668000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1797000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4570000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7350000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3461000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4140000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4049000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2648000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>359000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1485000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>144000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2186000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-108173000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7792000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>389668000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5701000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-8428000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5724000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
-        <v>186576000.0</v>
+        <v>188528000.0</v>
       </c>
       <c r="C30">
+        <v>177243000.0</v>
+      </c>
+      <c r="D30">
         <v>182688000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>274091000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>174881000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>155544000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187080000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>180749000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>154477000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>248806000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>211288000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>156883000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>139937000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>143737000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>179356000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>149877000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>399137000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>151266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>155227000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>169996000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>145379000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>145655000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>146894000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>131150000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>133486000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>125708000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>133369000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>104508000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>117808000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>142460000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>131770000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>125475000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>107385000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>73906000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>73192000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>75456000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>79048000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>52424000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>100794000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
-        <v>-53361000.0</v>
+        <v>-74990000.0</v>
       </c>
       <c r="C31">
+        <v>-62694000.0</v>
+      </c>
+      <c r="D31">
         <v>-59267000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5106000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-59661000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-62861000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-91112000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-73386000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-75065000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-64776000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-97654000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-52691000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-50424000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-43875000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-43687000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-42173000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-34113000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-33226000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-27494000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-30558000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-32295000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-31003000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-25655000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-24324000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-32509000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-44447000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-33976000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>138550000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-37314000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-38820000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-38086000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-51981000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-81444000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11538000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-16944000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-52369000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5003000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>536000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-36513000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>796197000.0</v>
+      </c>
+      <c r="C32">
         <v>722519000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>814319000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>784513000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>724508000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>695420000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>730518000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>702468000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>701780000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>659191000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>616981000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>620040000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>599046000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>557540000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>609759000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>545557000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>559355000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>497633000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>536896000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>528593000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>535075000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>493105000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>510034000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>519294000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>464662000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>498533000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>397328000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>378283000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>404642000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>446120000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>497528000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>476487000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>413787000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>275189000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>293369000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>254733000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>259871000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>225681000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>298576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -13238,1069 +13451,1069 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>118420000.0</v>
       </c>
       <c r="C2">
         <v>99107000.0</v>
       </c>
       <c r="D2">
         <v>35227000.0</v>
       </c>
       <c r="E2">
         <v>256739000.0</v>
       </c>
       <c r="F2">
         <v>347121000.0</v>
       </c>
       <c r="G2">
         <v>152822000.0</v>
       </c>
       <c r="H2">
         <v>218779000.0</v>
       </c>
       <c r="I2">
         <v>77922000.0</v>
       </c>
       <c r="J2">
         <v>37546000.0</v>
       </c>
       <c r="K2">
         <v>65106000.0</v>
       </c>
       <c r="L2">
         <v>117522000.0</v>
       </c>
       <c r="M2">
         <v>81885000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>70063000</v>
       </c>
       <c r="C3">
         <v>74990000</v>
       </c>
       <c r="D3">
         <v>69189000</v>
       </c>
       <c r="E3">
         <v>90595000</v>
       </c>
       <c r="F3">
         <v>47728000</v>
       </c>
       <c r="G3">
         <v>61836000</v>
       </c>
       <c r="H3">
         <v>97431000</v>
       </c>
       <c r="I3">
         <v>97088000</v>
       </c>
       <c r="J3">
         <v>114271000</v>
       </c>
       <c r="K3">
         <v>124606000</v>
       </c>
       <c r="L3">
         <v>117380000</v>
       </c>
       <c r="M3">
         <v>79383000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-215829000.0</v>
       </c>
       <c r="F4">
         <v>-90484000.0</v>
       </c>
       <c r="G4">
         <v>193262000.0</v>
       </c>
       <c r="H4">
         <v>-63708000.0</v>
       </c>
       <c r="I4">
         <v>141527000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>250057000.0</v>
       </c>
       <c r="F5">
         <v>211577000.0</v>
       </c>
       <c r="G5">
         <v>268163000.0</v>
       </c>
       <c r="H5">
         <v>102073000.0</v>
       </c>
       <c r="I5">
         <v>156601000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>194519000.0</v>
       </c>
       <c r="C6">
         <v>19313000.0</v>
       </c>
       <c r="D6">
         <v>63880000.0</v>
       </c>
       <c r="E6">
         <v>-221512000.0</v>
       </c>
       <c r="F6">
         <v>-90382000.0</v>
       </c>
       <c r="G6">
         <v>194299000.0</v>
       </c>
       <c r="H6">
         <v>-65957000.0</v>
       </c>
       <c r="I6">
         <v>140857000.0</v>
       </c>
       <c r="J6">
         <v>40376000.0</v>
       </c>
       <c r="K6">
         <v>-27560000.0</v>
       </c>
       <c r="L6">
         <v>-56435000.0</v>
       </c>
       <c r="M6">
         <v>35637000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>-204516000.0</v>
       </c>
       <c r="C7">
         <v>-4068000.0</v>
       </c>
       <c r="D7">
         <v>-47186000.0</v>
       </c>
       <c r="E7">
         <v>-59945000.0</v>
       </c>
       <c r="F7">
         <v>-133592999.0</v>
       </c>
       <c r="G7">
         <v>-61625000.0</v>
       </c>
       <c r="H7">
         <v>-120217000.0</v>
       </c>
       <c r="I7">
         <v>7010000.0</v>
       </c>
       <c r="J7">
         <v>-1048000.0</v>
       </c>
       <c r="K7">
         <v>-152152000.0</v>
       </c>
       <c r="L7">
         <v>-122726000.0</v>
       </c>
       <c r="M7">
         <v>-93284000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-80071000.0</v>
       </c>
       <c r="F8">
         <v>-16310000.0</v>
       </c>
       <c r="G8">
         <v>17199000.0</v>
       </c>
       <c r="H8">
         <v>-133665000.0</v>
       </c>
       <c r="I8">
         <v>100012000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>-120566000.0</v>
       </c>
       <c r="C9">
         <v>-162155000.0</v>
       </c>
       <c r="D9">
         <v>125799000.0</v>
       </c>
       <c r="E9">
         <v>-79071000.0</v>
       </c>
       <c r="F9">
         <v>-16309999.0</v>
       </c>
       <c r="G9">
         <v>16787000.0</v>
       </c>
       <c r="H9">
         <v>-133665000.0</v>
       </c>
       <c r="I9">
         <v>89084000.0</v>
       </c>
       <c r="J9">
         <v>35255000.0</v>
       </c>
       <c r="K9">
         <v>-122482000.0</v>
       </c>
       <c r="L9">
         <v>-44651000.0</v>
       </c>
       <c r="M9">
         <v>-63661000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>-87026000.0</v>
       </c>
       <c r="C10">
         <v>-130530000.0</v>
       </c>
       <c r="D10">
         <v>-126182000.0</v>
       </c>
       <c r="E10">
         <v>-102396000.0</v>
       </c>
       <c r="F10">
         <v>-49015000.0</v>
       </c>
       <c r="G10">
         <v>-113782000.0</v>
       </c>
       <c r="H10">
         <v>-20393000.0</v>
       </c>
       <c r="I10">
         <v>-42875000.0</v>
       </c>
       <c r="J10">
         <v>-31826000.0</v>
       </c>
       <c r="K10">
         <v>-42587000.0</v>
       </c>
       <c r="L10">
         <v>-78075000.0</v>
       </c>
       <c r="M10">
         <v>-29623000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>111640000.0</v>
       </c>
       <c r="F11">
         <v>-46287000.0</v>
       </c>
       <c r="G11">
         <v>1953000.0</v>
       </c>
       <c r="H11">
         <v>-5029000.0</v>
       </c>
       <c r="I11">
         <v>-69325000.0</v>
       </c>
       <c r="J11">
         <v>18105000.0</v>
       </c>
       <c r="K11">
         <v>6265000.0</v>
       </c>
       <c r="L11">
         <v>10130000.0</v>
       </c>
       <c r="M11">
         <v>1122000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>132064000.0</v>
       </c>
       <c r="F12">
         <v>112482000.0</v>
       </c>
       <c r="G12">
         <v>128212000.0</v>
       </c>
       <c r="H12">
         <v>655814000.0</v>
       </c>
       <c r="I12">
         <v>301261000.0</v>
       </c>
       <c r="J12">
         <v>17066000.0</v>
       </c>
       <c r="K12">
         <v>23763000.0</v>
       </c>
       <c r="L12">
         <v>16244000.0</v>
       </c>
       <c r="M12">
         <v>9782000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>12600000.0</v>
       </c>
       <c r="F13">
         <v>-17025000.0</v>
       </c>
       <c r="G13">
         <v>35370000.0</v>
       </c>
       <c r="H13">
         <v>43159000.0</v>
       </c>
       <c r="I13">
         <v>5590000.0</v>
       </c>
       <c r="J13">
         <v>-22582000.0</v>
       </c>
       <c r="K13">
         <v>6652000.0</v>
       </c>
       <c r="L13">
         <v>2944000.0</v>
       </c>
       <c r="M13">
         <v>-2046000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>223572000.0</v>
       </c>
       <c r="C14">
         <v>236191000.0</v>
       </c>
       <c r="D14">
         <v>229400000.0</v>
       </c>
       <c r="E14">
         <v>240175000.0</v>
       </c>
       <c r="F14">
         <v>233406000.0</v>
       </c>
       <c r="G14">
         <v>244065000.0</v>
       </c>
       <c r="H14">
         <v>207235000.0</v>
       </c>
       <c r="I14">
         <v>137403000.0</v>
       </c>
       <c r="J14">
         <v>45936000.0</v>
       </c>
       <c r="K14">
         <v>33016000.0</v>
       </c>
       <c r="L14">
         <v>25447000.0</v>
       </c>
       <c r="M14">
         <v>20342000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>3571000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>182998000.0</v>
       </c>
       <c r="J15">
         <v>375265000.0</v>
       </c>
       <c r="K15">
         <v>200615000.0</v>
       </c>
       <c r="L15">
         <v>258169000.0</v>
       </c>
       <c r="M15">
         <v>243000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>312939000.0</v>
       </c>
       <c r="C16">
         <v>118420000.0</v>
       </c>
       <c r="D16">
         <v>99107000.0</v>
       </c>
       <c r="E16">
         <v>35227000.0</v>
       </c>
       <c r="F16">
         <v>256738999.0</v>
       </c>
       <c r="G16">
         <v>347121000.0</v>
       </c>
       <c r="H16">
         <v>152822000.0</v>
       </c>
       <c r="I16">
         <v>218779000.0</v>
       </c>
       <c r="J16">
         <v>77922000.0</v>
       </c>
       <c r="K16">
         <v>37546000.0</v>
       </c>
       <c r="L16">
         <v>61087000.0</v>
       </c>
       <c r="M16">
         <v>117522000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>269929000.0</v>
       </c>
       <c r="C18">
         <v>220109000.0</v>
       </c>
       <c r="D18">
         <v>276388000.0</v>
       </c>
       <c r="E18">
         <v>-25495000.0</v>
       </c>
       <c r="F18">
         <v>194092000.0</v>
       </c>
       <c r="G18">
         <v>317164999.0</v>
       </c>
       <c r="H18">
         <v>-95726000.0</v>
       </c>
       <c r="I18">
         <v>153142000.0</v>
       </c>
       <c r="J18">
         <v>119916000.0</v>
       </c>
       <c r="K18">
         <v>-9546000.0</v>
       </c>
       <c r="L18">
         <v>-12497000.0</v>
       </c>
       <c r="M18">
         <v>32874000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-62996000.0</v>
       </c>
       <c r="D19">
         <v>-69189000.0</v>
       </c>
       <c r="E19">
         <v>-174309000.0</v>
       </c>
       <c r="F19">
         <v>-194182000.0</v>
       </c>
       <c r="G19">
         <v>-317546000.0</v>
       </c>
       <c r="H19">
         <v>-19580000.0</v>
       </c>
       <c r="I19">
         <v>-396378000.0</v>
       </c>
       <c r="J19">
         <v>-98554000.0</v>
       </c>
       <c r="K19">
         <v>-124606000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>101242000.0</v>
       </c>
       <c r="C21">
         <v>-185118000.0</v>
       </c>
       <c r="D21">
         <v>22652000.0</v>
       </c>
       <c r="E21">
         <v>83337000.0</v>
       </c>
       <c r="F21">
         <v>-1000000.0</v>
       </c>
       <c r="G21">
         <v>175898000.0</v>
       </c>
       <c r="H21">
         <v>-27000000.0</v>
       </c>
       <c r="I21">
         <v>486335000.0</v>
       </c>
       <c r="J21">
         <v>286101000.0</v>
       </c>
       <c r="K21">
         <v>188604000.0</v>
       </c>
       <c r="L21">
         <v>236989000.0</v>
       </c>
       <c r="M21">
         <v>298501000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
         <v>72057000.0</v>
       </c>
       <c r="C22">
         <v>-73876000.0</v>
       </c>
       <c r="D22">
         <v>-48722000.0</v>
       </c>
       <c r="E22">
         <v>-254789000.0</v>
       </c>
       <c r="F22">
         <v>10624000.0</v>
       </c>
       <c r="G22">
         <v>91059000.0</v>
       </c>
       <c r="H22">
         <v>-603573000.0</v>
       </c>
       <c r="I22">
         <v>-201303000.0</v>
       </c>
       <c r="J22">
         <v>169325000.0</v>
       </c>
       <c r="K22">
         <v>209426000.0</v>
       </c>
       <c r="L22">
         <v>169451000.0</v>
       </c>
       <c r="M22">
         <v>176928000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>-59759000.0</v>
       </c>
       <c r="C23">
         <v>-26673000.0</v>
       </c>
       <c r="D23">
         <v>-235225000.0</v>
       </c>
       <c r="E23">
         <v>-68348000.0</v>
       </c>
       <c r="F23">
         <v>-59796000.0</v>
       </c>
       <c r="G23">
         <v>-10318000.0</v>
       </c>
       <c r="H23">
         <v>-16563000.0</v>
       </c>
       <c r="I23">
         <v>-70374000.0</v>
       </c>
       <c r="J23">
         <v>-5851000.0</v>
       </c>
       <c r="K23">
         <v>-7484000.0</v>
       </c>
       <c r="L23">
         <v>46193000.0</v>
       </c>
       <c r="M23">
         <v>-7434000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
         <v>-42200000.0</v>
       </c>
       <c r="C24">
         <v>-14650000.0</v>
       </c>
       <c r="D24">
         <v>-22388000.0</v>
       </c>
       <c r="E24">
         <v>-40800000.0</v>
       </c>
       <c r="F24">
         <v>-3211000.0</v>
       </c>
       <c r="G24">
         <v>-4350000.0</v>
       </c>
       <c r="H24">
         <v>-7233000.0</v>
       </c>
       <c r="I24">
         <v>25344000.0</v>
       </c>
       <c r="J24">
         <v>-3783000.0</v>
       </c>
       <c r="K24">
         <v>-1850000.0</v>
       </c>
       <c r="L24">
         <v>-18244000.0</v>
       </c>
       <c r="M24">
         <v>-41598000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>216926000.0</v>
       </c>
       <c r="C25">
         <v>109084000.0</v>
       </c>
       <c r="D25">
         <v>185263000.0</v>
       </c>
       <c r="E25">
         <v>107812000.0</v>
       </c>
       <c r="F25">
         <v>131382999.0</v>
       </c>
       <c r="G25">
         <v>84752000.0</v>
       </c>
       <c r="H25">
         <v>124865000.0</v>
       </c>
       <c r="I25">
         <v>148962000.0</v>
       </c>
       <c r="J25">
         <v>14520000.0</v>
       </c>
       <c r="K25">
         <v>3252000.0</v>
       </c>
       <c r="L25">
         <v>-90015000.0</v>
       </c>
       <c r="M25">
         <v>-85013000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-7952000.0</v>
       </c>
       <c r="D26">
         <v>-2378000.0</v>
       </c>
       <c r="E26">
         <v>-3571000.0</v>
       </c>
       <c r="F26">
         <v>-2664000.0</v>
       </c>
       <c r="G26">
         <v>-863000.0</v>
       </c>
       <c r="H26">
         <v>-926000.0</v>
       </c>
       <c r="I26">
         <v>-7618000.0</v>
       </c>
       <c r="J26">
         <v>1379000.0</v>
       </c>
       <c r="K26">
         <v>9239000.0</v>
       </c>
       <c r="L26">
         <v>99792000.0</v>
       </c>
       <c r="M26">
         <v>40000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27">
         <v>31953000.0</v>
       </c>
       <c r="C27">
         <v>27768000.0</v>
       </c>
       <c r="D27">
         <v>26822000.0</v>
       </c>
       <c r="E27">
         <v>31847000.0</v>
       </c>
       <c r="F27">
         <v>28412000.0</v>
       </c>
       <c r="G27">
         <v>20750000.0</v>
       </c>
       <c r="H27">
         <v>21679000.0</v>
       </c>
       <c r="I27">
         <v>167597000.0</v>
       </c>
       <c r="J27">
         <v>4712000.0</v>
       </c>
       <c r="K27">
         <v>21397000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>-31530000.0</v>
       </c>
       <c r="C28">
         <v>-211791000.0</v>
       </c>
       <c r="D28">
         <v>-212573000.0</v>
       </c>
       <c r="E28">
         <v>-106620000.0</v>
       </c>
       <c r="F28">
         <v>-138122000.0</v>
       </c>
       <c r="G28">
         <v>131806999.0</v>
       </c>
       <c r="H28">
         <v>-45833000.0</v>
       </c>
       <c r="I28">
         <v>287675000.0</v>
       </c>
       <c r="J28">
         <v>-95015000.0</v>
       </c>
       <c r="K28">
         <v>-19495000.0</v>
       </c>
       <c r="L28">
         <v>-24987000.0</v>
       </c>
       <c r="M28">
         <v>48067000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>339992000.0</v>
       </c>
       <c r="C29">
         <v>295099000.0</v>
       </c>
       <c r="D29">
         <v>345577000.0</v>
       </c>
       <c r="E29">
         <v>65100000.0</v>
       </c>
       <c r="F29">
         <v>241820000.0</v>
       </c>
       <c r="G29">
         <v>379001000.0</v>
       </c>
       <c r="H29">
         <v>1705000.0</v>
       </c>
       <c r="I29">
         <v>250230000.0</v>
       </c>
       <c r="J29">
         <v>234187000.0</v>
       </c>
       <c r="K29">
         <v>115060000.0</v>
       </c>
       <c r="L29">
         <v>104883000.0</v>
       </c>
       <c r="M29">
         <v>112257000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>-112263000.0</v>
       </c>
       <c r="C30">
         <v>-62996000.0</v>
       </c>
       <c r="D30">
         <v>-69189000.0</v>
       </c>
       <c r="E30">
         <v>-174309000.0</v>
       </c>
       <c r="F30">
         <v>-194182000.0</v>
       </c>
       <c r="G30">
         <v>-317546000.0</v>
       </c>
       <c r="H30">
         <v>-19580000.0</v>
       </c>
       <c r="I30">
         <v>-396378000.0</v>
       </c>
@@ -14316,3200 +14529,3266 @@
       <c r="M30">
         <v>-120981000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>201830000.0</v>
+      </c>
+      <c r="C2">
         <v>310871000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>235976000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>81186000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65769999.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>118420000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>78345000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49622000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51617000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>99107000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>95607000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>114582000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>151069000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35227000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>95891000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>98182000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>216545000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>256738999.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>310619000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>283153000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>455814000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>347121000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>283650000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>268272000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>406925000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>152822000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>217058000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>57022000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>66743000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>218779000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>172193000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>68590000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>52617000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>77922000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21354000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>51844000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55329000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>27367000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>36766000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>45592000</v>
+      </c>
+      <c r="C3">
         <v>13860000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>43169000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15050000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26502000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18322000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23064000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20712000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10704000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19760000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>31692000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13476000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12284000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11737000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11466000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17532000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17116000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10792999</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18054000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10645000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7809000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11776000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>30695000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15222000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8552000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8417000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4767000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13035000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>61641000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17988000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>20023000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>37465000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20101000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19499000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24618000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>35041000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29855000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>24757000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>31207000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-35885000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>115075000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-56925000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1894000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-118388000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-38622000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-54058000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>27176000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-172888000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>109286000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>62881000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>15186000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-139768000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>254963000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-62954000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>162296000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-11310000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-151740000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>46052000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>103954000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-8479000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>59849000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>87310000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>105318000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>146975000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-55628000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>53392000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>61695000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>61833000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>31898000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>56151000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>75011000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>178294000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>93227000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-78369000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>52453000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-116275000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>57977000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>107918000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>56888000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>57923000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>41790000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-65550000.0</v>
+      </c>
+      <c r="C6">
         <v>-109041000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>74895000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>154790000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15416000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-50026000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>40075000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28723000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1995000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-47490000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-18975000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36487000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>115842000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-60664000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2291000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-118363000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-40193999.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-53880001.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27466000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-172661000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>108693000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>63471000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15378000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-138653000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>254103000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-64236000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>160036000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9721000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-152036000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>46586000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>103603000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>15973000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-25305000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>56568000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-30490000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3485000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>27962000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-9399000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-191508000.0</v>
+      </c>
+      <c r="C7">
         <v>-190082000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12290000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-50738000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-35108000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-106380000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21855000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42768000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-116569000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11974000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>53700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-34738000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-120429000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>54281000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-79339000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>114180000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18938000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>50655000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10633000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2446000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-164440000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>55039000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>49736000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-163214000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>118469000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-161513000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-73898000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>120616000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-11437000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-155498000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>155781000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-29249000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-88403000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-31119000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-18716000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2276000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5769000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>22944000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-66753000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-129113000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>196440000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-112124000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>59773000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-151992000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>124272000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-34405000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>23879000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-114470000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>108686000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>67077000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-126280000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>137219000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-60817000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-85903000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>116816000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>748000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-165326000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>163895000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-14849000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-49034000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-169697000.0</v>
+      </c>
+      <c r="C9">
         <v>43957000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9521000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-77335000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-54869000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21148000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27641000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21957000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-100670000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-55735000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>77875000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-19403000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-129113000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>196440000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-113287000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>60131000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-150992000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>124272000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-34515000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23879000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-114470000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>108686000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>67535000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-126517000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>137219000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-170886000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-85903000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>116497000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2058000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-165012000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>163795000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-14660000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-65032000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4981000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-13213000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>20403000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-12999000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>41064000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-64480000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>-69191000.0</v>
+      </c>
+      <c r="C10">
         <v>-54959000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-20180000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30807000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-22776000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13263000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-51985000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-43098000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-23247000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-23090000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-42566000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-38018000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-22508000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11070000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-25931000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-39846000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-25549000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16628000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11063000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-34297000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-20283000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-33060000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-47540000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-30404000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2778000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5513000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6248000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5478000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14180000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10833000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17947000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-24066000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-47589000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-6640000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-14296000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7230000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-18120000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2273000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>43964000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-148811000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-56276000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-108510000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>322724000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-43645000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9481000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11682000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16089000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-33966000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-21385000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8305000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-23501000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>38534000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8878000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2594000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-12664000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1351000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-28342000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-47257000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6274000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14318000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18105000.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>-3429000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-382000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1950000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>19825000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35317000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>54612000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26880000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-85540000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16138000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>46953000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26461000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>39197000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20812000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23048000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>51795000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24434000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28935000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31444000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>509972000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>29420000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>84978000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>75068000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29224000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>196969000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-9308000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17066000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>-14036000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-13397000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>29317000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>3860000.0</v>
       </c>
       <c r="O13">
+        <v>3860000.0</v>
+      </c>
+      <c r="P13">
         <v>45018000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>79980000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-113111000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>713000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7254000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3762000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-24680000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4163000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15261000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10843000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>31878000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-22612000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3183000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10761000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6216000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>22999000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9507000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9621000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-97000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3018000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-22582000.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>385000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>6195000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>11371000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>47800000.0</v>
+      </c>
+      <c r="C14">
         <v>43191000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49227000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>54073000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>60113000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60159000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>66130000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58961000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>63021000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55528000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>56933000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>57206000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>57111000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>58150000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63162000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63709000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>59696000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57815000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>63513000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>60186000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>56488000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>55549000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>62102000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61594000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>58072000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>58083000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>54303000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>53358000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>50706000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>48868000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>47493000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>43013000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32146000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14751000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12842000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11958000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10536000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9714000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>88000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>182998000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>152998000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>30000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>20000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>60000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>295265000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>20000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>136280000.0</v>
+      </c>
+      <c r="C16">
         <v>201830000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>310871000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>235976000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>81186000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68394000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>118420000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>78345000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49622000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>51617000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>99107000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>95607000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>114582000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>151069000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35227000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>95891000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>98182000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>216545000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>256738999.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>310619000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>283153000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>455814000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>347121000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>283650000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>268272000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>406925000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>152822000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>217058000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>57022000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>66743000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>218779000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172193000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>68590000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>52617000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>77922000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21354000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>51844000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>55329000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27367000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-64854000.0</v>
+      </c>
+      <c r="C18">
         <v>-42585000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>87146000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>103400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>57317000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10914000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>95014000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>121062000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>28952999.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24170000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>104131000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>67911000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23629000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>127975000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-34758000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>76038000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-142637000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>65552000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>45207000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>71719000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-59742000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>136352000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>75263000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29554000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>170689000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>40609000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-55656000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>126875000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-40547000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-126398000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>239628000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>24664000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-118680000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7530000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40647000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>38472000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3854000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>44651000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5167000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-22464000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-26547000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17798000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16059000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20712000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6465000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19760000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31692000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13476000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12284000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11737000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11466000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-49332000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-16116000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-97395000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-86969000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11633000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-82887000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12693000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-31795000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14782000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8927000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-262042000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4767000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>29982000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-23329000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-21466000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>93815000.0</v>
+      </c>
+      <c r="C21">
         <v>-6169000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6124000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>140442000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15548000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17528000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-55535000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-87210000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>20000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>80000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-17654000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-42608000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31786000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9796000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9846000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-34364000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10246000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9710000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-300000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>475898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6750000.0</v>
       </c>
       <c r="AB21">
         <v>-6750000.0</v>
       </c>
       <c r="AC21">
         <v>-6750000.0</v>
       </c>
       <c r="AD21">
         <v>-6750000.0</v>
       </c>
       <c r="AE21">
+        <v>-6750000.0</v>
+      </c>
+      <c r="AF21">
         <v>-183769000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>93069000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>577035000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3606000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>286101000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>296365000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-27988000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22002000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>69614000.0</v>
+      </c>
+      <c r="C22">
         <v>78000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>49573000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18132000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35610000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24618000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20742000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11757000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5994000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-81678000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-93344000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25033000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29683000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10094000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4333000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2689000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-240081000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2156000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6377000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4237000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14532000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6706000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3037000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8975000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-23944000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>121517000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-64903000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-363392000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-50526000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-124752000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-20330000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>17465000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-250090000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>51652000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>62194000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>27122000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>37446000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>41853000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>53898000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>-14496000.0</v>
+      </c>
+      <c r="C23">
         <v>-50942000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4549000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8423999.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-25079000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-21707000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5669000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4942000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7931000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7806000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-164994000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-32641000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-17349000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20241000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4425000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3332000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8537000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7887000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-20435000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9344000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-25827000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4102000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1504000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4870000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>99000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2078000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-14495000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-112108000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>64410000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-25236000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>360000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-865000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-137000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>295111000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-24960000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>49022000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-7414000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-4636000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4239000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-9700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-19900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1150000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-338000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-44188000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-31800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-9000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1888000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-988000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-750000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-917000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1100000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-375000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1050000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-250000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>43017000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-11688000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3478000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>25344000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-14310000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-324324000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>0.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>15717000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1711000.0</v>
       </c>
       <c r="AL24">
         <v>-1711000.0</v>
       </c>
       <c r="AM24">
+        <v>-1711000.0</v>
+      </c>
+      <c r="AN24">
         <v>-4856000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>44440000.0</v>
+      </c>
+      <c r="C25">
         <v>83357000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35603000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>112119000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14930000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21753000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43625000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21176000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>80487000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26992000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>112560000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27195000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15729000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29779000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-10613000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-89319000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27664000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-29969000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9016000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28861000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41487000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30834000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-7976000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>149956000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20981000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>26400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28563000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-66659000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>34452000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>128509000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>73429000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>21428000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>61848000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2261000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8186000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3871000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-21981000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16955000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-27238000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-189000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-21639000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-387000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-194000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-159000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7212000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2033000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-189000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-11000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2022000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-88000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-192000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-290000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3001000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-69000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-217000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-276000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2102000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-68000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-238000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-54000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-503000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>15000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-5000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-921000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1010000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>154836000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-10590000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AJ26"/>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
       <c r="AK26"/>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
+      <c r="AL26"/>
       <c r="AM26">
         <v>40000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26">
+        <v>40000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>10392000.0</v>
+      </c>
+      <c r="C27">
         <v>8816000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8202000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8219000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8274000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7258000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7210000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7112000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6724000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6722000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5974000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6691000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6561000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7596000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7831000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7689000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8262000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8065000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7742000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7708000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7632000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5330000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5133000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5415000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5663000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4539000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5013000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6095000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6224000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4347000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3606000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3590000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>160401000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1644000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-517000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>33616000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>77379000.0</v>
+      </c>
+      <c r="C28">
         <v>-57073000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10120000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59443000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-41687000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-39166000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-61204000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-92346000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-35086000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-23155000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-100832000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-86585000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12256000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-12900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-22167000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-46132000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23249000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17572000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30350000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-43555000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-38068000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-26149000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-14808000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-310082000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>467979000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7298000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7596000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9075000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-21864000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-218920000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>82600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>457241000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-33246000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>496000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-63774000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3789000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-27948000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8976000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-19262000.0</v>
+      </c>
+      <c r="C29">
         <v>-28725000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>130315000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>118450000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>83819000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7408000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>118078000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>141774000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39657000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4410000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>135823000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>81387000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-11345000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>139712000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-23292000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>93570000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-125521000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>76345000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>63261000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>82364000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-51933000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>148128000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>105958000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>44776000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>179241000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>49026000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-50889000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>139910000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>21094000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-108410000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>259651000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>62129000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-98579000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>27029000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>65265000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>73513000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>26001000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>69408000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>36374000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-122742000.0</v>
+      </c>
+      <c r="C30">
         <v>-21710000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-45454000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22464000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26547000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17798000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16059000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20712000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6465000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-19760000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31692000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13476000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12284000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11737000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11466000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-49332000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16116000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-97395000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-86969000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11633000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-82887000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12693000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-31795000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14782000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8927000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-262042000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4767000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29982000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-23329000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-21466000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5321000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-40775000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-341425000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-19499000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-8901000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-35041000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-29855000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-24757000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-36063000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>