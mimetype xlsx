--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -8502,51 +8502,51 @@
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
     </row>
     <row r="28" spans="1:71">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
         <v>1945963000.0</v>
       </c>
       <c r="C28">
         <v>1873945000.0</v>
       </c>
       <c r="D28">
-        <v>2368469000.0</v>
+        <v>1853315000.0</v>
       </c>
       <c r="E28">
         <v>1805947000.0</v>
       </c>
       <c r="F28">
         <v>1712522000.0</v>
       </c>
       <c r="G28">
         <v>1594762000.0</v>
       </c>
       <c r="H28">
         <v>1545643000.0</v>
       </c>
       <c r="I28">
         <v>1514712000.0</v>
       </c>
       <c r="J28">
         <v>1480289000.0</v>
       </c>
       <c r="K28">
         <v>2008573000.0</v>
       </c>
       <c r="L28">
         <v>1318986000.0</v>
       </c>
@@ -10702,51 +10702,51 @@
       </c>
       <c r="BN39">
         <v>59621858.0</v>
       </c>
       <c r="BO39">
         <v>49085169.0</v>
       </c>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39">
         <v>26343000.0</v>
       </c>
     </row>
     <row r="40" spans="1:71">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
         <v>118711000.0</v>
       </c>
       <c r="C40">
         <v>113878000.0</v>
       </c>
       <c r="D40">
-        <v>194554000.0</v>
+        <v>107257000.0</v>
       </c>
       <c r="E40">
         <v>105305000.0</v>
       </c>
       <c r="F40">
         <v>112447000.0</v>
       </c>
       <c r="G40">
         <v>107293000.0</v>
       </c>
       <c r="H40">
         <v>101914000.0</v>
       </c>
       <c r="I40">
         <v>100198000.0</v>
       </c>
       <c r="J40">
         <v>109954000.0</v>
       </c>
       <c r="K40">
         <v>162903000.0</v>
       </c>
       <c r="L40">
         <v>93584000.0</v>
       </c>
@@ -12647,51 +12647,51 @@
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
     </row>
     <row r="51" spans="1:71">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
         <v>2049930000.0</v>
       </c>
       <c r="C51">
         <v>1945730000.0</v>
       </c>
       <c r="D51">
-        <v>2463020000.0</v>
+        <v>1947866000.0</v>
       </c>
       <c r="E51">
         <v>1887580000.0</v>
       </c>
       <c r="F51">
         <v>1784115000.0</v>
       </c>
       <c r="G51">
         <v>1703278000.0</v>
       </c>
       <c r="H51">
         <v>1731013000.0</v>
       </c>
       <c r="I51">
         <v>1664990000.0</v>
       </c>
       <c r="J51">
         <v>1615707000.0</v>
       </c>
       <c r="K51">
         <v>2087844000.0</v>
       </c>
       <c r="L51">
         <v>1483671000.0</v>
       </c>
@@ -17230,63 +17230,63 @@
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:71">
       <c r="A5" t="s">
         <v>135</v>
       </c>
       <c r="B5">
-        <v>10149000.0</v>
+        <v>7622000.0</v>
       </c>
       <c r="C5">
         <v>43299000.0</v>
       </c>
       <c r="D5">
         <v>40219000.0</v>
       </c>
       <c r="E5">
         <v>33905000.0</v>
       </c>
       <c r="F5">
-        <v>13431000.0</v>
+        <v>15487000.0</v>
       </c>
       <c r="G5">
         <v>40492000.0</v>
       </c>
       <c r="H5">
         <v>33866000.0</v>
       </c>
       <c r="I5">
         <v>21343000.0</v>
       </c>
       <c r="J5">
         <v>9039000.0</v>
       </c>
       <c r="K5">
         <v>33876000.0</v>
       </c>
       <c r="L5">
         <v>21029000.0</v>
       </c>
       <c r="M5">
         <v>17215000.0</v>
       </c>
       <c r="N5">
         <v>9037000.0</v>
       </c>
@@ -17445,63 +17445,63 @@
       </c>
       <c r="BN5">
         <v>2562625.0</v>
       </c>
       <c r="BO5">
         <v>11280284.0</v>
       </c>
       <c r="BP5">
         <v>11576274.0</v>
       </c>
       <c r="BQ5">
         <v>1769917.0</v>
       </c>
       <c r="BR5">
         <v>667377.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:71">
       <c r="A6" t="s">
         <v>136</v>
       </c>
       <c r="B6">
-        <v>39412000.0</v>
+        <v>36885000.0</v>
       </c>
       <c r="C6">
         <v>71194000.0</v>
       </c>
       <c r="D6">
         <v>67454000.0</v>
       </c>
       <c r="E6">
         <v>59104000.0</v>
       </c>
       <c r="F6">
-        <v>37371000.0</v>
+        <v>39427000.0</v>
       </c>
       <c r="G6">
         <v>67037000.0</v>
       </c>
       <c r="H6">
         <v>57319000.0</v>
       </c>
       <c r="I6">
         <v>41718000.0</v>
       </c>
       <c r="J6">
         <v>27877000.0</v>
       </c>
       <c r="K6">
         <v>52410000.0</v>
       </c>
       <c r="L6">
         <v>38083000.0</v>
       </c>
       <c r="M6">
         <v>33251000.0</v>
       </c>
       <c r="N6">
         <v>23324000.0</v>
       </c>