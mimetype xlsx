--- v1 (2026-07-30)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2347,51 +2350,51 @@
       </c>
       <c r="H29">
         <v>765006000.0</v>
       </c>
       <c r="I29">
         <v>622927000.0</v>
       </c>
       <c r="J29">
         <v>532232000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
-        <v>257856000.0</v>
+        <v>1183131000.0</v>
       </c>
       <c r="C30">
         <v>942594000.0</v>
       </c>
       <c r="D30">
         <v>829126000.0</v>
       </c>
       <c r="E30">
         <v>796175000.0</v>
       </c>
       <c r="F30">
         <v>516470000.0</v>
       </c>
       <c r="G30">
         <v>341159000.0</v>
       </c>
       <c r="H30">
         <v>315082000.0</v>
       </c>
       <c r="I30">
         <v>191639000.0</v>
       </c>
       <c r="J30">
         <v>213510000.0</v>
       </c>
@@ -2606,51 +2609,51 @@
       </c>
       <c r="L34">
         <v>140894000.0</v>
       </c>
       <c r="M34">
         <v>91175000.0</v>
       </c>
       <c r="N34">
         <v>73949792.0</v>
       </c>
       <c r="O34">
         <v>30362869.0</v>
       </c>
       <c r="P34">
         <v>28529867.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
-        <v>2385366000.0</v>
+        <v>2383947000.0</v>
       </c>
       <c r="C35">
         <v>2221888000.0</v>
       </c>
       <c r="D35">
         <v>1839554000.0</v>
       </c>
       <c r="E35">
         <v>1145099000.0</v>
       </c>
       <c r="F35">
         <v>1000151000.0</v>
       </c>
       <c r="G35">
         <v>839355000.0</v>
       </c>
       <c r="H35">
         <v>576894000.0</v>
       </c>
       <c r="I35">
         <v>562129000.0</v>
       </c>
       <c r="J35">
         <v>445189000.0</v>
       </c>
@@ -2665,51 +2668,51 @@
       </c>
       <c r="N35">
         <v>196653411.0</v>
       </c>
       <c r="O35">
         <v>264764000.0</v>
       </c>
       <c r="P35">
         <v>260908657.0</v>
       </c>
       <c r="Q35">
         <v>246768356.0</v>
       </c>
       <c r="R35">
         <v>140444860.0</v>
       </c>
       <c r="S35">
         <v>126973549.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>2199021000.0</v>
+        <v>643461000.0</v>
       </c>
       <c r="C36">
         <v>719232000.0</v>
       </c>
       <c r="D36">
         <v>711094000.0</v>
       </c>
       <c r="E36">
         <v>561643000.0</v>
       </c>
       <c r="F36">
         <v>592785000.0</v>
       </c>
       <c r="G36">
         <v>425057000.0</v>
       </c>
       <c r="H36">
         <v>265130000.0</v>
       </c>
       <c r="I36">
         <v>29394000.0</v>
       </c>
       <c r="J36">
         <v>27635000.0</v>
       </c>
@@ -2723,54 +2726,62 @@
         <v>22583000.0</v>
       </c>
       <c r="N36">
         <v>22439759.0</v>
       </c>
       <c r="O36">
         <v>4654709.0</v>
       </c>
       <c r="P36">
         <v>3778357.0</v>
       </c>
       <c r="Q36">
         <v>343297950.0</v>
       </c>
       <c r="R36">
         <v>65628512.0</v>
       </c>
       <c r="S36">
         <v>40187892.0</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>44085000.0</v>
+      </c>
+      <c r="C37">
+        <v>34387000.0</v>
+      </c>
+      <c r="D37">
+        <v>70776000.0</v>
+      </c>
+      <c r="E37">
+        <v>95625000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>-1000.0</v>
       </c>
       <c r="N37">
         <v>7522.0</v>
       </c>
       <c r="O37">
         <v>-27583.0</v>
       </c>
       <c r="P37">
         <v>63614.0</v>
       </c>
@@ -2816,51 +2827,51 @@
       </c>
       <c r="N38">
         <v>27761000.0</v>
       </c>
       <c r="O38">
         <v>10401000.0</v>
       </c>
       <c r="P38">
         <v>6773000.0</v>
       </c>
       <c r="Q38">
         <v>8011000.0</v>
       </c>
       <c r="R38">
         <v>65629000.0</v>
       </c>
       <c r="S38">
         <v>40188000.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>1210283000.0</v>
+        <v>285008000.0</v>
       </c>
       <c r="C39">
         <v>238468000.0</v>
       </c>
       <c r="D39">
         <v>206437000.0</v>
       </c>
       <c r="E39">
         <v>75424000.0</v>
       </c>
       <c r="F39">
         <v>62858000.0</v>
       </c>
       <c r="G39">
         <v>74559000.0</v>
       </c>
       <c r="H39">
         <v>67651000.0</v>
       </c>
       <c r="I39">
         <v>50168000.0</v>
       </c>
       <c r="J39">
         <v>41167000.0</v>
       </c>
@@ -3165,51 +3176,51 @@
       </c>
       <c r="N45">
         <v>8699048.0</v>
       </c>
       <c r="O45">
         <v>9387218.0</v>
       </c>
       <c r="P45">
         <v>7086164.0</v>
       </c>
       <c r="Q45">
         <v>5406387.0</v>
       </c>
       <c r="R45">
         <v>122011246.0</v>
       </c>
       <c r="S45">
         <v>106766571.0</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
-        <v>86242000.0</v>
+        <v>2167466000.0</v>
       </c>
       <c r="C46">
         <v>2006500000.0</v>
       </c>
       <c r="D46">
         <v>1765405000.0</v>
       </c>
       <c r="E46">
         <v>1235456000.0</v>
       </c>
       <c r="F46">
         <v>911630000.0</v>
       </c>
       <c r="G46">
         <v>777511000.0</v>
       </c>
       <c r="H46">
         <v>622356000.0</v>
       </c>
       <c r="I46">
         <v>466937000.0</v>
       </c>
       <c r="J46">
         <v>361746000.0</v>
       </c>
@@ -3803,51 +3814,51 @@
       </c>
       <c r="N57">
         <v>131201358.0</v>
       </c>
       <c r="O57">
         <v>148888812.0</v>
       </c>
       <c r="P57">
         <v>148267775.0</v>
       </c>
       <c r="Q57">
         <v>140630886.0</v>
       </c>
       <c r="R57">
         <v>132329961.0</v>
       </c>
       <c r="S57">
         <v>90967169.0</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
-        <v>3414278000.0</v>
+        <v>3412859000.0</v>
       </c>
       <c r="C58">
         <v>3110896000.0</v>
       </c>
       <c r="D58">
         <v>2741025000.0</v>
       </c>
       <c r="E58">
         <v>1957167000.0</v>
       </c>
       <c r="F58">
         <v>1474375000.0</v>
       </c>
       <c r="G58">
         <v>1222452000.0</v>
       </c>
       <c r="H58">
         <v>913541000.0</v>
       </c>
       <c r="I58">
         <v>784759000.0</v>
       </c>
       <c r="J58">
         <v>647331000.0</v>
       </c>
@@ -4062,487 +4073,493 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
       <c r="BS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>641548000.0</v>
+      </c>
+      <c r="C2">
         <v>666744000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>691197000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>569600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>451571000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>435634000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>529338000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>399244000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>497026000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>437240000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>402752000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>328155000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>290284000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>285465000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>349126000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>411371000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>432695000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>231533000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>308963000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>196480000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>193373000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>202123000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>230916000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>205536000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>162401000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>182354000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>202416000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>133833000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>117188000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>102432000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>134330000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>119969000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>115805000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>100085000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>135881000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>122731000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>102529000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>89577000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>126583000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>125014000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>112968000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>91042000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>114759000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>112384000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>79275000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>63646000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>87787000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>79787000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>73748000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>65598000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>79509000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>77333742.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>67318276.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>66404098.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>101007455.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>79153405.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>80896210.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>71419981.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>93506089.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>116278050.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>77777574.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>72434421.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>95302897.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>94671536.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>64795981.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>53545690.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>75578378.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>46388000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4572,52 +4589,53 @@
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4647,325 +4665,327 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-4766000.0</v>
+      </c>
+      <c r="C5">
         <v>-2324000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-460000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1067000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>240000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4935000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5874000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2803000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3592000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3044999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3735000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2884000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4645000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4050999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5650000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4354000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3889000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6667000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7436000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6753999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6759000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9289999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11694999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13194000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13291000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7513999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9609000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8118000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6485000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5949000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4101000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4063000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3786000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5626000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6091000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6338000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6380000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6591000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8913000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9212000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7622000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5228000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5646000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2995000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5028000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2620000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-257000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1389000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1726000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3112442.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2949677.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1697350.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>685747.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>713194.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-612594.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1549234.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-129421.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1868352.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>182181.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4225296.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4546767.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3551521.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1224100.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1090345.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3505642.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2831970.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>121660000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>119257000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>117242000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>116196000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>115461000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>114653000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>113509000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>112926000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>112366000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>111539000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -4979,195 +4999,201 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>62485000.0</v>
+      </c>
+      <c r="C7">
         <v>63223000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>63897000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>64094000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>65163000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>67344000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>70015000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>70249000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>62163000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>64930000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>55827000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>51509000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>38422000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>37647000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>37532000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>37271000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>38595000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>38988000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>41411000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>42631000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>42726000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>43398000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>41406000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>38519000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>37914000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>34464000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>34903000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>34734000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>34115000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>32387000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
@@ -5187,480 +5213,487 @@
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
       <c r="U8">
         <v>5000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>5000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>317228000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>310726000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>299487000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>294240000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>289459000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>283982000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>277502000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>270955000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>267864000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>145496000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>141599000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>136591000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>133688000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>131111000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>126693000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>125685000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>124651000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>121660000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>119257000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>117242000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>116196000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>115461000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>114653000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>113509000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>112926000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>112366000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>111539000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>111004000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>110311000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>109417000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>109015000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>108504000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>107445000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>108625000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>104899000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>103625000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>102586666.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>97360315.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>96024019.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>94806437.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>93141432.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>93987142.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>91192620.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>89115280.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>86067852.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>86725095.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>83567211.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>138333000.0</v>
+      </c>
+      <c r="C10">
         <v>103967000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71785000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>94551000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>81633000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71593000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>108516000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>185370000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>150278000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>135418000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>79271000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>164685000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>48999000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>200171000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>115534000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>146940000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>94632000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>95080000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50450000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>82190000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>58807000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>105840000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>66422000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45351000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>57052000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>55363000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>33223000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34104000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>38343000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25487000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>61397000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>64539000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>27952000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>34125000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24262000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>29559000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27131000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24453000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>20607000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18357000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15277000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17102000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21645000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21256000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>19319000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17662000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>23762000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23486000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>16408000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>20740000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17170736.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18790233.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17629963.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20963260.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>63347645.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>26176800.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>28909987.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38435362.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26277366.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>31734749.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>59782193.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>29349636.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>44691021.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29266000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>21134396.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>24361479.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>47927540.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>18149000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5690,259 +5723,263 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>138333000.0</v>
+      </c>
+      <c r="C12">
         <v>103967000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>71785000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>94551000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81633000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71593000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>108516000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>185370000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>150278000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>135418000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>79271000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>164685000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>48999000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>200171000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>115534000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>146940000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>94632000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>95080000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>50450000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>82190000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>58807000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>105840000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>66422000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45351000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>57052000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>55363000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>33223000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34104000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>38343000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25487000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>61397000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>64539000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27952000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>34125000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24262000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>29559000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>27131000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24453000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>20607000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18357000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15277000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17102000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21645000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>21256000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>19319000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17662000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>23762000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23486000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>16408000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20740000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17170736.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>18790233.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17629963.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20963260.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>63347645.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>26176800.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28909987.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>38435362.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>26277366.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>31734749.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>59782193.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>29349636.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>44691021.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>29266000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>21134396.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>24361479.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>47927540.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
@@ -6050,345 +6087,349 @@
       <c r="AQ13">
         <v>5000.0</v>
       </c>
       <c r="AR13">
         <v>5000.0</v>
       </c>
       <c r="AS13">
         <v>5000.0</v>
       </c>
       <c r="AT13">
         <v>5000.0</v>
       </c>
       <c r="AU13">
         <v>5000.0</v>
       </c>
       <c r="AV13">
         <v>5000.0</v>
       </c>
       <c r="AW13">
         <v>5000.0</v>
       </c>
       <c r="AX13">
         <v>5000.0</v>
       </c>
       <c r="AY13">
+        <v>5000.0</v>
+      </c>
+      <c r="AZ13">
         <v>4587.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>5053.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>5038.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>5027.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>5002.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>4986.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>4947.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>4925.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>4871.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4815.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>4769.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>4662.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>4593.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>4592.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800.0</v>
       </c>
       <c r="BO13">
         <v>1800.0</v>
       </c>
-      <c r="BP13"/>
+      <c r="BP13">
+        <v>1800.0</v>
+      </c>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>53835000.0</v>
+      </c>
+      <c r="C14">
         <v>52886000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53955000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53370000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>52821000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52544000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53257000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53243000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53113000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52289000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53264000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53211000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53261000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53332000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53297000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53173000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>53636000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53018000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>52839000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>52570000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>50357000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>49440000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>49101000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>48519000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>48497000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>48061000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>47693000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47681000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>47654000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>47327000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>46944000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>46406000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>45994000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>45957000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>45771000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>45675000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>45514000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>45907120.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>46430163.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>46793350.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>46860344.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>48011302.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>48056359.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>47385412.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>46408123.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>47006314.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>46987522.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>46573691.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>45909995.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>46649171.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>46605360.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>45465529.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46220748.0</v>
       </c>
       <c r="BC14">
         <v>46220748.0</v>
       </c>
       <c r="BD14">
+        <v>46220748.0</v>
+      </c>
+      <c r="BE14">
         <v>46247239.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>46359323.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46128417.0</v>
       </c>
       <c r="BG14">
         <v>46128417.0</v>
       </c>
       <c r="BH14">
+        <v>46128417.0</v>
+      </c>
+      <c r="BI14">
         <v>46308032.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>45907748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45823090.0</v>
       </c>
       <c r="BK14">
         <v>45823090.0</v>
       </c>
       <c r="BL14">
+        <v>45823090.0</v>
+      </c>
+      <c r="BM14">
         <v>43445391.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>38412419.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>36587847.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>33880070.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>35625835.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>69852534.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30219137.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>5000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
         <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
       <c r="W15">
         <v>5000.0</v>
       </c>
       <c r="X15">
         <v>5000.0</v>
       </c>
       <c r="Y15">
@@ -6448,563 +6489,571 @@
       <c r="AQ15">
         <v>5000.0</v>
       </c>
       <c r="AR15">
         <v>5000.0</v>
       </c>
       <c r="AS15">
         <v>5000.0</v>
       </c>
       <c r="AT15">
         <v>5000.0</v>
       </c>
       <c r="AU15">
         <v>5000.0</v>
       </c>
       <c r="AV15">
         <v>5000.0</v>
       </c>
       <c r="AW15">
         <v>5000.0</v>
       </c>
       <c r="AX15">
         <v>5000.0</v>
       </c>
       <c r="AY15">
+        <v>5000.0</v>
+      </c>
+      <c r="AZ15">
         <v>4587.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5053.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5038.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5027.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5002.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4986.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4947.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4925.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4871.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4815.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4769.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4662.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4593.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4592.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800.0</v>
       </c>
       <c r="BO15">
         <v>1800.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BP15">
+        <v>1800.0</v>
+      </c>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
+        <v>75543000.0</v>
+      </c>
+      <c r="C16">
         <v>85400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>79908000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>87297000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>96448000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>91219000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>91734000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>108020000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>97493000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>61267000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52903000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36880000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40459000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39326000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34796000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43173000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>39787000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>31729000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35918000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28018000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26561000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>30211000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33984000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35320000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>34896000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25350000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>26618000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23234000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24380000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25354000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>24363000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32516000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>19907000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>22462000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19871000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17772000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21494000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>18145000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>21189000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18723000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>22259000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25880000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28744000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>25492000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>23930000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>22736000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>18291000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>18968000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15639000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>13723000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>16932639.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14532741.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>22525255.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>23200163.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22271655.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6694046.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5853486.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5938793.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6456671000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6109406.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6194712.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6280019.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9908240000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3995058000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4049541000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>17315498.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>20492203.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>3570000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>7971000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2869000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1735000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10542000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8855000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6063000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3871000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5061000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2128000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4474000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2363000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3994000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2285000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2432000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>115000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3242000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10038000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>10565000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>10989000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10227000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>15417000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7050000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7772000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10181000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10538000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11838000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>16776000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10294000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9326000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10115000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>12301000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>12953000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>13844000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>14644000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>16052000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>24247000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>25298000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>22748000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>19481774.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>30413839.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>31138041.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>33486099.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>32478959.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>36220499.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>35297443.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>35341568.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>35977202.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>30235235.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>22538782.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7034,1433 +7083,1451 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
+        <v>68878000.0</v>
+      </c>
+      <c r="C20">
         <v>68988000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>69302000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>69245000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>69443000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>68337000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>66305000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>75922000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>75245000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>75311000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>75587000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>77343000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>77846000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>77810000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>70633000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>70118000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>70825000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>71334000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>71157000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>58629000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>58901000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>58812000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>58714000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>58172000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>57838000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>57741000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>58414000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>57899000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>58129000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>58835000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>58332000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>58853000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>57268000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>56294000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>56135000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>56107000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>55779000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>55439000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>57976000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>58361000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>58615000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>59092000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>59085000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>59371000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>59883000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>59402000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>60479000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>61116000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>56460000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>53659000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>53074362.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>55615137.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>55239777.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>50379564.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>48968390.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>50317305.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>47878130.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>47922855.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>47881346.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>41907853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20580995.0</v>
       </c>
       <c r="BJ20">
         <v>20580995.0</v>
       </c>
       <c r="BK20">
+        <v>20580995.0</v>
+      </c>
+      <c r="BL20">
         <v>18624629.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>18460564.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16132429.0</v>
       </c>
       <c r="BN20">
         <v>16132429.0</v>
       </c>
       <c r="BO20">
         <v>16132429.0</v>
       </c>
-      <c r="BP20"/>
+      <c r="BP20">
+        <v>16132429.0</v>
+      </c>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>13640000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>6298000.0</v>
+      </c>
+      <c r="C21">
         <v>6871000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7464000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8109000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8745000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9169000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8814000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5387000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5639000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6196999.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6808000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7346999.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8141999.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8666000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4693000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5089000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5532000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5974000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6961000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>687000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>769000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>847000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>927000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1072000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1232000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1408000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1614000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1810000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2052000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2310000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2004000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2315000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2414000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2231000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2440000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2801000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3113000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3373000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3931000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4615000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5282000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6085000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6770000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7983000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9197000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9920000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11238000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13014000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>9852000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8483000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>10253181.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>10236744.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11490617.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9423283.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9742878.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>10390246.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9756506.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11071284.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12727528.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>13221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20581000.0</v>
       </c>
       <c r="BJ21">
         <v>20581000.0</v>
       </c>
       <c r="BK21">
+        <v>20581000.0</v>
+      </c>
+      <c r="BL21">
         <v>18625000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16132000.0</v>
       </c>
       <c r="BN21">
         <v>16132000.0</v>
       </c>
       <c r="BO21">
         <v>16132000.0</v>
       </c>
-      <c r="BP21"/>
+      <c r="BP21">
+        <v>16132000.0</v>
+      </c>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>13640000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>12642000.0</v>
+      </c>
+      <c r="C22">
         <v>12519000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12609000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12785000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12389000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12348000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11556000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11973000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12484000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13076000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13637000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13648000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14127000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13609000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14218000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13095000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10886000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9720000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8807000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8329000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8798000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8527000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8575000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9081000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9001000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9229000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9236000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9902000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9219000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8930000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7765000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8128000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8264000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8683000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8139000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8602000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9479000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10951000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12104000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13388000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14406000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13547000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13223000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12214000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10118000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8920000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8896000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9050000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9256000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9231000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10256415.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9408046.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11548873.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11494463.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9502289.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7093211.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9145857.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8776498.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8635633.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8323380.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8763084.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>8413306.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>6780092.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5309177.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5332967.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4780024.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4237909.0</v>
       </c>
-      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>17216000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>4832181000.0</v>
+      </c>
+      <c r="C23">
         <v>4641287000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4537094000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4426410000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4295280000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4169941000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4158508000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3982238000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3965102000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3803266000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3713776000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3460993000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3041010000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2967348000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2876821000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3038043000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2884776000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2530570000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2224821000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1968178000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1938690000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1848749000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1754115000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1584697000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1459532000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1413583000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1374013000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1170357000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1109894000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1198676000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1161634000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1114455000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1044095000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1011775000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>983951000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>903645000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>875882000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>815250000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>797281000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>734094000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>724423000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>670178000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>728743000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>694781000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>637097000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>612637000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>629659000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>634365000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>586983000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>581097000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>604659563.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>597156445.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>619949075.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>630892995.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>675472003.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>681699498.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>660675789.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>625978593.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>645597467.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>788433613.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>660579017.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>610204427.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>582450973.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>548510208.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>434113096.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>382197879.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>375544608.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>1794492000.0</v>
+      </c>
+      <c r="C24">
         <v>1824531000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1749708000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1716689000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1661839000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1567473000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1483900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1317517000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1078995000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1011576000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1170075000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1022256000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>784266000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>631676000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>568635000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>511621000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>698365000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>659695000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>377184000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>325335000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>305351000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>268411000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>311674000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>278127000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>295048000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>285553000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>266181000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>223766000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>224025000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>168635000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>483797000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>226252000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>221274000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>218398000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>408325000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>178142000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>172732000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>173322000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>273596000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>113596000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>104770000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>91180000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>227833000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>83240000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>90566000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>88154000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>90037000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>108449000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>91741000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>107476000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>103221845.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>150492000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>186354568.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>197670955.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>201922172.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>223977467.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>207831163.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>197284536.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>196401588.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>325905269.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>263426767.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>231938000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>202409000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>180663000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>166410000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>131372000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>105805000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>93979000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>784266000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>631676000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>511621000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>698365000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>659695000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>377184000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>325335000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>305351000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>268411000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>311674000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>278127000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>285553000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>266181000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>223766000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>224025000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>197014000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>219162000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>226252000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>221274000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>218398000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>173237000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>178142000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>172732000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>173322000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>140593000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>113596000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>104770000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>91180000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>105793000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>83240000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>90566000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>88154000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>90037000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>108449000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>91741000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>107476000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>103221845.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>150492409.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>186354568.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>197670955.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>201922172.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>223977467.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>207831163.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>197284536.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>196401588.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>325905269.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>263426767.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>499250000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>539820000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>726679000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>671241000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>605871000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>557669000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>498080000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>512737000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>459347000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>396725000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>330607000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>239156000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>230616000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>182012000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>133850000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>310922000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>293998000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>272953000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>246918000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>254349000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>248917000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>210472000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>221680000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>188162000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>158209000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>124888000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>131738000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>104449000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>125804000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>103589000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>82659000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>84316000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>79167000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>65335000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>50488000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>47345000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>44297275.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>27616681.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>60900144.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>92979544.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>91854808.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>138557444.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>135987922.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>124282323.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>110212186.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>236595684.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>214684987.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8490,2855 +8557,2903 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>1882987000.0</v>
+      </c>
+      <c r="C28">
         <v>1945963000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1873945000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1853315000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1805947000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1712522000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1594762000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1545643000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1514712000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1480289000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2008573000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1318986000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1579350000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>782611000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1305966000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>703199000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>725035000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>683794000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>990482000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>360677000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>884834000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>277739000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>806728000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>730682000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>320126000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>333936000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>590020999.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>279354000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>274148000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>259645000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>184655000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>186110000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>220773000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>210526000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>171350000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>172738000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>167871000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>169188000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>139278000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>110485000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>104376000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>87649000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>97575000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>74375000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>83493000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>83141000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>78530000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>98586000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>88831000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>100470000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>99024700.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>147355629.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>182646591.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>187450658.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>151027205.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>209164441.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>191189905.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>171220150.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>188985327.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>305286106.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>214681628.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>213632260.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>162440581.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>156330201.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>154580219.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>118752954.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>65971429.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>3195576000.0</v>
+      </c>
+      <c r="C29">
         <v>3051295000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2961983000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2939434000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2856976000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2728699000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2646488000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2598106000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2517530000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2455716000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2394297000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2300668000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1960790000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1774057000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1724143000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1610564000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1547453000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1469761000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1160382000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1069072000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1030705000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>969036000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>873849000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>802705000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>778937000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>787012000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
-        <v>249197000.0</v>
+        <v>309937000.0</v>
       </c>
       <c r="C30">
-        <v>257856000.0</v>
+        <v>1140988000.0</v>
       </c>
       <c r="D30">
-        <v>993955000.0</v>
+        <v>1183131000.0</v>
       </c>
       <c r="E30">
+        <v>1032977000.0</v>
+      </c>
+      <c r="F30">
         <v>920868000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>931790000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>942594000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>865498000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>867642000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>880272000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>823351000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>765126000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>736277000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>671953000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>788429000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>894918000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>919531000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>709214000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>511209000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>370710000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>346974000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>330086000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>341159000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>325940000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>312467000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>328708000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>315082000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>234688000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>247023000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>190649000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>191639000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>184934000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>212158000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>181801000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>213510000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>164845000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>139808000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>124476000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>160139000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>162619000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>102404000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>152454000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>183160000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>96056000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>152265000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>144868000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>157479000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>167940000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>156011000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>149745000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>171407000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>173911494.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>159843870.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>160564811.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>174803937.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>132003647.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>128899154.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>115779478.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>214299782.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>171922909.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>109483356.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>101210750.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>89548623.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109243179.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>73263808.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>63551223.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>70521803.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>783816000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>845337000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>828349000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>748703000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>809424000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>690024000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>741238000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>626146000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>609520000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>585906000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>654749000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>515593000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>479750000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>380603000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>440753000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>436430000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1071100000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1009496000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>361238000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>331258000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>317623000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>303348000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>292495000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>288383000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>260616000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>251609000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>243280000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>239246000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>236045000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>230753000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>230440000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>221554000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>219880000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>216225000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>211448000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>214590000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>207066000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>205513000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>206027000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>213469729.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>203290604.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>195278336.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>201757438.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>203135506.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>198270381.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>190840913.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>306148411.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>324016322.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>347490576.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>323041360.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>675644000.0</v>
+      </c>
+      <c r="C32">
         <v>510035000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>523621000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>481197000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>458355000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>458763000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>412126000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>259884000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7569000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-35808000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>227000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>147781000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>169618000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>190862000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>189283000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>232735000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>460466000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>450059000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>164361000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>153275000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>138021000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>134197000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>107618000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>117912000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>149448000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>122013000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>3151901000.0</v>
+      </c>
+      <c r="C33">
         <v>3086862000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2984561000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3005914000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3014850000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2912873000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2857374000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2906932000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2725146000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2764721000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2585305000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2449670000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2119143000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2025304000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1875470000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1961110000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1836573999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1697531000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1586236000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1482153000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1454854000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1377543000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1263400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1128118000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1053484999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>992231000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>948821000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>829275000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>761213000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>918345000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>850665000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>813494000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>749670000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>732362000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>696873000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>658430000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>658947000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>615967000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>571220000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>497516000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>480985000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>444169000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>465045000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>438510000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>409988000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>402443000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>402924000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>389626000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>362954000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>360747000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>354827443.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>342740444.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>377725542.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>386542595.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>377629162.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>413535486.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>397328352.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>379374525.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>362535007.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>477615928.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>398926819.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>392963506.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>370741152.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>327613416.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>269802694.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>229883295.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>203772187.0</v>
       </c>
-      <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>94900000.0</v>
+      </c>
+      <c r="C34">
         <v>93363000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>91003000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>111624000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>122914000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>122981000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>114454000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>102645000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>97946000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>88619000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>82714000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>73965000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>70175000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>585016000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>49493000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>754145000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>45691000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>644789000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>43176000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>530450000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>37300000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>509874000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>477883000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>424915000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>38318000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>312049000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>274612000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>227573000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>194035000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>350428000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>317259000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>287888000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>257113000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>262125000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>253842000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>205088000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>214069000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>178833000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>148157000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>129166000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>143125000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>120349000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>140894000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>128382000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>105776000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>102820000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>91175000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>84593000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>75245000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>77394000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>73949792.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>27737611.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>26001304.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>28380724.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>30362869.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>30860993.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>28640685.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>28138625.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>28529867.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>29673680.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>30991113.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
-        <v>2486928000.0</v>
+        <v>2362098000.0</v>
       </c>
       <c r="C35">
-        <v>2385366000.0</v>
+        <v>2485463000.0</v>
       </c>
       <c r="D35">
+        <v>2383947000.0</v>
+      </c>
+      <c r="E35">
         <v>2391669000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2400791000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2323592000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2221888000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2008072999.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1747746000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1666915000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1839554000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1632250000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1366784000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1258764000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1145099000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1315166000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1450887000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1351780000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1000151000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>905478000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>901296001.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>828644000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>839355000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>746552000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>710578000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>633387999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>576894000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>489603000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>488443000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>598653000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>562129000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>538952000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>506126000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>498324000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>445189000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>400943000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>404636000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>369678000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>312373000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>259853000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>263986000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>228366000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>259478000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>224575000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>210186000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>205618000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>197264000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>217289000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>192284000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>207618000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>196653411.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>208643859.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>243493913.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>259537778.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>264764000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>291058959.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>271769291.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>260764729.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>260908657.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>385814184.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>316956662.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>284901391.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>246768356.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>219602352.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>203989425.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>166811032.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>140444860.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>2825918000.0</v>
+        <v>657872000.0</v>
       </c>
       <c r="C36">
-        <v>2724685000.0</v>
+        <v>670081000.0</v>
       </c>
       <c r="D36">
-        <v>681951000.0</v>
+        <v>643461000.0</v>
       </c>
       <c r="E36">
+        <v>648533000.0</v>
+      </c>
+      <c r="F36">
         <v>736665000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>723444000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>719232000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>207385000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>715912000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>176146000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>714826000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>64399000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>542840001.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>42368000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>548631001.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>37483000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>37478999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>24694000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>586363000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>29706000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>545276000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>30147000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>425057000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>351484000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>26933999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>27989000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>265130000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>36786000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>34579000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>32273000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>29394000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>30706000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>31927000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>28377000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>276319000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>27065000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>25204000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>24611000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>184537000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>24758000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>22791000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>21643000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>149553000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>17178000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>23194000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>23052000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>106063000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>21386000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>22583000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>23066000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>70503676.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>7255009.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5140628.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3731411.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>102255694.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4573877.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>192776335.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>185520936.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>116985235.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>175483798.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>153739323.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>147035226.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>346710136.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>166064402.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>118714323.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>209290024.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>65628512.0</v>
       </c>
-      <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>114353000.0</v>
+      </c>
+      <c r="C37">
+        <v>46846000.0</v>
+      </c>
+      <c r="D37">
+        <v>44085000.0</v>
+      </c>
+      <c r="E37">
+        <v>39780000.0</v>
+      </c>
+      <c r="F37">
+        <v>37855000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>30458000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>65850000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>16844000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>15186000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>6335000.0</v>
       </c>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU37">
         <v>-1000.0</v>
       </c>
       <c r="AV37">
+        <v>-1000.0</v>
+      </c>
+      <c r="AW37">
         <v>1000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>11000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>12000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>7522.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>3005.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>13047.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>-92884.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>-27583.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71314.0</v>
       </c>
       <c r="BE37">
         <v>71314.0</v>
       </c>
       <c r="BF37">
         <v>71314.0</v>
       </c>
       <c r="BG37">
+        <v>71314.0</v>
+      </c>
+      <c r="BH37">
         <v>63614.0</v>
       </c>
-      <c r="BH37">
-[...1 lines deleted...]
-      </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>595430000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>582713000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>548631000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>768075000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>725749000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>635448000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>596488000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>528946000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>546398000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>487901000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1190913000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>351484000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>293450000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>276006000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>265130000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>217467000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>168357000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>32273000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>322659000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>302165000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>277547000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>285243000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>335127000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>296445000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>305776000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>271585000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>246444000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>212622000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>218426000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>191269000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>215408000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>193444000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>179855000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>181556000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>177780000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>165445000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>144485000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>137854000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>135385000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>106278000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>138876000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>162457000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>160967000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>206651000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>201080000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>190148000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>177594000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>301838000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>243871000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>244078000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>220187000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>187956000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>139158000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>103654000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>81761000.0</v>
       </c>
-      <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>53828000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>1188742000.0</v>
+        <v>1219368000.0</v>
       </c>
       <c r="C39">
-        <v>1210283000.0</v>
+        <v>296951000.0</v>
       </c>
       <c r="D39">
-        <v>319205000.0</v>
+        <v>285008000.0</v>
       </c>
       <c r="E39">
+        <v>280183000.0</v>
+      </c>
+      <c r="F39">
         <v>265540000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>241337000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>238468000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12465000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>209552000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9779000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>212212000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>67864000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>122464000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>56311000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>83170000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21980000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>23153000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19025000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>68119000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>24796000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>69257000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>26753000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>74559000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>76207000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>27527000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>28052000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>67651000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>62388000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>54096000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>55265000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>50168000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>43360000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>46051000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>54804000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>41167000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>42209000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>40517000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>39403000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>33211000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>42214000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>111351000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>102908000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>43519000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>126745000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>117167000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>106967000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>95508000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>105097000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>109003000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>98709000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>119378000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>122278164.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>53200827.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>51327866.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>50188970.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>102890354.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>96392439.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>83612730.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>33849679.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>98836647.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>83623565.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>78267229.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>70690085.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>77078435.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>64579231.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>59621858.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>49085169.0</v>
       </c>
-      <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>26343000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>108491000.0</v>
+      </c>
+      <c r="C40">
         <v>118711000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>113878000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>107257000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>105305000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>112447000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>107293000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>101914000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>100198000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>109954000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>162903000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>93584000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>123031000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>115044000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>125634000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>95268000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>41629000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>43784000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>80051000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>41960000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>66669000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40297000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>76713000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>65600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>26249000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>32528000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>58460001.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>38716000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>126347000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>52304000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>35947000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>60583000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>42707000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23818000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>23260000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>23203000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>21146000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>20425000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>22763000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>41126000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>50851000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>52888000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>46717000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>69668000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>50085000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>49382000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>36640000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>42469000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>35617000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25966000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-17763062063.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>26379901.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>25328182.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>24848353.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>13157024.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>41074114.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>47194696.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>38702461.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>8917723.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>43605889.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>34481844.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>36103296.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>38117199.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>44231671.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>41552685.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>42399994.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>46529038.0</v>
       </c>
-      <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
-      <c r="BS40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>37227000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>78845000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>66312000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>60907000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>59984000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>62645000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>50913000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>55545000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>56522000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>43428000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>48633000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>37809000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>38050000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>35041000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>30939000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>29421000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>31981000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>33103000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>33964000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>35206000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>32595000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>31499000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>22394000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>25942000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>23992000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>23804000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>22731000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>22893000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>29004000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>29507000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>29243000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>27145000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>30410000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>28917000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>30755000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>29142000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>28740000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>38440000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>37615000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>37816000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>35475000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>33866000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>36273000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>37954000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>37556000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>34494000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>34078000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>34553000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>35783000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>37186000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>36378000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>32345000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>27037000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>25678000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>23537000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>22738000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>20834000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
-        <v>433880000.0</v>
+        <v>667729000.0</v>
       </c>
       <c r="C42">
+        <v>388499000.0</v>
+      </c>
+      <c r="D42">
         <v>383868000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>378331000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>374426000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>369807000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>366533000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>324637000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>320568000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>315579000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>309103999.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>310033000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>305440000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>298938000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>294525999.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>287699000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>282452000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>277671000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>272194000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>265714000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>259166998.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>256075999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>133707999.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>129810999.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>127837000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>124803000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>121905999.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>119334000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>115055000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>114047000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>113013000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>110089000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>107686000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>105672000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>106397000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>106045000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>105997000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>105073000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>106539000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>107915000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>109590000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>111004000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>110311000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>109417000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>109015000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>108504000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>207461000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>108625000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>104899000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>189072000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>102587000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>88177744.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>86841448.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>85623866.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>83958861.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>84804571.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>250019836.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>242773628.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>79411318.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>230630618.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>215114154.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>199450271.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>64886516.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>62125759.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2803654.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2491797.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2052711.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11368,88 +11483,87 @@
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -11493,1793 +11607,1815 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>2899675000.0</v>
+      </c>
+      <c r="C45">
         <v>2791157000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2714114000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2701734000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2601320000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2491763000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2452944000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2399291000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2299086000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2256741000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2155691000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1726993000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1473411000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1325284000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1235456000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1384792000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>848043000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>815410000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>777511000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>9545000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>9797000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9952000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>10104000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>10469000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7871000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>7073000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6985000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6649000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6255000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5817000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5303000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4830000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4699000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>4452000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5018000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>5637000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>5921000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>5059000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>5328000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>5947000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>6361000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>6814000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>7372000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>7855000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>8213000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>8254000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>8699048.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>9362245.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>9422097.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>9735841.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>9387218.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>9245310.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>8185920.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>7695397.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>7086164.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>6684625.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>6170694.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5863820.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>5406387.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4661471.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4204292.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4460842.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>122011246.0</v>
       </c>
-      <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
-        <v>85747000.0</v>
+        <v>2321277000.0</v>
       </c>
       <c r="C46">
-        <v>86242000.0</v>
+        <v>2241584000.0</v>
       </c>
       <c r="D46">
+        <v>2167466000.0</v>
+      </c>
+      <c r="E46">
         <v>2203679000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2129203000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2044695000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2006500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1976974000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1898838000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1875087000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1765405000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1726993000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1473411000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1325284000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1235456000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1085533000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1017800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>960554000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>911630000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>877725000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>848043000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>815410000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>777511000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>716020000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>683244000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>638888000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>622356000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>550768000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>532603000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>514005000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>466937000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>448667000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>411143000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>387541000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>361746000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>361985000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>353171000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>344382000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>324776000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>284894000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>262559000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>252900000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>249637000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>245066000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>230133000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>220887000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>225144000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>224181000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>218469000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>222893000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>219443224.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>236462648.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>238850526.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>224085467.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>216662200.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>206883989.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>8185920.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>7695397.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>184940898.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>6684625.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>6170694.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5863820.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>5406387.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>139657008.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>130643954.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4460842.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>122011246.0</v>
       </c>
-      <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1726993000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1434578000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1287095000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1235456000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1047581000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1017800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>921069000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>911630000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>877725000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>848043000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>773926000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8982000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>679684000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>683244000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>606444000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>579461000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>518228000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7871000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>483655000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>466937000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>448667000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>411143000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>387541000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>361746000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>361985000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>353171000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>344382000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>324776000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>284894000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>262559000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>252900000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>249637000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>245066000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>230133000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>220887000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>225144000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>224181000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>218469000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>222893000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>219443224.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>236462000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>238850526.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>224085467.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>216662200.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>206883989.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>196249412.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>189226402.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>184940898.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>175777538.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>155055412.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>148885000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>150554000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>139657000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>130645000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>126229000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>122012000.0</v>
       </c>
-      <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>106767000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>688126000.0</v>
+      </c>
+      <c r="C48">
         <v>678408000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>696737000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>678393000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>659888000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>647051000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>652561000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>615503000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>597930000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>592947000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>595911000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>562203000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>540964000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>534624000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>533549000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>515642000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>488278000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>456088000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>438732000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>410553000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>393158000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>379533000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>368390000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>344936000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>325025000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>320660000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>314459000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>292256000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>283386000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>274170000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>269806000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>258213000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>247080000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>238378000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>235844000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>212033000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>203540000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>197709000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>194353000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>193217000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>187502000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>185508000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>184454000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>183458000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>179280000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>177289000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>181477000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>172823000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>165532000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>162813000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>171093577.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>178010011.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>173464894.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>175245645.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>177169717.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>174780969.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>168009787.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>162840919.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>161335621.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>153088094.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>140729514.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>131897386.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>126609101.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>118909218.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>106868301.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>99160663.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>97882985.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>77278000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>540964000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>534624000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>515642000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>488278000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>456088000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>438732000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>410553000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>393158000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>379533000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>368390000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>344936000.0</v>
       </c>
-      <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>320660000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>314459000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>292256000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>283386000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>274170000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>269806000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>258213000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>247080000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>238378000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>235844000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>212033000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>203540000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>197709000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>194353000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>193217000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>187502000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>185508000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>184454000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>183458000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>179280000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>177289000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>181477000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>172823000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>165532000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>162813000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>171093577.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>178010011.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>173464894.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>175245645.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>177169717.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>174780969.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>168009787.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>162840919.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>161335621.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>153088094.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>140729514.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50">
+        <v>164343000.0</v>
+      </c>
+      <c r="C50">
         <v>162176000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>132125000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>167083000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>160578000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>149298000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>149363000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>343247000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>523832000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>539201000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>322247000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>409906000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>332999000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>313459000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>331479000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>301247000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>82707000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>80191000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>78934000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>74901000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>79778000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>71770000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>69362000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>61521000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>44216000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>69282000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>69969000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>54958000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>54351000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>55731000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>21934000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>19522000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>22733000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>21789000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>18075000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>20704000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>396673000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>20319000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>17107000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>15246000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>14883000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>13427000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>12255000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>2021320000.0</v>
+      </c>
+      <c r="C51">
         <v>2049930000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1945730000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1947866000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1887580000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1784115000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1703278000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1731013000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1664990000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1615707000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2087844000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1483671000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1628349000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>982782000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1421500000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>850139000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>819667000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>778874000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1040932000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>442867000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>943641000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>383579000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>873150000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>776033000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>377178000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>389299000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>623243999.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>313458000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>312491000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>285132000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>246052000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>250649000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>248725000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>244651000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>195612000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>202297000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>195002000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>193641000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>159885000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>128842000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>119653000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>104751000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>119220000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>95631000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>102812000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>100803000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>102292000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>122072000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>105239000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>121210000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>116195436.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>166145862.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>200276554.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>208413918.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>214374850.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>235341241.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>220099892.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>209655512.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>215262693.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>337020855.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>274463821.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>242981896.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>207131602.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>185596202.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>175714615.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>143114433.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>113898969.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>173748000.0</v>
+      </c>
+      <c r="C52">
         <v>171758000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>140084000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>175145000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>168194000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>158890000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>159899000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>355489000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>537450000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>553421000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>335816000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>422609000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>338934000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>319327000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>337308000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>307376000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>88660000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>86325000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>85210000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>81159000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>85773000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>77450000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>75468000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>67531000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>49432000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>74642000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>75770999.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>55885000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11614000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>55855000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>26890000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>24397000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>27451000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>26253000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>22375000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>24155000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>22270000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>20319000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>19292000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>15246000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>14883000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>13571000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>13427000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>12391000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>12246000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12649000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>12255000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>13623000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>13498000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>13734000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>12973591000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>15653453.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>13921986.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>10742963.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12452678.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>11363774.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>12268729.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>12370976.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>18861105.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>11115586.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>11037054.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>11044064.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>4722118.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>4932771.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>9304492.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>11742110.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>8093016.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>13461000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>15103000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>16894000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>15751000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>15789000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>16565000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>14758000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>12299000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>12449000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>12382000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>11126000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>16236000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>15306000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>13555000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>13597000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>12818000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>13542000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>12535000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>15815000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>15497000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>25817000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>26240000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>25749000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>26359000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>15771000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>15031000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>12587000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>12372000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>12688000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>9549000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>9061000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>9197000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>10617000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>12678000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>13345000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>9250000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>7743000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -13323,962 +13459,975 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>4832181000.0</v>
+      </c>
+      <c r="C55">
         <v>4641287000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4537094000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4426410000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4295280000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4169941000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4158508000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3982238000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3965102000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3803266000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3713776000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3460993000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3041010000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2967348000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2876821000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3038043000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2884776000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2530570000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2224821000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1968178000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1938690000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1848749000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1754115000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1584697000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1459532000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1413583000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1374013000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1170357000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1109894000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1198676000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1161634000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1114455000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1044095000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1011775000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>983951000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>903645000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>875882000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>815250000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>797281000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>734094000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>724423000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>670178000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>728743000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>694781000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>637097000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>612637000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>629659000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>634365000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>586983000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>581097000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>604659563.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>597156445.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>619949075.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>630892995.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>675472003.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>681699498.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>660675789.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>625978593.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>645597467.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>788433613.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>660579017.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>610204427.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>582450973.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>548510208.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>434113096.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>382197879.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>375544608.0</v>
       </c>
-      <c r="BP55"/>
       <c r="BQ55"/>
       <c r="BR55"/>
-      <c r="BS55">
+      <c r="BS55"/>
+      <c r="BT55">
         <v>292027000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>1680280000.0</v>
+      </c>
+      <c r="C56">
         <v>1554425000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1552533000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1420496000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1280430000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1257068000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1301134000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1075306000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1239956000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1038545000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1128471000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1011323000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>921867000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>942044000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1001351000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1076933000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1048202000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>833039000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>638585000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>486025000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>483836000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>471206000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>490715000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>456579000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>406047000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>421352000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>425192000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>341082000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>348681000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>280331000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>310969000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>300961000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>294425000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>279413000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>287078000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>245215000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>216935000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>199283000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>226061000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>236578000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>243438000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>226009000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>263698000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>256271000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>227109000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>210194000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>226735000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>244739000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>224029000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>220350000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>249832120.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>254416000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>242223533.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>244350400.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>297842841.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>268164012.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>263347437.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>246604068.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>283062460.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>310817685.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>261652198.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>217240921.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>211709821.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>220896792.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>164310402.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>152314584.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>171772421.0</v>
       </c>
-      <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>1004636000.0</v>
+      </c>
+      <c r="C57">
         <v>1044390000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1028912000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>939299000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>822075000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>798305000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>889008000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>964667000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1232387000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1162280000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>901471000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>882342000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>752249000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>767112000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>812068000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>860260000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>604404000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>395142000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>474224000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>348916000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>345815000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>351582000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>383097000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>338667000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>272978000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>316079000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>336647000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>246660000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>231123000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>218286000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>222630000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>211297000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>187261000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>173182000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>202142000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>190710000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>168042000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>149165000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>190602000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>182017000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>172552000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>152917000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>179723000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>182972000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>141606000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>126250000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>146089000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>135879000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>122863000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>105298000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>131201358.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>119367096.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>114433385.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>109887816.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>148888812.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>131591293.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>140359635.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>122493418.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>148267775.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>171801815.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>124278136.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>121301336.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>140630886.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>146644187.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>119359146.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>110226624.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>132329961.0</v>
       </c>
-      <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
-      <c r="BS57">
+      <c r="BS57"/>
+      <c r="BT57">
         <v>90967000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
-        <v>3531318000.0</v>
+        <v>3366734000.0</v>
       </c>
       <c r="C58">
-        <v>3414278000.0</v>
+        <v>3529853000.0</v>
       </c>
       <c r="D58">
+        <v>3412859000.0</v>
+      </c>
+      <c r="E58">
         <v>3330968000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3222866000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3121897000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3110896000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2972740000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2980133000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2829195000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2741025000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2514592000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2119033000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2025876000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1957167000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2175426000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2055291000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1746922000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1474375000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1254394000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1247111001.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1180226000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1222452000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1085219000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>983556000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>949467000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>913541000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>736263000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>719566000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>816939000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>784759000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>750249000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>693387000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>671506000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>647331000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>591653000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>572678000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>518843000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>502975000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>441870000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>436538000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>381283000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>439201000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>407547000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>351792000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>331868000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>343353000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>353168000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>315147000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>312916000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>327854769.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>328010955.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>357927298.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>369425594.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>413652812.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>422650252.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>412128926.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>383258147.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>409176432.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>557616000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>441234798.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>406202727.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>387399242.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>366246539.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>323348571.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>277037656.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>272774821.0</v>
       </c>
-      <c r="BP58"/>
       <c r="BQ58"/>
       <c r="BR58"/>
-      <c r="BS58">
+      <c r="BS58"/>
+      <c r="BT58">
         <v>217941000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>364206000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>350708000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>340269000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>336620000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>311992000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>303204000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>296407000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>294306000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>292224000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>287885000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -14292,577 +14441,585 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
-        <v>1109969000.0</v>
+        <v>1351094000.0</v>
       </c>
       <c r="C60">
+        <v>1064588000.0</v>
+      </c>
+      <c r="D60">
         <v>1080150000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1055662000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1034559000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1011928000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1013225000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>937342000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>914703000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>904939000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>901975000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>868506000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>843525000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>828922000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>824029000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>797696000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>766381000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>729875000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>704264000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>668836000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>645575999.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>628855000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>492813000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>463057000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>439673000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>432177000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>428856000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>401986000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>390328000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>381737000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>376875000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>364206000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>350708000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>340269000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>336620000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>311992000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>303204000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>296407000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>294306000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>292224000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>287885000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>288895000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>289542000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>287234000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>285305000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>280770000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>286307000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>281196000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>271825000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>268169000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>276797272.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>269142485.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>262008730.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>261560285.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>261846774.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>258977932.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>248475549.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>242649132.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>236357421.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>230817614.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>219344219.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>204001700.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>195051731.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>182263669.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>110764525.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>105160223.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>102769787.0</v>
       </c>
-      <c r="BP60"/>
       <c r="BQ60"/>
       <c r="BR60"/>
-      <c r="BS60">
+      <c r="BS60"/>
+      <c r="BT60">
         <v>74086000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-11788000.0</v>
       </c>
       <c r="T61">
         <v>-11788000.0</v>
       </c>
       <c r="U61">
         <v>-11788000.0</v>
       </c>
       <c r="V61">
         <v>-11788000.0</v>
       </c>
       <c r="W61">
         <v>-11788000.0</v>
       </c>
       <c r="X61">
         <v>-11788000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61">
+      <c r="Y61">
         <v>-11788000.0</v>
       </c>
+      <c r="Z61"/>
       <c r="AA61">
+        <v>-11788000.0</v>
+      </c>
+      <c r="AB61">
         <v>-11782000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-11777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11638000.0</v>
       </c>
       <c r="AD61">
         <v>-11638000.0</v>
       </c>
       <c r="AE61">
         <v>-11638000.0</v>
       </c>
       <c r="AF61">
-        <v>-11571000.0</v>
+        <v>-11638000.0</v>
       </c>
       <c r="AG61">
         <v>-11571000.0</v>
       </c>
       <c r="AH61">
+        <v>-11571000.0</v>
+      </c>
+      <c r="AI61">
         <v>-11570000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-9799000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-9416000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-8656000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-8436000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-6387000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4451000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1949000.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
-        <v>-9182571.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA61">
         <v>-9182571.0</v>
       </c>
       <c r="BB61">
         <v>-9182571.0</v>
       </c>
       <c r="BC61">
         <v>-9182571.0</v>
       </c>
       <c r="BD61">
         <v>-9182571.0</v>
       </c>
       <c r="BE61">
         <v>-9182571.0</v>
       </c>
       <c r="BF61">
         <v>-9182571.0</v>
       </c>
       <c r="BG61">
         <v>-9182571.0</v>
       </c>
       <c r="BH61">
         <v>-9182571.0</v>
       </c>
       <c r="BI61">
         <v>-9182571.0</v>
       </c>
       <c r="BJ61">
-        <v>-9183000.0</v>
+        <v>-9182571.0</v>
       </c>
       <c r="BK61">
         <v>-9183000.0</v>
       </c>
       <c r="BL61">
         <v>-9183000.0</v>
       </c>
       <c r="BM61">
         <v>-9183000.0</v>
       </c>
       <c r="BN61">
-        <v>-8414000.0</v>
+        <v>-9183000.0</v>
       </c>
       <c r="BO61">
         <v>-8414000.0</v>
       </c>
-      <c r="BP61"/>
+      <c r="BP61">
+        <v>-8414000.0</v>
+      </c>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-7539000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>47994000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>46700000.0</v>
       </c>
-      <c r="O62"/>
-      <c r="P62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>48077000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>47918000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>47438000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>46182000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>44948000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>46003000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>39668000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>38850000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>36421000.0</v>
       </c>
-      <c r="Y62"/>
-      <c r="Z62">
+      <c r="Z62"/>
+      <c r="AA62">
         <v>31939000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>31616000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>32108000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>32037000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>13341000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>14719000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>14585000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>12322000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>10751000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>10338000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>7532000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>7297000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>5685000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>6847000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>6797000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>6765000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>6722000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>490000.0</v>
       </c>
-      <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14931,51 +15088,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>1628113000.0</v>
       </c>
       <c r="C2">
         <v>1513837000.0</v>
       </c>
       <c r="D2">
         <v>1128204000.0</v>
       </c>
       <c r="E2">
         <v>1533589000.0</v>
       </c>
       <c r="F2">
         <v>985340000.0</v>
       </c>
       <c r="G2">
         <v>844726000.0</v>
       </c>
       <c r="H2">
         <v>698815000.0</v>
       </c>
       <c r="I2">
         <v>613526000.0</v>
       </c>
@@ -14990,57 +15147,57 @@
       </c>
       <c r="M2">
         <v>476309000.0</v>
       </c>
       <c r="N2">
         <v>470846710.0</v>
       </c>
       <c r="O2">
         <v>503023288.0</v>
       </c>
       <c r="P2">
         <v>593154171.0</v>
       </c>
       <c r="Q2">
         <v>507524239.0</v>
       </c>
       <c r="R2">
         <v>348816533.0</v>
       </c>
       <c r="S2">
         <v>318569928.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>104269000.0</v>
       </c>
       <c r="C3">
-        <v>89211000.0</v>
+        <v>87077000.0</v>
       </c>
       <c r="D3">
         <v>65911000.0</v>
       </c>
       <c r="E3">
         <v>54278000.0</v>
       </c>
       <c r="F3">
         <v>46577000.0</v>
       </c>
       <c r="G3">
         <v>42041000.0</v>
       </c>
       <c r="H3">
         <v>39439000.0</v>
       </c>
       <c r="I3">
         <v>30529000.0</v>
       </c>
       <c r="J3">
         <v>25493000.0</v>
       </c>
       <c r="K3">
         <v>24755000.0</v>
       </c>
@@ -15049,74 +15206,74 @@
       </c>
       <c r="M3">
         <v>22829000.0</v>
       </c>
       <c r="N3">
         <v>20474513.0</v>
       </c>
       <c r="O3">
         <v>19340090.0</v>
       </c>
       <c r="P3">
         <v>14008738.0</v>
       </c>
       <c r="Q3">
         <v>11419186.0</v>
       </c>
       <c r="R3">
         <v>6633690.0</v>
       </c>
       <c r="S3">
         <v>3778266.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
         <v>132911000.0</v>
       </c>
       <c r="C5">
         <v>105593000.0</v>
       </c>
       <c r="D5">
         <v>84483000.0</v>
       </c>
       <c r="E5">
         <v>136353000.0</v>
       </c>
       <c r="F5">
         <v>95354000.0</v>
       </c>
       <c r="G5">
         <v>74536000.0</v>
       </c>
       <c r="H5">
         <v>52623000.0</v>
       </c>
       <c r="I5">
         <v>59099000.0</v>
       </c>
@@ -15131,57 +15288,57 @@
       </c>
       <c r="M5">
         <v>13151000.0</v>
       </c>
       <c r="N5">
         <v>6631511.0</v>
       </c>
       <c r="O5">
         <v>28697337.0</v>
       </c>
       <c r="P5">
         <v>50685824.0</v>
       </c>
       <c r="Q5">
         <v>45992297.0</v>
       </c>
       <c r="R5">
         <v>25293852.0</v>
       </c>
       <c r="S5">
         <v>21844248.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>237180000.0</v>
       </c>
       <c r="C6">
-        <v>194804000.0</v>
+        <v>192670000.0</v>
       </c>
       <c r="D6">
         <v>150394000.0</v>
       </c>
       <c r="E6">
         <v>190631000.0</v>
       </c>
       <c r="F6">
         <v>141931000.0</v>
       </c>
       <c r="G6">
         <v>116577000.0</v>
       </c>
       <c r="H6">
         <v>92062000.0</v>
       </c>
       <c r="I6">
         <v>89628000.0</v>
       </c>
       <c r="J6">
         <v>62081000.0</v>
       </c>
       <c r="K6">
         <v>48531000.0</v>
       </c>
@@ -15190,99 +15347,99 @@
       </c>
       <c r="M6">
         <v>35980000.0</v>
       </c>
       <c r="N6">
         <v>27106024.0</v>
       </c>
       <c r="O6">
         <v>48037427.0</v>
       </c>
       <c r="P6">
         <v>64694562.0</v>
       </c>
       <c r="Q6">
         <v>57411483.0</v>
       </c>
       <c r="R6">
         <v>31927542.0</v>
       </c>
       <c r="S6">
         <v>25622514.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>13948000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
         <v>304013000.0</v>
       </c>
       <c r="C9">
         <v>256091000.0</v>
       </c>
       <c r="D9">
         <v>246429000.0</v>
       </c>
       <c r="E9">
         <v>290833000.0</v>
       </c>
       <c r="F9">
         <v>230357000.0</v>
       </c>
       <c r="G9">
         <v>187549000.0</v>
       </c>
       <c r="H9">
         <v>168118000.0</v>
       </c>
       <c r="I9">
         <v>173612000.0</v>
       </c>
@@ -15297,51 +15454,51 @@
       </c>
       <c r="M9">
         <v>116932000.0</v>
       </c>
       <c r="N9">
         <v>103324539.0</v>
       </c>
       <c r="O9">
         <v>128147277.0</v>
       </c>
       <c r="P9">
         <v>135046147.0</v>
       </c>
       <c r="Q9">
         <v>110702420.0</v>
       </c>
       <c r="R9">
         <v>79700056.0</v>
       </c>
       <c r="S9">
         <v>77283801.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>44975000.0</v>
       </c>
       <c r="C10">
         <v>33940000.0</v>
       </c>
       <c r="D10">
         <v>38269000.0</v>
       </c>
       <c r="E10">
         <v>105719000.0</v>
       </c>
       <c r="F10">
         <v>78144000.0</v>
       </c>
       <c r="G10">
         <v>56428000.0</v>
       </c>
       <c r="H10">
         <v>36553000.0</v>
       </c>
       <c r="I10">
         <v>42390000.0</v>
       </c>
@@ -15356,51 +15513,51 @@
       </c>
       <c r="M10">
         <v>6292000.0</v>
       </c>
       <c r="N10">
         <v>2758868.0</v>
       </c>
       <c r="O10">
         <v>24606886.0</v>
       </c>
       <c r="P10">
         <v>45493692.0</v>
       </c>
       <c r="Q10">
         <v>40911751.0</v>
       </c>
       <c r="R10">
         <v>26856762.0</v>
       </c>
       <c r="S10">
         <v>19488227.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
         <v>-11700000.0</v>
       </c>
       <c r="C11">
         <v>-20000000.0</v>
       </c>
       <c r="D11">
         <v>-25635000.0</v>
       </c>
       <c r="E11">
         <v>7170000.0</v>
       </c>
       <c r="F11">
         <v>-2047000.0</v>
       </c>
       <c r="G11">
         <v>-494000.0</v>
       </c>
       <c r="H11">
         <v>-3748000.0</v>
       </c>
       <c r="I11">
         <v>4813000.0</v>
       </c>
@@ -15415,51 +15572,51 @@
       </c>
       <c r="M11">
         <v>-4091000.0</v>
       </c>
       <c r="N11">
         <v>344681.0</v>
       </c>
       <c r="O11">
         <v>6246753.0</v>
       </c>
       <c r="P11">
         <v>10767172.0</v>
       </c>
       <c r="Q11">
         <v>12185635.0</v>
       </c>
       <c r="R11">
         <v>6949614.0</v>
       </c>
       <c r="S11">
         <v>1215127.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
         <v>87936000.0</v>
       </c>
       <c r="C12">
         <v>71653000.0</v>
       </c>
       <c r="D12">
         <v>46214000.0</v>
       </c>
       <c r="E12">
         <v>30634000.0</v>
       </c>
       <c r="F12">
         <v>17210000.0</v>
       </c>
       <c r="G12">
         <v>18108000.0</v>
       </c>
       <c r="H12">
         <v>16070000.0</v>
       </c>
       <c r="I12">
         <v>15026000.0</v>
       </c>
@@ -15474,131 +15631,131 @@
       </c>
       <c r="M12">
         <v>5898000.0</v>
       </c>
       <c r="N12">
         <v>3873000.0</v>
       </c>
       <c r="O12">
         <v>4090451.0</v>
       </c>
       <c r="P12">
         <v>2993250.0</v>
       </c>
       <c r="Q12">
         <v>4946955.0</v>
       </c>
       <c r="R12">
         <v>2993250.0</v>
       </c>
       <c r="S12">
         <v>2117567.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>15002000.0</v>
       </c>
       <c r="I13">
         <v>14869000.0</v>
       </c>
       <c r="J13">
         <v>7871000.0</v>
       </c>
       <c r="K13">
         <v>7409000.0</v>
       </c>
       <c r="L13">
         <v>6765000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>-12391000.0</v>
       </c>
       <c r="C14">
         <v>2817000.0</v>
       </c>
       <c r="D14">
         <v>-2785000.0</v>
       </c>
       <c r="E14">
         <v>-3623000.0</v>
       </c>
       <c r="F14">
         <v>-9733000.0</v>
       </c>
       <c r="G14">
         <v>2870000.0</v>
       </c>
       <c r="H14">
         <v>-4135000.0</v>
       </c>
       <c r="I14">
         <v>-407000.0</v>
       </c>
       <c r="J14">
         <v>-3983000.0</v>
       </c>
       <c r="K14">
         <v>-35000.0</v>
       </c>
       <c r="L14">
         <v>-5528000.0</v>
       </c>
       <c r="M14">
         <v>-1000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>44284000.0</v>
       </c>
       <c r="C15">
         <v>56757000.0</v>
       </c>
       <c r="D15">
         <v>62470000.0</v>
       </c>
       <c r="E15">
         <v>94926000.0</v>
       </c>
       <c r="F15">
         <v>70458000.0</v>
       </c>
       <c r="G15">
         <v>54052000.0</v>
       </c>
       <c r="H15">
         <v>44436000.0</v>
       </c>
       <c r="I15">
         <v>37984000.0</v>
       </c>
@@ -15613,51 +15770,51 @@
       </c>
       <c r="M15">
         <v>10383000.0</v>
       </c>
       <c r="N15">
         <v>2414187.0</v>
       </c>
       <c r="O15">
         <v>18360133.0</v>
       </c>
       <c r="P15">
         <v>34726520.0</v>
       </c>
       <c r="Q15">
         <v>28726116.0</v>
       </c>
       <c r="R15">
         <v>19907148.0</v>
       </c>
       <c r="S15">
         <v>18273100.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>94810000.0</v>
       </c>
       <c r="F16">
         <v>70458000.0</v>
       </c>
       <c r="G16">
         <v>54052000.0</v>
       </c>
       <c r="H16">
         <v>44436000.0</v>
       </c>
       <c r="I16">
         <v>37984000.0</v>
       </c>
       <c r="J16">
         <v>37491000.0</v>
       </c>
       <c r="K16">
         <v>12032000.0</v>
       </c>
@@ -15666,51 +15823,51 @@
       </c>
       <c r="M16">
         <v>10383000.0</v>
       </c>
       <c r="N16">
         <v>2414187.0</v>
       </c>
       <c r="O16">
         <v>18360133.0</v>
       </c>
       <c r="P16">
         <v>34726520.0</v>
       </c>
       <c r="Q16">
         <v>28726000.0</v>
       </c>
       <c r="R16">
         <v>19907000.0</v>
       </c>
       <c r="S16">
         <v>18273000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
         <v>56675000.0</v>
       </c>
       <c r="C17">
         <v>53940000.0</v>
       </c>
       <c r="D17">
         <v>49455000.0</v>
       </c>
       <c r="E17">
         <v>98549000.0</v>
       </c>
       <c r="F17">
         <v>80191000.0</v>
       </c>
       <c r="G17">
         <v>56922000.0</v>
       </c>
       <c r="H17">
         <v>40301000.0</v>
       </c>
       <c r="I17">
         <v>37577000.0</v>
       </c>
@@ -15719,164 +15876,164 @@
       </c>
       <c r="K17">
         <v>11997000.0</v>
       </c>
       <c r="L17">
         <v>-2551000.0</v>
       </c>
       <c r="M17">
         <v>10383000.0</v>
       </c>
       <c r="N17">
         <v>2414187.0</v>
       </c>
       <c r="O17">
         <v>18360133.0</v>
       </c>
       <c r="P17">
         <v>34726520.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-93103000.0</v>
       </c>
       <c r="C18">
         <v>-71653000.0</v>
       </c>
       <c r="D18">
         <v>-36566000.0</v>
       </c>
       <c r="E18">
         <v>-30634000.0</v>
       </c>
       <c r="F18">
         <v>-17210000.0</v>
       </c>
       <c r="G18">
         <v>-18108000.0</v>
       </c>
       <c r="H18">
         <v>-16070000.0</v>
       </c>
       <c r="I18">
         <v>-15026000.0</v>
       </c>
       <c r="J18">
         <v>-9436000.0</v>
       </c>
       <c r="K18">
         <v>-7683000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-17290000.0</v>
       </c>
       <c r="G19">
         <v>-15071000.0</v>
       </c>
       <c r="H19">
         <v>-15061000.0</v>
       </c>
       <c r="I19">
         <v>-16709000.0</v>
       </c>
       <c r="J19">
         <v>-7871000.0</v>
       </c>
       <c r="K19">
         <v>-7409000.0</v>
       </c>
       <c r="L19">
         <v>-6765000.0</v>
       </c>
       <c r="M19">
         <v>-6859000.0</v>
       </c>
       <c r="N19">
         <v>-3872643.0</v>
       </c>
       <c r="O19">
         <v>-4050116.0</v>
       </c>
       <c r="P19">
         <v>-5192132.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>1016325.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>128557000.0</v>
       </c>
       <c r="C21">
         <v>108745000.0</v>
       </c>
       <c r="D21">
         <v>82218000.0</v>
       </c>
       <c r="E21">
         <v>132992000.0</v>
       </c>
       <c r="F21">
         <v>95434000.0</v>
       </c>
       <c r="G21">
         <v>71499000.0</v>
       </c>
       <c r="H21">
         <v>51614000.0</v>
       </c>
       <c r="I21">
         <v>59099000.0</v>
       </c>
@@ -15891,74 +16048,74 @@
       </c>
       <c r="M21">
         <v>13151000.0</v>
       </c>
       <c r="N21">
         <v>6631511.0</v>
       </c>
       <c r="O21">
         <v>28657002.0</v>
       </c>
       <c r="P21">
         <v>50685824.0</v>
       </c>
       <c r="Q21">
         <v>45992297.0</v>
       </c>
       <c r="R21">
         <v>25293852.0</v>
       </c>
       <c r="S21">
         <v>24675772.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>1803569000.0</v>
       </c>
       <c r="C23">
         <v>1661183000.0</v>
       </c>
       <c r="D23">
         <v>1292415000.0</v>
       </c>
       <c r="E23">
         <v>1691430000.0</v>
       </c>
       <c r="F23">
         <v>1120263000.0</v>
       </c>
       <c r="G23">
         <v>960776000.0</v>
       </c>
       <c r="H23">
         <v>815319000.0</v>
       </c>
       <c r="I23">
         <v>728039000.0</v>
       </c>
@@ -15973,115 +16130,115 @@
       </c>
       <c r="M23">
         <v>580090000.0</v>
       </c>
       <c r="N23">
         <v>567539738.0</v>
       </c>
       <c r="O23">
         <v>601497238.0</v>
       </c>
       <c r="P23">
         <v>677514494.0</v>
       </c>
       <c r="Q23">
         <v>572234362.0</v>
       </c>
       <c r="R23">
         <v>403222737.0</v>
       </c>
       <c r="S23">
         <v>371177957.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>104269000.0</v>
       </c>
       <c r="C25">
         <v>89211000.0</v>
       </c>
       <c r="D25">
         <v>61225000.0</v>
       </c>
       <c r="E25">
         <v>54278000.0</v>
       </c>
       <c r="F25">
         <v>46577000.0</v>
       </c>
       <c r="G25">
         <v>42041000.0</v>
       </c>
       <c r="H25">
         <v>39439000.0</v>
       </c>
       <c r="I25">
         <v>30529000.0</v>
       </c>
       <c r="J25">
         <v>25493000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>1000.0</v>
       </c>
       <c r="F26">
         <v>8000.0</v>
       </c>
       <c r="G26">
         <v>19000.0</v>
       </c>
       <c r="H26">
         <v>12000.0</v>
       </c>
       <c r="I26">
         <v>47000.0</v>
       </c>
       <c r="J26">
         <v>128000.0</v>
       </c>
       <c r="K26">
         <v>238000.0</v>
       </c>
@@ -16090,74 +16247,74 @@
       </c>
       <c r="M26">
         <v>490000.0</v>
       </c>
       <c r="N26">
         <v>517000.0</v>
       </c>
       <c r="O26">
         <v>16625103.0</v>
       </c>
       <c r="P26">
         <v>18281729.0</v>
       </c>
       <c r="Q26">
         <v>13676795.0</v>
       </c>
       <c r="R26">
         <v>9599862.0</v>
       </c>
       <c r="S26">
         <v>13106407.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>178536000.0</v>
       </c>
       <c r="C28">
         <v>173761000.0</v>
       </c>
       <c r="D28">
         <v>163271000.0</v>
       </c>
       <c r="E28">
         <v>157841000.0</v>
       </c>
       <c r="F28">
         <v>134923000.0</v>
       </c>
       <c r="G28">
         <v>116050000.0</v>
       </c>
       <c r="H28">
         <v>116504000.0</v>
       </c>
       <c r="I28">
         <v>114513000.0</v>
       </c>
@@ -16172,96 +16329,96 @@
       </c>
       <c r="M28">
         <v>103781000.0</v>
       </c>
       <c r="N28">
         <v>96693028.0</v>
       </c>
       <c r="O28">
         <v>81848847.0</v>
       </c>
       <c r="P28">
         <v>66078594.0</v>
       </c>
       <c r="Q28">
         <v>51033328.0</v>
       </c>
       <c r="R28">
         <v>44806342.0</v>
       </c>
       <c r="S28">
         <v>39501622.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>-11700000.0</v>
       </c>
       <c r="C29">
         <v>-20000000.0</v>
       </c>
       <c r="D29">
         <v>-14278000.0</v>
       </c>
       <c r="E29">
         <v>7170000.0</v>
       </c>
       <c r="F29">
         <v>-2047000.0</v>
       </c>
       <c r="G29">
         <v>-494000.0</v>
       </c>
       <c r="H29">
         <v>-3748000.0</v>
       </c>
       <c r="I29">
         <v>4813000.0</v>
       </c>
       <c r="J29">
         <v>-4791000.0</v>
       </c>
       <c r="K29">
         <v>4370000.0</v>
       </c>
       <c r="L29">
         <v>4976000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>175456000.0</v>
       </c>
       <c r="C30">
         <v>147346000.0</v>
       </c>
       <c r="D30">
         <v>164211000.0</v>
       </c>
       <c r="E30">
         <v>157841000.0</v>
       </c>
       <c r="F30">
         <v>134923000.0</v>
       </c>
       <c r="G30">
         <v>116050000.0</v>
       </c>
       <c r="H30">
         <v>116504000.0</v>
       </c>
       <c r="I30">
         <v>114513000.0</v>
       </c>
@@ -16276,51 +16433,51 @@
       </c>
       <c r="M30">
         <v>103781000.0</v>
       </c>
       <c r="N30">
         <v>96693028.0</v>
       </c>
       <c r="O30">
         <v>98473950.0</v>
       </c>
       <c r="P30">
         <v>84360323.0</v>
       </c>
       <c r="Q30">
         <v>64710123.0</v>
       </c>
       <c r="R30">
         <v>54406204.0</v>
       </c>
       <c r="S30">
         <v>52608029.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
         <v>-83582000.0</v>
       </c>
       <c r="C31">
         <v>-74805000.0</v>
       </c>
       <c r="D31">
         <v>-43949000.0</v>
       </c>
       <c r="E31">
         <v>-27273000.0</v>
       </c>
       <c r="F31">
         <v>-17290000.0</v>
       </c>
       <c r="G31">
         <v>-15071000.0</v>
       </c>
       <c r="H31">
         <v>-15061000.0</v>
       </c>
       <c r="I31">
         <v>-16709000.0</v>
       </c>
@@ -16335,51 +16492,51 @@
       </c>
       <c r="M31">
         <v>-6859000.0</v>
       </c>
       <c r="N31">
         <v>-3873000.0</v>
       </c>
       <c r="O31">
         <v>-5066000.0</v>
       </c>
       <c r="P31">
         <v>-6505719.0</v>
       </c>
       <c r="Q31">
         <v>-6292996.0</v>
       </c>
       <c r="R31">
         <v>1562910.0</v>
       </c>
       <c r="S31">
         <v>-5187545.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
         <v>1932126000.0</v>
       </c>
       <c r="C32">
         <v>1769928000.0</v>
       </c>
       <c r="D32">
         <v>1374633000.0</v>
       </c>
       <c r="E32">
         <v>1824422000.0</v>
       </c>
       <c r="F32">
         <v>1215697000.0</v>
       </c>
       <c r="G32">
         <v>1032275000.0</v>
       </c>
       <c r="H32">
         <v>866933000.0</v>
       </c>
       <c r="I32">
         <v>787138000.0</v>
       </c>
@@ -16413,741 +16570,748 @@
       <c r="S32">
         <v>395853729.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS32"/>
+  <dimension ref="A1:BT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
       <c r="BS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>424157000.0</v>
+      </c>
+      <c r="C2">
         <v>344996000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>486619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>441658000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>398926000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>300910000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>465877000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>423734000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>372813000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>251413000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>367192000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>271493000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>268425000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>221094000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>270131000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>361740000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>496094000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>405624000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>344580000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>214869000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>220598000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>205293000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>256098000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>231133000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>183528000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>173967000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>258958000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>167333000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>155044000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>117480000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>168170000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>159213000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>154206000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>131937000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>169674000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>163377000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>131257000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>108686000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>138208000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>141803000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>130772000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>106100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>143536000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>152849000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>121593000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>95790000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>144643000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>133867000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>114622000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>83177000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>147774957.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>131584983.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>102870118.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>88616652.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>123627776.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>129103909.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>132942044.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>117349559.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>153438689.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>187948478.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>133330268.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>118436736.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>148073318.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>157020693.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>115200671.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>87229557.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>106633641.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>108377247.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>74111549.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>59694096.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>312357000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>30065000.0</v>
+      </c>
+      <c r="C3">
         <v>29263000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27895000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>27235000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25199000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23940000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26545000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23453000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20375000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18838000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18534000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17054000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16036000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14287000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13848000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14028000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13284000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13118000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12490000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12153000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11335000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10599000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10525000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10552000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10653000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10311000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10305000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9831000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10064000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9239000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8486000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7523000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7413000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7107000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6658000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6563000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6090000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6182000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6523000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6290000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6023000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5919000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6819000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6010000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5755000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5740000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5906000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5938000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5836000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5149000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4969719.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5226314.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4580462.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5698018.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4893323.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4738264.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4769256.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4939247.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4453452.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4022951.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2849934.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2682401.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2560921.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4796021.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1919581.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2142663.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1671338.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2376444.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1479307.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1106601.0</v>
       </c>
-      <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -17224,515 +17388,522 @@
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>43757000.0</v>
+      </c>
+      <c r="C5">
         <v>7622000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>43299000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>40219000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33905000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15487000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>40492000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>33866000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21343000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9039000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33876000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>21029000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17215000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9037000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24462000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>39400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>45547000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>26946000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33524000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>23676000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>19966000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18188000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27611000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24991000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12888000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9522000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18546000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13462000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13224000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6549000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19559000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>17296000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13975000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8269000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14053000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14340000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>8758000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-563000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7329000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9943000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4716000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1788000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3269000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>9670000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5084000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4428000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6930000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9224000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3782000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6785000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3041065.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7581686.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1910462.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2082018.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7647723.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>10709335.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3489368.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1514457.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10729731.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>16301913.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>13262741.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8192557.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>13110557.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>18607200.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11915856.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2562625.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>11280284.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>11576274.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1769917.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>667377.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>73822000.0</v>
+      </c>
+      <c r="C6">
         <v>36885000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>71194000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>67454000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59104000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39427000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>67037000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>57319000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>41718000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27877000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52410000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>38083000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33251000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>23324000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38310000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>53428000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>58831000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40064000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46014000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>35829000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>31301000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>28787000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38136000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35543000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23541000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>19833000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28851000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>23293000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23288000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15788000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>28045000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24819000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>21388000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>15376000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20711000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>20903000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14848000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5619000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>13852000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16233000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10739000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7707000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3550000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>15680000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10839000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1312000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12836000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>15162000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9618000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1636000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8010784.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12808000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2670000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3616000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>12541046.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>15447599.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>8258624.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3424790.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>15183183.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20324864.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>16112675.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10874958.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>15671478.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>23403221.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>13835437.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4705288.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>12951622.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>13952718.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3249224.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1773978.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -17809,87 +17980,88 @@
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -17966,1135 +18138,1151 @@
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>91307000.0</v>
+      </c>
+      <c r="C9">
         <v>56464000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>94407000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>84329000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>73358000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51919000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>66790000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>77139000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>65169000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>46993000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>74176000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>63656000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>58649000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>49948000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61596000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>79556000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81303000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>68378000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71313000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>58813000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>53322000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46909000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>58221000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>51374000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39508000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38446000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>47654000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>44693000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>43139000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>32632000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>49201000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>46162000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>42776000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>35473000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>41459000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>41367000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>35408000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25924000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>36017000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>38795000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>31856000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27676000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30232000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>36293000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>30896000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>19643000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>36418000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>35024000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27936000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17554000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>28359262.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>30063830.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>23382576.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>21518871.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>32963310.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>34802296.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>31157861.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>29223810.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>35056349.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>39855090.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>32151675.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>27983033.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>31268819.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>34880736.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>26153836.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>18399029.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>26743974.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>23917168.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>15345929.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>13692985.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>83497000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>20044000.0</v>
+      </c>
+      <c r="C10">
         <v>-17567000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18612000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18162000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12618000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4418000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21234000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13690000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5194000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6178000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18009000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10788000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8418000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1054000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14917000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31392000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>37805000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21605000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>28430000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>19088000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15990000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14636000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22670000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>20789000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8836000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4133000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14844000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9270000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9311000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3128000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13604000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14052000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10009000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4725000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11414000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12672000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7020000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2389000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4881000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7675000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2866000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>945000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3876000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7521000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3737000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7090000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5064000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6759000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2986000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-8517000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1670827.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5992603.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2357752.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2546810.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5869085.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9455118.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7195498.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2087185.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10672969.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>15048776.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12368994.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>7402953.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>11504434.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>16903568.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10796813.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1706936.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11330806.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12500305.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2382715.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>642936.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19488000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>137000.0</v>
+      </c>
+      <c r="C11">
         <v>-3184000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6310000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3678000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1188000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-16676000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3324000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>184000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3241000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-15083000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-10054000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-503000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3726000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3657000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4932000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2307000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1164000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1192000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1896000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2205000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1091000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13307000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2503000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5748000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>939000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>804000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>257000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2934000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3351000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1307000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2779000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-9087000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3881000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1060000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-645000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1498000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1865000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>766000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>241000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>656000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3343000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1746000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2902000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-3590000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-532000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>267000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-236000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>96934.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1447486.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-577000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-622738.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>954300.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2683936.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2026630.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>581887.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2425442.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2690196.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3536866.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2114668.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3804551.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4862651.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3089175.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>429258.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1756491.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4305830.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>662266.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>225027.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1215000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
+        <v>26396000.0</v>
+      </c>
+      <c r="C12">
         <v>25189000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24687000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22057000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21287000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19905000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19258000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20176000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16149000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15217000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15867000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10241000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8797000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7983000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9545000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8008000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7742000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5341000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5094000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4588000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3976000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3552000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>4202000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>7324000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3190000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3448000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2759000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4593000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3464000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3143000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2883000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3673000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3716000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4284000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3007000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2604000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2176000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1637000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1924000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1817000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1591000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1392000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1391000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1372000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1361000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570281.0</v>
       </c>
       <c r="AY12">
         <v>1570281.0</v>
       </c>
       <c r="AZ12">
+        <v>1570281.0</v>
+      </c>
+      <c r="BA12">
         <v>1360000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1064390.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>769252.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>207981.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1158550.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>924935.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1204318.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>56762.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1253137.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>893747.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>789604.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>905760.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1703632.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1119043.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>651748.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>538701.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1156607.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>656336.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>641606.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2590000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>5389000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3702000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4192000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3746000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3421000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>-10189000.0</v>
+      </c>
+      <c r="C14">
         <v>-3900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-6552000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3308000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2654000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>123000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-825000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>585000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-184000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3241000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>643000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>423000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2045000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>455000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-708000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>344000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-657000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1914000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1388000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2857000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>46003000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1257000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>38850000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-2313000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>36303000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>435000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-1611000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-539000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-709000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-1276000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-923000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14585000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12322000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>516000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-3310000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>298000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>129000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-1100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>114000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>95000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>106000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-350000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-5528000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>-1000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -19120,990 +19308,1002 @@
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>9718000.0</v>
+      </c>
+      <c r="C15">
         <v>-18283000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18370000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18532000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12864000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5483000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37085000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17599000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5010000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2937000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>33735000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21265000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6368000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1102000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17935000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>27391000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>32216000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17384000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>28206000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17423000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13655000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11174000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23484000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>20002000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4365000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6201000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>22203000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8870000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9216000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4147000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11593000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10701000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8702000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6988000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>23811000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8493000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5831000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-644000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3269000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5715000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1994000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1054000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>996000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4178000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1991000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4188000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8654000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7291000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2719000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-8281000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1573893.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4545117.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1780751.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1924072.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4914785.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>6771182.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5168868.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1505298.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8247527.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12358580.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8832128.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5288285.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7699883.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12040917.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>7707638.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1277678.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9574315.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>8194475.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1720449.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>417909.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>18273000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>21239000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6368000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1102000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27391000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32216000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17384000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28206000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17423000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13625000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11174000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23454000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20002000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4365000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6201000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22203000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8870000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9216000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4147000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11593000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10701000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8702000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6988000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>23811000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8493000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5831000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-644000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3269000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5715000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1994000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1054000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>996000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4178000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1991000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-4188000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8654000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7291000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2719000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-8281000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1573893.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4545000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-1780751.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-1924072.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4914785.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6771182.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5168868.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1505298.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8248000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>12358580.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8832128.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5288000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7700000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12041000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7707000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1278000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9574000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8195000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1720000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>418000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18273000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>19907000.0</v>
+      </c>
+      <c r="C17">
         <v>-14383000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24922000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21840000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15518000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5606000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>37910000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>17014000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5194000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6178000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>33092000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20842000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8413000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1557000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>18643000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>27735000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>32873000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>19298000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>29594000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>20280000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>17886000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12431000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23761000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>17689000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8836000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6636000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20592000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8331000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8507000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2871000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10670000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10701000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8702000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7504000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>20501000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8791000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5960000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1744000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3383000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5810000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2100000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>704000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-4684000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4178000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1991000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4188000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8654000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7291000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2719000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-8281000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1573893.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4545117.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1780751.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1924072.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4914785.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>6771182.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5168868.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1505298.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>12358580.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>8832128.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-26396000.0</v>
+      </c>
+      <c r="C18">
         <v>-25189000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-29854000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22057000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21287000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19905000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19258000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-19858000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16149000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15217000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13349000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10241000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8797000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7983000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9545000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8006000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7742000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5341000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5094000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4588000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-9198000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8043000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-7546000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5249000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7081000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3611000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4557000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5450000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3672000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-3726000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-5389000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3702000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4192000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3746000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3421000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-5955000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3244000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3966000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3544000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-2639000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1668000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1738000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1826000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-2448000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-2268000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1850000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-843000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-607000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2149000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-1347000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2662000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1866000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-2465000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-796000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1732000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1370238.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1589360.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-448732.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-464313.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-395168.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1254217.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1063126.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-1337605.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-1359913.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-988569.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -20130,352 +20330,356 @@
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>1016325.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>43757000.0</v>
+      </c>
+      <c r="C21">
         <v>10149000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>46544000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40957000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27624000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13431000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>44640000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35159000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20953000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7993000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>34075000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21430000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17616000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9097000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22314000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38938000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>43054000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>28686000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32041000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>23645000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21440000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>18308000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24574000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24515000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12888000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9522000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18546000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13462000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13057000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6549000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19559000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17296000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>13975000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8269000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14053000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14340000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8758000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-563000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7329000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9943000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4716000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1788000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3269000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9670000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5084000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4428000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6930000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9224000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3782000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-6785000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3041065.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7581963.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1909020.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2082497.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6264253.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>10709335.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8258624.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3424790.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12616182.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>16408689.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>13357563.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8303390.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12502563.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18913598.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>12013511.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2562625.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11280284.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11576274.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1769917.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>667377.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>22326000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -20552,269 +20756,275 @@
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>471707000.0</v>
+      </c>
+      <c r="C23">
         <v>391311000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>534482000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>485030000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>444660000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>339398000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>488027000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>465714000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>417029000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>290413000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>407293000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>313719000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>309458000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>261945000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>309413000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>402358000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>534343000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>445316000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>383852000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>250037000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>252480000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>233894000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>289745000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>257992000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>210148000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>202891000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>288066000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>198564000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>185126000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>143563000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>197812000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>188079000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>183007000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>159141000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>197080000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>190404000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>157907000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>135173000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>166896000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>170655000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>157912000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>131988000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>177037000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>179472000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>147405000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>119861000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>174131000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>159667000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>138776000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>107516000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>173093154.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>154066850.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>128161714.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>112218020.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>149310508.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>153196870.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>155841281.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>143148579.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>175878856.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>211394879.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>152124380.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>138116379.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>166839574.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>172987831.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>129340996.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>103065961.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>122097331.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>120718141.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>87687561.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>72719704.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20842,1496 +21052,1517 @@
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>30131000.0</v>
+      </c>
+      <c r="C25">
         <v>29263000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27895000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27235000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25199000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23940000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26545000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23453000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20375000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18838000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18534000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17054000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16036000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14287000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13848000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14028000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13284000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13118000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12490000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12153000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11335000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10599000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10525000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10552000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10653000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10311000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10305000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9831000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10064000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9239000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8486000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7523000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7413000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7107000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6658000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6563000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6090000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6182000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6523000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6290000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6023000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5919000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6819000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6010000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5755000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5740000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5906000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5938000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5836000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5149000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4969719.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5226314.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4580462.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5698018.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4893323.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4738264.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4769256.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4939247.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4453452.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4022951.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2849934.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2682401.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2560921.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4796021.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1919581.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2142663.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1671338.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2376444.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1479307.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1106601.0</v>
       </c>
-      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>1000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>8000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>19000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>12000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>47000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>128000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>238000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>528000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>490000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>13333880.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4013498.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5039217.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4281165.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4289228.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4288657.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>3830866.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4216352.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>3442006.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>5174930.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5263216.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4401577.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>5783237.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2716616.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2047505.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3129437.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2736880.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1267986.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2857289.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2737707.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>13106000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>4723000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>47550000.0</v>
+      </c>
+      <c r="C28">
         <v>46315000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50943000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>43372000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45734000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>47841000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42139000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>44226000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>39555000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36672000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>42752000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41413000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>41301000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39282000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>40618000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38249000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>39692000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39272000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>35168000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31882000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33647000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>28924000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>26859000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26620000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28924000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29108000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31231000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30082000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>26083000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>29642000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>28866000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28801000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>27204000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>27406000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27027000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26650000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>26487000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28688000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>28852000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27140000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>25888000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>33501000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>26623000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>25812000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>24071000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29488000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>25800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24154000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>24339000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>25318197.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18468369.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>20252379.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19320203.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>21393504.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>19804304.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>19068371.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>21582668.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18998161.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>18271471.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13530896.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>15278066.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12983019.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>13250522.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>12092820.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12706967.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12726810.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11072908.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>10718723.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10287901.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>57393000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>137000.0</v>
+      </c>
+      <c r="C29">
         <v>-3184000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6310000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3678000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1188000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16676000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3324000.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-15083000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-10054000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-503000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3726000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3657000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4932000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2307000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1164000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1192000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1896000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2205000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1091000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3100000.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>-2503000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5748000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>939000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>804000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>257000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>47550000.0</v>
+      </c>
+      <c r="C30">
         <v>46315000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>47863000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>43372000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45734000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38488000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22150000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41980000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44216000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40101000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42226000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41033000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40851000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39282000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40618000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38249000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39692000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39272000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35168000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31882000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28601000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33647000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26859000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26620000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>28924000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29108000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>31231000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>30082000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26083000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29642000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>28866000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>28801000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27204000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>27406000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27027000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26650000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>26487000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28688000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>28852000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27140000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25888000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>33501000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26623000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25812000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>24071000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29488000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>24154000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>24339000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>25318197.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22481867.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>25291596.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>23601368.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>25682732.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24092961.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22899237.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>25799020.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22440167.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>23446401.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18794112.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>19679643.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>18766256.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15967138.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>14140325.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15836404.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15463690.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12340894.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13576012.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13025608.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
+        <v>-23713000.0</v>
+      </c>
+      <c r="C31">
         <v>-27716000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-27932000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-22795000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-15006000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17849000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-23406000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-21469000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15759000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14171000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-16066000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-10642000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9198000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8043000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7397000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7546000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5249000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7081000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3611000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4557000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5450000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3672000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1904000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3726000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4052000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5389000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3702000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4192000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3746000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3421000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5955000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3244000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3966000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3544000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2639000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1668000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1738000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1826000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2448000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2268000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1850000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-843000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-607000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2149000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1347000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2662000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1866000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2465000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-796000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1732000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1370238.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1588000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-448000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-464810.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1411493.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1313278.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1412744.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1107739.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1943213.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1359913.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-988569.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-900437.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-998129.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2010030.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1216698.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-855689.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>50522.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>924031.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>612798.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-24441.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
+        <v>515464000.0</v>
+      </c>
+      <c r="C32">
         <v>401460000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>581026000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>525987000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>472284000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>352829000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>532667000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>500873000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>437982000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>298406000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>441368000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>335149000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>327074000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>271042000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>331727000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>441296000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>577397000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>474002000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>415893000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>273682000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>273920000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>252202000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>314319000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>282507000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>223036000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>212413000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>306612000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>212026000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>198183000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>150112000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>217371000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>205375000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>196982000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>167410000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>211133000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>204744000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>166665000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>134610000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>174225000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>180598000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>162628000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>133776000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>173768000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>189142000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>152489000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>115433000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>181061000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>168891000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>142558000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>100731000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>176134219.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>161648813.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>126252694.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>110135523.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>156591086.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>163906205.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>164099905.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>146573369.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>188495038.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>227803568.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>165481943.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>146419769.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>179342137.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>191901429.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>141354507.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>105628586.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>133377615.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>132294415.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>89457478.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>73387081.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>395854000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -22402,51 +22633,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>178222000.0</v>
       </c>
       <c r="C2">
         <v>153676000.0</v>
       </c>
       <c r="D2">
         <v>149888000.0</v>
       </c>
       <c r="E2">
         <v>87054000.0</v>
       </c>
       <c r="F2">
         <v>98837000.0</v>
       </c>
       <c r="G2">
         <v>77264000.0</v>
       </c>
       <c r="H2">
         <v>97914000.0</v>
       </c>
       <c r="I2">
         <v>60105000.0</v>
       </c>
@@ -22461,51 +22692,51 @@
       </c>
       <c r="M2">
         <v>17171000.0</v>
       </c>
       <c r="N2">
         <v>63347645.0</v>
       </c>
       <c r="O2">
         <v>26277366.0</v>
       </c>
       <c r="P2">
         <v>44691021.0</v>
       </c>
       <c r="Q2">
         <v>47927540.0</v>
       </c>
       <c r="R2">
         <v>18149145.0</v>
       </c>
       <c r="S2">
         <v>40892283.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>355999000</v>
       </c>
       <c r="C3">
         <v>438346000</v>
       </c>
       <c r="D3">
         <v>551767000</v>
       </c>
       <c r="E3">
         <v>327899000</v>
       </c>
       <c r="F3">
         <v>183775000</v>
       </c>
       <c r="G3">
         <v>182757000</v>
       </c>
       <c r="H3">
         <v>140628000</v>
       </c>
       <c r="I3">
         <v>129616000</v>
       </c>
@@ -22520,141 +22751,141 @@
       </c>
       <c r="M3">
         <v>28424000</v>
       </c>
       <c r="N3">
         <v>54018458</v>
       </c>
       <c r="O3">
         <v>52251348</v>
       </c>
       <c r="P3">
         <v>51907850</v>
       </c>
       <c r="Q3">
         <v>39626528</v>
       </c>
       <c r="R3">
         <v>21639597</v>
       </c>
       <c r="S3">
         <v>43021938</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-12092000.0</v>
       </c>
       <c r="G4">
         <v>21571000.0</v>
       </c>
       <c r="H4">
         <v>-21097000.0</v>
       </c>
       <c r="I4">
         <v>37809000.0</v>
       </c>
       <c r="J4">
         <v>3655000.0</v>
       </c>
       <c r="K4">
         <v>-1038000.0</v>
       </c>
       <c r="L4">
         <v>-2117000.0</v>
       </c>
       <c r="M4">
         <v>6591000.0</v>
       </c>
       <c r="N4">
         <v>-46176909.0</v>
       </c>
       <c r="O4">
         <v>37070279.0</v>
       </c>
       <c r="P4">
         <v>-18413655.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-380927000.0</v>
       </c>
       <c r="G5">
         <v>-207846000.0</v>
       </c>
       <c r="H5">
         <v>-206164000.0</v>
       </c>
       <c r="I5">
         <v>-143282000.0</v>
       </c>
       <c r="J5">
         <v>-165337000.0</v>
       </c>
       <c r="K5">
         <v>-114540000.0</v>
       </c>
       <c r="L5">
         <v>-71532000.0</v>
       </c>
       <c r="M5">
         <v>-58287000.0</v>
       </c>
       <c r="N5">
         <v>-64277175.0</v>
       </c>
       <c r="O5">
         <v>492367.0</v>
       </c>
       <c r="P5">
         <v>38731676.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>-13922000.0</v>
       </c>
       <c r="C6">
         <v>44702000.0</v>
       </c>
       <c r="D6">
         <v>3788000.0</v>
       </c>
       <c r="E6">
         <v>62834000.0</v>
       </c>
       <c r="F6">
         <v>-11783000.0</v>
       </c>
       <c r="G6">
         <v>21573000.0</v>
       </c>
       <c r="H6">
         <v>-20650000.0</v>
       </c>
       <c r="I6">
         <v>37809000.0</v>
       </c>
@@ -22669,51 +22900,51 @@
       </c>
       <c r="M6">
         <v>6591000.0</v>
       </c>
       <c r="N6">
         <v>-46176909.0</v>
       </c>
       <c r="O6">
         <v>37070279.0</v>
       </c>
       <c r="P6">
         <v>-18413655.0</v>
       </c>
       <c r="Q6">
         <v>-3236519.0</v>
       </c>
       <c r="R6">
         <v>29778395.0</v>
       </c>
       <c r="S6">
         <v>-22743138.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
         <v>-218970000.0</v>
       </c>
       <c r="C7">
         <v>6619000.0</v>
       </c>
       <c r="D7">
         <v>-185218000.0</v>
       </c>
       <c r="E7">
         <v>-514623000.0</v>
       </c>
       <c r="F7">
         <v>-308005000.0</v>
       </c>
       <c r="G7">
         <v>-211851000.0</v>
       </c>
       <c r="H7">
         <v>-273099000.0</v>
       </c>
       <c r="I7">
         <v>-132878000.0</v>
       </c>
@@ -22728,96 +22959,96 @@
       </c>
       <c r="M7">
         <v>-33878000.0</v>
       </c>
       <c r="N7">
         <v>-64199178.0</v>
       </c>
       <c r="O7">
         <v>49667272.0</v>
       </c>
       <c r="P7">
         <v>-39143074.0</v>
       </c>
       <c r="Q7">
         <v>-22467539.0</v>
       </c>
       <c r="R7">
         <v>14334144.0</v>
       </c>
       <c r="S7">
         <v>-23384895.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-15953000.0</v>
       </c>
       <c r="G8">
         <v>-24178000.0</v>
       </c>
       <c r="H8">
         <v>-118565000.0</v>
       </c>
       <c r="I8">
         <v>21561000.0</v>
       </c>
       <c r="J8">
         <v>-43581000.0</v>
       </c>
       <c r="K8">
         <v>23043000.0</v>
       </c>
       <c r="L8">
         <v>-31201000.0</v>
       </c>
       <c r="M8">
         <v>16487000.0</v>
       </c>
       <c r="N8">
         <v>-9240353.0</v>
       </c>
       <c r="O8">
         <v>35904588.0</v>
       </c>
       <c r="P8">
         <v>-53101000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
         <v>-268709000.0</v>
       </c>
       <c r="C9">
         <v>-215193000.0</v>
       </c>
       <c r="D9">
         <v>-216605000.0</v>
       </c>
       <c r="E9">
         <v>-523935000.0</v>
       </c>
       <c r="F9">
         <v>-391755000.0</v>
       </c>
       <c r="G9">
         <v>-244895000.0</v>
       </c>
       <c r="H9">
         <v>-11869000.0</v>
       </c>
       <c r="I9">
         <v>13546000.0</v>
       </c>
@@ -22832,51 +23063,51 @@
       </c>
       <c r="M9">
         <v>10099000.0</v>
       </c>
       <c r="N9">
         <v>-500498.0</v>
       </c>
       <c r="O9">
         <v>28679481.0</v>
       </c>
       <c r="P9">
         <v>-30648984.0</v>
       </c>
       <c r="Q9">
         <v>-8624951.0</v>
       </c>
       <c r="R9">
         <v>-6004094.0</v>
       </c>
       <c r="S9">
         <v>-3342767.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>-1053000.0</v>
       </c>
       <c r="C10">
         <v>2081000.0</v>
       </c>
       <c r="D10">
         <v>581000.0</v>
       </c>
       <c r="E10">
         <v>-5411000.0</v>
       </c>
       <c r="F10">
         <v>-232000.0</v>
       </c>
       <c r="G10">
         <v>660000.0</v>
       </c>
       <c r="H10">
         <v>-1471000.0</v>
       </c>
       <c r="I10">
         <v>373000.0</v>
       </c>
@@ -22891,200 +23122,200 @@
       </c>
       <c r="M10">
         <v>1308000.0</v>
       </c>
       <c r="N10">
         <v>-94076.0</v>
       </c>
       <c r="O10">
         <v>-858895.0</v>
       </c>
       <c r="P10">
         <v>-1808348.0</v>
       </c>
       <c r="Q10">
         <v>-2542183.0</v>
       </c>
       <c r="R10">
         <v>3222762.0</v>
       </c>
       <c r="S10">
         <v>-3821507.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>36604000.0</v>
       </c>
       <c r="F11">
         <v>82780000.0</v>
       </c>
       <c r="G11">
         <v>23514000.0</v>
       </c>
       <c r="H11">
         <v>49676000.0</v>
       </c>
       <c r="I11">
         <v>-5403000.0</v>
       </c>
       <c r="J11">
         <v>8259000.0</v>
       </c>
       <c r="K11">
         <v>-7200000.0</v>
       </c>
       <c r="L11">
         <v>31093000.0</v>
       </c>
       <c r="M11">
         <v>4036000.0</v>
       </c>
       <c r="N11">
         <v>-5848601.0</v>
       </c>
       <c r="O11">
         <v>10279414.0</v>
       </c>
       <c r="P11">
         <v>-22965402.0</v>
       </c>
       <c r="Q11">
         <v>3926000.0</v>
       </c>
       <c r="R11">
         <v>27281000.0</v>
       </c>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>22774000.0</v>
       </c>
       <c r="F12">
         <v>15584000.0</v>
       </c>
       <c r="G12">
         <v>3618000.0</v>
       </c>
       <c r="H12">
         <v>-1738000.0</v>
       </c>
       <c r="I12">
         <v>3251000.0</v>
       </c>
       <c r="J12">
         <v>-487000.0</v>
       </c>
       <c r="K12">
         <v>1251000.0</v>
       </c>
       <c r="L12">
         <v>3517000.0</v>
       </c>
       <c r="M12">
         <v>2145000.0</v>
       </c>
       <c r="N12">
         <v>-5129050.0</v>
       </c>
       <c r="O12">
         <v>3554376.0</v>
       </c>
       <c r="P12">
         <v>19492357.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
         <v>2265000.0</v>
       </c>
       <c r="S12">
         <v>2525000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-279767000.0</v>
       </c>
       <c r="F13">
         <v>-252797000.0</v>
       </c>
       <c r="G13">
         <v>-227266000.0</v>
       </c>
       <c r="H13">
         <v>-198906000.0</v>
       </c>
       <c r="I13">
         <v>-161717000.0</v>
       </c>
       <c r="J13">
         <v>-163445000.0</v>
       </c>
       <c r="K13">
         <v>-116776000.0</v>
       </c>
       <c r="L13">
         <v>-84612000.0</v>
       </c>
       <c r="M13">
         <v>-62470000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
         <v>104269000.0</v>
       </c>
       <c r="C14">
-        <v>89543000.0</v>
+        <v>87077000.0</v>
       </c>
       <c r="D14">
         <v>65911000.0</v>
       </c>
       <c r="E14">
         <v>54278000.0</v>
       </c>
       <c r="F14">
         <v>46577000.0</v>
       </c>
       <c r="G14">
         <v>42041000.0</v>
       </c>
       <c r="H14">
         <v>39439000.0</v>
       </c>
       <c r="I14">
         <v>30529000.0</v>
       </c>
       <c r="J14">
         <v>25493000.0</v>
       </c>
       <c r="K14">
         <v>24755000.0</v>
       </c>
@@ -23093,92 +23324,92 @@
       </c>
       <c r="M14">
         <v>22829000.0</v>
       </c>
       <c r="N14">
         <v>20474513.0</v>
       </c>
       <c r="O14">
         <v>19340090.0</v>
       </c>
       <c r="P14">
         <v>14008738.0</v>
       </c>
       <c r="Q14">
         <v>11419186.0</v>
       </c>
       <c r="R14">
         <v>6633690.0</v>
       </c>
       <c r="S14">
         <v>3778266.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>9875000.0</v>
       </c>
       <c r="H15">
         <v>7417000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>63614.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
         <v>164300000.0</v>
       </c>
       <c r="C16">
         <v>198378000.0</v>
       </c>
       <c r="D16">
         <v>153676000.0</v>
       </c>
       <c r="E16">
         <v>149888000.0</v>
       </c>
       <c r="F16">
         <v>87054000.0</v>
       </c>
       <c r="G16">
         <v>98837000.0</v>
       </c>
       <c r="H16">
         <v>77264000.0</v>
       </c>
       <c r="I16">
         <v>97914000.0</v>
       </c>
@@ -23193,90 +23424,90 @@
       </c>
       <c r="M16">
         <v>23762000.0</v>
       </c>
       <c r="N16">
         <v>17170736.0</v>
       </c>
       <c r="O16">
         <v>63347645.0</v>
       </c>
       <c r="P16">
         <v>26277366.0</v>
       </c>
       <c r="Q16">
         <v>44691021.0</v>
       </c>
       <c r="R16">
         <v>47927540.0</v>
       </c>
       <c r="S16">
         <v>18149145.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-295000.0</v>
       </c>
       <c r="J17">
         <v>168000.0</v>
       </c>
       <c r="K17">
         <v>-650000.0</v>
       </c>
       <c r="L17">
         <v>-1455000.0</v>
       </c>
       <c r="M17">
         <v>2161000.0</v>
       </c>
       <c r="N17">
         <v>1178703.0</v>
       </c>
       <c r="O17">
         <v>327800.0</v>
       </c>
       <c r="P17">
         <v>-1034636.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
         <v>-436359000.0</v>
       </c>
       <c r="C18">
         <v>-320748000.0</v>
       </c>
       <c r="D18">
         <v>-621758000.0</v>
       </c>
       <c r="E18">
         <v>-666187000.0</v>
       </c>
       <c r="F18">
         <v>-356071000.0</v>
       </c>
       <c r="G18">
         <v>-285340000.0</v>
       </c>
       <c r="H18">
         <v>-336921000.0</v>
       </c>
       <c r="I18">
         <v>-182817000.0</v>
       </c>
@@ -23291,127 +23522,127 @@
       </c>
       <c r="M18">
         <v>-28170000.0</v>
       </c>
       <c r="N18">
         <v>-114627664.0</v>
       </c>
       <c r="O18">
         <v>35277030.0</v>
       </c>
       <c r="P18">
         <v>-21761527.0</v>
       </c>
       <c r="Q18">
         <v>-18776719.0</v>
       </c>
       <c r="R18">
         <v>23656713.0</v>
       </c>
       <c r="S18">
         <v>-41674518.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-386637000.0</v>
       </c>
       <c r="D19">
         <v>-590887000.0</v>
       </c>
       <c r="E19">
         <v>-328358000.0</v>
       </c>
       <c r="F19">
         <v>-205257000.0</v>
       </c>
       <c r="G19">
         <v>-132000.0</v>
       </c>
       <c r="H19">
         <v>-301000.0</v>
       </c>
       <c r="I19">
         <v>-133206000.0</v>
       </c>
       <c r="J19">
         <v>-88042000.0</v>
       </c>
       <c r="K19">
         <v>-79616000.0</v>
       </c>
       <c r="L19">
         <v>-3575000.0</v>
       </c>
       <c r="M19">
         <v>-40582000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>120084000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>232033000.0</v>
       </c>
       <c r="C21">
         <v>125267000.0</v>
       </c>
       <c r="D21">
         <v>497441000.0</v>
       </c>
       <c r="E21">
         <v>682879000.0</v>
       </c>
       <c r="F21">
         <v>238937000.0</v>
       </c>
       <c r="G21">
         <v>40200000.0</v>
       </c>
       <c r="H21">
         <v>87139000.0</v>
       </c>
       <c r="I21">
         <v>51892000.0</v>
       </c>
@@ -23420,54 +23651,54 @@
       </c>
       <c r="K21">
         <v>46104000.0</v>
       </c>
       <c r="L21">
         <v>15729000.0</v>
       </c>
       <c r="M21">
         <v>-10745000.0</v>
       </c>
       <c r="N21">
         <v>-4192660.0</v>
       </c>
       <c r="O21">
         <v>-5464231.0</v>
       </c>
       <c r="P21">
         <v>48879060.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
-        <v>44284000.0</v>
+        <v>56675000.0</v>
       </c>
       <c r="C22">
         <v>56757000.0</v>
       </c>
       <c r="D22">
         <v>63904000.0</v>
       </c>
       <c r="E22">
         <v>98549000.0</v>
       </c>
       <c r="F22">
         <v>80191000.0</v>
       </c>
       <c r="G22">
         <v>56922000.0</v>
       </c>
       <c r="H22">
         <v>40301000.0</v>
       </c>
       <c r="I22">
         <v>37577000.0</v>
       </c>
       <c r="J22">
         <v>33508000.0</v>
       </c>
@@ -23479,51 +23710,51 @@
       </c>
       <c r="M22">
         <v>10383000.0</v>
       </c>
       <c r="N22">
         <v>2414187.0</v>
       </c>
       <c r="O22">
         <v>18360133.0</v>
       </c>
       <c r="P22">
         <v>34726520.0</v>
       </c>
       <c r="Q22">
         <v>28726116.0</v>
       </c>
       <c r="R22">
         <v>19907148.0</v>
       </c>
       <c r="S22">
         <v>18273100.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
         <v>94412000.0</v>
       </c>
       <c r="C23">
         <v>185914000.0</v>
       </c>
       <c r="D23">
         <v>143362000.0</v>
       </c>
       <c r="E23">
         <v>285708000.0</v>
       </c>
       <c r="F23">
         <v>165656000.0</v>
       </c>
       <c r="G23">
         <v>259741000.0</v>
       </c>
       <c r="H23">
         <v>228758000.0</v>
       </c>
       <c r="I23">
         <v>170385000.0</v>
       </c>
@@ -23538,51 +23769,51 @@
       </c>
       <c r="M23">
         <v>5003000.0</v>
       </c>
       <c r="N23">
         <v>8415000.0</v>
       </c>
       <c r="O23">
         <v>-20838675.0</v>
       </c>
       <c r="P23">
         <v>133234362.0</v>
       </c>
       <c r="Q23">
         <v>54411201.0</v>
       </c>
       <c r="R23">
         <v>-2217830.0</v>
       </c>
       <c r="S23">
         <v>-11211375.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24">
         <v>132373000.0</v>
       </c>
       <c r="C24">
         <v>-5208000.0</v>
       </c>
       <c r="D24">
         <v>-565000.0</v>
       </c>
       <c r="E24">
         <v>-459000.0</v>
       </c>
       <c r="F24">
         <v>774000.0</v>
       </c>
       <c r="G24">
         <v>1874000.0</v>
       </c>
       <c r="H24">
         <v>-135248000.0</v>
       </c>
       <c r="I24">
         <v>-125673000.0</v>
       </c>
@@ -23593,57 +23824,57 @@
         <v>-73234000.0</v>
       </c>
       <c r="L24">
         <v>854000.0</v>
       </c>
       <c r="M24">
         <v>3727000.0</v>
       </c>
       <c r="N24">
         <v>33919542.0</v>
       </c>
       <c r="O24">
         <v>7310767.0</v>
       </c>
       <c r="P24">
         <v>12539345.0</v>
       </c>
       <c r="Q24">
         <v>-43316267000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
-        <v>8520000.0</v>
+        <v>-6133000.0</v>
       </c>
       <c r="C25">
-        <v>-25136000.0</v>
+        <v>-22670000.0</v>
       </c>
       <c r="D25">
         <v>2696000.0</v>
       </c>
       <c r="E25">
         <v>4544000.0</v>
       </c>
       <c r="F25">
         <v>4985000.0</v>
       </c>
       <c r="G25">
         <v>4971000.0</v>
       </c>
       <c r="H25">
         <v>-1208000.0</v>
       </c>
       <c r="I25">
         <v>4796000.0</v>
       </c>
       <c r="J25">
         <v>-83000.0</v>
       </c>
       <c r="K25">
         <v>6125000.0</v>
       </c>
@@ -23652,51 +23883,51 @@
       </c>
       <c r="M25">
         <v>1176000.0</v>
       </c>
       <c r="N25">
         <v>-6837104.0</v>
       </c>
       <c r="O25">
         <v>659539.0</v>
       </c>
       <c r="P25">
         <v>-2154205.0</v>
       </c>
       <c r="Q25">
         <v>927361.0</v>
       </c>
       <c r="R25">
         <v>-2148021.0</v>
       </c>
       <c r="S25">
         <v>1811793.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>127410000.0</v>
       </c>
       <c r="G26">
         <v>-6000.0</v>
       </c>
       <c r="H26">
         <v>-144000.0</v>
       </c>
       <c r="I26">
         <v>-1839000.0</v>
       </c>
       <c r="J26">
         <v>-3412000.0</v>
       </c>
       <c r="K26">
         <v>-6387000.0</v>
       </c>
@@ -23705,51 +23936,51 @@
       </c>
       <c r="M26">
         <v>1438000.0</v>
       </c>
       <c r="N26">
         <v>2108332.0</v>
       </c>
       <c r="O26">
         <v>-91197.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>-768970.0</v>
       </c>
       <c r="R26">
         <v>-874948.0</v>
       </c>
       <c r="S26">
         <v>-4914169.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
         <v>14422000.0</v>
       </c>
       <c r="C27">
         <v>14130000.0</v>
       </c>
       <c r="D27">
         <v>10318000.0</v>
       </c>
       <c r="E27">
         <v>15046000.0</v>
       </c>
       <c r="F27">
         <v>8716000.0</v>
       </c>
       <c r="G27">
         <v>1933000.0</v>
       </c>
       <c r="H27">
         <v>1620000.0</v>
       </c>
       <c r="I27">
         <v>1258000.0</v>
       </c>
@@ -23764,51 +23995,51 @@
       </c>
       <c r="M27">
         <v>2493000.0</v>
       </c>
       <c r="N27">
         <v>2799403.0</v>
       </c>
       <c r="O27">
         <v>3351142.0</v>
       </c>
       <c r="P27">
         <v>2865706.0</v>
       </c>
       <c r="Q27">
         <v>2498660.0</v>
       </c>
       <c r="R27">
         <v>3168721.0</v>
       </c>
       <c r="S27">
         <v>2940756.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>318379000.0</v>
       </c>
       <c r="C28">
         <v>313944000.0</v>
       </c>
       <c r="D28">
         <v>640803000.0</v>
       </c>
       <c r="E28">
         <v>730227000.0</v>
       </c>
       <c r="F28">
         <v>365461000.0</v>
       </c>
       <c r="G28">
         <v>305169000.0</v>
       </c>
       <c r="H28">
         <v>317419000.0</v>
       </c>
       <c r="I28">
         <v>224511000.0</v>
       </c>
@@ -23823,51 +24054,51 @@
       </c>
       <c r="M28">
         <v>42776000.0</v>
       </c>
       <c r="N28">
         <v>43190250.0</v>
       </c>
       <c r="O28">
         <v>-1832859.0</v>
       </c>
       <c r="P28">
         <v>58076011.0</v>
       </c>
       <c r="Q28">
         <v>20504969.0</v>
       </c>
       <c r="R28">
         <v>4128686.0</v>
       </c>
       <c r="S28">
         <v>22204591.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>-80360000.0</v>
       </c>
       <c r="C29">
         <v>117598000.0</v>
       </c>
       <c r="D29">
         <v>-69991000.0</v>
       </c>
       <c r="E29">
         <v>-338288000.0</v>
       </c>
       <c r="F29">
         <v>-172296000.0</v>
       </c>
       <c r="G29">
         <v>-102583000.0</v>
       </c>
       <c r="H29">
         <v>-196293000.0</v>
       </c>
       <c r="I29">
         <v>-53201000.0</v>
       </c>
@@ -23882,51 +24113,51 @@
       </c>
       <c r="M29">
         <v>254000.0</v>
       </c>
       <c r="N29">
         <v>-60609206.0</v>
       </c>
       <c r="O29">
         <v>87528378.0</v>
       </c>
       <c r="P29">
         <v>30146323.0</v>
       </c>
       <c r="Q29">
         <v>20849809.0</v>
       </c>
       <c r="R29">
         <v>45296310.0</v>
       </c>
       <c r="S29">
         <v>1347420.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
         <v>-251317000.0</v>
       </c>
       <c r="C30">
         <v>-386637000.0</v>
       </c>
       <c r="D30">
         <v>-566943000.0</v>
       </c>
       <c r="E30">
         <v>-328358000.0</v>
       </c>
       <c r="F30">
         <v>-205257000.0</v>
       </c>
       <c r="G30">
         <v>-181015000.0</v>
       </c>
       <c r="H30">
         <v>-142223000.0</v>
       </c>
       <c r="I30">
         <v>-133206000.0</v>
       </c>
@@ -23960,2823 +24191,2851 @@
       <c r="S30">
         <v>-43021938.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
       <c r="BS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>186515000.0</v>
+      </c>
+      <c r="C2">
         <v>164300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>193055000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>170441000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>166773000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>198378000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>204391000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>233100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>147971000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>153676000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>175695000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>88136000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>200171000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>149888000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>163558000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>111307000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108403000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>87054000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>93778000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>93842000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>116347000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>98837000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70907000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>66919000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>79696000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77264000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70384000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>73677000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>61401000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>97913000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>97025000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>64477000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>71797000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60105000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>29559000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27131000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>24453000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20607000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18357000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15277000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>17102000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21645000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21256000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19319000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17662000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23762000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>23486000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16408000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>20740000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17171000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18790233.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17629963.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>20963260.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>63347645.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26176800.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>28909987.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>38435362.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26277366.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31734749.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>59782193.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>29349636.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>44691021.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>29266000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21134396.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24361479.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>47927540.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15467545.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8855402.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6930067.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>18149145.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>230514000</v>
+      </c>
+      <c r="C3">
         <v>96938000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>55788000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81436000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>147000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>114240000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>79902000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>118468000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>128026000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>111950000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>93606000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>188142000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>177986000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>92033000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>125693000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>69919000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>74554000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>57733000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33675000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>44349000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49272000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>56479000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>55285000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>48899000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>49352000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>29221000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>62300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>29052000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>24655000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>24621000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>82596000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>18767000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14420000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13833000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18457000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18034000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23116000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>29508000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>28140000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>24876000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13930000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9095000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>21711000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16689000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8127000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6156000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10341000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5918000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3568000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8597000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15932071</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4926865</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>19209356</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13950166</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16850761</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>13320376</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10800732</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>11279479</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>17679651</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>17700674</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9041092</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7486433</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>38264652</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11489590</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>12427090</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>424376</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>20208993</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>16420103</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>17474159</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>376548</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>43022000</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-111661000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>63647000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>52817000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>3999000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>21545000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-6915000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>133000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-22490000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>17180000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>2941000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>6681000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3441000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>12316000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-36653000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>765000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>32441000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-7274000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>11877000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-5297000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2428000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2678000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>3846000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2250000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>3080000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1825000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-4543000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>389000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1937000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1657000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-6100000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>276000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>7078000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-4332000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3569000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1619497.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>1160270.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-3333297.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-42384385.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>37170845.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2733187.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-9525375.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>12157996.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>7248676.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-28047444.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>30432557.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-123876000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>62272000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-23474000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-278417000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-196009000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-154168000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-77487000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-84199000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-65073000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-33072000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-57882000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-58895000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-57761000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-31626000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-95222000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22546000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17248000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-42762000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-43942000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-49990000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-34504000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-36901000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-28225000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-35616000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-24628000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-26071000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11915000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-24839000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-20468000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-14310000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-22307000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13671000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-17888000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4421000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-65785352.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-427049.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3060656.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1125430.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1260041.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5995929.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2907001.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1336520.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>48323684.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4148306.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1295396.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>64085000.0</v>
+      </c>
+      <c r="C6">
         <v>30972000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28755000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>22614000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25244000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-31605000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6013000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28709000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>85129000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5705000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-22019000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>76549000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-112035000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>63689000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13670000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>52251000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2904000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>21349000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6724000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-64000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-22505000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>17510000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>27930000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3988000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12777000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2432000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6880000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3293000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12276000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-36512000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>889000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32548000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7320000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11692000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5297000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2428000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2678000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3846000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2250000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3080000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1825000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4543000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>389000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1937000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1657000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-6100000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>276000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7078000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-4332000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3569000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1619497.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1160270.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3333297.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-42384385.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>37170845.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2733187.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-9525375.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>12157996.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5457383.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-28047444.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>30432557.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-15341385.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>15425020.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8131605.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3227083.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-23566061.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>32459995.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6612143.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1925335.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-11219078.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
+        <v>-140408000.0</v>
+      </c>
+      <c r="C7">
         <v>17303000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-79433000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-30939000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-60068000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-48530000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6412000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-17264000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>24017000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6278000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-65932000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-38129000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-126418000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>45261000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-101548000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-13782000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-84018000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-315275000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-98292000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-55550000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-89509000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-64408000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-52736000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-41525000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-48847000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-68518000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-103569000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-30295000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-70767000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-68467000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-44347000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>11161000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-49703000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-49989000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-71350000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-54445000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-30756000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-35692000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-25247000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-24107000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-35017000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-21467000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-29334000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-6369000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-22444000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-23875000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1349000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-30140000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5435000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>519000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5047112.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-5948149.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>5115330.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-28697818.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>33348720.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-7709818.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-3520395.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>27548765.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>12535444.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-8882059.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-7865962.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-36886863.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>18289936.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-9792509.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-7613180.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-23351786.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>33838619.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>15797578.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-10130023.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-25172030.0</v>
       </c>
-      <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>1074000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>58954000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-2923000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-3475000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-40859000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-43674000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>12491000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-305000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>15535000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-14161000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-111018000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>16981000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-28045000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>3517000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>16480000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>26127000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-47119000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>26073000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-42085000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-23379000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-14455000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>36338000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2463000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>7119000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-23741000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>37202000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-13650000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-19011000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-9076000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>10536000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>3609000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-19658000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-3105000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>35641000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-10958502.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-13496145.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-420840.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>15635134.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>17491927.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-8433750.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-21164132.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>48010543.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>45473919.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-43878553.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-10817813.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
-        <v>16972000.0</v>
+        <v>4026000.0</v>
       </c>
       <c r="C9">
-        <v>-158545000.0</v>
+        <v>13582000.0</v>
       </c>
       <c r="D9">
-        <v>-100256000.0</v>
+        <v>-157389000.0</v>
       </c>
       <c r="E9">
-        <v>-66688000.0</v>
+        <v>-100098000.0</v>
       </c>
       <c r="F9">
+        <v>-66959000.0</v>
+      </c>
+      <c r="G9">
         <v>55737000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-158046000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55981000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-86550000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-26578000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-141532000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-63637000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-125431000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>119785000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25032000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-33861000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-278072000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-237034000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-200112000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-64459000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-81028000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-40857000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-80888000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-90559000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-27077000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-18606000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-165574000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16981000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-28045000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3517000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8465000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>26127000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-16756000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4290000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-19758000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5125000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-11363000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>29145000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-588000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1646000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-12571000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3386000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1538000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11006000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3409000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7656000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>16790000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-22269000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2967000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>14412000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3639466.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2144137.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8267832.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2984727.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>16513352.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2482896.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-15580966.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>30229991.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>27771531.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-46173362.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-6065855.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-6181298.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22903927.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-26307707.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-12840664.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>7619493.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>16408776.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-15526446.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-16239061.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9352637.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>374000.0</v>
+      </c>
+      <c r="C10">
         <v>89000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>176000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-397000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-40000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-792000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>417000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>511000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>592000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>561000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>479000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-517000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>608000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1124000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2207000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1166000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-914000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-478000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>470000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-272000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>48000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>505000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-80000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>228000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>666000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-683000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-289000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1165000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>363000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>135000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>419000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-544000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>463000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>877000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1472000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1154000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1283000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1018000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-858000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-325000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-980000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2090000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1191000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-66000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>136000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>172000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-26000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1026000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-848369.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2800877.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-54410.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1992174.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2401317.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2052646.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-369359.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-140865.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-265060.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>439704.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-349778.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1633214.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1470915.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>23790.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-551643.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-543415.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1543393.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1371016.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>893238.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-584885.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>38753000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1416000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-83556000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-114224000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>16298000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>212328000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-75936000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>106313000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7582000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7809000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-13419000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>31012000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>42764000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-18490000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-22439000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>63284000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12080000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15538000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-41226000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>19977000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14378000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-7066000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-32692000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9696000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18100000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>16746000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-36283000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2354000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5577000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>15988000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-31119000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3266000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>39571000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8291000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-20035000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>17162000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3017000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>15584000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-31727000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>27092730.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5744093.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2529924.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-41215348.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>15668353.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-7324643.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>20920097.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-18984393.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-104972619.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>38705096.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4597025.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>3926000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6750000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>27281000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-7869000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3259000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3860000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3266000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4384000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5577000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4328000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>847000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6059000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>408000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-933000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>82000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11337000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>418000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2010000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>368000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>301000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-397000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2219000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-5218000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12863000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-2175000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2480000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-756000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1283000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-928000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1013000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1789000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>118000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1669000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5108000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-455000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-251000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-885000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-1080000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-1632000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>191000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4666000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-1781700.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-1203684.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-1279914.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-863752.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5576511.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-815794.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-288505.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-917836.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16391956.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2710860.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-2321319.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>1595000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>266000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2265000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>2525000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-69878000.0</v>
       </c>
       <c r="N13">
         <v>-69878000.0</v>
       </c>
       <c r="O13">
+        <v>-69878000.0</v>
+      </c>
+      <c r="P13">
         <v>-88869000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-64457000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-84286000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-42155000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-64849000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-62109000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-59635000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-66204000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-71416000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-66020000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-47315000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-42515000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-69507000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-59506000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-36601000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-33292000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-46815000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-42983000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-26903000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-45016000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-164434000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-50200000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-37555000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3638000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-122215000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2359000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1615000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-84612000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-62470000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
-        <v>29387000.0</v>
+        <v>30065000.0</v>
       </c>
       <c r="C14">
+        <v>29263000.0</v>
+      </c>
+      <c r="D14">
         <v>27895000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>24019000.0</v>
+        <v>27235000.0</v>
       </c>
       <c r="F14">
+        <v>25199000.0</v>
+      </c>
+      <c r="G14">
         <v>23940000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26545000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23453000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20375000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18838000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18534000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>16100000.0</v>
+        <v>17054000.0</v>
       </c>
       <c r="N14">
+        <v>16036000.0</v>
+      </c>
+      <c r="O14">
         <v>14287000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13848000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14028000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13284000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13118000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12490000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12153000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11335000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10599000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10525000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10552000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10653000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10311000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10305000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9831000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10064000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9239000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8486000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7523000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7413000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7107000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6658000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6563000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6090000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6182000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6523000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6290000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6023000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5919000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6819000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6010000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5755000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5740000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5906000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5938000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5836000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5149000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4969719.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5226314.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4580462.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5698018.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4893323.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4738264.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4769256.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4939247.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4453452.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4022951.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2849934.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2682401.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2560921.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4796021.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1919581.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2142663.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1671338.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2376444.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1479307.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1106601.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>20698000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>161000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>223000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>204000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>357000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>495000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>103000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>103000.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -26812,2947 +27071,2987 @@
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>63614.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>250600000.0</v>
+      </c>
+      <c r="C16">
         <v>195272000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>164300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>193055000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>192017000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>166773000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>198378000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>204391000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>233100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>147971000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>153676000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>164685000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>88136000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>213577000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>149888000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>163558000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>111307000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>108403000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>87054000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>93778000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>93842000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>116347000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>98837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>70907000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>66919000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>79696000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>77264000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>70384000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>73677000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>61401000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>97914000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>97025000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>64477000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>71797000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>24262000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29559000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>27131000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24453000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20607000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18357000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15277000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>17102000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21645000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>21256000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19319000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17662000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>23762000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>23486000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>16408000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20740000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17170736.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18790233.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17629963.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>20963260.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>63347645.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>26176800.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>28909987.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>38435362.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>26277366.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>31734749.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>59782193.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>29349636.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>44691021.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>29266000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>21134396.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>24361479.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>47927540.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>15467545.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8855402.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6930067.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18149145.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-295000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>346000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>97000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-214000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-61000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>199000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-17000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-959000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>127000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-4525000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1634000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-889000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2325000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>813000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1168000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-612000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>792000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>804557.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-68775.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-900330.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1343251.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>584384.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-303643.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-53234.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>100293.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1647666.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1347221.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>12140.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>-302327000.0</v>
+      </c>
+      <c r="C18">
         <v>-61542000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-98683000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-63724000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-27020000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-142544000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-61526000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-93377000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-74712000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-91133000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-123176000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-194714000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-270607000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-33261000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-190812000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35245000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-106275000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-333855000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-89627000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-64210000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-107031000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-95203000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-74079000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-59094000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-71306000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-80861000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-137868000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-40523000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-75815000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-82714000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-103756000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6329000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-34487000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-50903000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-64260000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-57420000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-42701000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-61293000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-38837000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-32530000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-38583000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-24164000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-37306000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-13037000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-22796000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-29082000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2006000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-23945000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>14000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6245000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-31237662.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1219091.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-12325915.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-39653642.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>28121940.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-10240875.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4533317.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>21929282.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>24224866.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-7383566.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-7451489.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-33107704.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-11019363.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>20551144.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-9948766.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-18359734.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>28179350.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>39520581.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-24013128.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-20030090.0</v>
       </c>
-      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-82249000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-57663000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-118370000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-31245000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-122180000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-129442000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-103770000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-101750000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-185951000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-177989000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-38000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-125694000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-458000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4838000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-57733000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-55157000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-44349000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-49272000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-56479000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-53413000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-48902000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-49352000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-127000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>22000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-132000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-192000.0</v>
       </c>
       <c r="AE19">
         <v>-192000.0</v>
       </c>
       <c r="AF19">
         <v>-192000.0</v>
       </c>
       <c r="AG19">
         <v>-192000.0</v>
       </c>
       <c r="AH19">
+        <v>-192000.0</v>
+      </c>
+      <c r="AI19">
         <v>-21343000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-2409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21343000.0</v>
       </c>
       <c r="AK19">
         <v>-21343000.0</v>
       </c>
       <c r="AL19">
+        <v>-21343000.0</v>
+      </c>
+      <c r="AM19">
         <v>-31530000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3575000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-45205000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-12215000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-3575000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-40582000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>3000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>135000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>-29679000.0</v>
+      </c>
+      <c r="C21">
         <v>104670000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1086000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44683000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>106284000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>82152000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21387000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>58638000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>266705000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>154851000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42663000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>150269000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31740000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>98507000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>282742000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>100281000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>65380000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>81091000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-42185000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>95711000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>60670000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>57791000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18826000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>56756000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-90000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24816000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5657000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4775000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4994000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3665000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>48008000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5096000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11788000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4624000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31536000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>21315000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>11377000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17211000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3799000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19583000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-7642000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9157000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5369000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-19254000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16964000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-13631000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5176000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-15189761.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-993342.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>16475914.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4485471.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7490400.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9153022.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-6123579.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-15984074.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-60719760.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>38911625.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>31775570.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
-        <v>-18283000.0</v>
+        <v>5524000.0</v>
       </c>
       <c r="C22">
-        <v>18371000.0</v>
+        <v>-14383000.0</v>
       </c>
       <c r="D22">
-        <v>18505000.0</v>
+        <v>24922000.0</v>
       </c>
       <c r="E22">
+        <v>21841000.0</v>
+      </c>
+      <c r="F22">
         <v>15518000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5606000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37910000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17014000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5194000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6178000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>33092000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21239000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6340000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1557000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18643000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27735000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32873000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19298000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29594000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20280000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17886000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12431000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23761000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17689000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8836000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6636000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20592000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8331000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8507000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2871000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10670000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10701000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8702000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7504000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20501000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8791000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5960000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1744000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3383000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5810000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2100000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>704000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-4532000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4178000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1991000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-4188000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8654000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7291000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2719000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-8281000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1573893.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4545117.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1780751.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1924072.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4914785.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6771182.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5168868.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1505298.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8247527.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>12358580.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8832128.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5288285.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7699883.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12040917.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7707638.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1277678.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9574315.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>8194475.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1720449.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>417909.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18273000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>273733000.0</v>
+      </c>
+      <c r="C23">
         <v>25177000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15328000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>43919000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3775000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32395000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30273000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7985000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97829000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>52590000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>49312000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34848000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17368000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>63099000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>90259000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>56651000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68710000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>70088000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>48944000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>42986000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>40224000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33502000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>58290000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63411000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>73086000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>64954000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>86666000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37349000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>62867000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>41876000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5488000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>48379000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34540000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>37311000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52340000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>48628000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37232000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>35230000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>24645000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>25818000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21580000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10403000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>16171000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-735000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>22531000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17601000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1311000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21866000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3138000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3742000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>54353558.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8260787.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4364321.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8166000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-16337791.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>321743.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2182760.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>822812.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-6464638.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1509520.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4514637.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1169232.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>21520151.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-4951416.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1388847248.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-4495859.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4560803.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-8230455.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1052492.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-300445.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24">
+        <v>-165000.0</v>
+      </c>
+      <c r="C24">
         <v>-96396000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>132373000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-193050000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-108518000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-158000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4277000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>403000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1416000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8180000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-527000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-38000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-458000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>204000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-56844000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-21482000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-43700000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-48444000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-55823000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1874000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1874000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-28497000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-135248000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-132000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-23132000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-23334000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-81614000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-17862000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-13379000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-12818000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>368000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-17343000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-22272000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-29121000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3575000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-24392000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-12215000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-8598000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>852000.0</v>
       </c>
       <c r="AS24">
         <v>852000.0</v>
       </c>
       <c r="AT24">
+        <v>852000.0</v>
+      </c>
+      <c r="AU24">
         <v>-5871000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-13903000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-9053000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3727000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-8331000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>28828823.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3504000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>295785.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1290934.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3076994.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>395007.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-9695695.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>3838766.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>7800000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-77791117.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-8129688.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6695711.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>24783062.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-30922003.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5874481.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-5874481.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>14587244.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-15261354.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>9487717.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-9487717.0</v>
       </c>
-      <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
-        <v>8884000.0</v>
+        <v>27936000.0</v>
       </c>
       <c r="C25">
-        <v>927000.0</v>
+        <v>4371000.0</v>
       </c>
       <c r="D25">
-        <v>7695000.0</v>
+        <v>2455000.0</v>
       </c>
       <c r="E25">
-        <v>-8905000.0</v>
+        <v>721000.0</v>
       </c>
       <c r="F25">
+        <v>-7169000.0</v>
+      </c>
+      <c r="G25">
         <v>-2140000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-23028000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2825000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1834000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1249000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>7392000.0</v>
+        <v>3176000.0</v>
       </c>
       <c r="N25">
+        <v>7456000.0</v>
+      </c>
+      <c r="O25">
         <v>772000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>738000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1741000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>143000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1922000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1254000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3260000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2255000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>478000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>848000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2041000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1138000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>719000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>177000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>552000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>487000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>744000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2307000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>581000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1035000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>873000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>459000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-349000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-178000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-15000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1057000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3004000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2055000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>568000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6177000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>351000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>229000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>232000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2145000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-779000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-775000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>414000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-5768784.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-222020.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>125005.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-401380.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3383850.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-622019.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1086618.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1015674.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3230375.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1712819.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3415483.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-256278.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1791633.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>573580.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2190821.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-45407.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1002622.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-3564548.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1442264.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>976885.0</v>
       </c>
-      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-13270000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>16879000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>1845000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9431000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6302000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1975000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>508000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="W26">
         <v>6000.0</v>
       </c>
       <c r="X26">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-6000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-139000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>19912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-67000.0</v>
       </c>
       <c r="AE26">
         <v>-67000.0</v>
       </c>
       <c r="AF26">
+        <v>-67000.0</v>
+      </c>
+      <c r="AG26">
         <v>4276000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1771000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-383000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-760000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-220000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2049000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1936000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-2502000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1949000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6908000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6560000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>59000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>430000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>10000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>538000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>566000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>324000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>401698.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>416252.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>500534.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>789848.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-3115153.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1216985.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>735839.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1071132.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>905557.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2585997.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>768970.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-768970.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-874948.0</v>
       </c>
-      <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>7555000.0</v>
+      </c>
+      <c r="C27">
         <v>4176000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4081000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3746000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3751000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2844000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3762000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3664000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3678000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3026000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-2000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4319000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3962000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4037000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4209000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3631000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3675000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3531000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4436000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2165000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1349000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>766000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>553000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>521000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>430000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>429000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>425000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>413000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>397000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>385000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>121000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>390000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>392000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>355000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>317000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>326000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>307000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>343000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>376000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>328000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>391000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>367000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>402000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>396000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>453000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>518000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>385000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>683000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>707000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>718000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>674127.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>789416.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>664759.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>671101.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>823216.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>853866.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>892607.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>781453.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>838506.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>432624.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>735526.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>859050.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>740157.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>651352.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>668065.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>439086.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1324321.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>611414.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>616386.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>616600.0</v>
       </c>
-      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>347217000.0</v>
+      </c>
+      <c r="C28">
         <v>128501000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12130000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>88113000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>107388000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>114547000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8886000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66623000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>161061000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>77374000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>108402000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>267324000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>174758000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>106128000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>176033000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>88520000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>110274000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>355400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>104194000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>64343000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>84541000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>112383000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>99670000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>63093000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>58477000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>83929000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>144542000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>37214000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>88130000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>47533000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>45719000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>54755000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39914000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>84123000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>58617000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>59751000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>45593000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>64832000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>44463000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>35627000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>37717000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19494000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>42218000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13340000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>24490000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>20657000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2543000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>38908000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2611000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9022000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-122451.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-456489.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17134679.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3556843.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5722593.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11093717.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4938824.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13710345.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-32190269.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>41636931.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>37871906.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10757443.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1117839.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18004322.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1391816.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-9008.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-10860907.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-18669083.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>15027641.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>18631035.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>22205000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>-71813000.0</v>
+      </c>
+      <c r="C29">
         <v>35396000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-42895000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17712000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26873000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-28304000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18376000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25091000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53314000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20817000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-29570000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6572000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-92621000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>58772000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-65119000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34674000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-31721000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-276122000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-55952000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-19861000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-57759000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-38724000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18794000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10195000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-21954000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-51640000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-75568000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-11471000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-51160000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-58093000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-21160000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>25096000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-20067000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-37070000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-45803000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-39386000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-19585000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-31785000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-10697000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7654000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-24653000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-15069000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-15595000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3652000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-14669000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-22926000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>12347000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-18027000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3582000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>2352000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-15305591.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3707774.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6883441.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-25703476.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>44972701.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3079501.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6267415.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>33208761.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>41904517.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>10317108.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1589603.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-25621271.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>27245289.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9061554.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2478324.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-17935358.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>48388343.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>23100478.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-6538969.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-19653542.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1347000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>-210268000.0</v>
+      </c>
+      <c r="C30">
         <v>-96938000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2242000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-81325000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-57663000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-118370000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31245000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-122180000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-129442000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-103770000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-101750000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-185951000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-193798000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-101253000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-125694000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-70377000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-74554000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-57733000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-55157000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-44349000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-49272000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-56479000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-53413000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-48902000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-49352000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-29348000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-62293000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-29184000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24654000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-26092000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-23499000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-47410000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-27121000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-35176000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-18457000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18034000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-23116000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-29140000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-31715000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-24876000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-13930000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-9095000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-21709000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16689000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7275000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6156000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10341000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-14971000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4691000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8597000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13003988.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2022240.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-26451087.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-14467317.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-14108833.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-16602762.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10800732.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-7440713.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15158911.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-78654262.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-9041092.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-790722.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-13645655.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-19432413.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6552609.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6298857.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5621749.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1158749.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-7986442.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9864265.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>