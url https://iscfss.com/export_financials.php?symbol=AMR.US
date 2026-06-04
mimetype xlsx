--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -887,51 +890,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1096,192 +1099,198 @@
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>1813000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>224000.0</v>
+      </c>
       <c r="C8">
         <v>224000.0</v>
       </c>
       <c r="D8">
         <v>221000.0</v>
       </c>
       <c r="E8">
         <v>217000.0</v>
       </c>
       <c r="F8">
         <v>208000.0</v>
       </c>
       <c r="G8">
         <v>206000.0</v>
       </c>
       <c r="H8">
         <v>205000.0</v>
       </c>
       <c r="I8">
         <v>202000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>20</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>852030000.0</v>
+      </c>
       <c r="C9">
         <v>839804000.0</v>
       </c>
       <c r="D9">
         <v>834482000.0</v>
       </c>
       <c r="E9">
         <v>815442000.0</v>
       </c>
       <c r="F9">
         <v>784743000.0</v>
       </c>
       <c r="G9">
         <v>779424000.0</v>
       </c>
       <c r="H9">
         <v>775707000.0</v>
       </c>
       <c r="I9">
         <v>761301000.0</v>
       </c>
       <c r="J9">
         <v>40616000.0</v>
       </c>
       <c r="K9">
         <v>45964000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
-        <v>365974000000.0</v>
+        <v>365974000.0</v>
       </c>
       <c r="C10">
         <v>481578000.0</v>
       </c>
       <c r="D10">
         <v>268207000.0</v>
       </c>
       <c r="E10">
         <v>301906000.0</v>
       </c>
       <c r="F10">
         <v>81211000.0</v>
       </c>
       <c r="G10">
         <v>139227000.0</v>
       </c>
       <c r="H10">
         <v>212793000.0</v>
       </c>
       <c r="I10">
         <v>233599000.0</v>
       </c>
       <c r="J10">
         <v>141924000.0</v>
       </c>
       <c r="K10">
         <v>127948000.0</v>
       </c>
       <c r="L10">
         <v>269000.0</v>
       </c>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>22</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>365974000.0</v>
+      </c>
       <c r="C11">
         <v>481578000.0</v>
       </c>
       <c r="D11">
         <v>268207000.0</v>
       </c>
       <c r="E11">
         <v>301906000.0</v>
       </c>
       <c r="F11">
         <v>81211000.0</v>
       </c>
       <c r="G11">
         <v>139227000.0</v>
       </c>
       <c r="H11">
         <v>212793000.0</v>
       </c>
       <c r="I11">
         <v>233599000.0</v>
       </c>
       <c r="J11">
         <v>141924000.0</v>
       </c>
       <c r="K11">
         <v>127948000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
-        <v>415556000000.0</v>
+        <v>415556000.0</v>
       </c>
       <c r="C12">
         <v>481578000.0</v>
       </c>
       <c r="D12">
         <v>268207000.0</v>
       </c>
       <c r="E12">
         <v>347958000.0</v>
       </c>
       <c r="F12">
         <v>81211000.0</v>
       </c>
       <c r="G12">
         <v>139227000.0</v>
       </c>
       <c r="H12">
         <v>212793000.0</v>
       </c>
       <c r="I12">
         <v>233599000.0</v>
       </c>
       <c r="J12">
         <v>141924000.0</v>
       </c>
@@ -1484,83 +1493,85 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>31</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>11124000.0</v>
+      </c>
       <c r="C20">
         <v>11124000.0</v>
       </c>
       <c r="D20">
         <v>11124000.0</v>
       </c>
       <c r="E20">
         <v>10736000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>95624000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
-        <v>34452000000.0</v>
+        <v>34452000.0</v>
       </c>
       <c r="C21">
         <v>39879000.0</v>
       </c>
       <c r="D21">
         <v>46579000.0</v>
       </c>
       <c r="E21">
         <v>55102000.0</v>
       </c>
       <c r="F21">
         <v>74197000.0</v>
       </c>
       <c r="G21">
         <v>88196000.0</v>
       </c>
       <c r="H21">
         <v>125145000.0</v>
       </c>
       <c r="I21">
         <v>154584000.0</v>
       </c>
       <c r="J21">
         <v>18458000.0</v>
       </c>
@@ -1632,212 +1643,220 @@
       </c>
       <c r="G23">
         <v>1680089000.0</v>
       </c>
       <c r="H23">
         <v>2302823000.0</v>
       </c>
       <c r="I23">
         <v>2746058000.0</v>
       </c>
       <c r="J23">
         <v>836600000.0</v>
       </c>
       <c r="K23">
         <v>946752000.0</v>
       </c>
       <c r="L23">
         <v>1715410000.0</v>
       </c>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>9841000.0</v>
+      </c>
       <c r="C24">
         <v>2868000.0</v>
       </c>
       <c r="D24">
         <v>6792000.0</v>
       </c>
       <c r="E24">
         <v>7897000.0</v>
       </c>
       <c r="F24">
         <v>444771000.0</v>
       </c>
       <c r="G24">
         <v>553697000.0</v>
       </c>
       <c r="H24">
         <v>564481000.0</v>
       </c>
       <c r="I24">
         <v>545269000.0</v>
       </c>
       <c r="J24">
         <v>361973000.0</v>
       </c>
       <c r="K24">
         <v>346837000.0</v>
       </c>
       <c r="L24">
         <v>68000.0</v>
       </c>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>36</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>9841000.0</v>
+      </c>
       <c r="C25">
         <v>2868000.0</v>
       </c>
       <c r="D25">
         <v>6792000.0</v>
       </c>
       <c r="E25">
         <v>7897000.0</v>
       </c>
       <c r="F25">
         <v>445562000.0</v>
       </c>
       <c r="G25">
         <v>553697000.0</v>
       </c>
       <c r="H25">
         <v>564481000.0</v>
       </c>
       <c r="I25">
         <v>545269000.0</v>
       </c>
       <c r="J25">
         <v>361973000.0</v>
       </c>
       <c r="K25">
         <v>346837000.0</v>
       </c>
       <c r="L25">
         <v>68000.0</v>
       </c>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>37</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>53850000.0</v>
+      </c>
       <c r="C26">
         <v>41072000.0</v>
       </c>
       <c r="D26">
         <v>31670000.0</v>
       </c>
       <c r="E26">
         <v>23070000.0</v>
       </c>
       <c r="F26">
         <v>20460000.0</v>
       </c>
       <c r="G26">
         <v>18383000.0</v>
       </c>
       <c r="H26">
         <v>18413000.0</v>
       </c>
       <c r="I26">
         <v>15236000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-352558000000.0</v>
+        <v>-342574000.0</v>
       </c>
       <c r="C28">
         <v>-475794000.0</v>
       </c>
       <c r="D28">
         <v>-257833000.0</v>
       </c>
       <c r="E28">
         <v>-290931000.0</v>
       </c>
       <c r="F28">
         <v>367340000.0</v>
       </c>
       <c r="G28">
         <v>443300000.0</v>
       </c>
       <c r="H28">
         <v>436510000.0</v>
       </c>
       <c r="I28">
         <v>354413000.0</v>
       </c>
       <c r="J28">
         <v>230779000.0</v>
       </c>
       <c r="K28">
         <v>221213000.0</v>
       </c>
       <c r="L28">
         <v>-133000.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1558911000.0</v>
+      </c>
       <c r="C29">
         <v>1655281000.0</v>
       </c>
       <c r="D29">
         <v>1584302000.0</v>
       </c>
       <c r="E29">
         <v>1440730000.0</v>
       </c>
       <c r="F29">
         <v>995460000.0</v>
       </c>
       <c r="G29">
         <v>782629000.0</v>
       </c>
       <c r="H29">
         <v>1289088000.0</v>
       </c>
       <c r="I29">
         <v>1659152000.0</v>
       </c>
       <c r="J29">
         <v>465351000.0</v>
       </c>
       <c r="K29"/>
@@ -1896,196 +1915,200 @@
       <c r="F31">
         <v>472712000.0</v>
       </c>
       <c r="G31">
         <v>111906000.0</v>
       </c>
       <c r="H31">
         <v>571876000.0</v>
       </c>
       <c r="I31">
         <v>820932000.0</v>
       </c>
       <c r="J31">
         <v>74190000.0</v>
       </c>
       <c r="K31">
         <v>-49925000.0</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>43</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>712786000.0</v>
+      </c>
       <c r="C32">
         <v>785560000.0</v>
       </c>
       <c r="D32">
         <v>738367000.0</v>
       </c>
       <c r="E32">
         <v>711796000.0</v>
       </c>
       <c r="F32">
         <v>452057000.0</v>
       </c>
       <c r="G32">
         <v>251081000.0</v>
       </c>
       <c r="H32">
         <v>396327000.0</v>
       </c>
       <c r="I32">
         <v>474365000.0</v>
       </c>
       <c r="J32">
         <v>220979000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
-        <v>1362318000000.0</v>
+        <v>1362318000.0</v>
       </c>
       <c r="C33">
         <v>1402039000.0</v>
       </c>
       <c r="D33">
         <v>1357760000.0</v>
       </c>
       <c r="E33">
         <v>1198058000.0</v>
       </c>
       <c r="F33">
         <v>1109726000.0</v>
       </c>
       <c r="G33">
         <v>1169954000.0</v>
       </c>
       <c r="H33">
         <v>1591344000.0</v>
       </c>
       <c r="I33">
         <v>1916457000.0</v>
       </c>
       <c r="J33">
         <v>373446000.0</v>
       </c>
       <c r="K33">
         <v>521536000.0</v>
       </c>
       <c r="L33">
         <v>1533866000.0</v>
       </c>
       <c r="M33"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>21308000.0</v>
+      </c>
       <c r="C34">
         <v>21385000.0</v>
       </c>
       <c r="D34">
         <v>18622000.0</v>
       </c>
       <c r="E34">
         <v>20197000.0</v>
       </c>
       <c r="F34">
         <v>568995000.0</v>
       </c>
       <c r="G34">
         <v>48840000.0</v>
       </c>
       <c r="H34">
         <v>77652000.0</v>
       </c>
       <c r="I34">
         <v>114830000.0</v>
       </c>
       <c r="J34">
         <v>26144000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
-        <v>529609000000.0</v>
+        <v>529608999.0</v>
       </c>
       <c r="C35">
         <v>538102000.0</v>
       </c>
       <c r="D35">
         <v>522199000.0</v>
       </c>
       <c r="E35">
         <v>480099000.0</v>
       </c>
       <c r="F35">
         <v>1014874000.0</v>
       </c>
       <c r="G35">
         <v>1220933000.0</v>
       </c>
       <c r="H35">
         <v>1291549000.0</v>
       </c>
       <c r="I35">
         <v>1319682000.0</v>
       </c>
       <c r="J35">
         <v>501777000.0</v>
       </c>
       <c r="K35">
         <v>690916000.0</v>
       </c>
       <c r="L35">
         <v>373218000.0</v>
       </c>
       <c r="M35"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>1327236047000.0</v>
+        <v>49391000.0</v>
       </c>
       <c r="C36">
         <v>225110000.0</v>
       </c>
       <c r="D36">
         <v>220207000.0</v>
       </c>
       <c r="E36">
         <v>204064999.0</v>
       </c>
       <c r="F36">
         <v>208549000.0</v>
       </c>
       <c r="G36">
         <v>236505000.0</v>
       </c>
       <c r="H36">
         <v>308318000.0</v>
       </c>
       <c r="I36">
         <v>395612000.0</v>
       </c>
       <c r="J36">
         <v>76058000.0</v>
       </c>
@@ -2098,128 +2121,130 @@
       <c r="M36"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>49</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>218745000.0</v>
+      </c>
       <c r="C38">
         <v>228062000.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>-0.1</v>
       </c>
       <c r="F38">
         <v>229009000.0</v>
       </c>
       <c r="G38">
         <v>230834000.0</v>
       </c>
       <c r="H38">
         <v>481977000.0</v>
       </c>
       <c r="I38">
         <v>422791000.0</v>
       </c>
       <c r="J38">
         <v>142314000.0</v>
       </c>
       <c r="K38">
         <v>278233000.0</v>
       </c>
       <c r="L38">
         <v>28458000.0</v>
       </c>
       <c r="M38"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>502280380000.0</v>
+        <v>31132000.0</v>
       </c>
       <c r="C39">
         <v>23681000.0</v>
       </c>
       <c r="D39">
         <v>39064000.0</v>
       </c>
       <c r="E39">
         <v>158679000.0</v>
       </c>
       <c r="F39">
         <v>48152000.0</v>
       </c>
       <c r="G39">
         <v>39377000.0</v>
       </c>
       <c r="H39">
         <v>91361000.0</v>
       </c>
       <c r="I39">
         <v>181420000.0</v>
       </c>
       <c r="J39">
         <v>124343000.0</v>
       </c>
       <c r="K39">
         <v>58021000.0</v>
       </c>
       <c r="L39">
         <v>26595000.0</v>
       </c>
       <c r="M39"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>201880831000.0</v>
+        <v>135088000.0</v>
       </c>
       <c r="C40">
         <v>123565000.0</v>
       </c>
       <c r="D40">
         <v>146276000.0</v>
       </c>
       <c r="E40">
         <v>268551000.0</v>
       </c>
       <c r="F40">
         <v>171613000.0</v>
       </c>
       <c r="G40">
         <v>137074000.0</v>
       </c>
       <c r="H40">
         <v>26176000.0</v>
       </c>
       <c r="I40">
         <v>173785000.0</v>
       </c>
       <c r="J40">
         <v>151674000.0</v>
       </c>
@@ -2244,51 +2269,53 @@
       <c r="F41">
         <v>569312000.0</v>
       </c>
       <c r="G41">
         <v>662160000.0</v>
       </c>
       <c r="H41">
         <v>721195000.0</v>
       </c>
       <c r="I41">
         <v>774413000.0</v>
       </c>
       <c r="J41">
         <v>139804000.0</v>
       </c>
       <c r="K41">
         <v>345513000.0</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>53</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-488997000.0</v>
+      </c>
       <c r="C42">
         <v>-457112000.0</v>
       </c>
       <c r="D42">
         <v>-355233000.0</v>
       </c>
       <c r="E42">
         <v>166381000.0</v>
       </c>
       <c r="F42">
         <v>676943000.0</v>
       </c>
       <c r="G42">
         <v>672410000.0</v>
       </c>
       <c r="H42">
         <v>667723000.0</v>
       </c>
       <c r="I42">
         <v>690939000.0</v>
       </c>
       <c r="J42">
         <v>-9476000.0</v>
       </c>
       <c r="K42">
@@ -2317,127 +2344,131 @@
       <c r="M43"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>996384000.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1963527000.0</v>
+      </c>
       <c r="C45">
         <v>1870563000.0</v>
       </c>
       <c r="D45">
         <v>1698883000.0</v>
       </c>
       <c r="E45">
         <v>1462226000.0</v>
       </c>
       <c r="F45">
         <v>1302820000.0</v>
       </c>
       <c r="G45">
         <v>832541000.0</v>
       </c>
       <c r="H45">
         <v>1115081000.0</v>
       </c>
       <c r="I45">
         <v>1228222000.0</v>
       </c>
       <c r="J45">
         <v>196579000.0</v>
       </c>
       <c r="K45">
         <v>317013000.0</v>
       </c>
       <c r="L45">
         <v>1493390000.0</v>
       </c>
       <c r="M45"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
-        <v>621866000.0</v>
+        <v>1044146999.0</v>
       </c>
       <c r="C46">
         <v>1078338000.0</v>
       </c>
       <c r="D46">
         <v>1040152000.0</v>
       </c>
       <c r="E46">
         <v>893707000.0</v>
       </c>
       <c r="F46">
         <v>806520000.0</v>
       </c>
       <c r="G46">
         <v>826870000.0</v>
       </c>
       <c r="H46">
         <v>1106403000.0</v>
       </c>
       <c r="I46">
         <v>1228222000.0</v>
       </c>
       <c r="J46">
         <v>196579000.0</v>
       </c>
       <c r="K46">
         <v>317013000.0</v>
       </c>
       <c r="L46">
         <v>1493390000.0</v>
       </c>
       <c r="M46"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>58</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1044147000.0</v>
+      </c>
       <c r="C47">
         <v>1081902000.0</v>
       </c>
       <c r="D47">
         <v>1044190000.0</v>
       </c>
       <c r="E47">
         <v>893707000.0</v>
       </c>
       <c r="F47">
         <v>444302000.0</v>
       </c>
       <c r="G47">
         <v>832541000.0</v>
       </c>
       <c r="H47">
         <v>966708000.0</v>
       </c>
       <c r="I47">
         <v>1228222000.0</v>
       </c>
       <c r="J47">
         <v>196579000.0</v>
       </c>
       <c r="K47">
@@ -2494,334 +2525,338 @@
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>1275319000.0</v>
       </c>
       <c r="F49">
         <v>-71739000.0</v>
       </c>
       <c r="G49">
         <v>-360529000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>61</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>3575000.0</v>
+      </c>
       <c r="C50">
         <v>2916000.0</v>
       </c>
       <c r="D50">
         <v>3582000.0</v>
       </c>
       <c r="E50">
         <v>3078000.0</v>
       </c>
       <c r="F50">
         <v>2989000.0</v>
       </c>
       <c r="G50">
         <v>28830000.0</v>
       </c>
       <c r="H50">
         <v>28485000.0</v>
       </c>
       <c r="I50">
         <v>42743000.0</v>
       </c>
       <c r="J50">
         <v>2000000.0</v>
       </c>
       <c r="K50">
         <v>300000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>13416000000.0</v>
+        <v>23400000.0</v>
       </c>
       <c r="C51">
         <v>5784000.0</v>
       </c>
       <c r="D51">
         <v>10374000.0</v>
       </c>
       <c r="E51">
         <v>10975000.0</v>
       </c>
       <c r="F51">
         <v>448551000.0</v>
       </c>
       <c r="G51">
         <v>582527000.0</v>
       </c>
       <c r="H51">
         <v>649303000.0</v>
       </c>
       <c r="I51">
         <v>588012000.0</v>
       </c>
       <c r="J51">
         <v>372703000.0</v>
       </c>
       <c r="K51">
         <v>349161000.0</v>
       </c>
       <c r="L51">
         <v>136000.0</v>
       </c>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>3575000000.0</v>
+        <v>4265000.0</v>
       </c>
       <c r="C52">
         <v>2916000.0</v>
       </c>
       <c r="D52">
         <v>3582000.0</v>
       </c>
       <c r="E52">
         <v>3078000.0</v>
       </c>
       <c r="F52">
         <v>2989000.0</v>
       </c>
       <c r="G52">
         <v>28830000.0</v>
       </c>
       <c r="H52">
         <v>27023000.0</v>
       </c>
       <c r="I52">
         <v>42743000.0</v>
       </c>
       <c r="J52">
         <v>25810000.0</v>
       </c>
       <c r="K52">
         <v>28849000.0</v>
       </c>
       <c r="L52">
         <v>64078000.0</v>
       </c>
       <c r="M52"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
-        <v>49582000000.0</v>
-[...1 lines deleted...]
-      <c r="C53"/>
+        <v>49582000.0</v>
+      </c>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53">
         <v>32000.0</v>
       </c>
       <c r="E53">
         <v>46052000.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
         <v>47000.0</v>
       </c>
       <c r="H53">
         <v>689000.0</v>
       </c>
       <c r="I53">
         <v>16181000.0</v>
       </c>
       <c r="J53">
         <v>12366000.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
-        <v>2280626000000.0</v>
+        <v>2280626000.0</v>
       </c>
       <c r="C55">
         <v>2438708000.0</v>
       </c>
       <c r="D55">
         <v>2406057000.0</v>
       </c>
       <c r="E55">
         <v>2312479000.0</v>
       </c>
       <c r="F55">
         <v>1857712000.0</v>
       </c>
       <c r="G55">
         <v>1680089000.0</v>
       </c>
       <c r="H55">
         <v>2302823000.0</v>
       </c>
       <c r="I55">
         <v>2746058000.0</v>
       </c>
       <c r="J55">
         <v>836600000.0</v>
       </c>
       <c r="K55">
         <v>946752000.0</v>
       </c>
       <c r="L55">
         <v>1715410000.0</v>
       </c>
       <c r="M55"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
-        <v>918308000000.0</v>
+        <v>918308000.0</v>
       </c>
       <c r="C56">
         <v>1036669000.0</v>
       </c>
       <c r="D56">
         <v>1048297000.0</v>
       </c>
       <c r="E56">
         <v>1114421000.0</v>
       </c>
       <c r="F56">
         <v>747986000.0</v>
       </c>
       <c r="G56">
         <v>510135000.0</v>
       </c>
       <c r="H56">
         <v>711479000.0</v>
       </c>
       <c r="I56">
         <v>829601000.0</v>
       </c>
       <c r="J56">
         <v>463154000.0</v>
       </c>
       <c r="K56">
         <v>425216000.0</v>
       </c>
       <c r="L56">
         <v>181544000.0</v>
       </c>
       <c r="M56"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
-        <v>205522000000.0</v>
+        <v>205522000.0</v>
       </c>
       <c r="C57">
         <v>251109000.0</v>
       </c>
       <c r="D57">
         <v>309930000.0</v>
       </c>
       <c r="E57">
         <v>402625000.0</v>
       </c>
       <c r="F57">
         <v>295929000.0</v>
       </c>
       <c r="G57">
         <v>259054000.0</v>
       </c>
       <c r="H57">
         <v>315152000.0</v>
       </c>
       <c r="I57">
         <v>355236000.0</v>
       </c>
       <c r="J57">
         <v>242175000.0</v>
       </c>
       <c r="K57">
         <v>218612000.0</v>
       </c>
       <c r="L57">
         <v>128295000.0</v>
       </c>
       <c r="M57"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
-        <v>735131000000.0</v>
+        <v>735131000.0</v>
       </c>
       <c r="C58">
         <v>789211000.0</v>
       </c>
       <c r="D58">
         <v>832129000.0</v>
       </c>
       <c r="E58">
         <v>882724000.0</v>
       </c>
       <c r="F58">
         <v>1310803000.0</v>
       </c>
       <c r="G58">
         <v>1479987000.0</v>
       </c>
       <c r="H58">
         <v>1606701000.0</v>
       </c>
       <c r="I58">
         <v>1674918000.0</v>
       </c>
       <c r="J58">
         <v>743952000.0</v>
       </c>
@@ -2835,51 +2870,51 @@
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
-        <v>1545495000000.0</v>
+        <v>1545495000.0</v>
       </c>
       <c r="C60">
         <v>1649497000.0</v>
       </c>
       <c r="D60">
         <v>1573928000.0</v>
       </c>
       <c r="E60">
         <v>1429755000.0</v>
       </c>
       <c r="F60">
         <v>546909000.0</v>
       </c>
       <c r="G60">
         <v>200102000.0</v>
       </c>
       <c r="H60">
         <v>696122000.0</v>
       </c>
       <c r="I60">
         <v>1071140000.0</v>
       </c>
       <c r="J60">
         <v>92648000.0</v>
       </c>
@@ -2934,6024 +2969,6188 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
-        <v>66169000000.0</v>
+        <v>92984000.0</v>
       </c>
       <c r="C2">
+        <v>66169000.0</v>
+      </c>
+      <c r="D2">
         <v>83355000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>87412000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>110195000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>96633000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111448000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>122522000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>151453000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>128836000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>121472000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>106216000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>122738000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106037000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>101584000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100957000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>109413000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>90093000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90335000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>97938000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>97902000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58413000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75836000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70027000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93953000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>82725000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>98607000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>89214000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>109854000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20422000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>79360000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>74000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>86479000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>76319000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>107298000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>103159000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>87807000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>98166000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>60924000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
-    </row>
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>-60433000000.0</v>
+        <v>-58698000.0</v>
       </c>
       <c r="C5">
+        <v>-60433000.0</v>
+      </c>
+      <c r="D5">
         <v>-48083000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-49187000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-48995000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-50082000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-48080000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-48320000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-39837000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-40587000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16343000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15891000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12650000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12162000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-60886000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-61704000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-57728000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-58503000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-98908000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-100321000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-110501000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-111985000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-68614000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-69747000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-62626000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-58616000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-22140000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-22076000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-22953000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-23130000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1959000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1998000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1911000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1948000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1018000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1069000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2016000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2087000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>1399422000.0</v>
       </c>
       <c r="AG6">
+        <v>1399422000.0</v>
+      </c>
+      <c r="AH6">
         <v>1402888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
-      <c r="AL6"/>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>1813000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>225000.0</v>
+      </c>
       <c r="C8">
         <v>224000.0</v>
       </c>
       <c r="D8">
         <v>224000.0</v>
       </c>
       <c r="E8">
         <v>224000.0</v>
       </c>
       <c r="F8">
         <v>224000.0</v>
       </c>
       <c r="G8">
         <v>224000.0</v>
       </c>
       <c r="H8">
         <v>224000.0</v>
       </c>
       <c r="I8">
         <v>224000.0</v>
       </c>
       <c r="J8">
+        <v>224000.0</v>
+      </c>
+      <c r="K8">
         <v>221000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>220000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>219000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="O8">
         <v>217000.0</v>
       </c>
       <c r="P8">
+        <v>217000.0</v>
+      </c>
+      <c r="Q8">
         <v>216000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000.0</v>
       </c>
       <c r="S8">
         <v>208000.0</v>
       </c>
       <c r="T8">
         <v>208000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>208000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>852030000.0</v>
+      </c>
+      <c r="D9">
         <v>848838000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>845888000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>841870000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>839804000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>836803000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>825143000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>818221000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>813299000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>815442000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>811012000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>807603000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>788281000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>784743000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>783781000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>782586000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>781606000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>779424000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>778728000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>777650000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>776607000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>775707000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>770822000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
-        <v>365974000000.0</v>
+        <v>317231000.0</v>
       </c>
       <c r="C10">
+        <v>365974000.0</v>
+      </c>
+      <c r="D10">
         <v>408519000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>449027000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>447990000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>481578000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>484560000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>336148000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>269386000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>268207000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>296059000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>312400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>222507000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>301906000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>404430000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>161732000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>159455000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>81211000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>78283000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>72337000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>92236000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>139227000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>161434000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>238438000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>227056000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>212793000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>152638000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>249597000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>181953000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>233599000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>238129000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>199252000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72076000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>141924000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>173490000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>244019000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>240607000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>127948000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>72047000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>365974000.0</v>
+      </c>
+      <c r="D11">
         <v>408519000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>449027000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>447990000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>481578000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>484560000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>296059000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>312400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>222507000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>301906000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>404430000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>161732000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>159455000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>81211000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>78283000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>72337000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
-        <v>415556000000.0</v>
+        <v>366877000.0</v>
       </c>
       <c r="C12">
+        <v>415556000.0</v>
+      </c>
+      <c r="D12">
         <v>457924000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>449027000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>447990000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>481578000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>484560000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>336148000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>269386000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>268207000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>296059000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>312400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>222507000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>347958000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>404430000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>161732000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>159455000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>81211000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>78283000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>72337000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92236000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>139227000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>161434000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>238438000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>227056000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>212793000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>152638000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>249597000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>181953000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>238129000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>199252000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>72076000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>141924000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>173490000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>244019000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>240607000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>127948000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>72047000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C13">
         <v>224000.0</v>
       </c>
       <c r="D13">
         <v>224000.0</v>
       </c>
       <c r="E13">
         <v>224000.0</v>
       </c>
       <c r="F13">
         <v>224000.0</v>
       </c>
       <c r="G13">
         <v>224000.0</v>
       </c>
       <c r="H13">
         <v>224000.0</v>
       </c>
       <c r="I13">
         <v>224000.0</v>
       </c>
       <c r="J13">
+        <v>224000.0</v>
+      </c>
+      <c r="K13">
         <v>221000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>220000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>219000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="O13">
         <v>217000.0</v>
       </c>
       <c r="P13">
+        <v>217000.0</v>
+      </c>
+      <c r="Q13">
         <v>216000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000.0</v>
       </c>
       <c r="S13">
         <v>208000.0</v>
       </c>
       <c r="T13">
         <v>208000.0</v>
       </c>
       <c r="U13">
+        <v>208000.0</v>
+      </c>
+      <c r="V13">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="W13">
         <v>206000.0</v>
       </c>
       <c r="X13">
         <v>206000.0</v>
       </c>
       <c r="Y13">
-        <v>205000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="Z13">
         <v>205000.0</v>
       </c>
       <c r="AA13">
         <v>205000.0</v>
       </c>
       <c r="AB13">
+        <v>205000.0</v>
+      </c>
+      <c r="AC13">
         <v>204000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>203000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="AF13">
         <v>108000.0</v>
       </c>
       <c r="AG13">
         <v>108000.0</v>
       </c>
       <c r="AH13">
         <v>108000.0</v>
       </c>
       <c r="AI13">
         <v>108000.0</v>
       </c>
       <c r="AJ13">
+        <v>108000.0</v>
+      </c>
+      <c r="AK13">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="AL13">
         <v>103000.0</v>
       </c>
       <c r="AM13">
         <v>103000.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>103000.0</v>
+      </c>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>12800037.0</v>
+      </c>
+      <c r="C14">
         <v>12866000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13015413.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13057749.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13047607.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13020122.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13092019.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13111010.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13236596.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13662021.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14110488.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14910633.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15916378.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16504793.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17718517.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19158848.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19540642.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19135326.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18913352.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18438699.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18361444.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18322236.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18319947.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18304853.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18245911.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18195651.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19025462.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19420471.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19538629.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15822037.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10384513.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10306043.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10292607.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10770005.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10896856.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10874175.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10728281.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="AM14">
         <v>10300000.0</v>
       </c>
       <c r="AN14">
         <v>10300000.0</v>
       </c>
       <c r="AO14">
+        <v>10300000.0</v>
+      </c>
+      <c r="AP14">
         <v>10110710.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>219000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="O15">
         <v>217000.0</v>
       </c>
       <c r="P15">
+        <v>217000.0</v>
+      </c>
+      <c r="Q15">
         <v>216000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000.0</v>
       </c>
       <c r="S15">
         <v>208000.0</v>
       </c>
       <c r="T15">
         <v>208000.0</v>
       </c>
       <c r="U15">
+        <v>208000.0</v>
+      </c>
+      <c r="V15">
         <v>207000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>206000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="Z15">
         <v>205000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AA15">
+        <v>205000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15">
         <v>204000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>203000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>202000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="AG15">
         <v>108000.0</v>
       </c>
       <c r="AH15">
         <v>108000.0</v>
       </c>
       <c r="AI15">
+        <v>108000.0</v>
+      </c>
+      <c r="AJ15">
         <v>0.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="AL15">
         <v>103000.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>103000.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>334000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5477000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2342000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>178507000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>174184000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>11378000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>187177000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>185603000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>317000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>942000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>154067000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>134873000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13197000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>153372000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>161453000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>146527000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>154282000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>148984000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>157948000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>150812000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>56020000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>56615000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>61430000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>11646000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9345000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>81379000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12321000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12319000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>33295000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>24286000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>10874000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11723000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12934000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4993000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>317000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>479000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>483000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>474000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>480000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>3084000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3195000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3377000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3518000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>169552.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>11124000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>11124000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>11124000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>10736000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>0.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>124353000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>101019000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>107534000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>95624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699898000.0</v>
       </c>
       <c r="AF20">
         <v>699898000.0</v>
       </c>
       <c r="AG20">
+        <v>699898000.0</v>
+      </c>
+      <c r="AH20">
         <v>650663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
-        <v>34452000000.0</v>
+        <v>33576000.0</v>
       </c>
       <c r="C21">
+        <v>34452000.0</v>
+      </c>
+      <c r="D21">
         <v>35808000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>37165000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38522000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>39879000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>41554000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43229000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>44904000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46579000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>48644000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50713000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>52905000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>55102000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58561000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>62702000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>68450000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>74197000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>78547000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>81610000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>84245000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>88196000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>100350000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>103439000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>115628000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>125145000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>138725000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>146554000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>147886000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>154584000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5990000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7149000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8252000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18458000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38038000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>52905000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>67491000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>87149000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>126241000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
-        <v>193000000000.0</v>
+        <v>213102000.0</v>
       </c>
       <c r="C22">
+        <v>193000000.0</v>
+      </c>
+      <c r="D22">
         <v>210030000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>207251000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>190093000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>169269000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>200108000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>221815000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>246033000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>231344000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>271805000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>270461000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>266678000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>200574000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>178559000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>167192000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>161753000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>129382000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>124534000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>144416000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>108871000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>108051000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>124245000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>143198000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>184445000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>162659000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>172591000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>164303000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>145058000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>121965000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>58496000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>74464000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>96612000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>69561000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>61866000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>75874000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>63625000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>75399000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>49720000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
-        <v>2280626000000.0</v>
+        <v>2282437000.0</v>
       </c>
       <c r="C23">
+        <v>2280626000.0</v>
+      </c>
+      <c r="D23">
         <v>2345299000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2373114000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2400500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2438708000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2479419000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2492952000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2460809000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2406057000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2352960000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2357832000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2349117000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2312479000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2259853000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2216146000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2112999000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1857712000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1675951000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1662783000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1671641000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1680089000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1923123000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2040238000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2291917000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2302823000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2669888000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2779790000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2756051000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2746058000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>906625000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>902071000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>884112000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>836600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>932077000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1042537000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>999899000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>946752000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>827683000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>8977000.0</v>
+      </c>
       <c r="C24">
+        <v>9841000.0</v>
+      </c>
+      <c r="D24">
         <v>2854000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3144000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2365000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2868000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3582000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5301000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6034000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6792000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7064000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7761000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8379000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7897000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2987000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2762000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>248936000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>445562000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>497191000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>550263000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>550314000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>553697000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>552676000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>597706000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>623474000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>564481000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>558640000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>174000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>676354000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>595084000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>584815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
-      <c r="AL24"/>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>9841000.0</v>
+      </c>
+      <c r="D25">
         <v>2854000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3144000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2365000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2868000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3582000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>7064000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7761000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8379000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7897000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2987000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2762000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>248936000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>445562000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>497191000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>550263000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>550314000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>553697000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>552676000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>597706000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>623474000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>564481000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>563846000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>53850000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>41072000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>31670000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>23070000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>20460000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>18383000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>18413000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>1199000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9338000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6956000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-352558000000.0</v>
+        <v>-305023000.0</v>
       </c>
       <c r="C28">
+        <v>-342574000.0</v>
+      </c>
+      <c r="D28">
         <v>-403546000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-443258000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-442956000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-475794000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-477877000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-327584000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-259960000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-257833000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-285557000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-301153000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-210566000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-290931000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-399732000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-157043000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>91915000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>367340000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>426884000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>507330000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>487525000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>443300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>436106000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>389658000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>425947000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>436510000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>440190000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>359807000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>414564000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>354413000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>128432000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>167832000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>299876000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>230779000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>201719000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>141761000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>150747000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>221213000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>231940000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1529163000.0</v>
+      </c>
       <c r="C29">
+        <v>1558911000.0</v>
+      </c>
+      <c r="D29">
         <v>1597097000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1619479000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1619872000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1655281000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1657310000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1652134000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1600570000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1584302000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1568575000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1577981000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1560516000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1440730000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1376367000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1324262000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1181217000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>995460000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>753264000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>741998000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>749922000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>782629000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>940508000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1037511000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1306838000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
-        <v>278620000000.0</v>
+        <v>302136000.0</v>
       </c>
       <c r="C30">
+        <v>278620000.0</v>
+      </c>
+      <c r="D30">
         <v>289182000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>296046000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>341991000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>362141000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>375869000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>505094000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>526222000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>509682000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>432401000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>432014000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>546252000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>407210000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>487352000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>721830000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>636152000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>489241000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>335287000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>206693000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>214342000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>223480000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>179671000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>183820000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>245377000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>244666000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>259931000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>280025000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>319687000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>383269000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>138697000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>168310000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>227460000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>127917000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>186402000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>192162000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>136458000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>191531000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>108056000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30"/>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1509429000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1516021000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1495670000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1374653000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1313108000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1256871000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>861397000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>472712000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>169550000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>80721000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>85916000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>111906000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>242618000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>305976000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>538207000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>570977000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-35054000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-29393000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>348500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>361664000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>262001000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5000002.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000010.0</v>
       </c>
       <c r="AJ31">
         <v>5000010.0</v>
       </c>
       <c r="AK31">
+        <v>5000010.0</v>
+      </c>
+      <c r="AL31">
         <v>5000001.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>23000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>43</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>661488000.0</v>
+      </c>
       <c r="C32">
+        <v>712786000.0</v>
+      </c>
+      <c r="D32">
         <v>739409000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>744884000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>747377000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>785560000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>788330000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>787269000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>735220000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>738367000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>733736000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>782571000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>775879000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>711796000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>806055000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>763210000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>653647000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>452057000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>278814000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>222742000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>235971000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>251081000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>294011000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>395921000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>495809000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
-        <v>1362318000000.0</v>
+        <v>1372962000.0</v>
       </c>
       <c r="C33">
+        <v>1362318000.0</v>
+      </c>
+      <c r="D33">
         <v>1355355000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1384889000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1392966000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1402039000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1386455000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1397029000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1384300000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1357760000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1304014000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1279525000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1256630000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1198058000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1112456000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1107469000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1098426000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1109726000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1104733000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1128665000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1146067000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1169954000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1336834000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1352428000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1492888000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1591344000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1899424000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1917104000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1935633000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1916457000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>387805000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>372461000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>369545000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>373446000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>462372000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>488725000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>522625000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>521536000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>578748000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33"/>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>21367000.0</v>
+      </c>
       <c r="C34">
+        <v>21308000.0</v>
+      </c>
+      <c r="D34">
         <v>20832000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>19771000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>20353000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>21385000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>22173000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>21121000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>20535000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>18622000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>18221000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>454306000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>451269000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>20197000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>532132000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>20274000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>568297000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>568995000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>637780000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>40416000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>661089000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>48840000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>74229000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>68866000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>58295000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>77652000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
-        <v>529609000000.0</v>
+        <v>517495000.0</v>
       </c>
       <c r="C35">
+        <v>529608999.0</v>
+      </c>
+      <c r="D35">
         <v>502640000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>516063000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>525505000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>538102000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>524158000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>540728000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>528376000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>522199000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>479677000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>495362000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>483934000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>480099000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>546842000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>551106000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>822226000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1014874000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1135450000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1189076000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1211877000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1220933000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1287877000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1338934000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1334862000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1291549000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1470773000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1486164000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1320213000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1319682000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>491377000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>499644000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>502744000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>501777000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>674430000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>676175000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>729155000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>690916000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>639892000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>697913000000.0</v>
+        <v>72405000.0</v>
       </c>
       <c r="C36">
+        <v>49391000.0</v>
+      </c>
+      <c r="D36">
         <v>276787000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>497822000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>70102000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>225110000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>230895000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>109352000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>113601000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>220207000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>188753000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>252030000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>157888000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>204064999.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>225961000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>222839000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>223675000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>208549000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>219980000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>237016000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>243286000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>236505000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>345656000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>330319000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>314363000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>308318000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>398586000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>415017000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>421725000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>395612000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>75487000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>69525000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>80891000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>76058000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>98087000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>117830000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>139099000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>117374000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>97588000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36"/>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
-      <c r="AL37"/>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>283719000.0</v>
+      </c>
+      <c r="D38">
         <v>283768000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>295284000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>289547000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>280258000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>282264000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>269102000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>261452000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>258813000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-0.1</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>225961000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>222839000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>223675000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>229009000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>219980000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>237016000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>243286000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>230834000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>339175000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>323462000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>307108000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>332705000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>439777000.0</v>
       </c>
-      <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>3595000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6207000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>24035000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>26784000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>24538000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1041491801.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1038946000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1036690000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1035031000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>169000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38"/>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>31132000000.0</v>
+        <v>27360000.0</v>
       </c>
       <c r="C39">
+        <v>31132000.0</v>
+      </c>
+      <c r="D39">
         <v>32808000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>35901000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>27460000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>23681000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32427000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>32866000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34868000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>39064000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>48681000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>63432000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>57050000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>158679000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>77056000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>57923000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>57213000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>48152000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>33114000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>110672000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>110125000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>39377000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>120939000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>122354000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>142151000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>91361000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>185304000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>168761000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>173720000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17424000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>83498000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>87584000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>118419000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>124343000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>45664000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>49108000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>36584000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>30338000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>24526000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>135778000000.0</v>
+        <v>151772000.0</v>
       </c>
       <c r="C40">
+        <v>135088000.0</v>
+      </c>
+      <c r="D40">
         <v>140331000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>153304000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>124742000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>123565000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>160897000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>150294000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>175917000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>146276000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>155980000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>145594000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>144590000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>268551000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>210041000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>209707000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>249079000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>171613000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>168949000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>184034000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>162254000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>137074000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>171578000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>191472000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>179738000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>26176000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>202588000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>208306000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>198788000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>209075000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>91885000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>97846000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>135193000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>151674000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>63361000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>149461000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>56565000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>105801000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>117878000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40"/>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>472613000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>487601000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>475555000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>468326000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>543855000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>548344000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>573290000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>569312000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>638259000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>638813000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>661563000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>662160000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>729669000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>735438000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>705595000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>720202000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
+      <c r="AC41"/>
+      <c r="AD41">
         <v>17374000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11320000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>21145000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>17723000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10883000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1032609080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36225000.0</v>
       </c>
       <c r="AJ41">
         <v>36225000.0</v>
       </c>
       <c r="AK41">
         <v>36225000.0</v>
       </c>
-      <c r="AL41"/>
+      <c r="AL41">
+        <v>36225000.0</v>
+      </c>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>53</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-508257000.0</v>
+      </c>
       <c r="C42">
+        <v>-488997000.0</v>
+      </c>
+      <c r="D42">
         <v>-471987000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-454812000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-458830000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-457112000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-460113000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-463126000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-465103000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-355233000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-226042000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-130981000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>21742000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>166381000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>289918000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>484729000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>658213000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>676943000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>675981000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>674892000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>673912000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>672410000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>671752000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>670695000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>669694000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>667723000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>663122000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>692810000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>693450000.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>-5524000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-7657000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-9832000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-9476000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>19789000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>31913000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>47419000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>45964000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>46482000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42"/>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
         <v>996384000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>995450000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>995223000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>995131000.0</v>
       </c>
-      <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1998670000.0</v>
+      </c>
       <c r="C45">
+        <v>1963527000.0</v>
+      </c>
+      <c r="D45">
         <v>1941614000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1928674000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1899077000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1870563000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1830102000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1809462000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1752693000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1698883000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1629260000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1582233000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1531628000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1462226000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1398529000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>357152000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>818536000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>832541000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>918670000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1062897000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1115081000.0</v>
       </c>
-      <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>1200048000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1224050000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1228222000.0</v>
       </c>
-      <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>207805000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>198051000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>196579000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>317990000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>316035000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>317013000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
-        <v>621866000000.0</v>
+        <v>1035634000.0</v>
       </c>
       <c r="C46">
+        <v>1044146999.0</v>
+      </c>
+      <c r="D46">
         <v>1035779000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>624078000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1064897000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1078338000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1062637000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1074518000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1057529000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1040152000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>986268000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>967360000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>944912000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>893707000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>827934000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>821928000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>806301000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>806520000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>806206000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>810039000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>818536000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>826870000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>890828000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>918670000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1062897000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1106403000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1187244000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1200048000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1224050000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>218347000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>207805000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>198051000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>196579000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>326247000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>317990000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>316035000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>317013000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>354919000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+    </row>
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>1044147000.0</v>
+      </c>
+      <c r="D47">
         <v>1035779000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1052440000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1064897000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1081902000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1062637000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>986268000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>452501000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>458191000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>893707000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>423763000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>821928000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>436852000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>444302000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>449901000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>810039000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>457416000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>832541000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>897309000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>925527000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1070152000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1115081000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1196569000.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47">
+      <c r="AC47"/>
+      <c r="AD47">
         <v>1249799000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1207606000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3099181000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2893876000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2711644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
-      <c r="AL47"/>
+      <c r="AL47">
+        <v>0.0</v>
+      </c>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-    </row>
-    <row r="48" spans="1:41">
+      <c r="AP47"/>
+    </row>
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
-        <v>2094701000000.0</v>
+        <v>2083685000.0</v>
       </c>
       <c r="C48">
+        <v>2094701000.0</v>
+      </c>
+      <c r="D48">
         <v>2111970000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2117485000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2122439000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2156467000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2158596000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2154792000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2095860000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1969527000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1800238000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1713387000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1539265000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1275319000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1142420000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>896332000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>329152000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-71739000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-329184000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-412448000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-393457000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-360529000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-260376000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-191739000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>46562000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>86810000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>227751000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>296283000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>409944000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>403129000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>246587000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>234693000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>160905000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>103964000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>10159000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>730000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>26341000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-10930000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-51176000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
-    </row>
-    <row r="49" spans="1:41">
+      <c r="AP48"/>
+    </row>
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1713387000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1539265000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1275319000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1142420000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>896332000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>329152000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-71739000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-329184000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-412448000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-393457000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-360529000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>-8114000.0</v>
       </c>
       <c r="AG49">
+        <v>-8114000.0</v>
+      </c>
+      <c r="AH49">
         <v>-21349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
-      <c r="AL49"/>
+      <c r="AL49">
+        <v>0.0</v>
+      </c>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>61</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>3231000.0</v>
+      </c>
       <c r="C50">
+        <v>3575000.0</v>
+      </c>
+      <c r="D50">
         <v>2119000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2625000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2669000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2916000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3101000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3263000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3392000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3582000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3438000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3486000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3562000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3078000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1711000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1927000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2434000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2989000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>7976000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>29404000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>29447000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>28830000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>44864000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>30390000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>29529000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>28485000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>988892000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>690123000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>595084000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>584815000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1500000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>300000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>13416000000.0</v>
+        <v>12208000.0</v>
       </c>
       <c r="C51">
+        <v>23400000.0</v>
+      </c>
+      <c r="D51">
         <v>4973000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5769000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5034000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5784000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6683000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8564000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9426000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10374000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10502000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11247000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>11941000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10975000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4698000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4689000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>251370000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>448551000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>505167000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>579667000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>579761000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>582527000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>597540000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>628096000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>653003000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>649303000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>592828000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>609404000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>596517000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>588012000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>366561000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>367084000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>371952000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>372703000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>375209000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>385780000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>391354000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>349161000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>303987000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>3575000000.0</v>
+        <v>3231000.0</v>
       </c>
       <c r="C52">
+        <v>4265000.0</v>
+      </c>
+      <c r="D52">
         <v>2119000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2625000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2669000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2916000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3101000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3263000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3392000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3582000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3438000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3486000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3562000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3078000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1711000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1927000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2434000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2989000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7976000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>29404000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>29447000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>28830000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>44864000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30390000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>29529000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>27023000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>28982000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>28885000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>46552000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>42743000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4791000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5435000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>10426000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>25810000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>27965000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>53210000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6013000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2324000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1356000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-    </row>
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
-        <v>49582000000.0</v>
+        <v>49646000.0</v>
       </c>
       <c r="C53">
+        <v>49582000.0</v>
+      </c>
+      <c r="D53">
         <v>49405000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>-121077000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>6736000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7001000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6602000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>46052000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>689000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>16181000.0</v>
       </c>
       <c r="AE53">
+        <v>16181000.0</v>
+      </c>
+      <c r="AF53">
         <v>6551000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>6619000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>22353000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>12366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
-      <c r="AL53"/>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-    </row>
-    <row r="54" spans="1:41">
+      <c r="AP53"/>
+    </row>
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
-        <v>2280626000000.0</v>
+        <v>2282437000.0</v>
       </c>
       <c r="C55">
+        <v>2280626000.0</v>
+      </c>
+      <c r="D55">
         <v>2345299000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2373114000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2400500000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2438708000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2479419000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2492952000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2460809000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2406057000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2352960000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2357832000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2349117000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2312479000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2259853000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2216146000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2112999000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1857712000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1675951000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1662783000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1671641000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1680089000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1923123000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2040238000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2291917000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2302823000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2669888000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2779790000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2756051000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2746058000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>906625000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>902071000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>884112000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>836600000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>932077000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1042537000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>999899000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>946752000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>827683000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
-    </row>
-    <row r="56" spans="1:41">
+      <c r="AP55"/>
+    </row>
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
-        <v>918308000000.0</v>
+        <v>909475000.0</v>
       </c>
       <c r="C56">
+        <v>918308000.0</v>
+      </c>
+      <c r="D56">
         <v>989944000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>988225000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1007534000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1036669000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1092964000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1095923000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1076509000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1048297000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1048946000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1078307000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1092487000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1114421000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1147397000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1108677000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1014573000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>747986000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>571218000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>534118000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>525574000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>510135000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>586289000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>687810000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>799029000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>711479000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>770464000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>862686000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>820418000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>829601000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>518820000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>529610000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>514567000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>463154000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>469705000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>553812000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>477274000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>425216000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>248935000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
-    </row>
-    <row r="57" spans="1:41">
+      <c r="AP56"/>
+    </row>
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
-        <v>205522000000.0</v>
+        <v>247987000.0</v>
       </c>
       <c r="C57">
+        <v>205522000.0</v>
+      </c>
+      <c r="D57">
         <v>250535000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>243341000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>260157000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>251109000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>304634000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>308654000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>341289000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>309930000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>315210000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>295736000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>316608000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>402625000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>341342000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>345467000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>360926000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>295929000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>292404000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>311376000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>289603000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>259054000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>292278000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>291889000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>303220000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>315152000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>330177000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>326405000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>355194000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>355236000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>176036000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>177281000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>232098000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>242175000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>226573000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>333273000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>194865000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>218612000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>192382000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
-    </row>
-    <row r="58" spans="1:41">
+      <c r="AP57"/>
+    </row>
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
-        <v>735131000000.0</v>
+        <v>765482000.0</v>
       </c>
       <c r="C58">
+        <v>735131000.0</v>
+      </c>
+      <c r="D58">
         <v>753175000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>759404000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>785662000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>789211000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>828792000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>849382000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>869665000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>832129000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>794887000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>791098000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>800542000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>882724000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>888184000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>896573000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1183152000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1310803000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1427854000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1500452000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1501480000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1479987000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1580155000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1630823000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1638082000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1606701000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1800950000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1812569000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1675407000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1674918000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>667413000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>676925000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>734842000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>743952000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>901003000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1009448000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>924020000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>909528000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>832274000.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
-    </row>
-    <row r="59" spans="1:41">
+      <c r="AP58"/>
+    </row>
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
-      <c r="AL59"/>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
-        <v>1545495000000.0</v>
+        <v>1516955000.0</v>
       </c>
       <c r="C60">
+        <v>1545495000.0</v>
+      </c>
+      <c r="D60">
         <v>1592124000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1613710000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1614838000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1649497000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1650627000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1643570000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1591144000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1573928000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1558073000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1566734000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1548575000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1429755000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1371669000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1319573000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>929847000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>546909000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>248097000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>162331000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>170161000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>200102000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>342968000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>409415000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>653835000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>696122000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>868938000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>967221000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1080644000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-29393000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>239212000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>225146000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>149270000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>92648000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>31074000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>33089000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>75879000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>37224000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-4591000.0</v>
       </c>
-      <c r="AN60"/>
       <c r="AO60"/>
-    </row>
-    <row r="61" spans="1:41">
+      <c r="AP60"/>
+    </row>
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-521094000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-322874000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-130068000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107800000.0</v>
       </c>
       <c r="S61">
         <v>-107800000.0</v>
       </c>
       <c r="T61">
-        <v>-107694000.0</v>
+        <v>-107800000.0</v>
       </c>
       <c r="U61">
         <v>-107694000.0</v>
       </c>
       <c r="V61">
+        <v>-107694000.0</v>
+      </c>
+      <c r="W61">
         <v>-107014000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-106976000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-106955000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-106913000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-107984000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-107700000.0</v>
       </c>
-      <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -8964,1048 +9163,1066 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>2126768000.0</v>
+      </c>
       <c r="C2">
         <v>2625632000.0</v>
       </c>
       <c r="D2">
         <v>2501530000.0</v>
       </c>
       <c r="E2">
         <v>2413087000.0</v>
       </c>
       <c r="F2">
         <v>1801073000.0</v>
       </c>
       <c r="G2">
         <v>1430110000.0</v>
       </c>
       <c r="H2">
         <v>1880336000.0</v>
       </c>
       <c r="I2">
         <v>1733275000.0</v>
       </c>
       <c r="J2">
         <v>1431979000.0</v>
       </c>
       <c r="K2">
         <v>919394000.0</v>
       </c>
       <c r="L2">
         <v>979469000.0</v>
       </c>
       <c r="M2">
         <v>1300721000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>174524000.0</v>
+        <v>202077000.0</v>
       </c>
       <c r="C3">
         <v>174031000.0</v>
       </c>
       <c r="D3">
         <v>170892000.0</v>
       </c>
       <c r="E3">
         <v>127118000.0</v>
       </c>
       <c r="F3">
         <v>123291000.0</v>
       </c>
       <c r="G3">
         <v>161530000.0</v>
       </c>
       <c r="H3">
         <v>315074000.0</v>
       </c>
       <c r="I3">
         <v>82123000.0</v>
       </c>
       <c r="J3">
         <v>103851000.0</v>
       </c>
       <c r="K3">
         <v>168138000.0</v>
       </c>
       <c r="L3">
         <v>204338000.0</v>
       </c>
       <c r="M3">
         <v>201662000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1861000.0</v>
       </c>
       <c r="G4">
         <v>-205429000.0</v>
       </c>
       <c r="H4">
         <v>-96701000.0</v>
       </c>
       <c r="I4">
         <v>-3689000.0</v>
       </c>
       <c r="J4">
         <v>-19213000.0</v>
       </c>
       <c r="K4">
         <v>-4755000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>2931541000.0</v>
+        <v>-84440000.0</v>
       </c>
       <c r="C5">
         <v>214561000.0</v>
       </c>
       <c r="D5">
         <v>852382000.0</v>
       </c>
       <c r="E5">
         <v>1576552000.0</v>
       </c>
       <c r="F5">
         <v>361852000.0</v>
       </c>
       <c r="G5">
         <v>-169106000.0</v>
       </c>
       <c r="H5">
         <v>-205384000.0</v>
       </c>
       <c r="I5">
         <v>176301000.0</v>
       </c>
       <c r="J5">
         <v>141733000.0</v>
       </c>
       <c r="K5">
         <v>-94690000.0</v>
       </c>
       <c r="L5">
         <v>-412810000.0</v>
       </c>
       <c r="M5">
         <v>-54704000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>3106065000.0</v>
+        <v>117637000.0</v>
       </c>
       <c r="C6">
         <v>388592000.0</v>
       </c>
       <c r="D6">
         <v>1023274000.0</v>
       </c>
       <c r="E6">
         <v>1703670000.0</v>
       </c>
       <c r="F6">
         <v>485143000.0</v>
       </c>
       <c r="G6">
         <v>-7576000.0</v>
       </c>
       <c r="H6">
         <v>109690000.0</v>
       </c>
       <c r="I6">
         <v>258424000.0</v>
       </c>
       <c r="J6">
         <v>245584000.0</v>
       </c>
       <c r="K6">
         <v>73448000.0</v>
       </c>
       <c r="L6">
         <v>-208472000.0</v>
       </c>
       <c r="M6">
         <v>146958000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>1861000.0</v>
       </c>
       <c r="G8">
         <v>-205429000.0</v>
       </c>
       <c r="H8">
         <v>-113177000.0</v>
       </c>
       <c r="I8">
         <v>-3689000.0</v>
       </c>
       <c r="J8">
         <v>-19213000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>112</v>
+      </c>
+      <c r="B9">
+        <v>2713000.0</v>
+      </c>
       <c r="C9">
         <v>331653000.0</v>
       </c>
       <c r="D9">
         <v>969887000.0</v>
       </c>
       <c r="E9">
         <v>1688505000.0</v>
       </c>
       <c r="F9">
         <v>457613000.0</v>
       </c>
       <c r="G9">
         <v>-13923000.0</v>
       </c>
       <c r="H9">
         <v>120944000.0</v>
       </c>
       <c r="I9">
         <v>297930000.0</v>
       </c>
       <c r="J9">
         <v>217990000.0</v>
       </c>
       <c r="K9">
         <v>-1987000.0</v>
       </c>
       <c r="L9">
         <v>-53448000.0</v>
       </c>
       <c r="M9">
         <v>286304000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>-87459000.0</v>
       </c>
       <c r="C10">
         <v>210750000.0</v>
       </c>
       <c r="D10">
         <v>845459000.0</v>
       </c>
       <c r="E10">
         <v>1554750000.0</v>
       </c>
       <c r="F10">
         <v>292198000.0</v>
       </c>
       <c r="G10">
         <v>-243634000.0</v>
       </c>
       <c r="H10">
         <v>-272905000.0</v>
       </c>
       <c r="I10">
         <v>137491000.0</v>
       </c>
       <c r="J10">
         <v>105756000.0</v>
       </c>
       <c r="K10">
         <v>-115188000.0</v>
       </c>
       <c r="L10">
         <v>-412838000.0</v>
       </c>
       <c r="M10">
         <v>-70085000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
-        <v>25772000.0</v>
+        <v>-25772000.0</v>
       </c>
       <c r="C11">
         <v>23171000.0</v>
       </c>
       <c r="D11">
         <v>123503000.0</v>
       </c>
       <c r="E11">
         <v>106205000.0</v>
       </c>
       <c r="F11">
         <v>3408000.0</v>
       </c>
       <c r="G11">
         <v>-2164000.0</v>
       </c>
       <c r="H11">
         <v>-53287000.0</v>
       </c>
       <c r="I11">
         <v>-165363000.0</v>
       </c>
       <c r="J11">
         <v>-67979000.0</v>
       </c>
       <c r="K11">
         <v>-41801000.0</v>
       </c>
       <c r="L11">
         <v>-155052000.0</v>
       </c>
       <c r="M11">
         <v>-17740000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
-        <v>3019000000.0</v>
+        <v>3019000.0</v>
       </c>
       <c r="C12">
         <v>3811000.0</v>
       </c>
       <c r="D12">
         <v>6923000.0</v>
       </c>
       <c r="E12">
         <v>21802000.0</v>
       </c>
       <c r="F12">
         <v>69654000.0</v>
       </c>
       <c r="G12">
         <v>74528000.0</v>
       </c>
       <c r="H12">
         <v>67521000.0</v>
       </c>
       <c r="I12">
         <v>38810000.0</v>
       </c>
       <c r="J12">
         <v>35977000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>28000.0</v>
       </c>
       <c r="M12">
         <v>712000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>15466000.0</v>
+      </c>
       <c r="C13">
         <v>18208000.0</v>
       </c>
       <c r="D13">
         <v>10686000.0</v>
       </c>
       <c r="E13">
         <v>3187000.0</v>
       </c>
       <c r="F13">
         <v>73469000.0</v>
       </c>
       <c r="G13">
         <v>7027000.0</v>
       </c>
       <c r="H13">
         <v>7296000.0</v>
       </c>
       <c r="I13">
         <v>1949000.0</v>
       </c>
       <c r="J13">
         <v>210000.0</v>
       </c>
       <c r="K13">
         <v>59784000.0</v>
       </c>
       <c r="L13">
         <v>8133000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>245520000.0</v>
       </c>
       <c r="J14">
         <v>245520000.0</v>
       </c>
       <c r="K14">
         <v>245520000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>-61687000000.0</v>
+        <v>-61687000.0</v>
       </c>
       <c r="C15">
         <v>187579000.0</v>
       </c>
       <c r="D15">
         <v>721956000.0</v>
       </c>
       <c r="E15">
         <v>1448545000.0</v>
       </c>
       <c r="F15">
         <v>288790000.0</v>
       </c>
       <c r="G15">
         <v>-446899000.0</v>
       </c>
       <c r="H15">
         <v>-316319000.0</v>
       </c>
       <c r="I15">
         <v>299165000.0</v>
       </c>
       <c r="J15">
         <v>154522000.0</v>
       </c>
       <c r="K15">
         <v>-78142000.0</v>
       </c>
       <c r="L15">
         <v>-417560000.0</v>
       </c>
       <c r="M15">
         <v>-52345000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>119</v>
+      </c>
+      <c r="B16">
+        <v>-61687000.0</v>
+      </c>
       <c r="C16">
         <v>187579000.0</v>
       </c>
       <c r="D16">
         <v>721956000.0</v>
       </c>
       <c r="E16">
         <v>1448545000.0</v>
       </c>
       <c r="F16">
         <v>288790000.0</v>
       </c>
       <c r="G16">
         <v>-446899000.0</v>
       </c>
       <c r="H16">
         <v>-316319000.0</v>
       </c>
       <c r="I16">
         <v>299165000.0</v>
       </c>
       <c r="J16">
         <v>154522000.0</v>
       </c>
       <c r="K16">
         <v>-10930000.0</v>
       </c>
       <c r="L16">
         <v>-417560000.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>-61687000.0</v>
+      </c>
       <c r="C17">
         <v>187579000.0</v>
       </c>
       <c r="D17">
         <v>766620000.0</v>
       </c>
       <c r="E17">
         <v>1448545000.0</v>
       </c>
       <c r="F17">
         <v>286929000.0</v>
       </c>
       <c r="G17">
         <v>-241470000.0</v>
       </c>
       <c r="H17">
         <v>-203142000.0</v>
       </c>
       <c r="I17">
         <v>302854000.0</v>
       </c>
       <c r="J17">
         <v>173735000.0</v>
       </c>
       <c r="K17">
         <v>-24000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>12447000.0</v>
+      </c>
       <c r="C18">
         <v>14397000.0</v>
       </c>
       <c r="D18">
         <v>3617000.0</v>
       </c>
       <c r="E18">
         <v>-18615000.0</v>
       </c>
       <c r="F18">
         <v>-69320000.0</v>
       </c>
       <c r="G18">
         <v>-67501000.0</v>
       </c>
       <c r="H18">
         <v>-59502000.0</v>
       </c>
       <c r="I18">
         <v>-36861000.0</v>
       </c>
       <c r="J18">
         <v>-35767000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-4327000.0</v>
       </c>
       <c r="F19">
         <v>3052000.0</v>
       </c>
       <c r="G19">
         <v>1582000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>-561000.0</v>
       </c>
       <c r="G20">
         <v>83878000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>3921000.0</v>
+        <v>-61366000.0</v>
       </c>
       <c r="C21">
         <v>227854000.0</v>
       </c>
       <c r="D21">
         <v>863085000.0</v>
       </c>
       <c r="E21">
         <v>1580879000.0</v>
       </c>
       <c r="F21">
         <v>359200000.0</v>
       </c>
       <c r="G21">
         <v>-170688000.0</v>
       </c>
       <c r="H21">
         <v>-169103000.0</v>
       </c>
       <c r="I21">
         <v>193760000.0</v>
       </c>
       <c r="J21">
         <v>181527000.0</v>
       </c>
       <c r="K21">
         <v>-50690000.0</v>
       </c>
       <c r="L21">
         <v>-394932000.0</v>
       </c>
       <c r="M21">
         <v>-59953000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>2129477079000.0</v>
+        <v>2190847000.0</v>
       </c>
       <c r="C23">
         <v>2729431000.0</v>
       </c>
       <c r="D23">
         <v>2608332000.0</v>
       </c>
       <c r="E23">
         <v>2520713000.0</v>
       </c>
       <c r="F23">
         <v>1899486000.0</v>
       </c>
       <c r="G23">
         <v>1586875000.0</v>
       </c>
       <c r="H23">
         <v>2170383000.0</v>
       </c>
       <c r="I23">
         <v>1786201000.0</v>
       </c>
       <c r="J23">
         <v>1499616000.0</v>
       </c>
       <c r="K23">
         <v>968097000.0</v>
       </c>
       <c r="L23">
         <v>1023528000.0</v>
       </c>
       <c r="M23">
         <v>1554639000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>179951000.0</v>
+      </c>
       <c r="C25">
         <v>174031000.0</v>
       </c>
       <c r="D25">
         <v>128079000.0</v>
       </c>
       <c r="E25">
         <v>127118000.0</v>
       </c>
       <c r="F25">
         <v>123291000.0</v>
       </c>
       <c r="G25">
         <v>161530000.0</v>
       </c>
       <c r="H25">
         <v>315074000.0</v>
       </c>
       <c r="I25">
         <v>72157000.0</v>
       </c>
       <c r="J25">
         <v>124007000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>4491000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>60158000.0</v>
+      </c>
       <c r="C28">
         <v>74000000.0</v>
       </c>
       <c r="D28">
         <v>79530000.0</v>
       </c>
       <c r="E28">
         <v>71618000.0</v>
       </c>
       <c r="F28">
         <v>63901000.0</v>
       </c>
       <c r="G28">
         <v>57356000.0</v>
       </c>
       <c r="H28">
         <v>78953000.0</v>
       </c>
       <c r="I28">
         <v>59271000.0</v>
       </c>
       <c r="J28">
         <v>71950000.0</v>
       </c>
       <c r="K28">
         <v>24000.0</v>
       </c>
       <c r="L28">
         <v>44158000.0</v>
       </c>
       <c r="M28">
         <v>253918000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>132</v>
+      </c>
+      <c r="B29">
+        <v>-25772000.0</v>
+      </c>
       <c r="C29">
         <v>23171000.0</v>
       </c>
       <c r="D29">
         <v>87225000.0</v>
       </c>
       <c r="E29">
         <v>106205000.0</v>
       </c>
       <c r="F29">
         <v>3609000.0</v>
       </c>
       <c r="G29">
         <v>-2164000.0</v>
       </c>
       <c r="H29">
         <v>-57557000.0</v>
       </c>
       <c r="I29">
         <v>-165363000.0</v>
       </c>
       <c r="J29">
         <v>-67979000.0</v>
       </c>
       <c r="K29">
         <v>-36258000.0</v>
       </c>
       <c r="L29">
         <v>-254595000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>2129477079000.0</v>
+        <v>64078999.0</v>
       </c>
       <c r="C30">
         <v>103799000.0</v>
       </c>
       <c r="D30">
         <v>106802000.0</v>
       </c>
       <c r="E30">
         <v>107626000.0</v>
       </c>
       <c r="F30">
         <v>98413000.0</v>
       </c>
       <c r="G30">
         <v>156765000.0</v>
       </c>
       <c r="H30">
         <v>290047000.0</v>
       </c>
       <c r="I30">
         <v>52926000.0</v>
       </c>
       <c r="J30">
         <v>67637000.0</v>
       </c>
       <c r="K30">
         <v>48703000.0</v>
       </c>
       <c r="L30">
         <v>44059000.0</v>
       </c>
       <c r="M30">
         <v>253918000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>-91380000.0</v>
+        <v>-26093000.0</v>
       </c>
       <c r="C31">
         <v>-17104000.0</v>
       </c>
       <c r="D31">
         <v>-17626000.0</v>
       </c>
       <c r="E31">
         <v>-26129000.0</v>
       </c>
       <c r="F31">
         <v>-67002000.0</v>
       </c>
       <c r="G31">
         <v>-72946000.0</v>
       </c>
       <c r="H31">
         <v>-103802000.0</v>
       </c>
       <c r="I31">
         <v>-56269000.0</v>
       </c>
       <c r="J31">
         <v>-76602000.0</v>
       </c>
       <c r="K31">
         <v>-64498000.0</v>
       </c>
       <c r="L31">
         <v>-17906000.0</v>
       </c>
       <c r="M31">
         <v>-10132000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
-        <v>2129481000000.0</v>
+        <v>2129481000.0</v>
       </c>
       <c r="C32">
         <v>2957285000.0</v>
       </c>
       <c r="D32">
         <v>3471417000.0</v>
       </c>
       <c r="E32">
         <v>4101592000.0</v>
       </c>
       <c r="F32">
         <v>2258686000.0</v>
       </c>
       <c r="G32">
         <v>1416187000.0</v>
       </c>
       <c r="H32">
         <v>2001280000.0</v>
       </c>
       <c r="I32">
         <v>2031205000.0</v>
       </c>
       <c r="J32">
         <v>1649969000.0</v>
       </c>
@@ -10018,3264 +10235,3356 @@
       <c r="M32">
         <v>1587025000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>520405999.0</v>
+      </c>
       <c r="C2">
+        <v>527269000.0</v>
+      </c>
+      <c r="D2">
         <v>506891000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>531640000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>549851000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>583265000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>642814000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>708864000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>690689000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>719953000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>599259000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>617932000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>570757000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>576648000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>586523000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>660906000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>589125000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>531010000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>515668000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>376620000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>379735000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>122048000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>361003000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>384217000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>382347000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>493100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>530814000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>559217000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>570282000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>482022000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>411029000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>445226000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>394998000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54198000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>450134000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>462683000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>464964000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>0.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>274697000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>247073000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>32314000.0</v>
+        <v>46017000.0</v>
       </c>
       <c r="C3">
+        <v>48750000.0</v>
+      </c>
+      <c r="D3">
         <v>45256000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>51687000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45267000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42511000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>44089000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>45055000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>42376000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>51074000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41027000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34418000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>37997000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>27390000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>32468000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33477000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33783000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33628000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27499000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29857000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>32307000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1884000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>52958000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>51358000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>55330000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4624000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>63157000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>208383000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>54588000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25738000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12299000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12326000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21794000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>25465000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>30022000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>31931000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>36589000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>1527000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>35403000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>404000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>981000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1272000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-113000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>2928000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-429000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-401000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45103000.0</v>
       </c>
       <c r="W4">
         <v>-45103000.0</v>
       </c>
       <c r="X4">
         <v>-45103000.0</v>
       </c>
       <c r="Y4">
         <v>-45103000.0</v>
       </c>
       <c r="Z4">
+        <v>-45103000.0</v>
+      </c>
+      <c r="AA4">
         <v>50930000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
-      <c r="AM4"/>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>702972000.0</v>
+        <v>-10432000.0</v>
       </c>
       <c r="C5">
+        <v>-26298000.0</v>
+      </c>
+      <c r="D5">
         <v>-8080000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5441000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-44621000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6269000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>758000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>65288000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>142246000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>206147000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>114524000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>216809000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>311083000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>214214000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>260301000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>648007000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>453565000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>274279000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>101239000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-620000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14706000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>125032000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-49787000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-62397000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20198000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-172091000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-27816000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>39377000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18367000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3318000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>24066000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>85072000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>70031000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17416000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>15212000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>33067000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>92212000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-24000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-26513000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-39305000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>735286000.0</v>
+        <v>35585000.0</v>
       </c>
       <c r="C6">
+        <v>22452000.0</v>
+      </c>
+      <c r="D6">
         <v>37176000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>46246000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>646000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>48780000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>44847000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>110343000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>184622000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>257221000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>155551000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>251227000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>349080000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>241604000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>292769000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>681484000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>487348000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>307907000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>128738000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29237000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17601000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>126916000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3171000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11039000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>35132000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-167467000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35341000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>247760000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>72955000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29056000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>36365000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>97398000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>91825000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>42881000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>45234000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>64998000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>128801000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>-24986000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3902000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>404000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>981000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1272000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-113000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2928000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-429000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-401000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-237000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-205429000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-149000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-156555000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-3622000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>50930000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-24971000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-      <c r="AM8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>112</v>
+      </c>
+      <c r="B9">
+        <v>4581000.0</v>
+      </c>
       <c r="C9">
+        <v>-6797000.0</v>
+      </c>
+      <c r="D9">
         <v>19887000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18634000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17894000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>34082000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29083000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>95105000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>173383000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>240038000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>142561000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>240439000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>340478000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>246800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>283245000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>675506000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>482839000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>297207000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>133173000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18655000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6518000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11150000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-25411000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-30277000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20457000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5976000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4950000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>96989000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>38832000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>90062000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>36842000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>83692000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>87334000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>25599000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>32795000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>51127000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>108469000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>0.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-7569000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11447000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-16358000.0</v>
+      </c>
+      <c r="C10">
         <v>-27028000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8845000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6202000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-45384000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5686000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-283000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>64187000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>141160000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>204546000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>112778000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>214953000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>313182000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>212408000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>258547000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>642789000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>440482000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>257915000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>83901000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-18582000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-32696000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>105312000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-68533000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-81713000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-38374000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-240548000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-46663000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3212000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-9595000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14023000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>74697000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>58366000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>39506000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5083000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15709000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>47618000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-24000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-39410000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-53747000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
-        <v>41787000.0</v>
+        <v>-5326000.0</v>
       </c>
       <c r="C11">
+        <v>-9757000.0</v>
+      </c>
+      <c r="D11">
         <v>-3330000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1248000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-11437000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7815000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4087000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5278000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14165000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>28530000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18964000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>33598000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>42411000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7868000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5730000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>68632000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>39591000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3398000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>208000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>36000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-45000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>33000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2188000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-48677000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3102000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4778000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-165496000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>55000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>66000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-76348000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-5076000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3098000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10347000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-11804000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-21104000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:40">
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
-        <v>730000000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="C12">
+        <v>730000.0</v>
+      </c>
+      <c r="D12">
         <v>765000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>761000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>763000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>583000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1041000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1101000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1086000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1601000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1746000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1856000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1720000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1806000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1754000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5218000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13083000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16364000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>17338000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17962000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17990000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18290000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18746000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19316000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18176000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16719000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18847000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16077000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15155000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12272000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8554000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8779000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9205000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7604000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8466000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8307000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11276000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>0.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>4206000.0</v>
+      </c>
       <c r="C13">
+        <v>3273000.0</v>
+      </c>
+      <c r="D13">
         <v>3948000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4199000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4046000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4952000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5145000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4140000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3971000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3022000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4639000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2754000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1518000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1775000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1064000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>164000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>184000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19340000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>54000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>104000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>164000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>138000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>378000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5533000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>978000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1712000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>18929000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>236283000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>245520000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1961333000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1939874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038321000.0</v>
       </c>
       <c r="AH14">
         <v>2038321000.0</v>
       </c>
       <c r="AI14">
+        <v>2038321000.0</v>
+      </c>
+      <c r="AJ14">
         <v>-4076642000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2038321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>-61642584000.0</v>
+        <v>-11032000.0</v>
       </c>
       <c r="C15">
+        <v>-17271000.0</v>
+      </c>
+      <c r="D15">
         <v>-5515000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4954000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-33947000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2129000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3804000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>58909000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>126995000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>176016000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>93814000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>181355000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>270771000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>220680000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>252817000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>574157000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>400891000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>257445000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>83264000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-18991000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-32928000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-100153000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-68637000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-238301000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-39808000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-140941000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-68532000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-113661000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6815000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>156542000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11894000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>73788000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>56941000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>96641000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10159000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12611000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>37271000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-24000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-27606000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-32643000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-17271000.0</v>
+      </c>
+      <c r="D16">
         <v>-5515000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-4954000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-33947000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2129000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3804000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>93814000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>181355000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>270771000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>220680000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>252817000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>574157000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>400891000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>257445000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>83264000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-18991000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-32928000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-100153000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-68637000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-238301000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-39808000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-140941000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-68532000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-8407000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1650763861.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7135000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6444000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-13235000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>933662.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-16764796.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15620000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>29430000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-24000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>-11032000.0</v>
+      </c>
       <c r="C17">
+        <v>-17271000.0</v>
+      </c>
+      <c r="D17">
         <v>-5515000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4954000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-33947000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2129000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3804000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>58909000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>126995000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>176016000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>93814000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>181355000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>270771000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>220276000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>251836000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>575429000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>401004000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>254517000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>83693000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-18590000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-32691000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>105276000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-68637000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-238301000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-39808000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-191871000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-17435000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3506607886.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>17755000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-22340000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-33549000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>933662.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1784549.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>608873.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>30880.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-24000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>3365000.0</v>
+      </c>
       <c r="C18">
+        <v>2543000.0</v>
+      </c>
+      <c r="D18">
         <v>3183000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3438000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3283000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4369000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4104000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3039000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2885000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1421000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2893000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>898000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-202000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-31000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-631000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5054000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12899000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16352000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17284000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17858000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17826000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19582000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18011000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13281000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16627000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15007000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-1294000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>401000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2305000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2055000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-587000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>620000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1534000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1223000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1567000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1796000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1134000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>-561000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>50169000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>43963000.0</v>
+        <v>-10432000.0</v>
       </c>
       <c r="C21">
+        <v>-21324000.0</v>
+      </c>
+      <c r="D21">
         <v>-2522000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2655000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-40175000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9991000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5309000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>70676000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>141878000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>213322000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>117159000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>218103000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>314501000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>216519000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>262470000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>648709000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>453066000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>275813000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>100016000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2187000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16502000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>126166000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-48737000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-67275000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-19707000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-216051000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-26211000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>66949000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17781000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>81064000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>23848000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>84725000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>67816000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>47502000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13623000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>23800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>96602000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-24000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-26513000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-38406000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>520428037000.0</v>
+        <v>535419000.0</v>
       </c>
       <c r="C23">
+        <v>541796000.0</v>
+      </c>
+      <c r="D23">
         <v>529300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>547619000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>572132000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>607356000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>666588000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>733293000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>722194000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>746669000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>624661000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>640268000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>596734000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>606929000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>607298000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>687703000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>618898000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>552404000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>548825000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>397462000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>402755000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7032000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>384329000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>421215000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>422511000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>533549000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>555213000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>582261000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>588566000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>491020000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>423561000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>457272000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>414348000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>61989000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>467406000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>489975000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>480246000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>150000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>291000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>296430000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>40802000.0</v>
+      </c>
       <c r="C25">
+        <v>43249000.0</v>
+      </c>
+      <c r="D25">
         <v>45256000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>46179000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>45267000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>42511000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>44089000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>45055000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42376000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>44703000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34651000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34418000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>31620000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27390000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>32468000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>33477000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33783000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33628000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27499000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>29857000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>32307000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1884000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>52958000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>51358000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>55330000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-11054000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>63157000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>208383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25738000.0</v>
       </c>
       <c r="AD25">
         <v>25738000.0</v>
       </c>
       <c r="AE25">
+        <v>25738000.0</v>
+      </c>
+      <c r="AF25">
         <v>12299000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12326000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>21794000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>25465000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30022000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>31931000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>36589000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>35403000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>27289000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>8000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1061000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2496000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>942000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>16598000.0</v>
+      </c>
       <c r="C28">
+        <v>13821000.0</v>
+      </c>
+      <c r="D28">
         <v>15697000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15216000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15424000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16831000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15987000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18805000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22377000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26139000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18053000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17506000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20692000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23279000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15095000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18158000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15086000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19010000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15264000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14645000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14982000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>57356000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14501000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12028000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15481000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>53121000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17387000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14783000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20951000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15781000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12382000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11951000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19157000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11357000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>17007000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>28815000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14771000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14348000.0</v>
       </c>
-      <c r="AN28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>132</v>
+      </c>
+      <c r="B29">
+        <v>-5326000.0</v>
+      </c>
       <c r="C29">
+        <v>-9757000.0</v>
+      </c>
+      <c r="D29">
         <v>-3330000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1248000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-11437000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7815000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4087000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5278000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14165000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28530000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18964000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>33598000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>42411000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7868000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5437000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>69012000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>39624000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3398000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>208000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>36000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-45000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>33000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2188000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-48677000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3102000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>520428037000.0</v>
+        <v>15013000.0</v>
       </c>
       <c r="C30">
+        <v>14527000.0</v>
+      </c>
+      <c r="D30">
         <v>22409000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15979000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22281000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24091000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23774000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24429000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31505000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26716000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25402000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22336000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25977000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30281000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20775000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26797000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29773000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21394000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33157000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20842000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23020000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-115016000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23326000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>36998000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>40164000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>40449000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24399000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23044000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18284000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8998000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12532000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12046000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19350000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7791000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17272000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27292000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15282000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>24000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16303000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>49357000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>-70991000.0</v>
+        <v>-5926000.0</v>
       </c>
       <c r="C31">
+        <v>-5704000.0</v>
+      </c>
+      <c r="D31">
         <v>-6323000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8857000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5209000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4305000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5592000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6489000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-718000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8776000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4381000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3150000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1319000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4111000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3923000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5920000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12584000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-17898000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16115000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16395000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16194000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-20854000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-19796000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-14438000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-18667000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-24497000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-20452000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-43649000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14569000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>90659000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9825000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10028000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-9450000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-8202000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4899000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-17389000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-43952000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>0.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-12897000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15341000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
-        <v>520472000000.0</v>
+        <v>524987000.0</v>
       </c>
       <c r="C32">
+        <v>520472000.0</v>
+      </c>
+      <c r="D32">
         <v>526778000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>550274000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>531957000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>617347000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>671897000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>803969000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>864072000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>959991000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>741820000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>858371000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>911235000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>823448000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>869768000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1336412000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1071964000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>828217000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>648841000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>395275000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>386253000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>133198000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>335592000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>353940000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>402804000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>499076000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>525864000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>656206000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>609114000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>572084000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>447871000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>528918000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>482332000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>79797000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>482929000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>513810000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>573433000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>0.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>267128000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>258520000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -13288,1046 +13597,1052 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>604161000000.0</v>
+        <v>481578000.0</v>
       </c>
       <c r="C2">
         <v>384125000.0</v>
       </c>
       <c r="D2">
         <v>355394000.0</v>
       </c>
       <c r="E2">
         <v>182614000.0</v>
       </c>
       <c r="F2">
         <v>244571000.0</v>
       </c>
       <c r="G2">
         <v>347680000.0</v>
       </c>
       <c r="H2">
         <v>477246000.0</v>
       </c>
       <c r="I2">
         <v>193960000.0</v>
       </c>
       <c r="J2">
         <v>127948000.0</v>
       </c>
       <c r="K2">
         <v>269000.0</v>
       </c>
       <c r="L2">
         <v>26000.0</v>
       </c>
       <c r="M2">
         <v>52000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>127153000000</v>
+        <v>127153000</v>
       </c>
       <c r="C3">
         <v>198848000</v>
       </c>
       <c r="D3">
         <v>245373000</v>
       </c>
       <c r="E3">
         <v>164309000</v>
       </c>
       <c r="F3">
         <v>83300000</v>
       </c>
       <c r="G3">
         <v>153990000</v>
       </c>
       <c r="H3">
         <v>192411000</v>
       </c>
       <c r="I3">
         <v>92131000</v>
       </c>
       <c r="J3">
         <v>83121000</v>
       </c>
       <c r="K3">
         <v>57930000</v>
       </c>
       <c r="L3">
         <v>59533000</v>
       </c>
       <c r="M3">
         <v>42130000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>172780000.0</v>
       </c>
       <c r="F4">
         <v>-61957000.0</v>
       </c>
       <c r="G4">
         <v>-103109000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>52655000.0</v>
       </c>
       <c r="F5">
         <v>230185000.0</v>
       </c>
       <c r="G5">
         <v>411810000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>-111276000000.0</v>
+        <v>-115604000.0</v>
       </c>
       <c r="C6">
         <v>220036000.0</v>
       </c>
       <c r="D6">
         <v>28731000.0</v>
       </c>
       <c r="E6">
         <v>172780000.0</v>
       </c>
       <c r="F6">
         <v>-61957000.0</v>
       </c>
       <c r="G6">
         <v>-103109000.0</v>
       </c>
       <c r="H6">
         <v>-129566000.0</v>
       </c>
       <c r="I6">
         <v>283286000.0</v>
       </c>
       <c r="J6">
         <v>13976000.0</v>
       </c>
       <c r="K6">
         <v>127679000.0</v>
       </c>
       <c r="L6">
         <v>243000.0</v>
       </c>
       <c r="M6">
         <v>-26000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>141</v>
+      </c>
+      <c r="B7">
+        <v>-33180999.0</v>
+      </c>
       <c r="C7">
         <v>138789000.0</v>
       </c>
       <c r="D7">
         <v>-124587000.0</v>
       </c>
       <c r="E7">
         <v>-134684000.0</v>
       </c>
       <c r="F7">
         <v>-287287000.0</v>
       </c>
       <c r="G7">
         <v>34394000.0</v>
       </c>
       <c r="H7">
         <v>-172833000.0</v>
       </c>
       <c r="I7">
         <v>-191309000.0</v>
       </c>
       <c r="J7">
         <v>26149000.0</v>
       </c>
       <c r="K7">
         <v>-22480000.0</v>
       </c>
       <c r="L7">
         <v>-13345000.0</v>
       </c>
       <c r="M7">
         <v>-75727000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>82774000.0</v>
       </c>
       <c r="F8">
         <v>-336240000.0</v>
       </c>
       <c r="G8">
         <v>91190000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
-        <v>83399000000.0</v>
+        <v>83399000.0</v>
       </c>
       <c r="C9">
         <v>145379000.0</v>
       </c>
       <c r="D9">
         <v>-102477000.0</v>
       </c>
       <c r="E9">
         <v>82774000.0</v>
       </c>
       <c r="F9">
         <v>-336240000.0</v>
       </c>
       <c r="G9">
         <v>91190000.0</v>
       </c>
       <c r="H9">
         <v>47424000.0</v>
       </c>
       <c r="I9">
         <v>-84139000.0</v>
       </c>
       <c r="J9">
         <v>34840000.0</v>
       </c>
       <c r="K9">
         <v>-71451000.0</v>
       </c>
       <c r="L9">
         <v>41403000.0</v>
       </c>
       <c r="M9">
         <v>-30839000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
-        <v>-21495000000.0</v>
+        <v>-21495000.0</v>
       </c>
       <c r="C10">
         <v>64203000.0</v>
       </c>
       <c r="D10">
         <v>-27900000.0</v>
       </c>
       <c r="E10">
         <v>-63169000.0</v>
       </c>
       <c r="F10">
         <v>-21331000.0</v>
       </c>
       <c r="G10">
         <v>48689000.0</v>
       </c>
       <c r="H10">
         <v>-40694000.0</v>
       </c>
       <c r="I10">
         <v>33232000.0</v>
       </c>
       <c r="J10">
         <v>441000.0</v>
       </c>
       <c r="K10">
         <v>-15353000.0</v>
       </c>
       <c r="L10">
         <v>2440000.0</v>
       </c>
       <c r="M10">
         <v>-29046000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-51440000.0</v>
       </c>
       <c r="F11">
         <v>-1530000.0</v>
       </c>
       <c r="G11">
         <v>-28620000.0</v>
       </c>
       <c r="H11">
         <v>-28148000.0</v>
       </c>
       <c r="I11">
         <v>-7075000.0</v>
       </c>
       <c r="J11">
         <v>6102000.0</v>
       </c>
       <c r="K11">
         <v>52577000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6358000.0</v>
       </c>
       <c r="F12">
         <v>2731000.0</v>
       </c>
       <c r="G12">
         <v>351366000.0</v>
       </c>
       <c r="H12">
         <v>370529000.0</v>
       </c>
       <c r="I12">
         <v>-36081000.0</v>
       </c>
       <c r="J12">
         <v>31854000.0</v>
       </c>
       <c r="K12">
         <v>72052000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-158010000.0</v>
       </c>
       <c r="F13">
         <v>45130000.0</v>
       </c>
       <c r="G13">
         <v>-76865000.0</v>
       </c>
       <c r="H13">
         <v>-151415000.0</v>
       </c>
       <c r="I13">
         <v>-133327000.0</v>
       </c>
       <c r="J13">
         <v>-31575000.0</v>
       </c>
       <c r="K13">
         <v>-30673000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
-        <v>179951000000.0</v>
+        <v>202077000.0</v>
       </c>
       <c r="C14">
         <v>174031000.0</v>
       </c>
       <c r="D14">
         <v>145392000.0</v>
       </c>
       <c r="E14">
         <v>127118000.0</v>
       </c>
       <c r="F14">
         <v>123291000.0</v>
       </c>
       <c r="G14">
         <v>161530000.0</v>
       </c>
       <c r="H14">
         <v>315074000.0</v>
       </c>
       <c r="I14">
         <v>72157000.0</v>
       </c>
       <c r="J14">
         <v>124007000.0</v>
       </c>
       <c r="K14">
         <v>168138000.0</v>
       </c>
       <c r="L14">
         <v>204338000.0</v>
       </c>
       <c r="M14">
         <v>201662000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>415000000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C15">
         <v>3077000.0</v>
       </c>
       <c r="D15">
         <v>113013000.0</v>
       </c>
       <c r="E15">
         <v>13360000.0</v>
       </c>
       <c r="F15">
         <v>13360000.0</v>
       </c>
       <c r="G15">
         <v>13360000.0</v>
       </c>
       <c r="H15">
         <v>13360000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>100735000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
-        <v>492885000000.0</v>
+        <v>365974000.0</v>
       </c>
       <c r="C16">
         <v>604161000.0</v>
       </c>
       <c r="D16">
         <v>384125000.0</v>
       </c>
       <c r="E16">
         <v>355394000.0</v>
       </c>
       <c r="F16">
         <v>182614000.0</v>
       </c>
       <c r="G16">
         <v>244571000.0</v>
       </c>
       <c r="H16">
         <v>347680000.0</v>
       </c>
       <c r="I16">
         <v>477246000.0</v>
       </c>
       <c r="J16">
         <v>141924000.0</v>
       </c>
       <c r="K16">
         <v>127948000.0</v>
       </c>
       <c r="L16">
         <v>269000.0</v>
       </c>
       <c r="M16">
         <v>26000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>17773000000.0</v>
+        <v>17773000.0</v>
       </c>
       <c r="C18">
         <v>381071000.0</v>
       </c>
       <c r="D18">
         <v>605786000.0</v>
       </c>
       <c r="E18">
         <v>1319696000.0</v>
       </c>
       <c r="F18">
         <v>91643000.0</v>
       </c>
       <c r="G18">
         <v>-24754000.0</v>
       </c>
       <c r="H18">
         <v>-60531000.0</v>
       </c>
       <c r="I18">
         <v>66250000.0</v>
       </c>
       <c r="J18">
         <v>222444000.0</v>
       </c>
       <c r="K18">
         <v>82978000.0</v>
       </c>
       <c r="L18">
         <v>91329000.0</v>
       </c>
       <c r="M18">
         <v>122973000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>153</v>
+      </c>
+      <c r="B19">
+        <v>-38992000.0</v>
+      </c>
       <c r="C19">
         <v>-230986000.0</v>
       </c>
       <c r="D19">
         <v>-273430000.0</v>
       </c>
       <c r="E19">
         <v>-329357000.0</v>
       </c>
       <c r="F19">
         <v>-4720000.0</v>
       </c>
       <c r="G19">
         <v>-209969000.0</v>
       </c>
       <c r="H19">
         <v>-2656000.0</v>
       </c>
       <c r="I19">
         <v>-5173000.0</v>
       </c>
       <c r="J19">
         <v>-121307000.0</v>
       </c>
       <c r="K19">
         <v>-18614180.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>-1965000.0</v>
+      </c>
       <c r="C21">
         <v>-2243000.0</v>
       </c>
       <c r="D21">
         <v>-2314000.0</v>
       </c>
       <c r="E21">
         <v>-450622000.0</v>
       </c>
       <c r="F21">
         <v>-125780000.0</v>
       </c>
       <c r="G21">
         <v>-22167000.0</v>
       </c>
       <c r="H21">
         <v>-26335000.0</v>
       </c>
       <c r="I21">
         <v>61669000.0</v>
       </c>
       <c r="J21">
         <v>23974000.0</v>
       </c>
       <c r="K21">
         <v>41679000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
-        <v>-61687000000.0</v>
+        <v>-61687000.0</v>
       </c>
       <c r="C22">
         <v>187579000.0</v>
       </c>
       <c r="D22">
         <v>721956000.0</v>
       </c>
       <c r="E22">
         <v>1448545000.0</v>
       </c>
       <c r="F22">
         <v>288790000.0</v>
       </c>
       <c r="G22">
         <v>-446899000.0</v>
       </c>
       <c r="H22">
         <v>-316319000.0</v>
       </c>
       <c r="I22">
         <v>299165000.0</v>
       </c>
       <c r="J22">
         <v>154522000.0</v>
       </c>
       <c r="K22">
         <v>-73387000.0</v>
       </c>
       <c r="L22">
         <v>-417560000.0</v>
       </c>
       <c r="M22">
         <v>-52345000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
-        <v>-51812000000.0</v>
+        <v>-4692000.0</v>
       </c>
       <c r="C23">
         <v>-1278000.0</v>
       </c>
       <c r="D23">
         <v>-1030000.0</v>
       </c>
       <c r="E23">
         <v>3917000.0</v>
       </c>
       <c r="F23">
         <v>-8747000.0</v>
       </c>
       <c r="G23">
         <v>-3176000.0</v>
       </c>
       <c r="H23">
         <v>-5737000.0</v>
       </c>
       <c r="I23">
         <v>-18690000.0</v>
       </c>
       <c r="J23">
         <v>-43589000.0</v>
       </c>
       <c r="K23">
         <v>-35780000.0</v>
       </c>
       <c r="L23">
         <v>-51750000.0</v>
       </c>
       <c r="M23">
         <v>-49346000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>-37830000000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="C24">
         <v>30999.0</v>
       </c>
       <c r="D24">
         <v>8208000.0</v>
       </c>
       <c r="E24">
         <v>-165048000.0</v>
       </c>
       <c r="F24">
         <v>4842000.0</v>
       </c>
       <c r="G24">
         <v>4100000.0</v>
       </c>
       <c r="H24">
         <v>3315000.0</v>
       </c>
       <c r="I24">
         <v>199500000.0</v>
       </c>
       <c r="J24">
         <v>-80948000.0</v>
       </c>
       <c r="K24">
         <v>-4860000.0</v>
       </c>
       <c r="L24">
         <v>-6900000.0</v>
       </c>
       <c r="M24">
         <v>-64579000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>36804000000.0</v>
+        <v>47858999.0</v>
       </c>
       <c r="C25">
         <v>61639000.0</v>
       </c>
       <c r="D25">
         <v>49659000.0</v>
       </c>
       <c r="E25">
         <v>50063000.0</v>
       </c>
       <c r="F25">
         <v>44997000.0</v>
       </c>
       <c r="G25">
         <v>341548000.0</v>
       </c>
       <c r="H25">
         <v>305659000.0</v>
       </c>
       <c r="I25">
         <v>31696000.0</v>
       </c>
       <c r="J25">
         <v>59259000.0</v>
       </c>
       <c r="K25">
         <v>475209000.0</v>
       </c>
       <c r="L25">
         <v>625441000.0</v>
       </c>
       <c r="M25">
         <v>124455000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
-        <v>-45155000000.0</v>
+        <v>-45155000.0</v>
       </c>
       <c r="C26">
         <v>-122299000.0</v>
       </c>
       <c r="D26">
         <v>-540071000.0</v>
       </c>
       <c r="E26">
         <v>-521803000.0</v>
       </c>
       <c r="F26">
         <v>-786000.0</v>
       </c>
       <c r="G26">
         <v>-209000.0</v>
       </c>
       <c r="H26">
         <v>-37622000.0</v>
       </c>
       <c r="I26">
         <v>-20270000.0</v>
       </c>
       <c r="J26">
         <v>-49932000.0</v>
       </c>
       <c r="K26">
         <v>1035000000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
-        <v>13598000000.0</v>
+        <v>13598000.0</v>
       </c>
       <c r="C27">
         <v>12318000.0</v>
       </c>
       <c r="D27">
         <v>19017000.0</v>
       </c>
       <c r="E27">
         <v>7484000.0</v>
       </c>
       <c r="F27">
         <v>5315000.0</v>
       </c>
       <c r="G27">
         <v>5540000.0</v>
       </c>
       <c r="H27">
         <v>12397000.0</v>
       </c>
       <c r="I27">
         <v>13354000.0</v>
       </c>
       <c r="J27">
         <v>20372000.0</v>
       </c>
       <c r="K27">
         <v>2082000.0</v>
       </c>
       <c r="L27">
         <v>2668000.0</v>
       </c>
       <c r="M27">
         <v>9872000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
-        <v>-52227000000.0</v>
+        <v>-52227000.0</v>
       </c>
       <c r="C28">
         <v>-128897000.0</v>
       </c>
       <c r="D28">
         <v>-656428000.0</v>
       </c>
       <c r="E28">
         <v>-981868000.0</v>
       </c>
       <c r="F28">
         <v>-147045000.0</v>
       </c>
       <c r="G28">
         <v>-22376000.0</v>
       </c>
       <c r="H28">
         <v>-69694000.0</v>
       </c>
       <c r="I28">
         <v>22709000.0</v>
       </c>
       <c r="J28">
         <v>-170282000.0</v>
       </c>
       <c r="K28">
         <v>-3644000.0</v>
       </c>
       <c r="L28">
         <v>-53585000.0</v>
       </c>
       <c r="M28">
         <v>-50568000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
-        <v>144926000000.0</v>
+        <v>144926000.0</v>
       </c>
       <c r="C29">
         <v>579919000.0</v>
       </c>
       <c r="D29">
         <v>851159000.0</v>
       </c>
       <c r="E29">
         <v>1484005000.0</v>
       </c>
       <c r="F29">
         <v>174943000.0</v>
       </c>
       <c r="G29">
         <v>129236000.0</v>
       </c>
       <c r="H29">
         <v>131880000.0</v>
       </c>
       <c r="I29">
         <v>158381000.0</v>
       </c>
       <c r="J29">
         <v>305565000.0</v>
       </c>
       <c r="K29">
         <v>140908000.0</v>
       </c>
       <c r="L29">
         <v>150862000.0</v>
       </c>
       <c r="M29">
         <v>165103000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
-        <v>-203975000000.0</v>
+        <v>-203975000.0</v>
       </c>
       <c r="C30">
         <v>-230986000.0</v>
       </c>
       <c r="D30">
         <v>-166000000.0</v>
       </c>
       <c r="E30">
         <v>-329357000.0</v>
       </c>
       <c r="F30">
         <v>-89855000.0</v>
       </c>
       <c r="G30">
         <v>-209969000.0</v>
       </c>
       <c r="H30">
         <v>-191752000.0</v>
       </c>
       <c r="I30">
         <v>102196000.0</v>
       </c>
       <c r="J30">
         <v>-121307000.0</v>
       </c>
@@ -14340,3068 +14655,3140 @@
       <c r="M30">
         <v>-114561000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>534315000000.0</v>
+        <v>365974000.0</v>
       </c>
       <c r="C2">
+        <v>408519000.0</v>
+      </c>
+      <c r="D2">
         <v>575133000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>572175000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>604161000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>605637000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>455255000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>391313000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>384125000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>296059000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>383699000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>273438000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>355394000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>454954000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>171580000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>177011000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>93188000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>169926000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>168889000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>189303000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>244571000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>292603000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>352088000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>343985000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>347680000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>383135000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>500474000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>434748000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>477246000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>283864000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>246172000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>125968000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>193960000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>173490000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>244019000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>240607000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>127948000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>118000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>82473458000</v>
+        <v>40668000</v>
       </c>
       <c r="C3">
+        <v>28957000</v>
+      </c>
+      <c r="D3">
         <v>25104000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34642000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38450000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42681000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31449000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>61100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>63618000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>61537000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>54725000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54863000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>74248000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>60958000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33339000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41866000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28146000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22914000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22347000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17644000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>20395000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>35094000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27806000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>41531000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>49559000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>48228000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>60301000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>42798000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>41084000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25159000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18373000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>19158000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29441000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>26718000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>20895000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>22630000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12878000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8858000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>110261000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-81956000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-99560000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>258454000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-98987000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>112873000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>12688000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1037000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-20414000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-55268000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-48032000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>76909000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-151255000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>131049000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>200254000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-163112000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-115536000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>201438000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12222000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8604000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7921000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>259511000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>-41430000000.0</v>
+        <v>-48743000.0</v>
       </c>
       <c r="C6">
+        <v>-42545000.0</v>
+      </c>
+      <c r="D6">
         <v>-40818000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2958000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-31986000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1476000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>150382000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>63942000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7188000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-27852000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4636000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>110261000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-81956000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-99560000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>251650000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5431000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>83823000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12688000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1037000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-20414000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-55268000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-48032000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-59485000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8103000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3695000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-35455000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-117339000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>65726000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-42498000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>193382000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>37692000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>120204000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-67992000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-31566000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-70529000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3412000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>112659000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2706000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
-        <v>-8874000.0</v>
+        <v>-16768000.0</v>
       </c>
       <c r="C7">
+        <v>-16822000.0</v>
+      </c>
+      <c r="D7">
         <v>-7485000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-11424000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2550000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1883000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>121724000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9937000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9011000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-27861000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6759000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>76922000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-152153000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-46970000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>202563000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-166190000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-124087000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-186606000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-34385000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-30826000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-35470000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>67960000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-10912000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>64956000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-87610000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-73213000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9534000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-35265000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-54821000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>191896000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>27619000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>66438000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-121144000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10008000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>15672000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-22388000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>42873000.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>14948000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>82774000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-336240000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>91190000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>143</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>83399000000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-102477000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>82774000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>82774000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-336240000.0</v>
       </c>
       <c r="T9">
         <v>-336240000.0</v>
       </c>
       <c r="U9">
         <v>-336240000.0</v>
       </c>
       <c r="V9">
+        <v>-336240000.0</v>
+      </c>
+      <c r="W9">
         <v>91190000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>47424000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-84139000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>35873362.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-7640000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3189000.0</v>
       </c>
       <c r="AH9">
         <v>-3189000.0</v>
       </c>
       <c r="AI9">
-        <v>0.0</v>
+        <v>-3189000.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
-      <c r="AL9"/>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>144</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-21495000000.0</v>
       </c>
-      <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-27900000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>-63169000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>-63169000.0</v>
+      </c>
       <c r="Q10"/>
-      <c r="R10">
-[...1 lines deleted...]
-      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>-21331000.0</v>
       </c>
       <c r="T10">
         <v>-21331000.0</v>
       </c>
       <c r="U10">
         <v>-21331000.0</v>
       </c>
       <c r="V10">
+        <v>-21331000.0</v>
+      </c>
+      <c r="W10">
         <v>48689000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-40694000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>33232000.0</v>
       </c>
-      <c r="AD10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
-      <c r="AL10"/>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
       <c r="AM10"/>
-    </row>
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-51440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>-1530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-61959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>-28148000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>-3293000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4239640.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>44431000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-17943000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-75960000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>90000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:39">
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>15075000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17635000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19340000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-17901000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4995000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7354000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1601000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-2333000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3812000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2576000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7012000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7861000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>189951000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>60994000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>147490000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>18344000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-594661951.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9503000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1874000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-3607000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-2545384.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1349000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>576000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-30880.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>6759000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>76922000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-152153000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-70296000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>202563000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-166081000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-124196000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>145811000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-34385000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-30826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35470000.0</v>
       </c>
       <c r="V13">
         <v>-35470000.0</v>
       </c>
       <c r="W13">
+        <v>-35470000.0</v>
+      </c>
+      <c r="X13">
         <v>-10912000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>64956000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-87610000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-51795000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>-5766000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-10621451.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-28103000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1553000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-10438000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>83819.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>68819.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-91246.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-10000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>51392.0</v>
       </c>
-      <c r="AM13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
-        <v>-93327287000.0</v>
+        <v>46017000.0</v>
       </c>
       <c r="C14">
+        <v>48750000.0</v>
+      </c>
+      <c r="D14">
         <v>45256000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46179000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45267000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49114000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>44089000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45055000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>42376000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>51074000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34651000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34418000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31620000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27390000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>38389000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39424000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39737000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33628000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27499000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29857000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32307000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1884000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>52958000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>51358000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>55330000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-11054000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>63157000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>208383000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>54588000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>25738000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12299000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12326000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21794000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>25465000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30022000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>31931000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>36589000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>35403000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>149</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>829170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000.0</v>
       </c>
       <c r="D15">
         <v>415000.0</v>
       </c>
       <c r="E15">
         <v>415000.0</v>
       </c>
       <c r="F15">
-        <v>3077000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="G15">
         <v>3077000.0</v>
       </c>
       <c r="H15">
+        <v>3077000.0</v>
+      </c>
+      <c r="I15">
         <v>77000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13282000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7082000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6670000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>85979000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6807000.0</v>
       </c>
       <c r="P15">
         <v>6807000.0</v>
       </c>
       <c r="Q15">
         <v>6807000.0</v>
       </c>
       <c r="R15">
         <v>6807000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>6807000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>7949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
-        <v>492885000000.0</v>
+        <v>317231000.0</v>
       </c>
       <c r="C16">
+        <v>365974000.0</v>
+      </c>
+      <c r="D16">
         <v>534315000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>575133000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>572175000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>604161000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>605637000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>455255000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>391313000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>268207000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>379063000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>383699000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>273438000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>355394000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>423230000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>171580000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>177011000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>182614000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>169926000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>168889000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>189303000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>244571000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>292603000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>352088000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>343985000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>347680000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>383135000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>500474000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>434748000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>477246000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>283864000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>246172000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>125968000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>141924000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>173490000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>244019000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>240607000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>127948000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>3944051000.0</v>
+        <v>-11622000.0</v>
       </c>
       <c r="C18">
+        <v>-9991000.0</v>
+      </c>
+      <c r="D18">
         <v>25444000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18589000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16269000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13577000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>158013000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>77025000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>132456000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>166070000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>102475000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>262356000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>103139000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>124010000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>463642000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>424065000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>307979000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>81456000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>73677000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23980000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-39510000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21109000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-33711000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>37467000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-49619000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-53926000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-39856000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>59724000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-26473000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-43094000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>42337000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>126783000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-59776000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>32938000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>52256000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>13915000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>123335000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>-1995000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>153</v>
+      </c>
+      <c r="B19">
+        <v>414000.0</v>
+      </c>
       <c r="C19">
+        <v>242000.0</v>
+      </c>
+      <c r="D19">
         <v>-70525000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-47392000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-47775000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-52255000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-38200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-71672000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-68859000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-39363000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-55336000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>14905000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>62910000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-146793000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2727000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-100331000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>28388000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>246000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2738000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2425000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11583000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12024000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1234000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-938000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9432000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-24173000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>-9288180.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-13669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4343000.0</v>
       </c>
       <c r="AG19">
         <v>4343000.0</v>
       </c>
       <c r="AH19">
-        <v>-6956000.0</v>
+        <v>4343000.0</v>
       </c>
       <c r="AI19">
         <v>-6956000.0</v>
       </c>
-      <c r="AJ19"/>
+      <c r="AJ19">
+        <v>-6956000.0</v>
+      </c>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>-915000.0</v>
+      </c>
       <c r="C21">
+        <v>-603000.0</v>
+      </c>
+      <c r="D21">
         <v>-497000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-385000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-480000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-495000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-557000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-636000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-612000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-438000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-138000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-122000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-250456000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-200461000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-63592000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-54441000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2799000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5223000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5724000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-28859000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-29491000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>55244000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2862000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>126000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>203175895.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>82500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-127065000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AJ21">
         <v>1500000.0</v>
       </c>
       <c r="AK21">
+        <v>1500000.0</v>
+      </c>
+      <c r="AL21">
         <v>-300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3600000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
-        <v>55504152000.0</v>
+        <v>-11032000.0</v>
       </c>
       <c r="C22">
+        <v>-17271000.0</v>
+      </c>
+      <c r="D22">
         <v>-5515000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4954000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-33947000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2129000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3804000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>58909000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>126995000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>176016000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>93814000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>181355000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>270771000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>220680000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>252817000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>574157000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>400891000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>257445000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>83264000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-18991000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-32928000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-100153000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-68637000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-238301000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-39808000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-140941000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-68532000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-113661000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6815000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>156542000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11894000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>73788000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>56941000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>96641000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10159000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10451000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>37271000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-24000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-32643000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
-        <v>-5634495000.0</v>
+        <v>-72000.0</v>
       </c>
       <c r="C23">
+        <v>-1508000.0</v>
+      </c>
+      <c r="D23">
         <v>-346000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2496000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-342000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-333000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-323000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-316000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-306000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4332000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-361000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-321000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-116000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-407000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-252000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-543000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>348000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6901000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1620000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-226000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-29749000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-85136000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-24705000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-41357000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>57500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-585000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-227000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1019000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-105000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>519456000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-347000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>369000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-418000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>341000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-92786000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-8516000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-35425000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-894000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-4338000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>23566365000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C24">
+        <v>9000.0</v>
+      </c>
+      <c r="D24">
         <v>36000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>94000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>180000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>314000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>293000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>57199000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3452000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-16553000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-165048000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2993999.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1243000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2681000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>687000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4166000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2670000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>901000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1867000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1112000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>220000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4693000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2519000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>738000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>403000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>94794632.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>174000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>925000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1907000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>132000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>177000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1614000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1845000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1035000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>140000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>-49321211000.0</v>
+        <v>16158000.0</v>
       </c>
       <c r="C25">
+        <v>19740108.0</v>
+      </c>
+      <c r="D25">
         <v>18676000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20659000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16290000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5235000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19919000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15962000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13309000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16554000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16519000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9871000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9683000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6414000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4423000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10599000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14908000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-899000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18461000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12636000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14799000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>85704000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19628000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>199870000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>36990000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>204702000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>21014000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>71636000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8307000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8579000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4301000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3720000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4563000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17876000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8994000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>16551000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>19480000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>3396000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
-        <v>-9702310000.0</v>
+        <v>-22901000.0</v>
       </c>
       <c r="C26">
+        <v>-20002000.0</v>
+      </c>
+      <c r="D26">
         <v>-19998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5155000.0</v>
       </c>
       <c r="E26">
         <v>-5155000.0</v>
       </c>
       <c r="F26">
+        <v>-5155000.0</v>
+      </c>
+      <c r="G26">
         <v>-4651000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-117648000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1559000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-116089000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-136686000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-102184000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-156282000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-144919000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-130637000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-196216000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-173106000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-21844000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>786000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-680000.0</v>
       </c>
       <c r="U26">
         <v>-680000.0</v>
       </c>
       <c r="V26">
+        <v>-680000.0</v>
+      </c>
+      <c r="W26">
         <v>-38000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-16000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-47000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-108000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2137000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-30611000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-703000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4171000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-15431000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-3000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-4835000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-32487000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-17445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>1035000000.0</v>
       </c>
-      <c r="AM26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
-        <v>-7688108000.0</v>
+        <v>3736000.0</v>
       </c>
       <c r="C27">
+        <v>-7688108.0</v>
+      </c>
+      <c r="D27">
         <v>2950000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4018000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3437000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3612000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3013000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3535000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2769000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9339000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2999000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3645000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3034000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3381000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1520000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1401000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1182000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>964000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1189000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>979000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2183000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>696000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1079000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1043000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2078000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4885000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2738000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-545000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5319000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>2347000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2314000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4811000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8426000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5348000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
-        <v>-6463665000.0</v>
+        <v>-23888000.0</v>
       </c>
       <c r="C28">
+        <v>-22113000.0</v>
+      </c>
+      <c r="D28">
         <v>-20841000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2881000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6392000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5479000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-880000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2511000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-120027000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-183182000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-106500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-163548000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-231452000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-137735000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-203112000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-421321000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-219700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-64129000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-73487000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3025000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-6404000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-19099000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-28875000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-29538000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>55136000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5584000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-46336000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5988000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11786000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37582000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1585000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6979000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6309000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-41730000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-121892000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-10207000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3547000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2706000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4357000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
-        <v>-78529407000.0</v>
+        <v>29046000.0</v>
       </c>
       <c r="C29">
+        <v>18966000.0</v>
+      </c>
+      <c r="D29">
         <v>50548000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>53231000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22181000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56258000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>189462000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>138125000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>196074000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>227607000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>157200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>317219000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>177387000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>184968000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>496981000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>465931000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>336125000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>104370000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>96024000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6336000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-19115000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>56203000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-5905000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>78998000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-60000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5698000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20445000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>102522000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14611000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-17935000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>60710000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>145941000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-30335000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>59656000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>73151000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>36545000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>136213000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2327374.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>6863000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
-        <v>104516058000.0</v>
+        <v>-53595000.0</v>
       </c>
       <c r="C30">
+        <v>-38283000.0</v>
+      </c>
+      <c r="D30">
         <v>-70525000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-47392000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-47775000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-52255000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-38200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-71672000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-68859000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-39363000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-126637000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-43410000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-27891000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-329357000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35415000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-143597000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3552000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-27553000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-21500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11053000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29749000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-85136000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-24705000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-41357000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-58771000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-24173000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-91448000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-30808000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-45323000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-329457767.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-21433000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-18758000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-31348000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-49492000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-21788000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-22926000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-27101000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1035000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9963000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>