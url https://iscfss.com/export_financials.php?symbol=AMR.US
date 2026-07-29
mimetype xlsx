--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -6355,102 +6355,102 @@
         <v>676175000.0</v>
       </c>
       <c r="AL35">
         <v>729155000.0</v>
       </c>
       <c r="AM35">
         <v>690916000.0</v>
       </c>
       <c r="AN35">
         <v>639892000.0</v>
       </c>
       <c r="AO35"/>
       <c r="AP35"/>
     </row>
     <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>72405000.0</v>
       </c>
       <c r="C36">
         <v>49391000.0</v>
       </c>
       <c r="D36">
-        <v>276787000.0</v>
+        <v>67749000.0</v>
       </c>
       <c r="E36">
         <v>497822000.0</v>
       </c>
       <c r="F36">
         <v>70102000.0</v>
       </c>
       <c r="G36">
         <v>225110000.0</v>
       </c>
       <c r="H36">
         <v>230895000.0</v>
       </c>
       <c r="I36">
         <v>109352000.0</v>
       </c>
       <c r="J36">
         <v>113601000.0</v>
       </c>
       <c r="K36">
         <v>220207000.0</v>
       </c>
       <c r="L36">
         <v>188753000.0</v>
       </c>
       <c r="M36">
         <v>252030000.0</v>
       </c>
       <c r="N36">
         <v>157888000.0</v>
       </c>
       <c r="O36">
         <v>204064999.0</v>
       </c>
       <c r="P36">
-        <v>225961000.0</v>
+        <v>101853000.0</v>
       </c>
       <c r="Q36">
-        <v>222839000.0</v>
+        <v>103125000.0</v>
       </c>
       <c r="R36">
         <v>223675000.0</v>
       </c>
       <c r="S36">
         <v>208549000.0</v>
       </c>
       <c r="T36">
-        <v>219980000.0</v>
+        <v>107284000.0</v>
       </c>
       <c r="U36">
-        <v>237016000.0</v>
+        <v>144258000.0</v>
       </c>
       <c r="V36">
         <v>243286000.0</v>
       </c>
       <c r="W36">
         <v>236505000.0</v>
       </c>
       <c r="X36">
         <v>345656000.0</v>
       </c>
       <c r="Y36">
         <v>330319000.0</v>
       </c>
       <c r="Z36">
         <v>314363000.0</v>
       </c>
       <c r="AA36">
         <v>308318000.0</v>
       </c>
       <c r="AB36">
         <v>398586000.0</v>
       </c>
       <c r="AC36">
         <v>415017000.0</v>
       </c>
@@ -10705,51 +10705,51 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>-10432000.0</v>
+        <v>-15517000.0</v>
       </c>
       <c r="C5">
         <v>-26298000.0</v>
       </c>
       <c r="D5">
         <v>-8080000.0</v>
       </c>
       <c r="E5">
         <v>-5441000.0</v>
       </c>
       <c r="F5">
         <v>-44621000.0</v>
       </c>
       <c r="G5">
         <v>6269000.0</v>
       </c>
       <c r="H5">
         <v>758000.0</v>
       </c>
       <c r="I5">
         <v>65288000.0</v>
       </c>
       <c r="J5">
         <v>142246000.0</v>
       </c>
@@ -10830,51 +10830,51 @@
       </c>
       <c r="AJ5">
         <v>15212000.0</v>
       </c>
       <c r="AK5">
         <v>33067000.0</v>
       </c>
       <c r="AL5">
         <v>92212000.0</v>
       </c>
       <c r="AM5">
         <v>-24000.0</v>
       </c>
       <c r="AN5">
         <v>-26513000.0</v>
       </c>
       <c r="AO5">
         <v>-39305000.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>35585000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="C6">
         <v>22452000.0</v>
       </c>
       <c r="D6">
         <v>37176000.0</v>
       </c>
       <c r="E6">
         <v>46246000.0</v>
       </c>
       <c r="F6">
         <v>646000.0</v>
       </c>
       <c r="G6">
         <v>48780000.0</v>
       </c>
       <c r="H6">
         <v>44847000.0</v>
       </c>
       <c r="I6">
         <v>110343000.0</v>
       </c>
       <c r="J6">
         <v>184622000.0</v>
       </c>
@@ -15909,99 +15909,99 @@
       <c r="AH13">
         <v>-10438000.0</v>
       </c>
       <c r="AI13">
         <v>83819.0</v>
       </c>
       <c r="AJ13">
         <v>68819.0</v>
       </c>
       <c r="AK13">
         <v>-91246.0</v>
       </c>
       <c r="AL13">
         <v>-10000.0</v>
       </c>
       <c r="AM13">
         <v>51392.0</v>
       </c>
       <c r="AN13"/>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>148</v>
       </c>
       <c r="B14">
-        <v>46017000.0</v>
+        <v>40802000.0</v>
       </c>
       <c r="C14">
         <v>48750000.0</v>
       </c>
       <c r="D14">
         <v>45256000.0</v>
       </c>
       <c r="E14">
         <v>46179000.0</v>
       </c>
       <c r="F14">
         <v>45267000.0</v>
       </c>
       <c r="G14">
         <v>49114000.0</v>
       </c>
       <c r="H14">
         <v>44089000.0</v>
       </c>
       <c r="I14">
         <v>45055000.0</v>
       </c>
       <c r="J14">
         <v>42376000.0</v>
       </c>
       <c r="K14">
         <v>51074000.0</v>
       </c>
       <c r="L14">
         <v>34651000.0</v>
       </c>
       <c r="M14">
         <v>34418000.0</v>
       </c>
       <c r="N14">
         <v>31620000.0</v>
       </c>
       <c r="O14">
         <v>27390000.0</v>
       </c>
       <c r="P14">
-        <v>38389000.0</v>
+        <v>32468000.0</v>
       </c>
       <c r="Q14">
-        <v>39424000.0</v>
+        <v>33477000.0</v>
       </c>
       <c r="R14">
-        <v>39737000.0</v>
+        <v>33783000.0</v>
       </c>
       <c r="S14">
         <v>33628000.0</v>
       </c>
       <c r="T14">
         <v>27499000.0</v>
       </c>
       <c r="U14">
         <v>29857000.0</v>
       </c>
       <c r="V14">
         <v>32307000.0</v>
       </c>
       <c r="W14">
         <v>1884000.0</v>
       </c>
       <c r="X14">
         <v>52958000.0</v>
       </c>
       <c r="Y14">
         <v>51358000.0</v>
       </c>
       <c r="Z14">
         <v>55330000.0</v>
       </c>
@@ -17035,99 +17035,99 @@
       </c>
       <c r="AI24">
         <v>132000.0</v>
       </c>
       <c r="AJ24">
         <v>177000.0</v>
       </c>
       <c r="AK24">
         <v>1614000.0</v>
       </c>
       <c r="AL24">
         <v>1845000.0</v>
       </c>
       <c r="AM24">
         <v>-1035000000.0</v>
       </c>
       <c r="AN24">
         <v>140000.0</v>
       </c>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>158</v>
       </c>
       <c r="B25">
-        <v>16158000.0</v>
+        <v>17637000.0</v>
       </c>
       <c r="C25">
         <v>19740108.0</v>
       </c>
       <c r="D25">
         <v>18676000.0</v>
       </c>
       <c r="E25">
         <v>20659000.0</v>
       </c>
       <c r="F25">
         <v>16290000.0</v>
       </c>
       <c r="G25">
         <v>5235000.0</v>
       </c>
       <c r="H25">
         <v>19919000.0</v>
       </c>
       <c r="I25">
         <v>15962000.0</v>
       </c>
       <c r="J25">
         <v>13309000.0</v>
       </c>
       <c r="K25">
         <v>16554000.0</v>
       </c>
       <c r="L25">
         <v>16519000.0</v>
       </c>
       <c r="M25">
         <v>9871000.0</v>
       </c>
       <c r="N25">
         <v>9683000.0</v>
       </c>
       <c r="O25">
         <v>6414000.0</v>
       </c>
       <c r="P25">
-        <v>4423000.0</v>
+        <v>8824000.0</v>
       </c>
       <c r="Q25">
-        <v>10599000.0</v>
+        <v>15145000.0</v>
       </c>
       <c r="R25">
-        <v>14908000.0</v>
+        <v>19680000.0</v>
       </c>
       <c r="S25">
         <v>-899000.0</v>
       </c>
       <c r="T25">
         <v>18461000.0</v>
       </c>
       <c r="U25">
         <v>12636000.0</v>
       </c>
       <c r="V25">
         <v>14799000.0</v>
       </c>
       <c r="W25">
         <v>85704000.0</v>
       </c>
       <c r="X25">
         <v>19628000.0</v>
       </c>
       <c r="Y25">
         <v>199870000.0</v>
       </c>
       <c r="Z25">
         <v>36990000.0</v>
       </c>