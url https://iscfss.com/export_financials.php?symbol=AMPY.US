--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -935,78 +941,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1014,2754 +1021,2888 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>17901000.0</v>
+      </c>
+      <c r="C2">
         <v>13231000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23616000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38414000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33819000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>798000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8310000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6511000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11547000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2521000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1904000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22783000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21493000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29196000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35731000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42619000.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>4788000.0</v>
       </c>
       <c r="G5">
+        <v>4788000.0</v>
+      </c>
+      <c r="H5">
         <v>4790000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-266198000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-204419000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12974000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3157332000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1333019000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-976880000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-274294000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-148843000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-57144000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15316000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>3752000.0</v>
+      </c>
+      <c r="C7">
         <v>5467000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21066000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19194000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12065000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11502000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16226000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2843000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5150000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>407000.0</v>
+      </c>
+      <c r="C8">
         <v>399000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>393000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>386000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>382000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>378000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>209000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>255000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>432251000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>425066000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>424104000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>60666000.0</v>
+      </c>
+      <c r="C10">
         <v>0.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20746000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12627000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18799000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10364000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16226000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11341000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>68498000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>76838000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81093000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11557000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33163000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18878000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7344000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11917000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4353000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>60666000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>20746000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>-12627000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18799000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10364000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-16226000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11341000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>68498000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>76838000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>81093000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11557000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>33163000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18878000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7344000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11917000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4353000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>407000.0</v>
+      </c>
+      <c r="C13">
         <v>399000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>393000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>386000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>382000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>378000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>209000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>255000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>253000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>250000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>110000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>704000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>689000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>666000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>40391000.0</v>
+      </c>
+      <c r="C14">
         <v>39655000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38961000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38351000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37959000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37612000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29301000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>25337000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25119000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24994867.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7726000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6644000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6576600.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5997900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10645000.0</v>
       </c>
       <c r="P14">
         <v>10645000.0</v>
       </c>
       <c r="Q14">
         <v>10645000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>10645000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>386000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>382000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>378000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>209000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>255000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>253000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>250000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>110000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>704000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>689000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>666000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>47778000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34004000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39019000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1813000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>37692000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2537000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1272000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4226000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>196081000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>9664000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>847000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>12627000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>22430000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>762000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>126709000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12537000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8353000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5713000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1173000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1108000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>600900000.0</v>
+      </c>
+      <c r="C23">
         <v>747076000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>737674000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>459478000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>455100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>384759000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>877539000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>605495000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>688128000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>760939000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>679167000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2475793000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2342107000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1677983000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>624656000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>427004000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>284034000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>40</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>127000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>115000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>190000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>230000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>260516000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>285000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>23059000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>128059000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>190000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>230000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>260516000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>873000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4622000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>-56914000.0</v>
+      </c>
+      <c r="C28">
         <v>132467000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>101081000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>197968000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>211201000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>252676000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>289432000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11718000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59561000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>51221000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1819132000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1723593000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1667987000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>675122000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>227456000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>77683000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25447000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>458723000.0</v>
+      </c>
+      <c r="C29">
         <v>535912000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>506036000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>185435000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>165159000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>226779000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>719207000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>564736000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>613646000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>30141000.0</v>
+      </c>
+      <c r="C30">
         <v>39713000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39096000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80455000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>91967000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30901000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33145000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26013000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35918000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43725000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>63665000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>133761000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>146204000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>50299000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27454000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14678000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3870000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-4565000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-64841000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-33737000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>434207000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>416558000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>393933000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>99489000.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>72537000.0</v>
+      </c>
+      <c r="C32">
         <v>3639000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1752000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-40608000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-39379000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-25000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-8501000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>13946000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>48866000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>470306000.0</v>
+      </c>
+      <c r="C33">
         <v>675299000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>639491000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>360234000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>329316000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>327922000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>824952000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>559517000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>581440000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>637050000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>533365000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2202668000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2149510000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1594538000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>576546000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>398853000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>272031000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>9176000.0</v>
+      </c>
+      <c r="C34">
         <v>9643000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8116000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>134191000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>115114000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3280000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3753000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>560000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>592000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>84120000.0</v>
+      </c>
+      <c r="C35">
         <v>270026000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>250207000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>324191000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>354778000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>361634000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>382244000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>31786000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>144719000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>142873000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>20673000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1758455000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1748354000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>898975000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>253300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>115849000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>36553000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>1367000.0</v>
+      </c>
+      <c r="C36">
         <v>32941000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>33198000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13566000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4409000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8176000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12201000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5257000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6978000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5455000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9496000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>43731000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>42779000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>21103000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2467000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1727000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>305000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>13566000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6315000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8176000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>16823000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>103065000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>165483000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>260968000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>39787000.0</v>
+      </c>
+      <c r="C39">
         <v>32064000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>38341000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18789000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15018000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15572000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>19442000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8624000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2272000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3326000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1044000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>127807000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13230000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11942000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2642000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>383000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2672000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>38972000.0</v>
+      </c>
+      <c r="C40">
         <v>50180000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>69078000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>95362000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>73518000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>51095000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>50546000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>23708000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>43517000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>42262000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>90440000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>224467000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>227861000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>106231000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>50123000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12657000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12147000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>127624000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>122761000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>100852000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>94524000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>75867000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>104930000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>159988000.0</v>
       </c>
-      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>445816000.0</v>
+      </c>
+      <c r="C42">
         <v>439981000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>435095000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>432251000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>425066000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>428892000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>429189000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>529456000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>523152000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>551634000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>885166000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>879302000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>870383000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>830003000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-36994000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>313023000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>250650000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>556473000.0</v>
+      </c>
+      <c r="C45">
         <v>1109510000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1038662000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>339292000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>320285000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>319746000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>808129000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>553469000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>574462000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>631595000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>523869000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2123116000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2094894000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1567408000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>574079000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>397126000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>271726000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>191939000.0</v>
+      </c>
+      <c r="C46">
         <v>390758000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>352497000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>346668000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>320285000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>319746000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>808129000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>553469000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>574462000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>631595000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>523869000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2123116000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2094894000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1567408000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>574079000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>397126000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>271726000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>339292000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>320285000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>319746000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>808129000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>628181000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>673432000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1579702000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>12500000.0</v>
+      </c>
+      <c r="C48">
         <v>-31468000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-44452000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-437202000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-495077000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-463007000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4809000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-25363000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-75147000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9930000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2211342000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-414147000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-531076000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-187091000.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-437202000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-495077000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-463007000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>3752000.0</v>
+      </c>
+      <c r="C51">
         <v>132467000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>121827000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>197968000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>240048000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>263040000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>289432000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128059000.0</v>
       </c>
       <c r="J51">
         <v>128059000.0</v>
       </c>
       <c r="K51">
+        <v>128059000.0</v>
+      </c>
+      <c r="L51">
         <v>1900225000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1735150000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1701150000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>694000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>234800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>89600000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>29800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>1184000.0</v>
+      </c>
+      <c r="C52">
         <v>1784000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1737000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1401000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10048000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2258000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1712000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2843000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5150000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8932000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1890944000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10113000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8300000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>17669000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>4623000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5879000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>600900000.0</v>
+      </c>
+      <c r="C55">
         <v>747076000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>737674000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>459478000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>455100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>384759000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>877539000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>605495000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>688128000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>760939000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>679167000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2475793000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2342107000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1677983000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>624656000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>427004000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>284034000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>130594000.0</v>
+      </c>
+      <c r="C56">
         <v>71777000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>98183000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>99244000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>125784000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>56837000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>52587000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>45978000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>106688000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>123889000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>145802000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>273125000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>192597000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>83445000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>48110000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>28151000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>12003000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>58057000.0</v>
+      </c>
+      <c r="C57">
         <v>68138000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>96431000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>139852000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>165163000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>56862000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>61088000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>32032000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>57822000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>56252000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1984560000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>251476000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>253754000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>135427000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>85854000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>55276000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>12147000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>142177000.0</v>
+      </c>
+      <c r="C58">
         <v>338164000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>346638000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>464043000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>519941000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>418496000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>443332000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>63818000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>202541000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>199125000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2005233000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2009931000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2002108000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1034402000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>339154000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>171125000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>48700000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>458723000.0</v>
+      </c>
+      <c r="C60">
         <v>408912000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>391036000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-4565000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-64841000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-33737000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>434207000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>541677000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>485587000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>561814000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1326066000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>465862000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>339999000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>643581000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>285502000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>255879000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>235334000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
-[...1 lines deleted...]
-      </c>
+      <c r="E62"/>
       <c r="F62">
         <v>4788000.0</v>
       </c>
-      <c r="G62"/>
+      <c r="G62">
+        <v>4788000.0</v>
+      </c>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI62"/>
+  <dimension ref="A1:BK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:61">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
-        <v>39299000.0</v>
+        <v>22477000.0</v>
       </c>
       <c r="C2">
+        <v>17901000.0</v>
+      </c>
+      <c r="D2">
+        <v>29154000.0</v>
+      </c>
+      <c r="E2">
         <v>30303000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19863000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13231000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18107000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25056000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>21723000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>23616000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18708000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23382000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21728000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>38414000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25034000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34969000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>26578000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>33819000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9166000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14382000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6364000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>798000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2344000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5630000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3947000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8310000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6472000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4061000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3536000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6511000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14322000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>19216000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>6652000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>11547000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>9480000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6568000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8914000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2521000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5653000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>8943000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3238000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1904000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5546000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8818000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>24006000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>22783000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>13511000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>34267000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>24799000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>21493000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>34686000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>22438000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6206000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>29196000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>39488000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>27122000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>49425000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>35731000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-    </row>
-    <row r="3" spans="1:61">
+      <c r="BJ2"/>
+      <c r="BK2"/>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3779,54 +3920,56 @@
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-    </row>
-    <row r="4" spans="1:61">
+      <c r="BJ3"/>
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3844,217 +3987,221 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
-      <c r="P5">
-[...4 lines deleted...]
-      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
       <c r="R5">
         <v>4788000.0</v>
       </c>
       <c r="S5">
+        <v>4788000.0</v>
+      </c>
+      <c r="T5">
+        <v>4788000.0</v>
+      </c>
+      <c r="U5">
         <v>-620881000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-616578000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>4788000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-578187000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-570237000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-562614000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-141350000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4790000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>37329000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>37329000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-266198000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-251432000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-235948000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-219590000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-204419000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-59349000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-44274000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-28316000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-12974000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3438670000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3390199000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3308871000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3157332000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2651068000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2119458000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1566043000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1333019000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1274168000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1201060000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1130248000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-976880000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-443852000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-369099000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-316270000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-274294000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-235444000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-204752000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-176870000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-148843000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-118784000.0</v>
       </c>
-      <c r="BG5"/>
-[...1 lines deleted...]
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-57144000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4072,536 +4219,558 @@
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-    </row>
-    <row r="7" spans="1:61">
+      <c r="BJ6"/>
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>3405000.0</v>
+      </c>
+      <c r="C7">
+        <v>3752000.0</v>
+      </c>
+      <c r="D7">
         <v>4531000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4984000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5502000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5467000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5578000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6014000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>17884000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>21066000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>19360000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>18435000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>17567000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>19194000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>17104000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>16106000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>12632000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>12065000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>13598000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>9506000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>10426000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>11502000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>12130000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>12235000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>14795000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>16226000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>413000.0</v>
+      </c>
+      <c r="C8">
+        <v>407000.0</v>
+      </c>
+      <c r="D8">
         <v>405000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>404000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>404000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>399000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>400000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>398000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>398000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>393000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>392000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>391000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>391000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>386000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>386000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>385000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>384000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>382000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>380000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>381000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>432380000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>431046000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>432251000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>431528000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>430695000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>425516000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>425066000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>425508000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>424814000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>423892000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>424104000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9"/>
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>0.0</v>
+        <v>41486000.0</v>
       </c>
       <c r="C10">
-        <v>0.0</v>
+        <v>60666000.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
       <c r="G10">
+        <v>0.0</v>
+      </c>
+      <c r="H10">
+        <v>0.0</v>
+      </c>
+      <c r="I10">
         <v>502000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2989000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20746000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6387000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1865000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12755000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-12627000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10944000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>16691000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15605000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18799000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>17344000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>15150000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>16801000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>10364000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>13521000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>13202000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1894000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>325000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7408000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4797000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>717000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11341000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6213000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6256000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8428000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>68498000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>76548000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>85999000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>84453000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>76838000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>279596000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>281561000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>301426000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>81093000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>166783000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>151037000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>11941000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>11557000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>25717000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>29660000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>14648000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>33163000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>24953000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12285000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>50625000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>18878000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4674000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>11689000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>9194000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>7344000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>10220000.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>11917000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4619,887 +4788,911 @@
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C12"/>
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>41486000.0</v>
+      </c>
+      <c r="C12">
+        <v>60666000.0</v>
+      </c>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
         <v>15556000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>502000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2989000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>20746000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6387000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1865000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12755000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-12627000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10944000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16691000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>15605000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>18799000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>17344000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>15150000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>16801000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10364000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13521000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>13202000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1894000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6204000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7408000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4797000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>717000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>11341000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6213000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6256000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8428000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>68498000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>76548000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>85999000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>84453000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>76838000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>279596000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>281561000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>301426000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>81093000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>166783000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>151037000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>11941000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>11557000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>25717000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>29660000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>14648000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>33163000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>24953000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>12285000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>50625000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>18878000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4674000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>11689000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>9194000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>7344000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>10220000.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>11917000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>413000.0</v>
+      </c>
+      <c r="C13">
+        <v>407000.0</v>
+      </c>
+      <c r="D13">
         <v>405000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>404000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>404000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>399000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>400000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>398000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>398000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>435488000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>392000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>391000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>391000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>386000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>386000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>385000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>384000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>382000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>380000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>381000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>381000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>378000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="X13">
         <v>209000.0</v>
       </c>
       <c r="Y13">
         <v>209000.0</v>
       </c>
       <c r="Z13">
         <v>209000.0</v>
       </c>
       <c r="AA13">
+        <v>209000.0</v>
+      </c>
+      <c r="AB13">
+        <v>209000.0</v>
+      </c>
+      <c r="AC13">
         <v>206000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>206000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>255000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>254000.0</v>
       </c>
       <c r="AF13">
         <v>254000.0</v>
       </c>
       <c r="AG13">
+        <v>254000.0</v>
+      </c>
+      <c r="AH13">
+        <v>254000.0</v>
+      </c>
+      <c r="AI13">
         <v>253000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>251000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>251000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>250000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="AN13">
         <v>109000.0</v>
       </c>
       <c r="AO13">
+        <v>109000.0</v>
+      </c>
+      <c r="AP13">
+        <v>109000.0</v>
+      </c>
+      <c r="AQ13">
         <v>110000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>110000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>73000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>724000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>704000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>708000.0</v>
       </c>
       <c r="AV13">
         <v>705000.0</v>
       </c>
       <c r="AW13">
+        <v>708000.0</v>
+      </c>
+      <c r="AX13">
+        <v>705000.0</v>
+      </c>
+      <c r="AY13">
         <v>689000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>686000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>686000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>683000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>666000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>665000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>665000.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>322496000.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>41143000.0</v>
+      </c>
+      <c r="C14">
+        <v>40391000.0</v>
+      </c>
+      <c r="D14">
         <v>40471000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>40349000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>40188000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>39100000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>39783000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>39629000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>39410000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>40727102.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>39063000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>38971000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>38694000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>38459731.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>38441000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>38330000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>38181000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>38025000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>37996000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37983000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>37829000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>37810000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>37626000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>37595000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>37568000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>38925000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>33707000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>22267000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>22837000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>25385000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>25332000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>25332000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>25299000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>25253000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>25116000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>25093000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>25012000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>25003434.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10657000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>10653000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>10621000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>10567000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6835000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6774000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6726000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>6673700.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6659800.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6645300.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6598700.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>6584200.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6582100.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6844100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6563400.0</v>
       </c>
       <c r="BB14">
         <v>6563400.0</v>
       </c>
       <c r="BC14">
+        <v>6563400.0</v>
+      </c>
+      <c r="BD14">
+        <v>6563400.0</v>
+      </c>
+      <c r="BE14">
         <v>6088700.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>6563435.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10645000.0</v>
       </c>
       <c r="BG14">
         <v>10645000.0</v>
       </c>
       <c r="BH14">
         <v>10645000.0</v>
       </c>
       <c r="BI14">
         <v>10645000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14">
+        <v>10645000.0</v>
+      </c>
+      <c r="BK14">
+        <v>10645000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>391000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>391000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>386000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>386000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>385000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>384000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>382000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>380000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>381000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>381000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>378000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="X15">
         <v>209000.0</v>
       </c>
       <c r="Y15">
         <v>209000.0</v>
       </c>
       <c r="Z15">
         <v>209000.0</v>
       </c>
       <c r="AA15">
+        <v>209000.0</v>
+      </c>
+      <c r="AB15">
+        <v>209000.0</v>
+      </c>
+      <c r="AC15">
         <v>206000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>206000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>255000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>254000.0</v>
       </c>
       <c r="AF15">
         <v>254000.0</v>
       </c>
       <c r="AG15">
+        <v>254000.0</v>
+      </c>
+      <c r="AH15">
+        <v>254000.0</v>
+      </c>
+      <c r="AI15">
         <v>253000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>251000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>251000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>250000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="AN15">
         <v>109000.0</v>
       </c>
       <c r="AO15">
+        <v>109000.0</v>
+      </c>
+      <c r="AP15">
+        <v>109000.0</v>
+      </c>
+      <c r="AQ15">
         <v>110000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>110000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>73000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>724000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>704000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>708000.0</v>
       </c>
       <c r="AV15">
         <v>705000.0</v>
       </c>
       <c r="AW15">
+        <v>708000.0</v>
+      </c>
+      <c r="AX15">
+        <v>705000.0</v>
+      </c>
+      <c r="AY15">
         <v>689000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>686000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>686000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>683000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>666000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>665000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>665000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>2359000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3395000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>62607000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>64266000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>47778000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>37867000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>36014000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>35472000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>34004000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>31980000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>29494000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>38127000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>39019000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>39788000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16810000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19174000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1813000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>33154000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>35811000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>40193000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>37692000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2980000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2284000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2153000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2537000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2190000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1764000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1393000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1272000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5219000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>147550000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4618000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4226000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>226301000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>199931000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>261063000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>196081000.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>-4499000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16">
         <v>50477000.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5517,135 +5710,139 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>5684000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14659000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>20846000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>9664000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>20831000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>17739000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5355000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>847000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5663,54 +5860,56 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5728,54 +5927,56 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -5793,647 +5994,663 @@
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>12627000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-442000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-527000.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>9916000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>32216000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>78407000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>21034000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1659000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>309000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6940000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
-[...1 lines deleted...]
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>762000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2896000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>8706000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4054000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AL22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22">
+        <v>1.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>33051000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>35858000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>95473000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>126709000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8316000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>12090000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>7869000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>12537000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>19979000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>20523000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>13452000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>8353000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7036000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6496000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>6208000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>5713000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>2428000.0</v>
       </c>
-      <c r="BG22"/>
-[...1 lines deleted...]
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>1173000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>581106000.0</v>
+      </c>
+      <c r="C23">
+        <v>600900000.0</v>
+      </c>
+      <c r="D23">
         <v>731355000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>771307000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>753639000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>747076000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>739216000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>720375000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>712204000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>737674000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>717105000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>715480000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>719332000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>459478000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>458182000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>456531000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>456130000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>455100000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>405917000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>395325000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>391558000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>384759000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>421694000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>453683000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>507125000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>877539000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>914629000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>536630000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>572797000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>605495000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>609999000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>602586000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>645622000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>688128000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>805039000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>801648000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>789338000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>760939000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>695692000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>729294000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>782845000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>679167000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1298061000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1796238000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2271599000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2475793000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2279969000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2243284000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2330012000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2342107000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2704470000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2565844000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1819484000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1677983000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>856285000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>791235000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>688609000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>624656000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>565751000.0</v>
       </c>
-      <c r="BG23"/>
-[...1 lines deleted...]
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>427004000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>40</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>123000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>130000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>125000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>127000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>120000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>118000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>115000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>115000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>120000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>120000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>125000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>190000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>205000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>215000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>225000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>230000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>230000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>235000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>255516000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>260516000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>265516000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>265516000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>290000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>285000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>120000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>125000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>190000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>205000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>215000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>225000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>230000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>230000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>235000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>255516000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>260516000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>99000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>1522000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>873000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>4622000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6451,1391 +6668,1443 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>-38081000.0</v>
+      </c>
+      <c r="C28">
+        <v>-56914000.0</v>
+      </c>
+      <c r="D28">
         <v>127531000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>134984000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>130502000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>132467000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>125578000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>123512000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>118455000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>94254000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>120626000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>125415000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>120076000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>197968000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>201330000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>205189000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>212700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>211201000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>216069000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>221631000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>241128000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>252676000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>260075000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>275869000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>292209000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>289432000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>287099000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>64668000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>66418000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11718000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>25395000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>21803000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>74971000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>59561000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>57711000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>49957000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>52001000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>60153000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1856763000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-26381000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1840857000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1819132000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1761300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1790625000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1739522000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1723593000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1643433000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1624490000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1686502000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1667987000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1581197000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1508865000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>745825000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>675122000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>211626000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>140011000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>225606000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>227456000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>188380000.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>77683000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>420567000.0</v>
+      </c>
+      <c r="C29">
+        <v>458723000.0</v>
+      </c>
+      <c r="D29">
         <v>515974000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>541305000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>527937000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>535912000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>534670000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>508289000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>496015000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>506036000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>466037000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>478144000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>471994000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>185435000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>169677000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>131609000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>111997000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>165159000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>129849000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>147625000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>202242000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>226779000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>274552000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>306771000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>352096000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>19860000.0</v>
+      </c>
+      <c r="C30">
+        <v>30141000.0</v>
+      </c>
+      <c r="D30">
         <v>33207000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>34692000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>35893000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>39713000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32295000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36306000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>36540000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>39096000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>47864000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>63021000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>65978000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>80455000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>78929000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>77808000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>91932000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>91967000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>44748000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>39647000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35424000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>30901000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26907000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>27132000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>24654000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>33145000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>32554000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>14359000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>20149000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>26013000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>33099000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>35174000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>34417000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>35918000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>33599000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>34755000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>40660000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43725000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>39791000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>36608000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>30504000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>51162000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>59394000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>84096000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>77000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>91354000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>108424000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>105877000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>106400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>103573000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>91060000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>84070000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>62097000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>50299000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>23307000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>19567000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>21830000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>27454000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>26249000.0</v>
       </c>
-      <c r="BG30"/>
-[...1 lines deleted...]
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>14678000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>346037000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>358144000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>346994000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4565000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-35323000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-83391000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-113003000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-64841000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-100151000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-87375000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-53274000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-33737000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4036000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>21255000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>62096000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>434207000.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-    </row>
-    <row r="32" spans="1:61">
+      <c r="BJ31"/>
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>11830000.0</v>
+      </c>
+      <c r="C32">
+        <v>72537000.0</v>
+      </c>
+      <c r="D32">
         <v>1361000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-13241000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-18675000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3639000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3989000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-11498000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-16984000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1752000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-30003000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-12662000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-17129000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-40608000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-48853000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-78110000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-84186000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-39379000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-69266000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-55305000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-17727000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-25000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>11115000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>17979000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>60723000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
-    </row>
-    <row r="33" spans="1:61">
+      <c r="BJ32"/>
+      <c r="BK32"/>
+    </row>
+    <row r="33" spans="1:63">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>495834000.0</v>
+      </c>
+      <c r="C33">
+        <v>470306000.0</v>
+      </c>
+      <c r="D33">
         <v>660997000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>701294000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>693450000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>675299000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>669059000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>658357000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>649880000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>639491000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>638851000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>627142000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>624646000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>360234000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>351807000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>346308000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>334093000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>329316000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>333085000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>327958000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>327036000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>327922000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>359192000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>368910000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>390744000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>824952000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>837714000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>513906000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>549088000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>559517000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>568874000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>558682000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>599653000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>581440000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>690175000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>670056000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>656375000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>637050000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>367647000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>395409000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>438143000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>533365000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1026903000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1503375000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2056516000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2202668000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2105118000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2053517000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2138053000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2149510000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2538802000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2438246000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1684201000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1594538000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>820011000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>736095000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>646300000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>576546000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>522775000.0</v>
       </c>
-      <c r="BG33"/>
-[...1 lines deleted...]
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>398853000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:61">
+    <row r="34" spans="1:63">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>9434000.0</v>
+      </c>
+      <c r="C34">
+        <v>9176000.0</v>
+      </c>
+      <c r="D34">
         <v>10123000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>9953000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>9957000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>9643000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>7016000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>8113000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>8115000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>8116000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>9707000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>136336000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>135523000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>134191000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>127593000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>121930000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>117064000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>115114000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>9930000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>7576000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3107000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>3280000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>3277000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>3367000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>3578000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>3753000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-    </row>
-    <row r="35" spans="1:61">
+      <c r="BJ34"/>
+      <c r="BK34"/>
+    </row>
+    <row r="35" spans="1:63">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>87097000.0</v>
+      </c>
+      <c r="C35">
+        <v>84120000.0</v>
+      </c>
+      <c r="D35">
         <v>269383999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>276748000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>271838000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>270026000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>258378000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>256570000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>251881000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>250207000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>262811000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>256336000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>260523000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>324191000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>338277000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>351589000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>362910000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>354778000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>363970000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>360028000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>362583000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>361634000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>366271000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>365634000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>389371000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>382244000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>374822000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>72850000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>71595000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>31786000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>40805000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>39503000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>95447000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>144719000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>142975000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>143506000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>143204000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>142873000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1902568000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1903425000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>22255000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>20673000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1939119000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1943550000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1758680000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1758455000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1696605000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1696299000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1742233000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1748354000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1787911000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1741465000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1013541000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>898975000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>389981000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>330629000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>272896000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>253300000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>217737000.0</v>
       </c>
-      <c r="BG35"/>
-[...1 lines deleted...]
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>115849000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:61">
+    <row r="36" spans="1:63">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>1281000.0</v>
+      </c>
+      <c r="C36">
+        <v>426640000.0</v>
+      </c>
+      <c r="D36">
         <v>1714000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>61511000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>34929000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>32941000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>34862000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>28180000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>27724000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>639491000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>21800000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>16269000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>14376000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>13566000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>11285000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>10052000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>8857000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4409000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>6835000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>6968000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>8686000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>8176000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>10404000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>16594000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>37606000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>12201000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>23810000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5543000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5762000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>6048000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5591000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>5263000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>7006000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>6978000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>7156000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>6625000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>5563000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>5455000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3263000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3412000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>9647000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>9496000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>38000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>39560000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>42619000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>43731000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>46241000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>38869000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>45951000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>42779000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>42007000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>43889000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>14451000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>21103000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-143278000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-159010000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>2037000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>2467000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>4067000.0</v>
       </c>
-      <c r="BG36"/>
-[...1 lines deleted...]
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>1727000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:61">
+    <row r="37" spans="1:63">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7853,789 +8122,813 @@
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
-    </row>
-    <row r="38" spans="1:61">
+      <c r="BJ37"/>
+      <c r="BK37"/>
+    </row>
+    <row r="38" spans="1:63">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>285930000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>282119000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>13566000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>11285000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10052000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>8857000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6315000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>10214000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6968000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8686000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>8176000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>13459000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>16594000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>37606000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>16823000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>3000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
-    </row>
-    <row r="39" spans="1:61">
+      <c r="BJ38"/>
+      <c r="BK38"/>
+    </row>
+    <row r="39" spans="1:63">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>23926000.0</v>
+      </c>
+      <c r="C39">
+        <v>39787000.0</v>
+      </c>
+      <c r="D39">
         <v>37151000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>35321000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>24296000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>32064000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>22306000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>25210000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>22795000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>38341000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>24003000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>23452000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>15953000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>18789000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>16502000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>15724000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>14500000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>15018000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>10740000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>12570000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>12297000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>15572000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>22074000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>44439000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>89833000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>19442000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>36953000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3568000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2843000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>8624000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1813000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2474000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>3124000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>2272000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>4717000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>10838000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>7850000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>3326000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>8658000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>52324000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>43276000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>64709000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>44981000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>57730000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>126142000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>170214000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>40710000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>54230000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>70911000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>55861000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>49655000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>115313000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>84658000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>11942000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1257000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>17388000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>5077000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>7599000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>4079000.0</v>
       </c>
-      <c r="BG39"/>
-[...1 lines deleted...]
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>383000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:61">
+    <row r="40" spans="1:63">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
-        <v>28152000.0</v>
+        <v>49901000.0</v>
       </c>
       <c r="C40">
+        <v>38972000.0</v>
+      </c>
+      <c r="D40">
+        <v>38297000.0</v>
+      </c>
+      <c r="E40">
         <v>47843000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>53973000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>50180000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>41933000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>42811000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>50791000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>72815000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>76347000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>66494000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>72060000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>95362000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>123429000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>146782000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>173574000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>73518000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>127834000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>103198000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>70486000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>51095000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>39468000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>37393000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>48410000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>50546000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>49017000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>16204000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>18677000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>23708000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>47274000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>49598000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>49112000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>43517000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>44007000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>50619000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>42583000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>42262000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>68988000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>55089000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>118186000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>81159000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>152126000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>144990000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>194676000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>224467000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>227463000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>248109000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>297410000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>227861000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>217658000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>159867000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>162612000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>106231000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>73751000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>63345000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>73293000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>50123000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>70092000.0</v>
       </c>
-      <c r="BG40"/>
-[...1 lines deleted...]
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>55276000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:61">
+    <row r="41" spans="1:63">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>137397000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>136336000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>127624000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>126235000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>130292000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>135361000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>122761000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>133970000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>124727000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>106663000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>100852000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>99902000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>98768000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>97470000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>94524000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-    </row>
-    <row r="42" spans="1:61">
+      <c r="BJ41"/>
+      <c r="BK41"/>
+    </row>
+    <row r="42" spans="1:63">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>445770000.0</v>
+      </c>
+      <c r="C42">
+        <v>445816000.0</v>
+      </c>
+      <c r="D42">
         <v>444480000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>441846000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>439862000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>439981000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>438309000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>436582000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>434465000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>435095000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>433675000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>432380000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>431046000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>432251000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>431528000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>430695000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>430304000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>425066000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>430296000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>429602000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>428680000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>428892000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>429024000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>428558000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>428063000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>429189000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>435019000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>480144000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>479184000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>529456000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>528546000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>527094000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>525488000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>523152000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>522197000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>518934000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>555424000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>551634000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>886839000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>886438000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>885997000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>885166000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>884356000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>883263000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>880280000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>879936000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>875790000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>873691000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>871783000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>870383000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>869334000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>833087000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>831479000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>830003000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>537082000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>536352000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>444865000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>148843000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>396706000.0</v>
       </c>
-      <c r="BG42"/>
-[...1 lines deleted...]
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>313023000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:61">
+    <row r="43" spans="1:63">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8653,54 +8946,56 @@
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
-    </row>
-    <row r="44" spans="1:61">
+      <c r="BJ43"/>
+      <c r="BK43"/>
+    </row>
+    <row r="44" spans="1:63">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8718,1281 +9013,1321 @@
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
-    </row>
-    <row r="45" spans="1:61">
+      <c r="BJ44"/>
+      <c r="BK44"/>
+    </row>
+    <row r="45" spans="1:63">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>577108000.0</v>
+      </c>
+      <c r="C45">
+        <v>556473000.0</v>
+      </c>
+      <c r="D45">
         <v>1074195000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1056528000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1132629000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1109510000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1093818000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1076046000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1058063000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1038662000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1031452000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>345023000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>343712000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>339292000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>333689000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>329667000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>322078000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>320285000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>322871000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>320990000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>318350000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>319746000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>348788000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>352316000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>353138000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>808129000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>809282000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>508363000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>543326000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>553469000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>563283000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>553419000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>592647000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>574462000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>683019000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>663431000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>650812000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>631595000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>364384000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>391997000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>428496000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>523869000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>979658000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>1454236000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>1980778000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>2123116000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>2057894000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2002558000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2084233000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>2094894000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>2480599000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>2382840000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1658233000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1567408000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>805963000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>726188000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>644263000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>574079000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>518708000.0</v>
       </c>
-      <c r="BG45"/>
-[...1 lines deleted...]
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>397126000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:61">
+    <row r="46" spans="1:63">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>206914000.0</v>
+      </c>
+      <c r="C46">
+        <v>191939000.0</v>
+      </c>
+      <c r="D46">
         <v>362726000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>388065000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>405383000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>390758000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>383484000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>373814000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>363658000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>352497000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>352921000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>351451000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>350800000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>346668000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>340522000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>336256000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>325236000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>320285000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>326250000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>320990000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>318350000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>319746000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>348788000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>352316000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>353138000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>808129000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>809282000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>508363000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>543326000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>553469000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>563283000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>553419000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>592647000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>574462000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>683019000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>663431000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>650812000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>631595000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>364384000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>391997000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>428496000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>523869000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>979658000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1454236000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1980778000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2123116000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2057894000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2002558000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2084233000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2094894000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2480599000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2382840000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1658233000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1567408000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>805963000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>726188000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>644263000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>574079000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>518708000.0</v>
       </c>
-      <c r="BG46"/>
-[...1 lines deleted...]
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>397126000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:61">
+    <row r="47" spans="1:63">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>352921000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>345023000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>343712000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>339292000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>333689000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>329667000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>322078000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>320285000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>322871000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>320990000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>318350000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>319746000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>348788000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>352316000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>353138000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>808129000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-    </row>
-    <row r="48" spans="1:61">
+      <c r="BJ47"/>
+      <c r="BK47"/>
+    </row>
+    <row r="48" spans="1:63">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-25616000.0</v>
+      </c>
+      <c r="C48">
+        <v>12500000.0</v>
+      </c>
+      <c r="D48">
         <v>-51911000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-30945000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-37329000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-31468000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-24039000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-46691000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-53848000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-44452000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-88030000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-74627000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-84443000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-437202000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-467237000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-514471000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-543691000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-495077000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-530827000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-517358000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-482335000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-463007000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-425197000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-407512000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-366176000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>4809000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>40027000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-80118000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-43170000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-25363000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-61170000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-72686000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-71143000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-75147000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>45820000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>42157000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>28415000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>9930000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-2420038000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-2381654000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-2390616000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-2211342000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-1700477000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-1206136000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-607701000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-414147000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-542221000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-616819000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-614721000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-531076000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-215308000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-191702000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-195040000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-187091000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-184682000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-166878000.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-36994000.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-    </row>
-    <row r="49" spans="1:61">
+      <c r="BJ48"/>
+      <c r="BK48"/>
+    </row>
+    <row r="49" spans="1:63">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-74627000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-84443000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-437202000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-467237000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-514471000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-543691000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-495077000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-530827000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-517358000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-482335000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-463007000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
-    </row>
-    <row r="50" spans="1:61">
+      <c r="BJ49"/>
+      <c r="BK49"/>
+    </row>
+    <row r="50" spans="1:63">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
         <v>5000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>20000000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
-    </row>
-    <row r="51" spans="1:61">
+      <c r="BJ50"/>
+      <c r="BK50"/>
+    </row>
+    <row r="51" spans="1:63">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>3405000.0</v>
+      </c>
+      <c r="C51">
+        <v>3752000.0</v>
+      </c>
+      <c r="D51">
         <v>127531000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>134984000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>130502000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>132467000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>125578000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>124014000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>121444000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>115000000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>127013000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>127280000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>132831000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>197968000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>212274000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>221880000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>228305000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>240048000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>233413000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>236781000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>257929000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>263040000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>273596000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>289071000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>294103000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>289432000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>294507000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>69465000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>67135000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>23059000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>31608000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>28059000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>83399000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>128059000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>134259000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>135956000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>136454000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>136991000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2136359000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>255180000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2142283000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1900225000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1928083000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1941662000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1751463000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1735150000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1669150000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1654150000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1701150000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1701150000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1606150000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1521150000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>796450000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>694000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>216300000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>151700000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>234800000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>234800000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>198600000.0</v>
       </c>
-      <c r="BG51"/>
-[...1 lines deleted...]
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>89600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:61">
+    <row r="52" spans="1:63">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>1064000.0</v>
+      </c>
+      <c r="C52">
+        <v>1184000.0</v>
+      </c>
+      <c r="D52">
         <v>1546000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1716000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1833000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1784000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1772000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1773000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1740000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1737000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1599000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1462000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1601000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1401000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>232000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>583000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>756000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>10048000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1281000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1480000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2009000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2258000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>7227000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>22205000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2202000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1712000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1732000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5019000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>4035000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2843000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3549000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>4516000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>5340000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5150000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>6200000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>7897000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>8395000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>8932000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>249383000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>255180000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>2142283000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1900225000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>12062000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>17250000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>16313000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>10113000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>6846000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>8052000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>7000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>8300000.0</v>
       </c>
-      <c r="AX52"/>
-[...1 lines deleted...]
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>4499000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>25000000.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-    </row>
-    <row r="53" spans="1:61">
+      <c r="BJ52"/>
+      <c r="BK52"/>
+    </row>
+    <row r="53" spans="1:63">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>15556000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>1780000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4429000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>17669000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>442000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>527000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>234000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>4623000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>9916000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>32216000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>78407000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>5879000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>20709000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-    </row>
-    <row r="54" spans="1:61">
+      <c r="BJ53"/>
+      <c r="BK53"/>
+    </row>
+    <row r="54" spans="1:63">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10010,778 +10345,804 @@
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
-    </row>
-    <row r="55" spans="1:61">
+      <c r="BJ54"/>
+      <c r="BK54"/>
+    </row>
+    <row r="55" spans="1:63">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>581106000.0</v>
+      </c>
+      <c r="C55">
+        <v>600900000.0</v>
+      </c>
+      <c r="D55">
         <v>731355000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>771307000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>753639000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>747076000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>739216000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>720375000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>712204000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>737674000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>717105000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>715480000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>719332000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>459478000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>458182000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>456531000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>456130000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>455100000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>405917000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>395325000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>391558000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>384759000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>421694000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>453683000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>507125000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>877539000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>914629000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>536630000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>572797000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>605495000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>609999000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>602586000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>645622000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>688128000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>805039000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>801648000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>789338000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>760939000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>695692000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>729294000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>782845000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>679167000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1298061000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1796238000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2271599000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2475793000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2279969000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2243284000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2330012000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2342107000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2704470000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2565844000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1819484000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1677983000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>856285000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>791235000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>688609000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>624656000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>565751000.0</v>
       </c>
-      <c r="BG55"/>
-[...1 lines deleted...]
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>427004000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:61">
+    <row r="56" spans="1:63">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>85272000.0</v>
+      </c>
+      <c r="C56">
+        <v>130594000.0</v>
+      </c>
+      <c r="D56">
         <v>70358000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>70013000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>60189000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>71777000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>70157000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>62018000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>62324000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>98183000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>78254000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>88338000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>94686000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>99244000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>106375000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>110223000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>122037000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>125784000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>72832000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>67367000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>64522000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>56837000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>62502000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>84773000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>116381000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>52587000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>76915000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>22724000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>23709000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>45978000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>41125000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>43904000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>45969000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>106688000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>114864000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>131592000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>132963000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>123889000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>328045000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>333885000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>344702000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>145802000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>271158000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>292863000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>215083000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>273125000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>174851000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>189767000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>191959000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>192597000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>165668000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>127598000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>135283000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>83445000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>36274000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>55140000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>42309000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>48110000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>42976000.0</v>
       </c>
-      <c r="BG56"/>
-[...1 lines deleted...]
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>28151000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:61">
+    <row r="57" spans="1:63">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>73442000.0</v>
+      </c>
+      <c r="C57">
+        <v>58057000.0</v>
+      </c>
+      <c r="D57">
         <v>68997000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>83254000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>78864000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>68138000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>66168000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>73516000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>79308000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>96431000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>108257000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>101000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>111815000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>139852000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>155228000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>188333000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>206223000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>165163000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>142098000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>122672000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>82249000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>56862000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>51387000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>66794000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>55658000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>61088000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>59762000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>26219000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>27653000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>32032000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>64235000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>71092000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>58247000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>57822000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>56467000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>59471000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>62045000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>56252000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>326214000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>320976000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2265100000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1984560000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>174953000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>175485000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>239613000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>251476000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>249087000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>289402000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>330009000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>253754000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>261844000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>182305000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>168818000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>135427000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>113239000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>90467000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>147718000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>85854000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>70092000.0</v>
       </c>
-      <c r="BG57"/>
-[...1 lines deleted...]
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>55276000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:61">
+    <row r="58" spans="1:63">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>160539000.0</v>
+      </c>
+      <c r="C58">
+        <v>142177000.0</v>
+      </c>
+      <c r="D58">
         <v>338381000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>360002000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>350702000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>338164000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>324546000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>330086000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>331189000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>346638000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>371068000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>357336000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>372338000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>464043000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>493505000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>539922000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>569133000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>519941000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>506068000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>482700000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>444832000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>418496000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>417658000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>432428000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>445029000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>443332000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>434584000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>99069000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>99248000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>63818000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>105040000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>110595000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>153694000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>202541000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>199442000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>202977000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>205249000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>199125000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2228782000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2224401000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2287355000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2005233000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2114072000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2119035000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1998293000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2009931000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1945692000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1985701000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2072242000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2002108000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2049755000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1923770000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1182359000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1034402000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>503220000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>421096000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>420614000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>339154000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>287829000.0</v>
       </c>
-      <c r="BG58"/>
-[...1 lines deleted...]
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>171125000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:61">
+    <row r="59" spans="1:63">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10799,235 +11160,243 @@
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
-    </row>
-    <row r="60" spans="1:61">
+      <c r="BJ59"/>
+      <c r="BK59"/>
+    </row>
+    <row r="60" spans="1:63">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>420567000.0</v>
+      </c>
+      <c r="C60">
+        <v>458723000.0</v>
+      </c>
+      <c r="D60">
         <v>392974000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>411305000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>402937000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>408912000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>414670000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>390289000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>381015000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>391036000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>346037000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>358144000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>346994000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-4565000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-35323000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-83391000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-113003000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-64841000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-100151000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-87375000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-53274000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-33737000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>4036000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>21255000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>62096000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>434207000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>480045000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>437561000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>473549000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>541677000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>504959000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>491991000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>491928000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>485587000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>605597000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>598671000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>584089000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>561814000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-1533090000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-1495107000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-1504510000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-1326066000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-816011000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-322797000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>273306000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>465862000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>334277000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>257583000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>257770000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>339999000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>654715000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>642074000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>637125000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>643581000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>353065000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>370139000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>267995000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>285502000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>277922000.0</v>
       </c>
-      <c r="BG60"/>
-[...1 lines deleted...]
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>255879000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:61">
+    <row r="61" spans="1:63">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11045,177 +11414,182 @@
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-    </row>
-    <row r="62" spans="1:61">
+      <c r="BJ61"/>
+      <c r="BK61"/>
+    </row>
+    <row r="62" spans="1:63">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
-      <c r="P62">
-[...4 lines deleted...]
-      </c>
+      <c r="P62"/>
+      <c r="Q62"/>
       <c r="R62">
         <v>4788000.0</v>
       </c>
       <c r="S62">
         <v>4788000.0</v>
       </c>
       <c r="T62">
         <v>4788000.0</v>
       </c>
       <c r="U62">
         <v>4788000.0</v>
       </c>
-      <c r="V62"/>
-      <c r="W62"/>
+      <c r="V62">
+        <v>4788000.0</v>
+      </c>
+      <c r="W62">
+        <v>4788000.0</v>
+      </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11223,1865 +11597,1955 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>191603000.0</v>
+      </c>
+      <c r="C2">
         <v>18427000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>188399000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>184735000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>170273000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>181526000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>198236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116470000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>143626000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170198000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>295662000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>362937000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>329265000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>156061000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14523000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11114000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8075000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>32484000.0</v>
+      </c>
+      <c r="C3">
         <v>32586000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35955000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23950000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>28068000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>40268000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55843000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>62846000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66932000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>76900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>198643000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>269935000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>250396000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>125561000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>91699000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41827000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12363000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>76416000.0</v>
+      </c>
+      <c r="C5">
         <v>29973000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>161490000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>72087000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19971000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-443393000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18392000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>54284000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-80594000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1400112000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1642078000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>260872000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-405941000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20788000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19085000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15635000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1474000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>108900000.0</v>
+      </c>
+      <c r="C6">
         <v>62559000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>197445000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>96037000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8097000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-403125000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>37451000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>117130000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13662000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1477012000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1443435000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>530807000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-155545000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>146349000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>110784000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26192000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10889000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>71758000.0</v>
+      </c>
+      <c r="C9">
         <v>276254000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>119197000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>273721000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>172643000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20618000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77339000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>88612000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>81468000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>623985000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28523000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>292057000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>184525000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>102770000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>199754000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>78206000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22166000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>60839000.0</v>
+      </c>
+      <c r="C10">
         <v>15374000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>143771000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>57986000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32070000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-463915000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-35247000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>49784000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-85077000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>123324000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1806836000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>123324000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-490514000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7789000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13884000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-41912000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22042000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>16871000.0</v>
+      </c>
+      <c r="C11">
         <v>2428000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-248979000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>111000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12159000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>115000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-50000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-443000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5592000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6395000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9641000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6395000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-146529000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>157886000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6915000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-26259000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-10278000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>15577000.0</v>
+      </c>
+      <c r="C12">
         <v>14599000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17719000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14101000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12099000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16855000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5592000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>146031000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>178096000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>137548000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>83138000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12999000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2094000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>33000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>43968000.0</v>
+      </c>
+      <c r="C15">
         <v>12946000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>392750000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>57875000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32070000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-464030000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-35197000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>49784000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-85077000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>116929000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1797195000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>116929000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-343985000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-150097000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16657000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-15635000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-11752000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>57875000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-32070000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-464030000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-35197000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>52183000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-89704000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-540230000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>43968000.0</v>
+      </c>
+      <c r="C17">
         <v>12946000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>392750000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>57875000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-32070000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-464030000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-35197000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>49784000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-85077000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-15577000.0</v>
+      </c>
+      <c r="C18">
         <v>-14599000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17719000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14101000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12099000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20522000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16855000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4467000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5583000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>98000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>5638000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1504000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>12000000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>476992000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-5029000.0</v>
+      </c>
+      <c r="C21">
         <v>30420000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76216000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>71989000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25609000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-441889000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11971000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54251000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-79494000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>260833000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1643803000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>260833000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-407409000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20543000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18728000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15644000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11758000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>268390000.0</v>
+      </c>
+      <c r="C23">
         <v>264261000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>231380000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>386467000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>368525000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>644033000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>287546000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>153536000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>182947000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>218931000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>331753000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>442750000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>411802000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>212246000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>190705000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>78696000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31715000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>32484000.0</v>
+      </c>
+      <c r="C25">
         <v>32586000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28004000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23950000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>28068000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>40268000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>55843000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>62000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>65832000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>219000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>52056000.0</v>
+      </c>
+      <c r="C28">
         <v>35895000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32984000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30164000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25285000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27789000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>55288000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24540000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29352000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>48733000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>38703000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48733000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53250000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30541000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>69249000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17022000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6006000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>16871000.0</v>
+      </c>
+      <c r="C29">
         <v>2428000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-248979000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>111000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>115000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>76787000.0</v>
+      </c>
+      <c r="C30">
         <v>245834000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42981000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>201732000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>198252000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>462507000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89310000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37066000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39321000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48733000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36091000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>79813000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>82537000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>56185000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>176182000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67582000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23640000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>65868000.0</v>
+      </c>
+      <c r="C31">
         <v>-15046000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>67555000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14003000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6461000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-22026000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-23276000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4467000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5583000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-103686000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-163033000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-137509000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-83105000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12754000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6450000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-26050000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10284000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>263361000.0</v>
+      </c>
+      <c r="C32">
         <v>294681000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>307596000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>458456000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>342916000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>202144000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>275575000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>205082000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>225094000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>794183000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>324185000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>654994000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>513790000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>258831000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>214277000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>89320000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30241000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:61">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>29821000.0</v>
+      </c>
+      <c r="C2">
+        <v>38442000.0</v>
+      </c>
+      <c r="D2">
         <v>5237000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>53110000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4286000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4468000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4290000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>49033000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>51297000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>47349000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>48966000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>47124000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>44370000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>45913000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>45827000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>46430000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>46565000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>41816000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>46533000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>41092000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40832000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>44209000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>40845000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>40140000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>56332000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>56854000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>53053000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>20847000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20803000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>25489000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>33503000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>30078000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>38064000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>34522000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>36159000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>34881000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>37978000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>37702000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>39458000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>45017000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>62056000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>67534000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>80944000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>85128000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>85343000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>93976000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>93735000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>89883000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>103857000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>99156000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>70405000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>55847000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>50503000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>37261000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6272000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>5376000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>4785000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>5370000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>4124000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3065000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>6908000.0</v>
+      </c>
+      <c r="C3">
+        <v>5221000.0</v>
+      </c>
+      <c r="D3">
         <v>11223000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9765000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8494000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8418000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8102000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7827000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8239000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7635000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7489000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>7072000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5808000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6155000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6296000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5864000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5635000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6332000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7389000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7347000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>9139000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7950000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7623000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15556000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>16147000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>15617000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>12285000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11794000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>14818000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>15485000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>16484000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>15213000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>19361000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>15170000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>15959000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>15342000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>217092000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>15756000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>18638000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>24835000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>40246000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>44714000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>55255000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>58428000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>58851000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>73109000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>71074000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>66901000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>80801000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>74789000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>52830000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>41976000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>38960000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>30692000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>27882000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>28027000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>30059000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>21756000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>21266000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>18618000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>14903000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13099,424 +13563,438 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>-48686000.0</v>
+      </c>
+      <c r="C5">
+        <v>94852000.0</v>
+      </c>
+      <c r="D5">
         <v>-26450000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>11893000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3879000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-6763000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>32470000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>13443000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-9177000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>55425000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12200000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>6712000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>111553000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>34748000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>51208000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>32304000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-46173000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>38517000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10392000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-31886000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-16210000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-34476000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14143000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-35042000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-359552000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-24450000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>10433000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>23063000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-17044000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>36368000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>12066000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-245000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5723000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-119238000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>5204000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>14881000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>19382000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-256671000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-35264000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>29772000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-128786000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-455347000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-534937000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-553584000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-166101000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>170065000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>111101000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>31674000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-47805000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-289627000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-10864000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>21952000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2055000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>7563000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-28487000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>57530000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-15817000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-27714000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>50104000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>23683000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>12456000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>4269000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-41778000.0</v>
+      </c>
+      <c r="C6">
+        <v>100073000.0</v>
+      </c>
+      <c r="D6">
         <v>-15227000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>21658000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4615000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1655000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>40572000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>21270000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-938000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>63060000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4711000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>13784000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>117361000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>40903000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>57504000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>38168000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-40538000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>44849000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3392000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-24497000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-8863000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-25337000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6193000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-27419000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-343996000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8303000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>26050000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>35348000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5250000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>51186000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>27551000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>16239000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>20936000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-99877000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>20374000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>30840000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>34724000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-39579000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-19508000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>48410000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-103951000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-415101000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-490223000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-498329000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-107673000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>228916000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>184210000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>102748000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>19096000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-208826000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>63925000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>74782000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>39921000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>46523000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>2205000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>85412000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>12210000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2345000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>71860000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>44949000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>31074000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>19172000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13534,54 +14012,56 @@
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13599,794 +14079,820 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>7643000.0</v>
+      </c>
+      <c r="C9">
+        <v>18112000.0</v>
+      </c>
+      <c r="D9">
         <v>61159000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>15251000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>67764000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>64553000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>65568000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>30470000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>25002000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>31636000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>27804000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24847000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>35500000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>53034000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>80472000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>75347000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>64868000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>51237000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>50468000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>39301000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>31637000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>11883000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>11900000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-4969000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1804000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>21075000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>19906000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2393000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>9038000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>18729000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>26948000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>20169000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>22766000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>20388000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>18784000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>17027000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>25269000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>43448000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>26491000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>23101000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>6944000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1294000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9461000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>13103000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>4698000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>49076000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>79807000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>85722000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>77452000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>58399000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>57645000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>33182000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>35299000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>39322000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-11329000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>96310000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>49533000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>61653000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>51898000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>48817000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>37631000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>27774000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>-49674000.0</v>
+      </c>
+      <c r="C10">
+        <v>90248000.0</v>
+      </c>
+      <c r="D10">
         <v>-30310000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8299000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7398000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-10447000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>28714000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9811000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-12704000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>51614000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-16670000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3011000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>105816000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>30146000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>47234000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>29220000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-48614000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>35745000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-13470000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-35023000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-19322000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-37780000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-17505000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-41251000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-367199000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-27518000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5157000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-36948000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-17807000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>35807000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>11516000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1542000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4004000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-120967000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3663000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>13742000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>18485000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-321908000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-38384000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8962000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-179274000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-511465000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-494342000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-598437000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-202595000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>134565000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>76813000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-2139000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-85915000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-446109000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-36814000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5331000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-12922000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1849000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-29395000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>56540000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-40489000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-82286000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>48512000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>23549000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-44736000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-35361000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>-11558000.0</v>
+      </c>
+      <c r="C11">
+        <v>25837000.0</v>
+      </c>
+      <c r="D11">
         <v>-9344000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1915000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1537000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-3018000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>6062000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2692000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-3308000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>8036000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-3267000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-6805000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-246943000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>111000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3949000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2704000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2428000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3229000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3008000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3071000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3018000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>30000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3445000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>85000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>7663000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2055000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>5172000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1185000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>763000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-14105000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>550000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1302000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1719000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-17623000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1541000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1139000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>897000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-23000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2668000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>18839000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>44212000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-600000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>40595000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>44880000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-9041000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>6490000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2216000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-41000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2270000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-130341000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-13208000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1993000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-4973000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>561000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-11592000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>168917000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>26348000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>28637000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1592000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>134000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-28588000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-19812000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>988000.0</v>
+      </c>
+      <c r="C12">
+        <v>4604000.0</v>
+      </c>
+      <c r="D12">
         <v>3860000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3594000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3519000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3684000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3756000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3632000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3527000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3811000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4470000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3701000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5737000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4602000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3974000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3084000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2441000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2772000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3078000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3137000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3112000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3304000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3362000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6209000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7647000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3068000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5276000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4422000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>763000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>713000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>550000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1302000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1827000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1738000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1541000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1139000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>897000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>65719000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2668000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>18839000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>44212000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>56118000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>40595000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>44880000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>36503000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>35500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>34288000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>33813000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>33947000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>29700000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>25950000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>16621000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10867000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>9411000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>908000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>990000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1690000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1359000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>601000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>134000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>8000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -14404,68 +14910,70 @@
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
@@ -14473,905 +14981,937 @@
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14"/>
+      <c r="BK14"/>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>-38116000.0</v>
+      </c>
+      <c r="C15">
+        <v>64411000.0</v>
+      </c>
+      <c r="D15">
         <v>-20966000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6384000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-5861000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-7429000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>22652000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>7119000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9396000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>43578000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-13403000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>9816000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>352759000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>30035000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>47234000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>29220000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-48614000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>35745000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-13470000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-35023000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-19328000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-37810000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-17505000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-41336000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-367199000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-27518000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5029000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-36948000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-17807000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>34813000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>11165000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1542000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3905000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-120967000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3581000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>13382000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>17939000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-321885000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-38384000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>8766000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-179274000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-510865000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-494342000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-598437000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-193554000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>128075000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>74597000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-2098000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-83645000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-315768000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-23606000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>3338000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-7949000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-2410000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-17803000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-112377000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-17507000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-56351000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>48512000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>23549000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-16132000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-15543000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-13403000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9383000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>352759000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>30035000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>47234000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>29220000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-48614000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>35751000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>40881000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-35023000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-19328000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-37810000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-17685000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-41336000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-367199000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-27518000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>-38116000.0</v>
+      </c>
+      <c r="C17">
+        <v>64411000.0</v>
+      </c>
+      <c r="D17">
         <v>-20966000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>6384000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-5861000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7429000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>22652000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>7119000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9396000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>43578000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-13403000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>9816000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>352759000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>30035000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>47234000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>29220000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-48614000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>35751000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-13470000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-35023000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-19328000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-37810000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-17685000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-41336000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-367199000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-27518000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-988000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4604000.0</v>
+      </c>
+      <c r="D18">
         <v>-3860000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3594000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3519000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3684000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3756000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3632000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3527000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3811000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4470000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3701000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-5737000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4602000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3974000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3084000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2441000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2772000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3078000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3137000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3112000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3304000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3362000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6209000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7647000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3068000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>122000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>84948000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>25000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>25000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>26000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>22000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>269000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-61000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>5462000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-32000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-934000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>12000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>16000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>21937000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-3567000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5950000.0</v>
+      </c>
+      <c r="D21">
         <v>-26522000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12559000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3994000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-6650000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>32600000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13552000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-9082000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>55345000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-12324000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6590000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>26605000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>34723000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>51183000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>32278000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-46195000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>38254000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10331000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-37348000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-16184000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-33542000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-14339000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-34626000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-359382000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-23054000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>14807000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-35593000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-16875000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>36515000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>12170000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-245000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5812000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-119238000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>5312000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>14970000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>19462000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-256671000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-12944000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-52759000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-135119000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-470330000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-453790000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-553584000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-166101000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>170055000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>111091000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>31665000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-51978000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-416425000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-10871000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>21947000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-2060000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>7547000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-28567000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>57387000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-15824000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-55000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>49110000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>23679000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-16140000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-15546000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15389,239 +15929,247 @@
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-    </row>
-    <row r="23" spans="1:61">
+      <c r="BJ22"/>
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>41031000.0</v>
+      </c>
+      <c r="C23">
+        <v>62504000.0</v>
+      </c>
+      <c r="D23">
         <v>92918000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>55802000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>76044000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>75671000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>37258000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>65951000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>85381000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23640000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>89094000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>65381000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>53265000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>64224000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>75116000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>89499000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>157628000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>54799000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>107332000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>117741000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>88653000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>89634000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>67084000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>69797000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>417518000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>100983000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>86877000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>27817000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>29331000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>33128000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>35595000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>41719000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>43093000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>47282000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>44403000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>45709000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>45553000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>349207000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>43250000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>45883000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>58229000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>58346000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>77253000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>95300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>100889000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>106480000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>112387000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>113842000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>110041000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>123969000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>122182000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>92569000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>73082000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>69159000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>51824000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>45195000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>46068000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>94152000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>43348000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>40985000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>29299000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>26570000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15639,239 +16187,247 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>5660000.0</v>
+      </c>
+      <c r="C25">
+        <v>5221000.0</v>
+      </c>
+      <c r="D25">
         <v>9004000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>9765000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8494000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8418000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8102000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7827000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>8239000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7635000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>7489000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>7072000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5808000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6155000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6296000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5864000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5635000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6332000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7389000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7347000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>9139000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>7950000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7623000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15556000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>16147000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>17029000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>10873000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11794000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>14818000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>15485000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>16484000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>15213000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>19361000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>15170000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>15959000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>15342000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>16100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>15756000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>18638000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>24835000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>40246000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>44714000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>55255000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>58428000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>58851000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>73109000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>71074000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>66901000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>80801000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>74789000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>52830000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>41976000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>38960000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>30692000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>27882000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>28027000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>30059000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>21756000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>21266000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>18618000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>14903000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15889,1024 +16445,1059 @@
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>9000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>14000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>2932000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>8913000.0</v>
+      </c>
+      <c r="C28">
+        <v>18280000.0</v>
+      </c>
+      <c r="D28">
         <v>11764000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11197000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10815000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9486000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8251000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8358000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9800000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8437000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8255000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7778000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8514000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6800000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6965000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8628000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7771000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5886000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6448000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6030000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6921000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6238000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6443000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6755000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8353000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8380000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>27034000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5238000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6438000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4805000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4688000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5190000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>9857000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6250000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7255000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7572000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>8275000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>9514000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3308000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4497000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>11288000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>8911000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>6677000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>11461000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>11654000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>13736000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>9879000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>13434000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11684000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>13041000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13911000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>15272000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>11026000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>11573000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>7948000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>4956000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6198000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>53525000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>17064000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>10641000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3951000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>5094000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-11558000.0</v>
+      </c>
+      <c r="C29">
+        <v>25837000.0</v>
+      </c>
+      <c r="D29">
         <v>-9344000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1915000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1537000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3018000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6062000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2692000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3308000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8036000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-3267000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6805000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-246943000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>111000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
         <v>30000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>85000.0</v>
+      </c>
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>11210000.0</v>
+      </c>
+      <c r="C30">
+        <v>24062000.0</v>
+      </c>
+      <c r="D30">
         <v>87681000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2692000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>71758000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>71203000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32968000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>16918000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>34084000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-23709000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>40128000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18257000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8895000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18311000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>29289000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>43069000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>111063000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12983000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>60799000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>76649000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>47821000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>45425000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26239000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>29657000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>361186000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>44129000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>33824000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6970000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8528000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7639000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>8195000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8216000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>13015000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>9218000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>9881000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>9550000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>10672000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>311229000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5548000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6425000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>13212000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-3710000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>9719000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>14356000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>15761000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>21137000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>18411000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>20107000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>20158000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>20112000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>23026000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>22164000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17235000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>18656000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>51824000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>38923000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>40692000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>89367000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>43348000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>35615000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>25175000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>23505000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-46107000.0</v>
+      </c>
+      <c r="C31">
+        <v>96198000.0</v>
+      </c>
+      <c r="D31">
         <v>-3788000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-4260000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3404000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>6639553000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-3886000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-3741000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-3622000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-3731000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4346000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3579000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>79211000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4577000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3949000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3058000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2419000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2509000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3139000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2325000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-3138000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-4238000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3166000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6625000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7817000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-4464000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-9650000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-60475000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-932000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-707000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-654000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1297000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1808000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1729000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1649000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1228000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-977000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>599803000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-32048000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-22787000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-173825000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-41134000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-40552000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-45522000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-27584000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-35490000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-34278000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-33804000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-69526000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-29684000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-25943000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-16616000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-12543000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-9396000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-828000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-847000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-32330000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-27286000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-598000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-130000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>16140000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>15546000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>37464000.0</v>
+      </c>
+      <c r="C32">
+        <v>56554000.0</v>
+      </c>
+      <c r="D32">
         <v>66396000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>68361000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>72050000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>69021000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>69858000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>79503000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>76299000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>78985000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>76770000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>71971000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>79870000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>98947000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>126299000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>121777000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>111433000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>93053000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>97001000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>80393000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>72469000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>56092000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>52745000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>35171000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>58136000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>77929000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>72959000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>23240000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>29841000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>44218000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>54348000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>53672000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>52844000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>58452000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>53306000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>53186000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>60150000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>81426000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>64193000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>62559000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>51961000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>63350000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>76995000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>94047000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>89826000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>134419000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>173783000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>179457000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>167335000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>162256000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>156801000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>103587000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>91146000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>89825000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>25932000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>102582000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>54909000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>66438000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>51898000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>54187000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>41755000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>30839000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16914,3662 +17505,3792 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>0.0</v>
+      </c>
+      <c r="C2">
         <v>20746000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12755000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18799000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10364000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>325000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50029000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>68498000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76838000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>599000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11557000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33163000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18878000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7344000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11917000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4353000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3214000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>84334000</v>
+      </c>
+      <c r="C3">
         <v>72226000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31378000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34821000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29833000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35890000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>73790000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>112398000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>130199000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>156653000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>336922000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>561691000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1193846000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>773608000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>242619000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>139618000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>75254000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-18799000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>8435000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>10039000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-149092000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-89676000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>79576000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>60666000.0</v>
+      </c>
+      <c r="C6">
         <v>-20746000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20746000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18799000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8435000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10039000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-49704000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-57157000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8340000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>76239000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>69536000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21606000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14285000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11534000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4573000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7564000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1139000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>3560000.0</v>
+      </c>
+      <c r="C7">
         <v>-32271000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8517000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14812000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12395000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10661000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>949000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-475000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-366000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>67515000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>25892000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17257000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-25892000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3854000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9845000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2515000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1950000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>2815000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-61172000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1950000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>8120000.0</v>
+      </c>
+      <c r="C9">
         <v>-697000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41262000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2815000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-61172000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1950000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10701000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8690000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2766000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17684000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26437000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33322000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-66865000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-11826000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-12776000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-10807000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-944000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-13812000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-73655000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9803000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13592000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7352000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5328000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1840428000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2536000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-18145000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45613000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2640000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4540000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-65000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>568000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>13812000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>73655000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-9803000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-13592000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7925000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1440000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4084000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>108044000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>137553000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22339000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16709000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12293000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>220538000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>521652000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1815000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-88000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2808000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3840000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>608000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6057000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-1396000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>32484000.0</v>
+      </c>
+      <c r="C14">
         <v>41024000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>28004000.0</v>
+      </c>
+      <c r="E14">
         <v>23950000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28068000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>40268000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55843000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65832000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>76900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>198643000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>269935000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>250396000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>125561000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15889000.0</v>
       </c>
       <c r="H15">
         <v>15889000.0</v>
       </c>
       <c r="I15">
         <v>15889000.0</v>
       </c>
       <c r="J15">
+        <v>15889000.0</v>
+      </c>
+      <c r="K15">
         <v>13289000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>162924000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>154513000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>96507000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>34436000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>50572000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>60666000.0</v>
+      </c>
+      <c r="C16">
         <v>0.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20746000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12755000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18799000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10364000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>325000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11341000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>68498000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76838000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>81093000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11557000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>33163000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18878000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7344000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11917000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4353000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-35134000.0</v>
+      </c>
+      <c r="C18">
         <v>-20933000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>110212000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29664000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33136000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>38440000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26507000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5243000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10597000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-71012000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-123539000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-204853000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-966744000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-636359000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-101919000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-88850000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64659000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-82034000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-38602000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-41525000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-29428000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-35890000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>35315000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-57952000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-125964000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-127000000.0</v>
+      </c>
+      <c r="C21">
         <v>12000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-75000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-41196000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25025000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24484000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-85559000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-82000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-160291000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-365609000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>43968000.0</v>
+      </c>
+      <c r="C22">
         <v>12946000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>392750000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>57875000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32070000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-464030000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-35197000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>49784000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-85077000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1316207000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1797195000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>116929000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-343985000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-150097000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16657000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-15635000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-11752000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-2450000.0</v>
+      </c>
+      <c r="C23">
         <v>-136000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4813000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1196000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-25000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-80000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1311000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>492000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-375000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>446244000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-38652000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>153555000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-25457000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-24876000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2870000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36614000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>57759000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>225632000.0</v>
+      </c>
+      <c r="C24">
         <v>-9808000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7224000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6704000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>404000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1057000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>89855000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>54446000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4235000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>49108000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>42366000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>152133000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-836000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>29951000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-152000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>39000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>-57353000.0</v>
+      </c>
+      <c r="C25">
         <v>20599000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-39165000.0</v>
+      </c>
+      <c r="E25">
         <v>-35116000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>81597000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>549133000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>77001000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6006000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8376000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1239107000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1791276000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-61487000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>487399000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2414000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>80144000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>67400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24063000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>179</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-1869000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2429000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-563000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-81000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-51000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-29543000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-852000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1603000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-589000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-489000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1928000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-664000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-65000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>8293000.0</v>
+      </c>
+      <c r="C27">
         <v>6799000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5280000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2964000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1047000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-112000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4530000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5407000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9196000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7528000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4408000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8618000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5713000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2459000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>53744000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1518000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>234000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-129832000.0</v>
+      </c>
+      <c r="C28">
         <v>9995000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-82242000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-41759000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25106000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-28401000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-132302000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-106360000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1978000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66757000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>150709000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31114000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>981029000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>647893000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>97498000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>96414000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>65759000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>49200000.0</v>
+      </c>
+      <c r="C29">
         <v>51293000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>141590000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>64485000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62969000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>74330000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>47283000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>107155000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>119602000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>85641000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>213383000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>356838000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>227102000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>137249000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>140700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50768000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10595000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>141298000.0</v>
+      </c>
+      <c r="C30">
         <v>-82034000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-38602000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-41525000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-29428000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-35890000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35315000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-57952000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-125964000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-156653000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-294556000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-409558000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1193846000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-773608000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-242771000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-139618000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-75215000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI30"/>
+  <dimension ref="A1:BK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:61">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>60666000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
+        <v>0.0</v>
+      </c>
+      <c r="F2">
+        <v>0.0</v>
+      </c>
+      <c r="G2">
         <v>15737000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>502000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2989000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20746000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6387000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1865000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12755000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>0.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10944000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16690999.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15605000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18799000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17344000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15150000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16801000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10364000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13521000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13202000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1894000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>325000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7733000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4797000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>717000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>11341000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6213000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6256000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8428000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>68498000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>76548000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>85999000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>84453000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>76838000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>15845000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>281561000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>301426000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>81093000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>166783000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>151037000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11941000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>11557000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>25717000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>29660000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>14648000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>33163000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>24953000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>12285000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>50625000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>18878000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4674000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11689000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>9194000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>7344000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>10220000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10455000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4125000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>11917000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>10950000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>19052000</v>
+      </c>
+      <c r="C3">
+        <v>5099000</v>
+      </c>
+      <c r="D3">
         <v>27335000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>27664000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>25212000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>18205000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>15531000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>18340000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>21268000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7812000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6641000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8588000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>8337000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8621000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13299000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7729000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5172000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6176000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>11678000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7863000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4115999</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3828000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5220000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>14122000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>12720000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>11574000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>43910000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9567000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9527000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>14234000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>32321000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>34085000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>31758000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>37358000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>38472000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>28261000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>26108000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7405000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>28648000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>41770000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>58654000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>65346000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>81298000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>79111000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>111167000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>126328000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>156330000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>164230000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>114803000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>134577000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>177937000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>748794000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>132538000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>488733000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>100630000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>111779000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>72466000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>79880000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>60437000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>49910000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>52392000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>45344000</v>
       </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-10890000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>12755000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-10944000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5747000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>1086000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-3194000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>1455000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>2194000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-1651000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>6437000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-3157000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-4491000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-44000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-29863000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-36887000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-50042000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-32300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-42960000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-21238000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-16776000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-8702000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>4785000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5"/>
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
-        <v>0.0</v>
+        <v>-19180000.0</v>
       </c>
       <c r="C6">
-        <v>0.0</v>
+        <v>60666000.0</v>
       </c>
       <c r="D6">
         <v>0.0</v>
       </c>
       <c r="E6">
         <v>0.0</v>
       </c>
       <c r="F6">
+        <v>0.0</v>
+      </c>
+      <c r="G6">
+        <v>0.0</v>
+      </c>
+      <c r="H6">
         <v>-502000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2487000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-17757000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14359000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4522000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-10890000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>12755000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10944000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5746999.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1086000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3194000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1455000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2194000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1651000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6437000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3157000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>319000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11308000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1569000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7408000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2936000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>4080000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10624000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5128000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-43000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2172000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-60070000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-8050000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-9451000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1546000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7615000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-472000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1965000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-19865000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>220333000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-85690000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>15746000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>139096000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>384000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-14160000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3943000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>15012000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-18515000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8210000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>12668000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-38340000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>31747000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>14204000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-7015000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2495000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1850000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-2876000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-235000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>6330000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-7792000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>967000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>2350000.0</v>
+      </c>
+      <c r="C7">
+        <v>-11602000.0</v>
+      </c>
+      <c r="D7">
         <v>-1046000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>191000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5372000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4770000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-5936000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-10348000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-11217000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10961000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4984000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-13168000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5740000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4484000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>12585000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>13582000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-11373000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-51598000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3405000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4526000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2127000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-7231000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>339000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1820000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7854000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1291000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-3198000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>5711000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-273000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-1200000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1389000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2800000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3464000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1728000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2410000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>4865000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-1093000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-761000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>4364000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>11085000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>54222000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-49340000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>60907000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-33841000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>48166000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-31837000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>39424000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-8019000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>17688000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-43581000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>29537000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-27395000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>15547000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>2436000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>2596000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-5696000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>4518000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-11118000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-10000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>4504000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-3221000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-3568000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>2872000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>14476000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-1922000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>9006000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2392000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-6661000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-47207000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-5114000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-4326000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-4525000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-3819000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>10280000.0</v>
+      </c>
+      <c r="C9">
+        <v>1701000.0</v>
+      </c>
+      <c r="D9">
         <v>1451000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1148000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3820000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-7446000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3986000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>233000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2530000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8769000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15145000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2872000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>14476000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1922000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9006000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2392000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-6661000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-47207000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-5114000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-4326000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-4525000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-3819000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>7000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2619000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8381000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-627000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3658000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4097000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3573000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5662000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1591000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>144000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1293000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-2163000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-590000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2707000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2812000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3055000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1094000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-4862000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3457000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>8254000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>18044000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-27433000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>27572000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>28143000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>6177000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1769000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-2767000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-14267000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-26566000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-17030000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-9002000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-13019000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-3740000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2263000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>5624000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-3905000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-7995000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>2167000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-3043000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-3812000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-28459000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7797000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9722000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10940000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10286000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5784000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-12746000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>2691000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-4888000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-4241000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1277000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1106000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3282000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-490000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2324000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2633000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-5147000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1272000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5649000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>13956000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>50754000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-58506000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>43758000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-3208000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>20492000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-61432000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>38087000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-11905000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>17105000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-27887000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>54669000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-6684000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>25515000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1317000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-540000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-288000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-495000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-3285000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1151000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-27000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-77000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-170000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-7797000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-9722000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-10940000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10286000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-5784000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>12746000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3436000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>57528000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2622000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-4849000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4849000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1664000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-122000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-3946000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-7399000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1477000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>16024000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-2614000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-273688000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1375000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2704000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18748000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>93375000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-3455000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24339000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>42094000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>23063000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>21338000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>28427000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>65150000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-92576000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>29211000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-    </row>
-    <row r="13" spans="1:61">
+      <c r="BJ12"/>
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-2364000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-6318000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-6318000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-2562000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3579000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1556000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1276000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4391000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1709000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>13701000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2398000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3412000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>332000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>799000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-527000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>813000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>6908000.0</v>
+      </c>
+      <c r="C14">
+        <v>159000000.0</v>
+      </c>
+      <c r="D14">
         <v>9004000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>12290000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>10677000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>8418000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8102000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7827000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>8239000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7635000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7489000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>7072000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5808000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>8174000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8202000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5864000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5635000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8158000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8798000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>7389000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>9101000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>32771000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>9650000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11852000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>472409000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>17635000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>17045000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>14245000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>12477000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13694000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14627000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>15048000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>14676000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>15853000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>15132000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>20125000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>30377000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>217092000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>45602000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>47125000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>55478000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>500558000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>416857000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>47972000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>211723000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>-83500000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>22131000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>102541000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>176045000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>535396000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>110158000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>29338000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>57096000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>39884000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>60465000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>28027000.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14"/>
+      <c r="BK14"/>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>3786.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3786.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>0.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3786000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>8189000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>11000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2503000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2493000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>8304000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>24575000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>45721000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>46313000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>46315000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>47531000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>39546000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>33761000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>33763000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>33619000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>22858000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>22606000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>17424000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>11006000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>10714000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>27761000.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
-        <v>0.0</v>
+        <v>41486000.0</v>
       </c>
       <c r="C16">
-        <v>0.0</v>
+        <v>60666000.0</v>
       </c>
       <c r="D16">
         <v>0.0</v>
       </c>
       <c r="E16">
         <v>0.0</v>
       </c>
       <c r="F16">
+        <v>0.0</v>
+      </c>
+      <c r="G16">
+        <v>0.0</v>
+      </c>
+      <c r="H16">
         <v>15737000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>502000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2989000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>20746000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6387000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1865000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12755000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-7855000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>10944000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>16691000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15605000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18799000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>17344000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>15150000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16801000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10364000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13521000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>13202000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1894000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>325000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7733000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4797000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>717000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11341000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6213000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6256000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8428000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>68498000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>76548000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>85999000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>84453000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>15373000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>279596000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>281561000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>301426000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>81093000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>166783000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>151037000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>11941000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>11557000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>25717000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>29660000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>14648000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>33163000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>24953000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>12285000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>50625000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>18878000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4674000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>11689000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>9194000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>7344000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>10220000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>10455000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>4125000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>11917000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20587,352 +21308,362 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-14578000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18537000.0</v>
+      </c>
+      <c r="D18">
         <v>-13887000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3975000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>289000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5750000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>206000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2951000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13556000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>20550000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>11366000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3680000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>81976000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6533999.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5635000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>12948000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4547000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1506000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7205999.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>12982000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11442000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>6904000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>15389000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>15777999.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>368999.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>9821000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-43340000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2586000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>3638000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>11351000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-43000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6940000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-9611000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-7073000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-12332000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>2543000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>6265000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>202074000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1965000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-20064000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-28799000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-87855000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>15944000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-53478000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>1850000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-81557000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-21310000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-84615000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-17371000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-87416000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-70836000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-738157000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-70335000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-446164000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-65913000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-86132000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-38150000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-42491000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-24110000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-9656000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-25662000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-30371000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-6377000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-28683000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-21497000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-19379000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-18078000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-20853000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-23724000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-8637000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-8816000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-10732000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-10417000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-9972000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-14639000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-9067000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7847000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6175000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-11678000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-7459000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-4116000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3828000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-5220000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-14122000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-12720000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-11596000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20950,1778 +21681,1838 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-123000000.0</v>
+      </c>
+      <c r="D21">
         <v>-7000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-5060000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-65000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-16110000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-10026000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-10060000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="R21">
         <v>-5000000.0</v>
       </c>
       <c r="S21">
-        <v>-15000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="T21">
         <v>-5000000.0</v>
       </c>
       <c r="U21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="W21">
         <v>-10000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-15000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4484000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7000000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>-38116000.0</v>
+      </c>
+      <c r="C22">
+        <v>43968000.0</v>
+      </c>
+      <c r="D22">
         <v>-20966000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6384000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5861000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7429000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>22652000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>7119000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9396000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>43578000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-13403000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>9816000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>352759000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>30035000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>47234000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>29220000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-48614000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>35751000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-13470000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-35023000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-19328000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-37810000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-17685000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-41336000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-367199000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-27518000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>47076000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-36948000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-17807000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>35807000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>11516000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1542000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4004000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-120967000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3663000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>13742000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>18485000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-321885000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-38384000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>8962000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-179274000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-510865000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-494341000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-598435000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-193554000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>128075000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>74597000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-2098000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-83645000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-315768000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-23606000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3338000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-7949000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-2410000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-17804000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-112377000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-17507000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-56351000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>65591000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>23549000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-16132000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-15543000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
-        <v>-71000.0</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>-2096000.0</v>
+      </c>
+      <c r="C23">
+        <v>-419000.0</v>
+      </c>
       <c r="D23">
+        <v>-50000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>-2003999.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-76000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-161000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-20853000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-23724000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-115000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4638000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-60000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1109999.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-26000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-60000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-66000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-52000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-12000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-25000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-5000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-50000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-65000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>35000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>24986000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-164999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>102379000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-49609000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>39000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>492000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-9000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>213000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-213000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-977000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-4000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-375000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-24758000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>103737000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>241000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>293184000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>24555000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-54035000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>83414000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>45154000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>66000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-319838000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>174637000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>33268000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>685000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>26565000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-24278000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-368000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-6308000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-5450000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>171727000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>40000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3567000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-368000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-23014000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-130000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>18538000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>-2542000.0</v>
+      </c>
+      <c r="C24">
+        <v>197701000.0</v>
+      </c>
+      <c r="D24">
         <v>20958000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1019000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3402000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1174000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-2547000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2513000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2456000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-825000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-2175000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2144000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2080000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1351000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1340000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1338000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-2675000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-64000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>404000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-328000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1057000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>404000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-304000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>10000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>109915000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>89930000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-68000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-341000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-609000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>54787000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-186000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-185000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2885000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-28000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1350000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>26000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>15406000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>35487000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1811000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2198000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-116000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>40284000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-1426000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1603000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>3011000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>147519000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-826000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>24212000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-26493000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>272000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1173000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>33102000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-876000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>-72466000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-152000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>44890000.0</v>
+      </c>
+      <c r="C25">
+        <v>1552196000.0</v>
+      </c>
+      <c r="D25">
         <v>33028000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2833000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16851000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15436000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-16546000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6889000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>23258000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-45818000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22318000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-200000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-15465000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-19309000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-49937000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-28845000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>63553000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>16234000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>26285000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>43019000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>28116000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>22953000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>27849000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>60833000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-98863000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>32569000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-45501000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>42476000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>30279000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-10099000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>18468000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>24672000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>19397000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>150886000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>22052000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>11267000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>11644000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>315052000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>60426000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1346000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>154222000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>537701000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>529760000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>655813000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>266645000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-60409000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>17093000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>87646000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>164118000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>536059000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>112471000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>30931000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>58334000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>41091000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>60630000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>143038000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>47305000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>52886000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-23077000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4902000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>45433000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>33631000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
+        <v>-21000.0</v>
+      </c>
+      <c r="E26">
         <v>-6000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1768000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1768000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-23000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1745000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-251000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-31000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-6000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-2141000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-17000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-16000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-464000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-66000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-52000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-12000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-12000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="V26">
         <v>-5000.0</v>
       </c>
       <c r="W26">
+        <v>-11000.0</v>
+      </c>
+      <c r="X26">
+        <v>-5000.0</v>
+      </c>
+      <c r="Y26">
         <v>-21000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-14000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-16292000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-12000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>49011000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-50262000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-374000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-306000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-19000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-459000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-977000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-4000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-622000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-1000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>53000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>2000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-1000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-52000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-13000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-47000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-124000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-305000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-206000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-231000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-842000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-649000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-59000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-605000.0</v>
       </c>
       <c r="AZ26"/>
       <c r="BA26">
+        <v>-605000.0</v>
+      </c>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-18000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>2056000.0</v>
+      </c>
+      <c r="C27">
+        <v>1757000.0</v>
+      </c>
+      <c r="D27">
         <v>2656000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1991000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1890000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1686000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1815000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1767000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1531000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1672000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1327000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1340000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>941000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>739000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>850000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>856000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>518000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>-863000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>676000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>934000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>-204000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>49000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>456000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>371000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>-1112000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>457000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1151000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1956000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>966000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1077000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>905000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1215000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2210000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2094000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2835000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>930000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3337000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-19000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>277000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>313000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>685000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>595000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>916000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2096000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>801000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3260000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1690000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2127000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1541000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>792000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1907000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1770000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1244000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>891000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>886000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>682000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>51972000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>12179000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>7299000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>650000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>453000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-2096000.0</v>
+      </c>
+      <c r="C28">
+        <v>-123751000.0</v>
+      </c>
+      <c r="D28">
         <v>-7071000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4994000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4003999.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6924000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1839000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2977000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1745000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-5366000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4669000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5066000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-67141000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-16126999.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-10042000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-10524000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-5066000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-52000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-5012000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-15037000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5005000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-10061000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-15070000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4470000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-17207000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-102327000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1494000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-14262000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-5882000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-20315000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-50019000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-50459000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-977000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-4000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-997000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-56854000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-202572000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-28409000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>199000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>249132000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-33000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-82000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>152290000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1466000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>65794000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>14356000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-47892000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1144000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>95626000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>83504000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>699817000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>102082000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>460368000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>58898000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>88627000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>40000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>39767000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>23875000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>15986000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>17870000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>31338000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>4474000.0</v>
+      </c>
+      <c r="C29">
+        <v>-13438000.0</v>
+      </c>
+      <c r="D29">
         <v>13448000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>23689000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>25501000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12455000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>15737000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15389000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7712000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>28362000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18007000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4908000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>90313000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>15155000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>18934000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>20677000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9719000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7682000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>18884000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20845000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>15558000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10732000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>20609000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>29900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13089000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>21395000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>570000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12153000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>13165000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>25585000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>32278000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>27145000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>22147000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>30285000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>26140000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>30804000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>32373000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>209479000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>26683000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>21706000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>29855000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-22509000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>97242000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>25633000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>113017000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>44771000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>135020000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>79615000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>97432000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>47161000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>107101000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>10637000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>62203000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>42569000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>34717000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>25647000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>34316000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>37389000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>36327000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>40254000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>26730000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>14973000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-21558000.0</v>
+      </c>
+      <c r="C30">
+        <v>197855000.0</v>
+      </c>
+      <c r="D30">
         <v>-6377000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-28683000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-21497000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-19379000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-18078000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-20853000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-23724000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-8637000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-8816000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10732000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10417000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-9972000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-14639000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-9067000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-7847000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6175000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-11678000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7459000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4115999.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3828000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-5220000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14122000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-12720000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-11596000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>66005000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-9567000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-9527000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-14575000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-32321000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>20702000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-31758000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-37358000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-35587000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-28261000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-24758000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-7379000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-28648000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-41770000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-58654000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-63148000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-81414000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-38827000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-111167000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-124725000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-153319000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-16711000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-114803000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-134577000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-177937000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-748794000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-132538000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-488733000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-100630000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-111779000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-72466000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-80032000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-60437000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-49910000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-52392000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-45344000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>