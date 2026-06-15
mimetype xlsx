--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -812,7886 +818,8671 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>6700000.0</v>
+      </c>
+      <c r="C2">
         <v>7424000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3341000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1028000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>359000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2281000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>10</v>
+      </c>
+      <c r="B5">
+        <v>4000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>39872000.0</v>
+      </c>
+      <c r="C7">
         <v>37759000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35567000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3022000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>13000.0</v>
+      </c>
+      <c r="C8">
         <v>12000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>9000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>90465000.0</v>
+      </c>
+      <c r="C10">
         <v>55155000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45761000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>69696000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11489000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>90465000.0</v>
+      </c>
+      <c r="C12">
         <v>55155000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45761000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>69696000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11489000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>13000.0</v>
+      </c>
+      <c r="C13">
         <v>12000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>124639991.0</v>
+      </c>
+      <c r="C14">
         <v>101872347.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>86196391.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84610114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100994282.0</v>
       </c>
       <c r="F14">
         <v>100994282.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>100994282.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>2838000.0</v>
+      </c>
+      <c r="C16">
         <v>1638000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3434000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2660000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2363000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>116000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>367000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>141000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>6735000.0</v>
+      </c>
+      <c r="C22">
         <v>6574000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="E22">
         <v>500000.0</v>
       </c>
       <c r="F22">
+        <v>500000.0</v>
+      </c>
+      <c r="G22">
         <v>517000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>156891000.0</v>
+      </c>
+      <c r="C23">
         <v>121125000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>107736000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83171000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18527000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6659000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-50593000.0</v>
+      </c>
+      <c r="C28">
         <v>-17396000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10194000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-66674000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11489000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>741000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>103815000.0</v>
+      </c>
+      <c r="C29">
         <v>69472000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>73033000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13858000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1912000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>23737000.0</v>
+      </c>
+      <c r="C30">
         <v>5580000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1265000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>686000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>262000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>348000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>73033000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>13858000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1169000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>108568000.0</v>
+      </c>
+      <c r="C32">
         <v>51553000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>37065000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68256000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10008000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2754000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>30453999.0</v>
+      </c>
+      <c r="C33">
         <v>52362000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>57214000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7998000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4351000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5468000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>35207000.0</v>
+      </c>
+      <c r="C35">
         <v>34443000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>34479000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3221000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>501000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1545000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>1255999.0</v>
+      </c>
+      <c r="C36">
         <v>69000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>305000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1011000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>141000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1011000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>141000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>5500000.0</v>
+      </c>
+      <c r="C39">
         <v>1454000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2766000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4291000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1925000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>324000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>3666000.0</v>
+      </c>
+      <c r="C40">
         <v>4832000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5594000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2514000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1301000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>805000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>720000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>501000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1545000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>322156000.0</v>
+      </c>
+      <c r="C42">
         <v>243794000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>189454000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>165912000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>89252000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>66673000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>39111000.0</v>
+      </c>
+      <c r="C45">
         <v>62981000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>65959000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14231000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10009000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9715000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>29198000.0</v>
+      </c>
+      <c r="C46">
         <v>50993000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>56909000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6987000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4210000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5251000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>6987000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4210000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5251000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-218358000.0</v>
+      </c>
+      <c r="C48">
         <v>-174334000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-129663000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-92887000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-75401000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-65505000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>39872000.0</v>
+      </c>
+      <c r="C51">
         <v>37759000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>35567000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3022000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>4665000.0</v>
+      </c>
+      <c r="C52">
         <v>3316000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1088000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>521000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1294000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>156891000.0</v>
+      </c>
+      <c r="C55">
         <v>121125000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>107736000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>83171000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18527000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6659000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>126437000.0</v>
+      </c>
+      <c r="C56">
         <v>68763000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50522000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>75173000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>14176000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1191000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>17869000.0</v>
+      </c>
+      <c r="C57">
         <v>17210000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13457000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6917000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4168000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3945000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>53076000.0</v>
+      </c>
+      <c r="C58">
         <v>51653000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>47936000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10138000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4669000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5490000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>103815000.0</v>
+      </c>
+      <c r="C60">
         <v>69472000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>73033000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>13858000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1169000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>8882000.0</v>
+      </c>
+      <c r="C2">
+        <v>6700000.0</v>
+      </c>
+      <c r="D2">
         <v>7843000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3739000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6225000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7424000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4934000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4490000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1992000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3341000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3578000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>597000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1023000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1028000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2641000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2081000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>371000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>359000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>10000.0</v>
+      </c>
+      <c r="C5">
+        <v>4000.0</v>
+      </c>
+      <c r="D5">
         <v>-3000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5"/>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>1169000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>6562000.0</v>
+      </c>
+      <c r="C7">
+        <v>39872000.0</v>
+      </c>
+      <c r="D7">
         <v>37703000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>37733000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>37752000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37759000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>37261000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>36720000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>36086000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>35567000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7946000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>8068000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>8188000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3022000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3094000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>3235000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
+        <v>13000.0</v>
+      </c>
+      <c r="E8">
+        <v>13000.0</v>
+      </c>
+      <c r="F8">
         <v>12000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>12000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>11000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="J8">
         <v>9000.0</v>
       </c>
       <c r="K8">
         <v>9000.0</v>
       </c>
       <c r="L8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="M8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="N8">
         <v>8000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>8000.0</v>
+      </c>
       <c r="P8">
+        <v>8000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
         <v>1000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>178118000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>169016000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>162825000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>62352000.0</v>
+      </c>
+      <c r="C10">
+        <v>90465000.0</v>
+      </c>
+      <c r="D10">
         <v>73224000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>54189000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>48417000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>55155000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>35045000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>46447000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>39045000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>45761000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>53396000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>65010000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>64187000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>69696000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>73803000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5243000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>8616000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11489000.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>62352000.0</v>
+      </c>
+      <c r="C12">
+        <v>90465000.0</v>
+      </c>
+      <c r="D12">
         <v>73224000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>54189000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>48417000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>55155000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>35045000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>46447000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>39045000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>45761000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>53396000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>65010000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>64187000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>69696000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>73803000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5243000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8616000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11489000.0</v>
       </c>
-      <c r="R12"/>
-[...1 lines deleted...]
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>13000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
+        <v>13000.0</v>
+      </c>
+      <c r="E13">
+        <v>13000.0</v>
+      </c>
+      <c r="F13">
         <v>12000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>12000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>11000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>9000.0</v>
       </c>
       <c r="L13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="M13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
       <c r="O13">
-        <v>91118000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="P13">
+        <v>8000.0</v>
+      </c>
+      <c r="Q13">
         <v>1000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
+        <v>1000.0</v>
+      </c>
+      <c r="S13">
         <v>7000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>136947076.0</v>
+      </c>
+      <c r="C14">
+        <v>132064482.0</v>
+      </c>
+      <c r="D14">
         <v>126630085.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>121783506.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>117969812.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>116934314.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>110408303.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>97048734.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>90029320.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>88525028.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>86354067.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>85216827.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>84645097.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>84000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>69013000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>84168916.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65772408.0</v>
       </c>
       <c r="R14">
         <v>84168916.0</v>
       </c>
       <c r="S14">
-        <v>84168916.0</v>
+        <v>65772408.0</v>
       </c>
       <c r="T14">
         <v>84168916.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>84168916.0</v>
+      </c>
+      <c r="V14">
+        <v>84168916.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>9000.0</v>
       </c>
-      <c r="L15">
-[...2 lines deleted...]
-      <c r="M15"/>
       <c r="N15">
         <v>8000.0</v>
       </c>
       <c r="O15"/>
-      <c r="P15"/>
+      <c r="P15">
+        <v>8000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>21</v>
+      </c>
+      <c r="B16">
+        <v>2756000.0</v>
+      </c>
       <c r="C16">
+        <v>2838000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>840000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1778000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1638000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1817000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3151000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3243000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3434000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3569000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3198000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3135000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2660000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>795000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="Q16">
+        <v>1706000.0</v>
+      </c>
+      <c r="R16">
         <v>1221000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2363000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>588000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>367000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1425000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3145000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>38000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>8246000.0</v>
+      </c>
+      <c r="C22">
+        <v>6735000.0</v>
+      </c>
+      <c r="D22">
         <v>4679000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4335000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4003000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>6574000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2664000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1527000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>858000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>730000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>487000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>503000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>845000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>500000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>503000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>329000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>339000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>500000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>130784000.0</v>
+      </c>
+      <c r="C23">
+        <v>156891000.0</v>
+      </c>
+      <c r="D23">
         <v>156472000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>123041000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>118472000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>121125000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>104207000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>112759000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>104687000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>107736000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>86615000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>86637000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>83948000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>83171000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>86502000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>17796000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17668000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>18527000.0</v>
       </c>
-      <c r="R23"/>
-[...1 lines deleted...]
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23">
         <v>1169000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-55790000.0</v>
+      </c>
+      <c r="C28">
+        <v>-50593000.0</v>
+      </c>
+      <c r="D28">
         <v>-35521000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16456000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-10665000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-17396000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2216000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-9727000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2959000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-10194000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-45450000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-56942000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-55999000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-66674000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-70709000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2077000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-5381000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-11489000.0</v>
       </c>
-      <c r="R28"/>
-[...1 lines deleted...]
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>109414000.0</v>
+      </c>
+      <c r="C29">
+        <v>103815000.0</v>
+      </c>
+      <c r="D29">
         <v>103192000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>76654000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>70396000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>69472000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>55999000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>65129000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>59935000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>59800000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>65756000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>66690000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>67035000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>73033000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>76002000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>11538000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>13858000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>35261000.0</v>
+      </c>
+      <c r="C30">
+        <v>23737000.0</v>
+      </c>
+      <c r="D30">
         <v>21917000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10766000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10396000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5580000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4590000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1738000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1442000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1265000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1887000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1130000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>555000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>686000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>782000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>490000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>262000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>65756000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>66690000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>67035000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>73033000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>76002000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>8532000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>11538000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31"/>
       <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31">
         <v>1169000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>97973000.0</v>
+      </c>
+      <c r="C32">
+        <v>108568000.0</v>
+      </c>
+      <c r="D32">
         <v>90650000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>59775000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>52163000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>51553000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>31940000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>40217000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>35861000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>37065000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>47519000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>58694000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>61019000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>68256000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>71683000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>7651000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10008000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>16830000.0</v>
+      </c>
+      <c r="C33">
+        <v>30453999.0</v>
+      </c>
+      <c r="D33">
         <v>49768000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>51187000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>52349000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>52362000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>59267000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>59716000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>59064000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>57214000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>25221000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>15937000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>14045000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7998000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>8683000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>10037000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6955000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4351000.0</v>
       </c>
-      <c r="R33"/>
-[...1 lines deleted...]
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>5389000.0</v>
+      </c>
+      <c r="C35">
+        <v>35207000.0</v>
+      </c>
+      <c r="D35">
         <v>37226000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>34308000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>34116000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>34443000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>35208000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>34804000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>34990000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>34479000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6984000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7941000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>8029000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3221000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4364000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3056000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3068000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>501000.0</v>
       </c>
-      <c r="R35"/>
-[...1 lines deleted...]
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35">
         <v>-1169000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>62000.0</v>
+      </c>
+      <c r="C36">
+        <v>1255999.0</v>
+      </c>
+      <c r="D36">
         <v>1256000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1289000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>76000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>69000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>214000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1476000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1466000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>249000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>901000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1234000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1203000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>955000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2029000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3478000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>89000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>141000.0</v>
       </c>
-      <c r="R36"/>
-[...1 lines deleted...]
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>957000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1290000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1011000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2029000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3478000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>89000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>8095000.0</v>
+      </c>
+      <c r="C39">
+        <v>5500000.0</v>
+      </c>
+      <c r="D39">
         <v>6884000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2564000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3307000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1454000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2641000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3331000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4278000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2766000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5624000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4057000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>4316000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4291000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2731000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1697000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1287000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1925000.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39"/>
       <c r="T39"/>
-    </row>
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>3170000.0</v>
+      </c>
+      <c r="C40">
+        <v>3666000.0</v>
+      </c>
+      <c r="D40">
         <v>4995999.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>4075000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2321000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4832000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>4196000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3061000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3431000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5594000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5649000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7141000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>3665000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2708000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1955000.0</v>
       </c>
-      <c r="O40">
-[...2 lines deleted...]
-      <c r="P40">
+      <c r="Q40">
+        <v>1907000.0</v>
+      </c>
+      <c r="R40">
         <v>960000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1301000.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40"/>
       <c r="T40"/>
-    </row>
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>117000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>943000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>720000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1787000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>404000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>343000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>332795000.0</v>
+      </c>
+      <c r="C42">
+        <v>322156000.0</v>
+      </c>
+      <c r="D42">
         <v>297149000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>266723000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>254093000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>243794000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>218904000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>217184000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>199475000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>189454000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>185676000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>178118000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>169016000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>165912000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>162825000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="Q42">
+        <v>91117000.0</v>
+      </c>
+      <c r="R42">
         <v>89969000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>89252000.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42"/>
       <c r="T42"/>
-    </row>
-    <row r="43" spans="1:20">
+      <c r="U42"/>
+      <c r="V42"/>
+    </row>
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>27442000.0</v>
+      </c>
+      <c r="C45">
+        <v>39111000.0</v>
+      </c>
+      <c r="D45">
         <v>63642000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>63847000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>63948000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>62981000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>69764000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>69343000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>67665000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>65959000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>24264000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6903000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4948000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>14231000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3824000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>16768000.0</v>
+      </c>
+      <c r="C46">
+        <v>29198000.0</v>
+      </c>
+      <c r="D46">
         <v>48512000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>49898000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>51017000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>50993000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>57797000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>58240000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>57598000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>56909000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>24264000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>14647000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>12842000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6987000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6654000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6559000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6866000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4210000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46"/>
       <c r="T46"/>
-    </row>
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>24264000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>6903000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4948000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>6987000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6654000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6559000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6866000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-223404000.0</v>
+      </c>
+      <c r="C48">
+        <v>-218358000.0</v>
+      </c>
+      <c r="D48">
         <v>-193967000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-190075000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-183705000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-174334000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-162916000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-152066000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-139549000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-129663000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-119929000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-111437000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-101989000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-92887000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-86831000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-82586000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-78432000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-75401000.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48"/>
       <c r="T48"/>
-    </row>
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-111437000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-101989000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-86831000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>6562000.0</v>
+      </c>
+      <c r="C51">
+        <v>39872000.0</v>
+      </c>
+      <c r="D51">
         <v>37703000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>37733000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>37752000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>37759000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>37261000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>36720000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>36086000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>35567000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>7946000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>8068000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>8188000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3022000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3094000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3166000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3235000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-    </row>
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>1173000.0</v>
+      </c>
+      <c r="C52">
+        <v>4665000.0</v>
+      </c>
+      <c r="D52">
         <v>3215000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3425000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3636000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3316000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2053000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1916000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1096000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1088000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1079000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1070000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1061000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>521000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>517000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>514000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>510000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1294000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52"/>
       <c r="T52"/>
-    </row>
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>130784000.0</v>
+      </c>
+      <c r="C55">
+        <v>156891000.0</v>
+      </c>
+      <c r="D55">
         <v>156472000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>123041000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>118472000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>121125000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>104207000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>112759000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>104687000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>107736000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>86615000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>86637000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>83948000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>83171000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>86502000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>17796000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>17668000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>18527000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55"/>
       <c r="T55"/>
-    </row>
-    <row r="56" spans="1:20">
+      <c r="U55"/>
+      <c r="V55"/>
+    </row>
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>113954000.0</v>
+      </c>
+      <c r="C56">
+        <v>126437000.0</v>
+      </c>
+      <c r="D56">
         <v>106704000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>71854000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>66123000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>68763000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>44940000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>53043000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>45623000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>50522000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>61394000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>70700000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>69903000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>75173000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>77819000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>7759000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>10713000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>14176000.0</v>
       </c>
-      <c r="R56"/>
-[...1 lines deleted...]
-      <c r="T56">
+      <c r="T56"/>
+      <c r="U56"/>
+      <c r="V56">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>15981000.0</v>
+      </c>
+      <c r="C57">
+        <v>17869000.0</v>
+      </c>
+      <c r="D57">
         <v>16053999.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>12079000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>13960000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>17210000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>13000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>12826000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9762000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>13457000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>13875000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12006000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>8884000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>6917000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>6136000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6208000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>3062000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4168000.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57"/>
       <c r="T57"/>
-    </row>
-    <row r="58" spans="1:20">
+      <c r="U57"/>
+      <c r="V57"/>
+    </row>
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>21370000.0</v>
+      </c>
+      <c r="C58">
+        <v>53076000.0</v>
+      </c>
+      <c r="D58">
         <v>53280000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>46387000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>48076000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>51653000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>48208000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>47630000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>44752000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>47936000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>20859000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>19947000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>16913000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>10138000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>10500000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>9264000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>6130000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4669000.0</v>
       </c>
-      <c r="R58"/>
-[...1 lines deleted...]
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58"/>
+      <c r="V58">
         <v>-1169000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>109414000.0</v>
+      </c>
+      <c r="C60">
+        <v>103815000.0</v>
+      </c>
+      <c r="D60">
         <v>103192000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>76654000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>70396000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>69472000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>55999000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>65129000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>59935000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>59800000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>65756000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>66690000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>67035000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>73033000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>76002000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>8532000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>11538000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>13858000.0</v>
       </c>
-      <c r="R60"/>
-[...1 lines deleted...]
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60"/>
+      <c r="V60">
         <v>1169000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>64747000.0</v>
+      </c>
+      <c r="C2">
         <v>42497000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23729000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9848000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7101000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6695000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
-        <v>3808000.0</v>
+        <v>4366000.0</v>
       </c>
       <c r="C3">
+        <v>5054000.0</v>
+      </c>
+      <c r="D3">
         <v>1806000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2095000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1441000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1236000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
-        <v>-44400000.0</v>
+        <v>-44024000.0</v>
       </c>
       <c r="C5">
-        <v>-38709000.0</v>
+        <v>-44671000.0</v>
       </c>
       <c r="D5">
+        <v>-36776000.0</v>
+      </c>
+      <c r="E5">
         <v>-17332000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9896000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7413000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
-        <v>-40592000.0</v>
+        <v>-39658000.0</v>
       </c>
       <c r="C6">
-        <v>-36903000.0</v>
+        <v>-39617000.0</v>
       </c>
       <c r="D6">
+        <v>-34970000.0</v>
+      </c>
+      <c r="E6">
         <v>-15237000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8455000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6177000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
-        <v>-18930000.0</v>
+        <v>8263999.0</v>
       </c>
       <c r="C9">
+        <v>-18330000.0</v>
+      </c>
+      <c r="D9">
         <v>-14938000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5439000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4329000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2016000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-44024000.0</v>
+      </c>
+      <c r="C10">
         <v>-44671000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-36776000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17332000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9896000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7418000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>93</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-44671000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1933000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-709000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-16000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>41000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>709000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13">
+        <v>2622000.0</v>
+      </c>
+      <c r="C13">
         <v>1591000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2514000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>709000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-44024000.0</v>
+      </c>
+      <c r="C15">
         <v>-44671000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-36776000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-17332000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-9896000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7418000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-17332000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-9896000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7418000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-43000000.0</v>
+      </c>
+      <c r="C17">
         <v>-44671000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-36776000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-17332000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-9896000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7418000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>2622000.0</v>
+      </c>
+      <c r="C18">
         <v>1591000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2514000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>709000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
-        <v>-46262000.0</v>
+        <v>-46646000.0</v>
       </c>
       <c r="C21">
+        <v>-44400000.0</v>
+      </c>
+      <c r="D21">
         <v>-38709000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18041000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10623000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7449000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
-        <v>69829000.0</v>
+        <v>119657000.0</v>
       </c>
       <c r="C23">
+        <v>68567000.0</v>
+      </c>
+      <c r="D23">
         <v>47500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22450000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13395000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12128000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>4366000.0</v>
+      </c>
+      <c r="C25">
         <v>3808000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1806000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1539000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1441000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1236000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26">
+        <v>9430000.0</v>
+      </c>
+      <c r="C26">
         <v>7344000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3677000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2030000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1450000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1330000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>22956000.0</v>
+      </c>
+      <c r="C28">
         <v>18726000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20356000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10572000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4844000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4093000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
-        <v>27332000.0</v>
+        <v>54910000.0</v>
       </c>
       <c r="C30">
+        <v>26070000.0</v>
+      </c>
+      <c r="D30">
         <v>23771000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12602000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6294000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5433000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
-        <v>1591000.0</v>
+        <v>2622000.0</v>
       </c>
       <c r="C31">
+        <v>-271000.0</v>
+      </c>
+      <c r="D31">
         <v>1933000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>709000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>727000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
-        <v>23567000.0</v>
+        <v>73011000.0</v>
       </c>
       <c r="C32">
+        <v>24167000.0</v>
+      </c>
+      <c r="D32">
         <v>8791000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4409000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2772000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>22796000.0</v>
+      </c>
+      <c r="C2">
+        <v>19267000.0</v>
+      </c>
+      <c r="D2">
         <v>18108000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13727000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13645000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12884000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12956000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>9876000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6781000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7823000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7046000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4664000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4104000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2400000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2284000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2055000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3149000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2111000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1986000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1868000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1136000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>85</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1224000.0</v>
+      </c>
+      <c r="D3">
         <v>1181000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1018000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>943000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>891000.0</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="H3">
+        <v>2045999.0</v>
+      </c>
+      <c r="I3">
         <v>1100000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1017000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2475000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>462000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>500000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>618000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>562000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>523000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>390000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>474000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>373000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>441000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>311000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>87</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-24391000.0</v>
+      </c>
+      <c r="D5">
         <v>-3892000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-6370000.0</v>
+      </c>
+      <c r="F5">
         <v>-9371000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-11418000.0</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5">
+      <c r="H5">
+        <v>-10850000.0</v>
+      </c>
+      <c r="I5">
         <v>-12517000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="J5">
+        <v>-9886000.0</v>
+      </c>
+      <c r="K5">
         <v>-9734000.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="L5">
+        <v>-8492000.0</v>
+      </c>
+      <c r="M5">
         <v>-9448000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9102000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6056000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4244000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="Q5">
+        <v>-4154000.0</v>
+      </c>
+      <c r="R5">
         <v>-2878000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3702000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3141000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>-1184000.0</v>
+      </c>
+      <c r="V5">
         <v>-1867000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>-5046000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23167000.0</v>
+      </c>
+      <c r="D6">
         <v>-2711000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-5352000.0</v>
+      </c>
+      <c r="F6">
         <v>-8428000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-10527000.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>-8804001.0</v>
+      </c>
+      <c r="I6">
         <v>-11417000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>-8869000.0</v>
+      </c>
+      <c r="K6">
         <v>-7259000.0</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="L6">
+        <v>-8030000.0</v>
+      </c>
+      <c r="M6">
         <v>-8948000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8484000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5494000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3721000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="Q6">
+        <v>-3764000.0</v>
+      </c>
+      <c r="R6">
         <v>-2404000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3329000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2700000.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>-873000.0</v>
+      </c>
+      <c r="V6">
         <v>-1551000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>5740000.0</v>
+      </c>
+      <c r="C9">
+        <v>5967000.0</v>
+      </c>
+      <c r="D9">
         <v>3318000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1340000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2361000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2253000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-5101000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-6531000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-4445000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3879000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-4248000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3032000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3425000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1608000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1468000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1364000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1039000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-895000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1656000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-785000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-993000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-5046000.0</v>
+      </c>
+      <c r="C10">
+        <v>-24391000.0</v>
+      </c>
+      <c r="D10">
         <v>-3892000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6370000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9371000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11418000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10850000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-12517000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9886000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-9734000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-8492000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9448000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-9102000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-6056000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4244000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4154000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2878000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3702000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3141000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1184000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1869000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>973724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2776000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>501586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>317915.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-649000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-630000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-79000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>24000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-32000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-33000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-441000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>649000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>649000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>79000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>32000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>17000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="U12"/>
+      <c r="V12">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>591000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>79000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-5046000.0</v>
+      </c>
+      <c r="C15">
+        <v>-24391000.0</v>
+      </c>
+      <c r="D15">
         <v>-3892000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-6370000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9371000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11418000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10850000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-12517000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9886000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-9734000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-8492000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-9448000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-9102000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-6056000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4244000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-4154000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2878000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3702000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-3141000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1184000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1869000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-8492000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-9448000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-9102000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6056000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4244000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-4154000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2878000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-3141000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1184000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1869000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-5046000.0</v>
+      </c>
+      <c r="C17">
+        <v>-23367000.0</v>
+      </c>
+      <c r="D17">
         <v>-3892000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6370000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-9371000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11418000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10850000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-12517000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9886000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-9996000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-8492000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-9448000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-9102000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-6056000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4244000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-4154000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2878000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-3702000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-3141000.0</v>
       </c>
-      <c r="S17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>591000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>79000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>0.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>17000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4000.0</v>
       </c>
-      <c r="S18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>635000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>649000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>79000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>-6687000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2946000.0</v>
+      </c>
+      <c r="D21">
         <v>-4692000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-6813000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9671000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9896000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11253000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-12932000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-10319000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-9744000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9131000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-10083000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9751000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6647000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4323000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4161000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2910000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3703000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3137000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1923000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1860000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>35223000.0</v>
+      </c>
+      <c r="C23">
+        <v>28180000.0</v>
+      </c>
+      <c r="D23">
         <v>26118000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21880000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>20955000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>20527000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>19108000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>16277000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12655000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>13688000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11929000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11715000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10430000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7439000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5139000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4852000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5020000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4919000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3467000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3006000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2003000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>761000.0</v>
+      </c>
+      <c r="C25">
+        <v>1224000.0</v>
+      </c>
+      <c r="D25">
         <v>1181000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1018000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>943000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>891000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>864000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1036000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1017000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>488000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>462000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>440000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>416000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>423000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>368000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>414000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>334000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>373000.0</v>
       </c>
-      <c r="R25"/>
-[...1 lines deleted...]
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26">
+        <v>3799000.0</v>
+      </c>
+      <c r="C26">
+        <v>2756000.0</v>
+      </c>
+      <c r="D26">
         <v>2509000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2162000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2003000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2284000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1817000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1662000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1581000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1290000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>815000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>772000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>800000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>690000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>488000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>478000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>369000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>472000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>327000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>305000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>346000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>1704000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>1407596.0</v>
       </c>
-      <c r="Q27"/>
-[...1 lines deleted...]
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>10000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>8628000.0</v>
+      </c>
+      <c r="C28">
+        <v>6157000.0</v>
+      </c>
+      <c r="D28">
         <v>5501000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5991000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5307000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5359000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4335000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4739000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4293000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4068000.0</v>
       </c>
       <c r="K28">
         <v>6279000.0</v>
       </c>
       <c r="L28">
+        <v>4068000.0</v>
+      </c>
+      <c r="M28">
+        <v>6279000.0</v>
+      </c>
+      <c r="N28">
         <v>5526000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4349000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2367000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2319000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>94404.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2336000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1154000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>823000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>12427000.0</v>
+      </c>
+      <c r="C30">
+        <v>8913000.0</v>
+      </c>
+      <c r="D30">
         <v>8010000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8153000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7310000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7643000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6152000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6401000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5874000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5865000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4883000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7051000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6326000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5039000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2855000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2797000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1871000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2808000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1481000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1138000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>867000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>1641000.0</v>
+      </c>
+      <c r="C31">
+        <v>-21445000.0</v>
+      </c>
+      <c r="D31">
         <v>800000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>443000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>300000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1522000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>403000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>415000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>433000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>10000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>639000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>635000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>649000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>591000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>79000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>32000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>739000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-9000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>28536000.0</v>
+      </c>
+      <c r="C32">
+        <v>25234000.0</v>
+      </c>
+      <c r="D32">
         <v>21426000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>15067000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11284000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10631000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7855000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3345000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2336000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3944000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2798000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1632000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>679000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>792000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>816000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>691000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2110000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1216000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>330000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1083000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>143000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>55155000.0</v>
+      </c>
+      <c r="C2">
         <v>45817000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>69752000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11489000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>4400000</v>
+      </c>
+      <c r="C3">
         <v>3207000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17550000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1481000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>609000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>527000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>35310000.0</v>
+      </c>
+      <c r="C6">
         <v>10594000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23935000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>58263000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11487000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-27007000.0</v>
+      </c>
+      <c r="C7">
         <v>-8083000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>751000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2939000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1997000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>998000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-18609000.0</v>
+      </c>
+      <c r="C9">
         <v>-4315000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-579000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-424000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>86000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-26000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-161000.0</v>
+      </c>
+      <c r="C10">
         <v>-5844000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-230000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-347000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-135000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1033000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-601000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1911000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3265000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1963000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>140000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3548000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-951000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-752000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>4366000.0</v>
+      </c>
+      <c r="C14">
         <v>3808000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1806000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1539000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1441000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1236000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>90465000.0</v>
+      </c>
+      <c r="C16">
         <v>56411000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>45817000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>69752000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11489000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-35534000.0</v>
+      </c>
+      <c r="C18">
         <v>-36559000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43103000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15363000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8625000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5571000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3207000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-17550000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1481000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-609000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-527000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20">
+        <v>63668000.0</v>
+      </c>
+      <c r="C20">
         <v>33416000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>19458000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>77884000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-44024000.0</v>
+      </c>
+      <c r="C22">
         <v>-44671000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-36776000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17332000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-9896000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7418000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>135</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>13737000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-290000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>73626000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20112000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4830000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>28121000.0</v>
+      </c>
+      <c r="C25">
         <v>8251000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4786000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2141000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-37000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>58000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>19087000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>7410000.0</v>
+      </c>
+      <c r="C27">
         <v>7343000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3880000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2709000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2473000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>71040000.0</v>
+      </c>
+      <c r="C28">
         <v>47153000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19168000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>73626000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20112000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5573000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-31134000.0</v>
+      </c>
+      <c r="C29">
         <v>-33352000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-25553000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-13882000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-8016000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5044000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-4400000.0</v>
+      </c>
+      <c r="C30">
         <v>-3207000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17550000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1481000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-609000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-527000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>91921000.0</v>
+      </c>
+      <c r="C2">
+        <v>73424000.0</v>
+      </c>
+      <c r="D2">
         <v>55645000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>49873000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>56411000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>36301000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>47703000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>40301000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45817000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>53452000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>65066000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>64243000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>69752000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>74136000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5576000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8616000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11489000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13112000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>52000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>980000</v>
+      </c>
+      <c r="C3">
+        <v>2357000</v>
+      </c>
+      <c r="D3">
         <v>414000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>716000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>913000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3627000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1333000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1605000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3896000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5751000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8931000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1728000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1140000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>734000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>553000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>160000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>34000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>333000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>18000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>198000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>60000</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>823000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-5509000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-57000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-288000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-29313000.0</v>
+      </c>
+      <c r="C6">
+        <v>17041000.0</v>
+      </c>
+      <c r="D6">
         <v>19035000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>5772000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-6538000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>20110000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11402000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7402000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5516000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7635000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11614000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>823000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5509000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4384000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>68560000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3040000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2873000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1623000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>13060000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>40000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7">
-        <v>-13351000.0</v>
+        <v>-35533000.0</v>
       </c>
       <c r="C7">
+        <v>-6069000.0</v>
+      </c>
+      <c r="D7">
+        <v>-9210000.0</v>
+      </c>
+      <c r="E7">
         <v>403000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9081000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1141000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3795000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>296000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3443000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>426000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2736000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1929000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1132000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2351000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-87000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>285000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2371000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-384000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-355000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-115000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1925000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-575000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>131000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-11489000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1828000.0</v>
+      </c>
+      <c r="D9">
         <v>-10776000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-913000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-5092000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-990000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2852000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-296000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-177000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>622000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-757000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-575000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>131000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>96000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-292000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-19000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-209000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>551000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-444000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-204000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>183000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-1511000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2056000.0</v>
+      </c>
+      <c r="D10">
         <v>-345000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-331000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2571000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3910000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1137000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-669000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-128000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-243000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>342000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-345000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-174000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>161000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-344000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>302000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>196000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-212000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>1076000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2523000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1836000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-960000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2841000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>503000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1351000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="S11"/>
+      <c r="T11">
         <v>1197000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>58000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1614000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>1420000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>924000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>726000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>725000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>840000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1104000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>620000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="S12"/>
+      <c r="T12">
         <v>239000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-415000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>135000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-3071000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2422000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2422000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>95000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-2129000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-209000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>280000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="S13"/>
+      <c r="T13">
         <v>-213000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-107000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-282000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>761000.0</v>
+      </c>
+      <c r="C14">
+        <v>1224000.0</v>
+      </c>
+      <c r="D14">
         <v>1181000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>944000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>943000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>891000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>864000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1036000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1017000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>488000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>462000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>440000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>416000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>423000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>392000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>390000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>358000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>373000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>441000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>311000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>62608000.0</v>
+      </c>
+      <c r="C16">
+        <v>90465000.0</v>
+      </c>
+      <c r="D16">
         <v>74680000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>55645000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>49873000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>56411000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>36301000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>47703000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>40301000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>45817000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>53452000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>65066000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>64243000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>69752000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>74136000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5576000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8616000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11489000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>13112000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-38255000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5854000.0</v>
+      </c>
+      <c r="D18">
         <v>-9660000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4981000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-15039000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2458000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-10862000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9564000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13675000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-10551000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17609000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7311000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7632000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-6432000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3245000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2609000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3077000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2042000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1637000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1543000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3403000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-414000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-716000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-913000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>3627000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1333000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1605000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3896000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-5751000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-8931000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1728000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1140000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-734000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-553000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-160000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-34000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-333000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>19615000.0</v>
+      </c>
+      <c r="D20">
         <v>25858000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>9738000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>8457000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>22555000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>2730000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>8131000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>2916000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>6035000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>8118000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>2389000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>6794000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>71090000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-5046000.0</v>
+      </c>
+      <c r="C22">
+        <v>-24391000.0</v>
+      </c>
+      <c r="D22">
         <v>-3892000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5855000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9371000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11418000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10850000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-12517000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9886000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-9734000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-8492000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-9448000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-9102000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-6056000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4244000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4154000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2878000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3702000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3141000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1184000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1869000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>8581000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>28691000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1018000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>48000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>13000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-540000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>14236000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>28000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-5751000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-40000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>16000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-266000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-4746000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>71805000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-431000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>204000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>419000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>14697000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1583000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3413000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>136</v>
+      </c>
+      <c r="B24">
+        <v>355000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>-2983000.0</v>
       </c>
-      <c r="D24"/>
-[...1 lines deleted...]
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>-4146000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>-230000000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
-        <v>6816000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="C25">
+        <v>23820000.0</v>
+      </c>
+      <c r="D25">
+        <v>912000.0</v>
+      </c>
+      <c r="E25">
         <v>-2238000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1561000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3148000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2532000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1285000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1286000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2905000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>973000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>572000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>336000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1700000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>470000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>140000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1392000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>233000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1113000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-685000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>84000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-16698000.0</v>
       </c>
-      <c r="G26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
+        <v>16698000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
         <v>8134000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2389000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>2058000.0</v>
+      </c>
+      <c r="C27">
+        <v>1919000.0</v>
+      </c>
+      <c r="D27">
         <v>1763000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2481000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1822000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2435000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1720000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1941000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1247000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1115000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1115000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>924000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>726000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>586000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>777000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>890000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>456000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1771000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>323000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>328000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>8581000.0</v>
+      </c>
+      <c r="C28">
+        <v>23088000.0</v>
+      </c>
+      <c r="D28">
         <v>28691000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10756000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8505000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22568000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-540000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>16966000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8159000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2916000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5995000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8134000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2123000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2048000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>71805000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-431000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>204000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>419000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>14697000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1583000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3413000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-37275000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3497000.0</v>
+      </c>
+      <c r="D29">
         <v>-9246000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-4265000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-14126000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-6085000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-9529000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7959000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-9779000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4800000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8678000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5583000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-6492000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5698000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2692000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2449000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3043000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1709000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1619000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1345000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3343000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-625000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2357000.0</v>
+      </c>
+      <c r="D30">
         <v>-414000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-716000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-913000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3627000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1333000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1605000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3896000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5751000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-8931000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1728000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1140000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-734000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-553000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-160000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-34000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-333000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-18000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-198000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-60000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>