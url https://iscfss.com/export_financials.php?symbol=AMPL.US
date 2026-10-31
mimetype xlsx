--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,94 +944,98 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>589000.0</v>
       </c>
       <c r="C5">
         <v>6000.0</v>
       </c>
       <c r="D5">
         <v>-181000.0</v>
       </c>
       <c r="E5">
         <v>-754000.0</v>
       </c>
       <c r="F5">
-        <v>-400389000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>9568000.0</v>
+      </c>
       <c r="C7">
         <v>5584000.0</v>
       </c>
       <c r="D7">
         <v>8175000.0</v>
       </c>
       <c r="E7">
         <v>7093000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1343,109 +1353,113 @@
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>60543000.0</v>
+      </c>
       <c r="C26">
         <v>57242000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>71217000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-74237000.0</v>
+        <v>-71551000.0</v>
       </c>
       <c r="C28">
         <v>-166094000.0</v>
       </c>
       <c r="D28">
         <v>-240316000.0</v>
       </c>
       <c r="E28">
         <v>-207404000.0</v>
       </c>
       <c r="F28">
         <v>-307445000.0</v>
       </c>
       <c r="G28">
         <v>-117783000.0</v>
       </c>
       <c r="H28">
         <v>-79839000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>245346000.0</v>
+      </c>
       <c r="C29">
         <v>296556000.0</v>
       </c>
       <c r="D29">
         <v>294753000.0</v>
       </c>
       <c r="E29">
         <v>294969000.0</v>
       </c>
       <c r="F29">
         <v>306548000.0</v>
       </c>
       <c r="G29">
         <v>-67120000.0</v>
       </c>
       <c r="H29">
         <v>-62879000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>23423000.0</v>
@@ -1471,101 +1485,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>294969000.0</v>
       </c>
       <c r="F31">
         <v>306548000.0</v>
       </c>
       <c r="G31">
         <v>-70075000.0</v>
       </c>
       <c r="H31">
         <v>-62879000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>91917000.0</v>
+      </c>
       <c r="C32">
         <v>159118000.0</v>
       </c>
       <c r="D32">
         <v>247671000.0</v>
       </c>
       <c r="E32">
         <v>175252000.0</v>
       </c>
       <c r="F32">
         <v>264524000.0</v>
       </c>
       <c r="G32">
         <v>95355000.0</v>
       </c>
       <c r="H32">
         <v>63153000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>164021000.0</v>
       </c>
       <c r="C33">
         <v>142280000.0</v>
       </c>
       <c r="D33">
         <v>53720000.0</v>
       </c>
       <c r="E33">
         <v>129321000.0</v>
       </c>
       <c r="F33">
         <v>45271000.0</v>
       </c>
       <c r="G33">
         <v>26403000.0</v>
       </c>
       <c r="H33">
         <v>12603000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3710000.0</v>
+      </c>
       <c r="C34">
         <v>3070000.0</v>
       </c>
       <c r="D34">
         <v>3034000.0</v>
       </c>
       <c r="E34">
         <v>9604000.0</v>
       </c>
       <c r="F34">
         <v>3247000.0</v>
       </c>
       <c r="G34">
         <v>1067000.0</v>
       </c>
       <c r="H34">
         <v>644000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>10592000.0</v>
@@ -1656,51 +1674,51 @@
       </c>
       <c r="C39">
         <v>36188000.0</v>
       </c>
       <c r="D39">
         <v>28068000.0</v>
       </c>
       <c r="E39">
         <v>31253000.0</v>
       </c>
       <c r="F39">
         <v>27228000.0</v>
       </c>
       <c r="G39">
         <v>13500000.0</v>
       </c>
       <c r="H39">
         <v>8713000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>37124000.0</v>
+        <v>34438000.0</v>
       </c>
       <c r="C40">
         <v>29610000.0</v>
       </c>
       <c r="D40">
         <v>21764000.0</v>
       </c>
       <c r="E40">
         <v>14364000.0</v>
       </c>
       <c r="F40">
         <v>17004000.0</v>
       </c>
       <c r="G40">
         <v>7854000.0</v>
       </c>
       <c r="H40">
         <v>5568000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1751,51 +1769,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>45469000.0</v>
+      </c>
       <c r="C45">
         <v>33402000.0</v>
       </c>
       <c r="D45">
         <v>24286000.0</v>
       </c>
       <c r="E45">
         <v>9408000.0</v>
       </c>
       <c r="F45">
         <v>4832000.0</v>
       </c>
       <c r="G45">
         <v>4692000.0</v>
       </c>
       <c r="H45">
         <v>2643000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>27677000.0</v>
@@ -1876,70 +1896,72 @@
         <v>-273167000.0</v>
       </c>
       <c r="F49">
         <v>-179807000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>6882000.0</v>
+        <v>9568000.0</v>
       </c>
       <c r="C51">
         <v>5584000.0</v>
       </c>
       <c r="D51">
         <v>8175000.0</v>
       </c>
       <c r="E51">
         <v>11090000.0</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>2686000.0</v>
+      </c>
       <c r="C52">
         <v>3812000.0</v>
       </c>
       <c r="D52">
         <v>4571000.0</v>
       </c>
       <c r="E52">
         <v>3997000.0</v>
       </c>
       <c r="F52">
         <v>14228000.0</v>
       </c>
       <c r="G52">
         <v>7216000.0</v>
       </c>
       <c r="H52">
         <v>5491000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
         <v>110882000.0</v>
@@ -2138,455 +2160,467 @@
       </c>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>803000.0</v>
+      </c>
+      <c r="C2">
+        <v>3025000.0</v>
+      </c>
+      <c r="D2">
         <v>5734000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5528000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1923000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2242000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>991000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2677000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2276000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14573000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3063000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6234000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>809000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3699000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>490000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2493000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>548000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2035000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3363000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3218000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3751000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3751000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4417000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4417000.0</v>
       </c>
-      <c r="X2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-137000.0</v>
+      </c>
+      <c r="C5">
+        <v>115000.0</v>
+      </c>
+      <c r="D5">
         <v>589000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>528000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>346000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>326000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>6000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
         <v>-47000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-114000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-181000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-597000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-864000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-482000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-754000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-580000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
-        <v>-409901000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
-        <v>-67120000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5"/>
+      <c r="W5">
+        <v>-67120000.0</v>
+      </c>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>9707000.0</v>
+      </c>
       <c r="C7">
+        <v>10148000.0</v>
+      </c>
+      <c r="D7">
+        <v>9568000.0</v>
+      </c>
+      <c r="E7">
         <v>3785000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4875000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5369000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5584000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4606000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5949000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7062000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>8175000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4516000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9011000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6109000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>7093000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11528000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8744000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>13427000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -2595,273 +2629,295 @@
       <c r="L8">
         <v>1000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
+        <v>1000.0</v>
+      </c>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
+      <c r="V8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>591183000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>568889000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>544738000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>524632000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>504859000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>486354000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>466152000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>73776000.0</v>
+      </c>
+      <c r="C10">
+        <v>86590000.0</v>
+      </c>
+      <c r="D10">
         <v>81119000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>82217000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>119656000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>131173000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>171678000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>317448000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>282339000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>265705000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>248491000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>238525000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>234363000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>214062000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>218494000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>247248000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>310024000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>300422000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>307445000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>317763000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>291062000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-117783000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>117783000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>140539000.0</v>
+      </c>
+      <c r="C12">
+        <v>181925000.0</v>
+      </c>
+      <c r="D12">
         <v>192001000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>189200000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>208084000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>209040000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>241097000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>319944000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>318337000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>316147000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>322400000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>321477000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>290364000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>267294000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>230465000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>247248000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>310024000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>300422000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>307445000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>317763000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>291062000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>117783000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>117783000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
@@ -2875,2749 +2931,2975 @@
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13"/>
+      <c r="T13">
+        <v>1000.0</v>
+      </c>
+      <c r="U13">
+        <v>1000.0</v>
+      </c>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>129380000.0</v>
+      </c>
+      <c r="C14">
+        <v>133303000.0</v>
+      </c>
+      <c r="D14">
         <v>133794000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>131364000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>131364000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>129696000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>127759000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>124324000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>122633000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>120826000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>119246000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>117902000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>116174000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>114369000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>113104000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>112016000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>111036000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>109553000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>107925000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>105184828.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>102444655.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99343120.0</v>
       </c>
       <c r="W14">
         <v>99343120.0</v>
       </c>
       <c r="X14">
+        <v>99343120.0</v>
+      </c>
+      <c r="Y14">
+        <v>99343120.0</v>
+      </c>
+      <c r="Z14">
         <v>24550162.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>24550162.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
+      <c r="T15">
+        <v>1000.0</v>
+      </c>
+      <c r="U15">
+        <v>1000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>163515000.0</v>
+      </c>
+      <c r="C16">
+        <v>133422000.0</v>
+      </c>
+      <c r="D16">
         <v>121888000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>131534000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>136659000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>117004000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>109671000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>114906000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>124438000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>102774000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>102573000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>109019000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>113491000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>89348000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>89993000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>95460000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>98368000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>75137000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>69294000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>71457000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>61050000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>40797000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>25614000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>25799000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>25747000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>23877000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>22199000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>20573000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>18683000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>17941000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>17941000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>13877000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>13877000.0</v>
       </c>
-      <c r="X18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>25180000.0</v>
       </c>
       <c r="C20">
+        <v>25180000.0</v>
+      </c>
+      <c r="D20">
+        <v>25180000.0</v>
+      </c>
+      <c r="E20">
         <v>25181000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>24358000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>24358000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>24370000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4073000.0</v>
       </c>
       <c r="I20">
         <v>4073000.0</v>
       </c>
       <c r="J20">
         <v>4073000.0</v>
       </c>
       <c r="K20">
         <v>4073000.0</v>
       </c>
       <c r="L20">
         <v>4073000.0</v>
       </c>
       <c r="M20">
         <v>4073000.0</v>
       </c>
       <c r="N20">
         <v>4073000.0</v>
       </c>
       <c r="O20">
         <v>4073000.0</v>
       </c>
       <c r="P20">
         <v>4073000.0</v>
       </c>
       <c r="Q20">
         <v>4073000.0</v>
       </c>
       <c r="R20">
         <v>4073000.0</v>
       </c>
       <c r="S20">
         <v>4073000.0</v>
       </c>
       <c r="T20">
+        <v>4073000.0</v>
+      </c>
+      <c r="U20">
+        <v>4073000.0</v>
+      </c>
+      <c r="V20">
         <v>3694000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="W20"/>
+      <c r="X20">
         <v>1000000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>15562000.0</v>
+      </c>
+      <c r="C21">
+        <v>7849000.0</v>
+      </c>
+      <c r="D21">
         <v>6376000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6822000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4248000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4059000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4364000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>145000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>189000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>295000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>609000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>926000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1243000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1557000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2022000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2595000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2571000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3065000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3554000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4054000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4554000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>1955000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12294000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19192000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11275000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10918000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22">
-        <v>8112000.0</v>
+        <v>1.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
+        <v>8112000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22">
         <v>8096000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>356576000.0</v>
+      </c>
+      <c r="C23">
+        <v>401742000.0</v>
+      </c>
+      <c r="D23">
         <v>420684000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>438124000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>456610000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>445788000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>445911000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>445642000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>445400000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>437911000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>433684000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>441278000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>434617000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>412531000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>413755000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>428261000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>426656000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>414193000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>400388000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>409901000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>376532000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>120691000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>175082000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>20843000.0</v>
+      </c>
       <c r="C26">
+        <v>31544000.0</v>
+      </c>
+      <c r="D26">
+        <v>60543000.0</v>
+      </c>
+      <c r="E26">
         <v>78150000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>79465000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>73995000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>57242000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2379000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>28391000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>30878000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>71217000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>59348000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-74237000.0</v>
+        <v>-68241000.0</v>
       </c>
       <c r="C28">
+        <v>-76442000.0</v>
+      </c>
+      <c r="D28">
+        <v>-71551000.0</v>
+      </c>
+      <c r="E28">
         <v>-78432000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-114781000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-125804000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-166094000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-312842000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-276390000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-258643000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-240316000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-229670000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-225352000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-203588000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-207404000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-235720000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-297348000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-286995000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-307445000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-317763000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-291062000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>117783000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-117783000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>136198000.0</v>
+      </c>
       <c r="C29">
+        <v>217305000.0</v>
+      </c>
+      <c r="D29">
+        <v>245346000.0</v>
+      </c>
+      <c r="E29">
         <v>262228000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>279504000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>289460000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>296556000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>290027000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>287327000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>289210000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>294753000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>291574000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>288850000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>291220000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>294969000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>295036000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>298054000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>302849000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>306548000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>308248000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-65689000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-67120000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>37464000.0</v>
+      </c>
+      <c r="C30">
+        <v>40899000.0</v>
+      </c>
+      <c r="D30">
         <v>23423000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>34790000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>36690000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>41746000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>26346000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29335000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>34799000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>36066000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29496000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>32810000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>34148000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>30581000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>22716000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31384000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>27851000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>23273000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>20444000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>22834000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>25242000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>25242000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17396000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>17396000.0</v>
       </c>
-      <c r="X30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>283534000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>291220000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>294969000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>295036000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>298054000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>302849000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>306548000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>308248000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-73937000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-73937000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-70075000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-70075000.0</v>
       </c>
-      <c r="X31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>9915000.0</v>
+      </c>
       <c r="C32">
+        <v>89456000.0</v>
+      </c>
+      <c r="D32">
+        <v>91917000.0</v>
+      </c>
+      <c r="E32">
         <v>94986000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>115316000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>134825000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>159118000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>235756000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>234250000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>240499000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>247671000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>243688000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>214702000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>213945000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>175252000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>185543000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>248412000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>254279000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>264524000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>268420000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>256777000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="W32"/>
+      <c r="X32">
         <v>95355000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>136226000.0</v>
+      </c>
+      <c r="C33">
+        <v>138590000.0</v>
+      </c>
+      <c r="D33">
         <v>164021000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>172347000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>169818000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>159812000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>142280000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>57512000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>57260000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>53837000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>53720000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>55104000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>81928000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>85905000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>129321000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>119194000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>60300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>60045000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>45271000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>41970000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>40151000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>-117783000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>26403000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+      <c r="AA33"/>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>4408000.0</v>
+      </c>
       <c r="C34">
+        <v>4144000.0</v>
+      </c>
+      <c r="D34">
+        <v>3710000.0</v>
+      </c>
+      <c r="E34">
         <v>3338000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>3311000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>3098000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>3070000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>2723000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2665000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>2590000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3034000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>2702000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>2575000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>8630000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>9604000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>9701000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>10658000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>11475000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3247000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2142000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1504000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="W34"/>
+      <c r="X34">
         <v>1067000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>9943000.0</v>
+      </c>
+      <c r="C35">
+        <v>10741000.0</v>
+      </c>
+      <c r="D35">
         <v>10592000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>5105000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5630000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5177000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4842000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3241000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4183000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5126000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6638000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7218000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7780000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>8630000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>9604000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9701000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>10658000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>11475000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3247000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2142000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>362617000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="W35"/>
+      <c r="X35">
         <v>188878000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>55757000.0</v>
+      </c>
+      <c r="C36">
+        <v>76963000.0</v>
+      </c>
+      <c r="D36">
         <v>104788000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>40432000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>39620000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>35751000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>34685000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>33730000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>34502000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>32659000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>32114000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>30548000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4851000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>30869000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>33008000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>34352000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>34177000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>35274000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>32812000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>29957000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>28380000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-117783000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>20775000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>30465000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>33008000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>34352000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>34177000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>35274000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>32812000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>29957000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>28380000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>28380000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>20775000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>20775000.0</v>
       </c>
-      <c r="X38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>42347000.0</v>
+      </c>
+      <c r="C39">
+        <v>40328000.0</v>
+      </c>
+      <c r="D39">
         <v>41239000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>41787000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>42018000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>35190000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>36188000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>38851000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>35004000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>31861000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>28068000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>31887000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>28177000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>28751000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>31253000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>30435000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>28481000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>30453000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>27228000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>27334000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>20077000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>8096000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>13500000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>6643000.0</v>
       </c>
-      <c r="X39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>37124000.0</v>
+        <v>46117000.0</v>
       </c>
       <c r="C40">
+        <v>33698000.0</v>
+      </c>
+      <c r="D40">
+        <v>34438000.0</v>
+      </c>
+      <c r="E40">
         <v>31711000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>29004000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>26775000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>29610000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>30289000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>22329000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>21296000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>21764000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>22642000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>19570000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>14976000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14364000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>21214000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>14849000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>18635000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>17004000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>23885000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>14050000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>63118000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>7854000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>41691000.0</v>
       </c>
-      <c r="X40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>2575000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>2511000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1960000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1914000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1843000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3247000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2142000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1504000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1504000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1067000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1067000.0</v>
       </c>
-      <c r="X41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>740615000.0</v>
+      </c>
+      <c r="C42">
+        <v>786853000.0</v>
+      </c>
+      <c r="D42">
         <v>791146000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>790433000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>783905000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>769213000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>754398000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>715285000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>695778000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>674313000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>658463000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>637157000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>616953000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>591183000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>568889000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>544738000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>524632000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>504859000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>486354000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>466152000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>55657000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="W42"/>
+      <c r="X42">
         <v>37704000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>27279000.0</v>
+      </c>
       <c r="C45">
+        <v>28598000.0</v>
+      </c>
+      <c r="D45">
+        <v>45469000.0</v>
+      </c>
+      <c r="E45">
         <v>21762000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>22127000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>21649000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>33402000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>19564000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>18496000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>16810000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>24286000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>17178000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>17756000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>9838000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>9408000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>8773000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>8545000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>6235000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>4832000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>3886000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>18884000.0</v>
+      </c>
+      <c r="C46">
+        <v>28598000.0</v>
+      </c>
+      <c r="D46">
         <v>27677000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>21762000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>22127000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>21649000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>21619000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>19564000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>18496000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>16810000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>16924000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>17178000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>17756000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>18528000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>19001000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>18826000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>19479000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>17633000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>4832000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3886000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3523000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>2673000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>17756000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>9838000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9408000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>8773000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>8545000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6235000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>4832000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3886000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3523000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3523000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2673000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2673000.0</v>
       </c>
-      <c r="X47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-604281000.0</v>
+      </c>
+      <c r="C48">
+        <v>-569664000.0</v>
+      </c>
+      <c r="D48">
         <v>-546390000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-528734000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-504748000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-480080000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-457849000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-425259000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-408405000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-384990000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-363530000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-344987000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-327240000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-299482000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-273167000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-249123000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-226579000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-202011000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-179807000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-157905000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-121346000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-121346000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-104824000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-104824000.0</v>
       </c>
-      <c r="X48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-299482000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-273167000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-249123000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-226579000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-202011000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-179807000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-157905000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>6882000.0</v>
+        <v>5535000.0</v>
       </c>
       <c r="C51">
+        <v>10148000.0</v>
+      </c>
+      <c r="D51">
+        <v>9568000.0</v>
+      </c>
+      <c r="E51">
         <v>3785000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>4875000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5369000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5584000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4606000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>5949000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7062000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8175000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>8855000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>9011000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>10474000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>11090000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>11528000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>12676000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>13427000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>3551000.0</v>
+      </c>
+      <c r="D52">
+        <v>2686000.0</v>
+      </c>
+      <c r="E52">
         <v>2018000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2556000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3290000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3812000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4088000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4431000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4526000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4571000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4339000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3806000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4365000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3997000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3787000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3932000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3795000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>14228000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>20416000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>12735000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="W52"/>
+      <c r="X52">
         <v>7216000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>66763000.0</v>
+      </c>
+      <c r="C53">
+        <v>95335000.0</v>
+      </c>
+      <c r="D53">
         <v>110882000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>106983000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>88428000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>77867000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>69419000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>2496000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>35998000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>50442000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>73909000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>82952000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>56001000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>53232000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>11971000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>235566000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>356576000.0</v>
+      </c>
+      <c r="C55">
+        <v>401742000.0</v>
+      </c>
+      <c r="D55">
         <v>420684000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>438124000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>456610000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>445788000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>445911000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>445642000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>445400000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>437911000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>433684000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>441278000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>434617000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>412531000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>413755000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>428261000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>426656000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>414193000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>400388000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>409901000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>376532000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="W55"/>
+      <c r="X55">
         <v>175082000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>220350000.0</v>
+      </c>
+      <c r="C56">
+        <v>263152000.0</v>
+      </c>
+      <c r="D56">
         <v>256663000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>265777000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>286792000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>285976000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>303631000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>388130000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>388140000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>384074000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>379964000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>386174000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>352689000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>326626000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>284434000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>309067000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>366356000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>354148000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>355117000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>367931000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>336381000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>117783000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>148679000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>148679000.0</v>
       </c>
-      <c r="X56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+      <c r="AA56"/>
+    </row>
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>210435000.0</v>
+      </c>
+      <c r="C57">
+        <v>173696000.0</v>
+      </c>
+      <c r="D57">
         <v>164746000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>170791000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>171476000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>151151000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>144513000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>152374000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>153890000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>143575000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>132293000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>142486000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>137987000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>112681000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>109182000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>123524000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>117944000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>99869000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>90593000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>99511000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>79604000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>79604000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>53324000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>53324000.0</v>
       </c>
-      <c r="X57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>220378000.0</v>
+      </c>
+      <c r="C58">
+        <v>184437000.0</v>
+      </c>
+      <c r="D58">
         <v>175338000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>175896000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>177106000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>156328000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>149355000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>155615000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>158073000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>148701000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>138931000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>149704000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>145767000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>121311000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>118786000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>133225000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>128602000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>111344000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>93840000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>101653000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>442221000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="W58"/>
+      <c r="X58">
         <v>242202000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>136198000.0</v>
+      </c>
+      <c r="C60">
+        <v>217305000.0</v>
+      </c>
+      <c r="D60">
         <v>245346000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>262228000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>279504000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>289460000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>296556000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>290027000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>287327000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>289210000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>294753000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>291574000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>288850000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>291220000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>294969000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>295036000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>298054000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>302849000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>306548000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>308248000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-65689000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>120691000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-67120000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60"/>
       <c r="Y60"/>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+      <c r="AA60"/>
+    </row>
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
-      <c r="R62">
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62">
         <v>387613000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>387613000.0</v>
       </c>
-      <c r="T62"/>
-      <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5642,2671 +5924,2803 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>89286000.0</v>
       </c>
       <c r="C2">
         <v>76924000.0</v>
       </c>
       <c r="D2">
         <v>71923000.0</v>
       </c>
       <c r="E2">
         <v>70442000.0</v>
       </c>
       <c r="F2">
         <v>51764000.0</v>
       </c>
       <c r="G2">
         <v>30483000.0</v>
       </c>
       <c r="H2">
         <v>22105000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>9605000.0</v>
       </c>
       <c r="C3">
         <v>6107000.0</v>
       </c>
       <c r="D3">
         <v>5620000.0</v>
       </c>
       <c r="E3">
         <v>4662000.0</v>
       </c>
       <c r="F3">
         <v>3093000.0</v>
       </c>
       <c r="G3">
         <v>1690000.0</v>
       </c>
       <c r="H3">
         <v>720000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-85335000.0</v>
       </c>
       <c r="C5">
-        <v>-107383000.0</v>
+        <v>-92528000.0</v>
       </c>
       <c r="D5">
-        <v>-94378000.0</v>
+        <v>-89094000.0</v>
       </c>
       <c r="E5">
-        <v>-96562000.0</v>
+        <v>-92581000.0</v>
       </c>
       <c r="F5">
-        <v>-74149000.0</v>
+        <v>-73954000.0</v>
       </c>
       <c r="G5">
         <v>-24003000.0</v>
       </c>
       <c r="H5">
         <v>-34331000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-75730000.0</v>
       </c>
       <c r="C6">
-        <v>-101276000.0</v>
+        <v>-86421000.0</v>
       </c>
       <c r="D6">
-        <v>-88758000.0</v>
+        <v>-83474000.0</v>
       </c>
       <c r="E6">
-        <v>-91900000.0</v>
+        <v>-87919000.0</v>
       </c>
       <c r="F6">
-        <v>-71056000.0</v>
+        <v>-70861000.0</v>
       </c>
       <c r="G6">
         <v>-22313000.0</v>
       </c>
       <c r="H6">
         <v>-33611000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>253928000.0</v>
       </c>
       <c r="C9">
         <v>222348000.0</v>
       </c>
       <c r="D9">
         <v>204361000.0</v>
       </c>
       <c r="E9">
         <v>167625000.0</v>
       </c>
       <c r="F9">
         <v>115497000.0</v>
       </c>
       <c r="G9">
         <v>71981000.0</v>
       </c>
       <c r="H9">
         <v>46337000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-85335000.0</v>
       </c>
       <c r="C10">
         <v>-92528000.0</v>
       </c>
       <c r="D10">
         <v>-89094000.0</v>
       </c>
       <c r="E10">
         <v>-92581000.0</v>
       </c>
       <c r="F10">
         <v>-73954000.0</v>
       </c>
       <c r="G10">
         <v>-23734000.0</v>
       </c>
       <c r="H10">
         <v>-32871000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>3206000.0</v>
       </c>
       <c r="C11">
         <v>1791000.0</v>
       </c>
       <c r="D11">
         <v>1269000.0</v>
       </c>
       <c r="E11">
         <v>796000.0</v>
       </c>
       <c r="F11">
         <v>1029000.0</v>
       </c>
       <c r="G11">
         <v>833000.0</v>
       </c>
       <c r="H11">
         <v>663000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3981000.0</v>
       </c>
       <c r="F12">
         <v>195000.0</v>
       </c>
       <c r="G12">
         <v>269000.0</v>
       </c>
       <c r="H12">
         <v>1460000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-88541000.0</v>
       </c>
       <c r="C15">
         <v>-94319000.0</v>
       </c>
       <c r="D15">
         <v>-90363000.0</v>
       </c>
       <c r="E15">
         <v>-93377000.0</v>
       </c>
       <c r="F15">
         <v>-74983000.0</v>
       </c>
       <c r="G15">
         <v>-24567000.0</v>
       </c>
       <c r="H15">
         <v>-33534000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>93377000.0</v>
       </c>
       <c r="F16">
         <v>-74983000.0</v>
       </c>
       <c r="G16">
         <v>-24567000.0</v>
       </c>
       <c r="H16">
         <v>-33534000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-88541000.0</v>
+      </c>
       <c r="C17">
         <v>-94319000.0</v>
       </c>
       <c r="D17">
         <v>-90363000.0</v>
       </c>
       <c r="E17">
         <v>93377000.0</v>
       </c>
       <c r="F17">
         <v>-74983000.0</v>
       </c>
       <c r="G17">
         <v>-24567000.0</v>
       </c>
       <c r="H17">
         <v>-33534000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-3981000.0</v>
       </c>
       <c r="F19">
         <v>195000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-96005000.0</v>
       </c>
       <c r="C21">
         <v>-107383000.0</v>
       </c>
       <c r="D21">
         <v>-94378000.0</v>
       </c>
       <c r="E21">
         <v>-96562000.0</v>
       </c>
       <c r="F21">
         <v>-74149000.0</v>
       </c>
       <c r="G21">
         <v>-24003000.0</v>
       </c>
       <c r="H21">
         <v>-34331000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>439219000.0</v>
       </c>
       <c r="C23">
         <v>406655000.0</v>
       </c>
       <c r="D23">
         <v>370662000.0</v>
       </c>
       <c r="E23">
         <v>334629000.0</v>
       </c>
       <c r="F23">
         <v>241410000.0</v>
       </c>
       <c r="G23">
         <v>102464000.0</v>
       </c>
       <c r="H23">
         <v>102773000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>9605000.0</v>
+      </c>
       <c r="C25">
         <v>6107000.0</v>
       </c>
       <c r="D25">
         <v>5620000.0</v>
       </c>
       <c r="E25">
         <v>4662000.0</v>
       </c>
       <c r="F25">
         <v>3093000.0</v>
       </c>
       <c r="G25">
         <v>1690000.0</v>
       </c>
       <c r="H25">
         <v>720000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>97582000.0</v>
       </c>
       <c r="C26">
         <v>97565000.0</v>
       </c>
       <c r="D26">
         <v>90138000.0</v>
       </c>
       <c r="E26">
         <v>80589000.0</v>
       </c>
       <c r="F26">
         <v>48251000.0</v>
       </c>
       <c r="G26">
         <v>26098000.0</v>
       </c>
       <c r="H26">
         <v>19036000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>188033000.0</v>
       </c>
       <c r="C27">
         <v>168306000.0</v>
       </c>
       <c r="D27">
         <v>153714000.0</v>
       </c>
       <c r="E27">
         <v>129962000.0</v>
       </c>
       <c r="F27">
         <v>86025000.0</v>
       </c>
       <c r="G27">
         <v>51819000.0</v>
       </c>
       <c r="H27">
         <v>47079000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>64318000.0</v>
       </c>
       <c r="C28">
         <v>63860000.0</v>
       </c>
       <c r="D28">
         <v>54887000.0</v>
       </c>
       <c r="E28">
         <v>53636000.0</v>
       </c>
       <c r="F28">
         <v>55370000.0</v>
       </c>
       <c r="G28">
         <v>18067000.0</v>
       </c>
       <c r="H28">
         <v>14553000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>3206000.0</v>
+      </c>
       <c r="C29">
         <v>1791000.0</v>
       </c>
       <c r="D29">
         <v>1269000.0</v>
       </c>
       <c r="E29">
         <v>796000.0</v>
       </c>
       <c r="F29">
         <v>1029000.0</v>
       </c>
       <c r="G29">
         <v>833000.0</v>
       </c>
       <c r="H29">
         <v>663000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>349933000.0</v>
       </c>
       <c r="C30">
         <v>329731000.0</v>
       </c>
       <c r="D30">
         <v>298739000.0</v>
       </c>
       <c r="E30">
         <v>264187000.0</v>
       </c>
       <c r="F30">
         <v>189646000.0</v>
       </c>
       <c r="G30">
         <v>71981000.0</v>
       </c>
       <c r="H30">
         <v>80668000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>10670000.0</v>
       </c>
       <c r="C31">
         <v>14855000.0</v>
       </c>
       <c r="D31">
         <v>5284000.0</v>
       </c>
       <c r="E31">
         <v>3981000.0</v>
       </c>
       <c r="F31">
         <v>195000.0</v>
       </c>
       <c r="G31">
         <v>-23734000.0</v>
       </c>
       <c r="H31">
         <v>1460000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>343214000.0</v>
       </c>
       <c r="C32">
         <v>299272000.0</v>
       </c>
       <c r="D32">
         <v>276284000.0</v>
       </c>
       <c r="E32">
         <v>238067000.0</v>
       </c>
       <c r="F32">
         <v>167261000.0</v>
       </c>
       <c r="G32">
         <v>102464000.0</v>
       </c>
       <c r="H32">
         <v>68442000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>31784000.0</v>
+      </c>
+      <c r="C2">
+        <v>25209000.0</v>
+      </c>
+      <c r="D2">
         <v>23196000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23075000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22812000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20204000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>19806000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18744000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>19485000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>18889000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18265000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17291000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17180000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19187000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19243000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18076000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17060000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16063000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15392000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13982000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12135000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10255000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9202000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7765000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7206000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6758000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>3304000.0</v>
+      </c>
+      <c r="C3">
+        <v>2758000.0</v>
+      </c>
+      <c r="D3">
         <v>2477000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2469000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2374000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2285000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1970000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1375000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1312000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1450000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1420000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1448000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1403000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1349000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1436000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1316000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1009000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>901000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>883000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>873000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>796000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>541000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>549000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>452000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>344500.0</v>
       </c>
-      <c r="Y3">
-[...3 lines deleted...]
-    <row r="4" spans="1:25">
+      <c r="AA3">
+        <v>344500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-36940000.0</v>
+      </c>
+      <c r="C5">
+        <v>-22184000.0</v>
+      </c>
+      <c r="D5">
         <v>-16708000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-23059000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-35505000.0</v>
+        <v>-24114000.0</v>
       </c>
       <c r="G5">
-        <v>-20013000.0</v>
+        <v>-21453000.0</v>
       </c>
       <c r="H5">
-        <v>-27160000.0</v>
+        <v>-32172000.0</v>
       </c>
       <c r="I5">
-        <v>-24705000.0</v>
+        <v>-16112000.0</v>
       </c>
       <c r="J5">
-        <v>-21589000.0</v>
+        <v>-23210000.0</v>
       </c>
       <c r="K5">
-        <v>-20923000.0</v>
+        <v>-21034000.0</v>
       </c>
       <c r="L5">
-        <v>-22693000.0</v>
+        <v>-18000000.0</v>
       </c>
       <c r="M5">
-        <v>-29173000.0</v>
+        <v>-17479000.0</v>
       </c>
       <c r="N5">
-        <v>-25798000.0</v>
+        <v>-27580000.0</v>
       </c>
       <c r="O5">
-        <v>-24190000.0</v>
+        <v>-26035000.0</v>
       </c>
       <c r="P5">
-        <v>-24583000.0</v>
+        <v>-23638000.0</v>
       </c>
       <c r="Q5">
-        <v>-21991000.0</v>
+        <v>-22340001.0</v>
       </c>
       <c r="R5">
-        <v>-21485000.0</v>
+        <v>-24290000.0</v>
       </c>
       <c r="S5">
-        <v>-36768000.0</v>
+        <v>-21905000.0</v>
       </c>
       <c r="T5">
-        <v>-9747000.0</v>
+        <v>-21433000.0</v>
       </c>
       <c r="U5">
+        <v>-36473001.0</v>
+      </c>
+      <c r="V5">
+        <v>-9715000.0</v>
+      </c>
+      <c r="W5">
         <v>-6149000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5116000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2385000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-11547000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-8250999.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-33636000.0</v>
+      </c>
+      <c r="C6">
+        <v>-19426000.0</v>
+      </c>
+      <c r="D6">
         <v>-14231000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-20590000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-33535000.0</v>
+        <v>-21740000.0</v>
       </c>
       <c r="G6">
-        <v>-18638000.0</v>
+        <v>-19168000.0</v>
       </c>
       <c r="H6">
-        <v>-25848000.0</v>
+        <v>-30202000.0</v>
       </c>
       <c r="I6">
-        <v>-23255000.0</v>
+        <v>-14737000.0</v>
       </c>
       <c r="J6">
-        <v>-20169000.0</v>
+        <v>-21898000.0</v>
       </c>
       <c r="K6">
-        <v>-19475000.0</v>
+        <v>-19584000.0</v>
       </c>
       <c r="L6">
-        <v>-21290000.0</v>
+        <v>-16580000.0</v>
       </c>
       <c r="M6">
-        <v>-27824000.0</v>
+        <v>-16031000.0</v>
       </c>
       <c r="N6">
-        <v>-24362000.0</v>
+        <v>-26177000.0</v>
       </c>
       <c r="O6">
-        <v>-22874000.0</v>
+        <v>-24686000.0</v>
       </c>
       <c r="P6">
-        <v>-23574000.0</v>
+        <v>-22202000.0</v>
       </c>
       <c r="Q6">
-        <v>-21090000.0</v>
+        <v>-21024001.0</v>
       </c>
       <c r="R6">
-        <v>-20602000.0</v>
+        <v>-23281000.0</v>
       </c>
       <c r="S6">
-        <v>-35895000.0</v>
+        <v>-21004000.0</v>
       </c>
       <c r="T6">
-        <v>-8951000.0</v>
+        <v>-20550000.0</v>
       </c>
       <c r="U6">
+        <v>-35600001.0</v>
+      </c>
+      <c r="V6">
+        <v>-8919000.0</v>
+      </c>
+      <c r="W6">
         <v>-5608000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4567000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1933000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-11202500.0</v>
       </c>
-      <c r="Y6">
-[...3 lines deleted...]
-    <row r="7" spans="1:25">
+      <c r="AA6">
+        <v>-7906499.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>69102000.0</v>
+      </c>
+      <c r="C9">
+        <v>68283000.0</v>
+      </c>
+      <c r="D9">
         <v>68231000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>65490000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>60458000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>59749000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>58325000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>56473000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>53815000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>53735000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>53138000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>53346000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>50587000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>47290000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>46015000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>43538000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>41070000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>37002000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>34032000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>31491000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>27119000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>22855000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>20874000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>18601000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>16486000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>16253000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-33408000.0</v>
+      </c>
+      <c r="C10">
+        <v>-22184000.0</v>
+      </c>
+      <c r="D10">
         <v>-16708000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-23059000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-24114000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-21453000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-32172000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-16112000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-23210000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-21034000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-18000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-17479000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-27580000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-26035000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-23638000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-22340001.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-24290000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-21905000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-21433000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-36473001.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-9715000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6161000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5092000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2367000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-11496000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-8137499.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>1209000.0</v>
+      </c>
+      <c r="C11">
+        <v>1090000.0</v>
+      </c>
+      <c r="D11">
         <v>948000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>927000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>554000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>778000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>418000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>742000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>205000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>426000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>543000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>268000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>178000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>280000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>407000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>203999.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>278000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>315000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>469000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>85999.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>368000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>278000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>278000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>207000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>219000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>174000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>3138000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>3138000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2160000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1442000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>293000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>86000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-34617000.0</v>
+      </c>
+      <c r="C15">
+        <v>-23274000.0</v>
+      </c>
+      <c r="D15">
         <v>-17656000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-23986000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-24668000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-22231000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-32590000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-16854000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-23415000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-21460000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-18543000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-17747000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-27758000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-26315000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-24045000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-22544000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-24568000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-22220000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-21902000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-36559000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10083000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-6439000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-5370000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2574000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-11715000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-8311500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-27758000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-26315000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>162709000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-22544000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-24568000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-22220000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-21902000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-36559000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-8261000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-8261000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3972000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2574000.0</v>
       </c>
-      <c r="X16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-34617000.0</v>
+      </c>
       <c r="C17">
+        <v>-23274000.0</v>
+      </c>
+      <c r="D17">
+        <v>-17656000.0</v>
+      </c>
+      <c r="E17">
         <v>-23986000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-24668000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-22231000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-32590000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-16854000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-23415000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-21460000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-18543000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-17747000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-27758000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-26315000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>162709000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-22544000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-24568000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-22220000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-21902000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-36559000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-10083000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-6439000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-5370000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2574000.0</v>
       </c>
-      <c r="X17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>3138000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5802000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1442000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>293000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>86000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="T19"/>
+      <c r="U19">
         <v>123000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-35174000.0</v>
+      </c>
+      <c r="C21">
+        <v>-24140000.0</v>
+      </c>
+      <c r="D21">
         <v>-19062000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-25651000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-27094000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-24198000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-35505000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-20013000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-27160000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-24705000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-21589000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-20923000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-22693000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-29173000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-25798000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-24190000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-24583000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-21991000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-21485000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-36768000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-9747000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6149000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-5116000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2385000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-11547000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-8251000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>136060000.0</v>
+      </c>
+      <c r="C23">
+        <v>117632000.0</v>
+      </c>
+      <c r="D23">
         <v>110489000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>114216000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>110364000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>104151000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>113636000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>95230000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>100460000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>97329000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>92992000.0</v>
       </c>
-      <c r="K23">
-[...2 lines deleted...]
-      <c r="L23">
+      <c r="M23">
+        <v>91560000.0</v>
+      </c>
+      <c r="N23">
         <v>90460000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>95650000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>91056000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>85804000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>82713000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>75056000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>70909000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>82241000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>49001000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>39259000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>35192000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>28751000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>35239000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>31262000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>3304000.0</v>
+      </c>
       <c r="C25">
+        <v>2758000.0</v>
+      </c>
+      <c r="D25">
+        <v>2477000.0</v>
+      </c>
+      <c r="E25">
         <v>2469000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2374000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2285000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1970000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1375000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1312000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1450000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1420000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1448000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1403000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1349000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1436000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1316000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1009000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>901000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>883000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>873000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>796000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>541000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>549000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>452000.0</v>
       </c>
-      <c r="X25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>33656000.0</v>
+      </c>
+      <c r="C26">
+        <v>25321000.0</v>
+      </c>
+      <c r="D26">
         <v>23343000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>26612000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>24094000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>23533000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>34430000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>19037000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>21145000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>22953000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>22198000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>21797000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>22435000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>23708000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>22192000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>21590000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>20306000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>16501000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>14229000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>18493000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>8544000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>6985000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>6371000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5586000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>8486000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>7070500.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>49857000.0</v>
+      </c>
+      <c r="C27">
+        <v>50803000.0</v>
+      </c>
+      <c r="D27">
         <v>48626000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>48306000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>46955000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>44146000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>42482000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>40863000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>44144000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>40817000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>37780000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>38475000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>38326000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>39133000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>35169000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>32528000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>34135000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>28130000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>27016000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>22199000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>20040000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>16770000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>14968000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11482000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>14193000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>12684500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>18647000.0</v>
+      </c>
+      <c r="C28">
+        <v>16299000.0</v>
+      </c>
+      <c r="D28">
         <v>15324000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>16223000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>16503000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16268000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>16918000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>16586000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>15686000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14670000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>14749000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13997000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>12519000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>13622000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>14452000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13610000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11212000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>14362000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>14272000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>27567000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8282000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5249000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4651000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3918000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5354000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4749000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>1209000.0</v>
+      </c>
       <c r="C29">
+        <v>1090000.0</v>
+      </c>
+      <c r="D29">
+        <v>947000.0</v>
+      </c>
+      <c r="E29">
         <v>926000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>554000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>778000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>418000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>742000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>205000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>426000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>543000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>268000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>178000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>280000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>407000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-204000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>278000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>315000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>469000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-86000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>368000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>278000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>278000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>207000.0</v>
       </c>
-      <c r="X29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>104276000.0</v>
+      </c>
+      <c r="C30">
+        <v>92423000.0</v>
+      </c>
+      <c r="D30">
         <v>87293000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>91141000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>87552000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>83947000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>93830000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>76486000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>80975000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>78440000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>74727000.0</v>
       </c>
-      <c r="K30">
-[...2 lines deleted...]
-      <c r="L30">
+      <c r="M30">
+        <v>74269000.0</v>
+      </c>
+      <c r="N30">
         <v>73280000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>76463000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>71813000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>67728000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>65653000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>58993000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>55517000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>68259000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>36866000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29004000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>25990000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>20986000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>28033000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>24504000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>1766000.0</v>
+      </c>
+      <c r="C31">
+        <v>1956000.0</v>
+      </c>
+      <c r="D31">
         <v>2354000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2592000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2980000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2745000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3333000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3901000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>3950000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3671000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3589000.0</v>
       </c>
-      <c r="K31">
-[...2 lines deleted...]
-      <c r="L31">
+      <c r="M31">
+        <v>3444000.0</v>
+      </c>
+      <c r="N31">
         <v>-4887000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3138000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2160000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1849999.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>293000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>86000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>52000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>294999.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>32000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-12000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>24000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>18000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>51000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>113501.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>100886000.0</v>
+      </c>
+      <c r="C32">
+        <v>93492000.0</v>
+      </c>
+      <c r="D32">
         <v>91427000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>88565000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>83270000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>79953000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>78131000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>75217000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>73300000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>72624000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>71403000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>70637000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>67767000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>66477000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>65258000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>61614000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>58130000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>53065000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>49424000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>45473000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>39254000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>33110000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>30076000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>26366000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>23692000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>23011000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8333,2651 +8747,2769 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>172559000.0</v>
       </c>
       <c r="C2">
         <v>248491000.0</v>
       </c>
       <c r="D2">
         <v>218494000.0</v>
       </c>
       <c r="E2">
         <v>307445000.0</v>
       </c>
       <c r="F2">
         <v>118863000.0</v>
       </c>
       <c r="G2">
         <v>80918000.0</v>
       </c>
       <c r="H2">
         <v>96728000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>1621000</v>
       </c>
       <c r="C3">
         <v>6778000</v>
       </c>
       <c r="D3">
         <v>3183000</v>
       </c>
       <c r="E3">
         <v>5809000</v>
       </c>
       <c r="F3">
         <v>3222000</v>
       </c>
       <c r="G3">
         <v>2208000</v>
       </c>
       <c r="H3">
         <v>648000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-88946000.0</v>
       </c>
       <c r="F4">
         <v>189432000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-3895000.0</v>
       </c>
       <c r="F5">
         <v>-23779000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-90590000.0</v>
       </c>
       <c r="C6">
         <v>-75932000.0</v>
       </c>
       <c r="D6">
         <v>29997000.0</v>
       </c>
       <c r="E6">
         <v>-88951000.0</v>
       </c>
       <c r="F6">
         <v>189432000.0</v>
       </c>
       <c r="G6">
         <v>37945000.0</v>
       </c>
       <c r="H6">
         <v>-15810000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>10146000.0</v>
       </c>
       <c r="C7">
         <v>2431000.0</v>
       </c>
       <c r="D7">
         <v>18472000.0</v>
       </c>
       <c r="E7">
         <v>12335000.0</v>
       </c>
       <c r="F7">
         <v>3981000.0</v>
       </c>
       <c r="G7">
         <v>-4319000.0</v>
       </c>
       <c r="H7">
         <v>9314000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2427000.0</v>
       </c>
       <c r="F8">
         <v>-3033000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>2772000.0</v>
       </c>
       <c r="C9">
         <v>2205000.0</v>
       </c>
       <c r="D9">
         <v>-8448000.0</v>
       </c>
       <c r="E9">
         <v>-2427000.0</v>
       </c>
       <c r="F9">
         <v>-3033000.0</v>
       </c>
       <c r="G9">
         <v>-5561000.0</v>
       </c>
       <c r="H9">
         <v>-1174000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-8978000.0</v>
       </c>
       <c r="G10">
         <v>-5039000.0</v>
       </c>
       <c r="H10">
         <v>2282000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>22388000.0</v>
       </c>
       <c r="F11">
         <v>32972000.0</v>
       </c>
       <c r="G11">
         <v>13461000.0</v>
       </c>
       <c r="H11">
         <v>14005000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>67265000.0</v>
       </c>
       <c r="F12">
         <v>34017000.0</v>
       </c>
       <c r="G12">
         <v>16804000.0</v>
       </c>
       <c r="H12">
         <v>7464000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3052000.0</v>
       </c>
       <c r="F13">
         <v>-18223000.0</v>
       </c>
       <c r="G13">
         <v>-12219000.0</v>
       </c>
       <c r="H13">
         <v>-3517000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>9605000.0</v>
       </c>
       <c r="C14">
         <v>6107000.0</v>
       </c>
       <c r="D14">
         <v>5620000.0</v>
       </c>
       <c r="E14">
         <v>4662000.0</v>
       </c>
       <c r="F14">
         <v>3093000.0</v>
       </c>
       <c r="G14">
         <v>1690000.0</v>
       </c>
       <c r="H14">
         <v>720000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>81969000.0</v>
       </c>
       <c r="C16">
         <v>172559000.0</v>
       </c>
       <c r="D16">
         <v>248491000.0</v>
       </c>
       <c r="E16">
         <v>218494000.0</v>
       </c>
       <c r="F16">
         <v>308295000.0</v>
       </c>
       <c r="G16">
         <v>118863000.0</v>
       </c>
       <c r="H16">
         <v>80918000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>28203000.0</v>
       </c>
       <c r="C18">
         <v>11728000.0</v>
       </c>
       <c r="D18">
         <v>22447000.0</v>
       </c>
       <c r="E18">
         <v>-11193000.0</v>
       </c>
       <c r="F18">
         <v>-34935000.0</v>
       </c>
       <c r="G18">
         <v>-12600000.0</v>
       </c>
       <c r="H18">
         <v>-16684000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>-45525000.0</v>
+      </c>
       <c r="C19">
         <v>-75366000.0</v>
       </c>
       <c r="D19">
         <v>-27096000.0</v>
       </c>
       <c r="E19">
         <v>-83190000.0</v>
       </c>
       <c r="F19">
         <v>-1498000.0</v>
       </c>
       <c r="G19">
         <v>-5908000.0</v>
       </c>
       <c r="H19">
         <v>-648000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>199802000.0</v>
       </c>
       <c r="G20">
         <v>49820000.0</v>
       </c>
       <c r="H20">
         <v>697000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-88541000.0</v>
       </c>
       <c r="C22">
         <v>-94319000.0</v>
       </c>
       <c r="D22">
         <v>-90363000.0</v>
       </c>
       <c r="E22">
         <v>-93377000.0</v>
       </c>
       <c r="F22">
         <v>-74983000.0</v>
       </c>
       <c r="G22">
         <v>-24567000.0</v>
       </c>
       <c r="H22">
         <v>-33534000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-39473000.0</v>
       </c>
       <c r="C23">
         <v>-26447000.0</v>
       </c>
       <c r="D23">
         <v>-8907000.0</v>
       </c>
       <c r="E23">
         <v>-1064000.0</v>
       </c>
       <c r="F23">
         <v>1061000.0</v>
       </c>
       <c r="G23">
         <v>54245000.0</v>
       </c>
       <c r="H23">
         <v>874000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-4908000.0</v>
       </c>
       <c r="C24">
         <v>-5053000.0</v>
       </c>
       <c r="D24">
         <v>-1904000.0</v>
       </c>
       <c r="E24">
         <v>-2177000.0</v>
       </c>
       <c r="F24">
         <v>-1693000.0</v>
       </c>
       <c r="G24">
         <v>-1224000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>6489000.0</v>
       </c>
       <c r="C25">
         <v>4268000.0</v>
       </c>
       <c r="D25">
         <v>3616000.0</v>
       </c>
       <c r="E25">
         <v>3773000.0</v>
       </c>
       <c r="F25">
         <v>1802000.0</v>
       </c>
       <c r="G25">
         <v>251000.0</v>
       </c>
       <c r="H25">
         <v>130000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-30739000.0</v>
       </c>
       <c r="C26">
         <v>-31025000.0</v>
       </c>
       <c r="D26">
         <v>-22982000.0</v>
       </c>
       <c r="E26">
         <v>-19071000.0</v>
       </c>
       <c r="F26">
         <v>-144423000.0</v>
       </c>
       <c r="G26">
         <v>-1301000.0</v>
       </c>
       <c r="H26">
         <v>-317000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>92125000.0</v>
       </c>
       <c r="C27">
         <v>100019000.0</v>
       </c>
       <c r="D27">
         <v>88285000.0</v>
       </c>
       <c r="E27">
         <v>67223000.0</v>
       </c>
       <c r="F27">
         <v>34394000.0</v>
       </c>
       <c r="G27">
         <v>16553000.0</v>
       </c>
       <c r="H27">
         <v>7334000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>-65331000.0</v>
       </c>
       <c r="C28">
         <v>-19941000.0</v>
       </c>
       <c r="D28">
         <v>-4936000.0</v>
       </c>
       <c r="E28">
         <v>5831000.0</v>
       </c>
       <c r="F28">
         <v>222643000.0</v>
       </c>
       <c r="G28">
         <v>54245000.0</v>
       </c>
       <c r="H28">
         <v>874000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>29824000.0</v>
       </c>
       <c r="C29">
         <v>18506000.0</v>
       </c>
       <c r="D29">
         <v>25630000.0</v>
       </c>
       <c r="E29">
         <v>-5384000.0</v>
       </c>
       <c r="F29">
         <v>-31713000.0</v>
       </c>
       <c r="G29">
         <v>-10392000.0</v>
       </c>
       <c r="H29">
         <v>-16036000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-55083000.0</v>
       </c>
       <c r="C30">
         <v>-75366000.0</v>
       </c>
       <c r="D30">
         <v>9317000.0</v>
       </c>
       <c r="E30">
         <v>-89393000.0</v>
       </c>
       <c r="F30">
         <v>-1498000.0</v>
       </c>
       <c r="G30">
         <v>-5908000.0</v>
       </c>
       <c r="H30">
         <v>-648000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>87492000.0</v>
+      </c>
+      <c r="C2">
+        <v>81119000.0</v>
+      </c>
+      <c r="D2">
         <v>83108000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>120544000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>132058000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>172559000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>318326000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>282339000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>265704999.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>248491000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>238525000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>234363000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>214062000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>218494000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>247248000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>310024000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>300422000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>308295000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>318844000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>292992000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>119788000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>118863000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>119607000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>117432000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>18257000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>79839000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>1240000</v>
+      </c>
+      <c r="C3">
+        <v>435000</v>
+      </c>
+      <c r="D3">
         <v>185000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1605000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1886000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1204000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1629000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1672000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2387000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1090000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>839000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>476000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1091000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>777000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1274000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>747000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2481000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1307000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1140000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>696000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>755000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>631000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>806000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>673000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>131000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>131000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-4429000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-28751000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-62775000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>9603000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-7023000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>4818000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>580000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2265000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2937000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5147000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-12814000.0</v>
+      </c>
+      <c r="C6">
+        <v>5523000.0</v>
+      </c>
+      <c r="D6">
         <v>-1139000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-37436000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-11514000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-40501000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-145767000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>35987000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>16634000.0</v>
+      </c>
+      <c r="K6">
         <v>17213999.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>9966000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>4162000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>20301000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4432000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-28754000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-62776000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>9602000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7023000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-11399000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>26702000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>173204000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>925000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-744000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2175000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>18257000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>18257000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>27789000.0</v>
+      </c>
+      <c r="C7">
+        <v>-12933000.0</v>
+      </c>
+      <c r="D7">
         <v>4096000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-182000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>16287000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-10055000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2683000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1101000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8063000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1848000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5438000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>570000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>24132000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-792000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3458000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1215000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>18408000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1400000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4376000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5809000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1025000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2628000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2925000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3214000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2139500.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2139500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-8145000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>8463000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-3347000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-4638000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-2905000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>12531000.0</v>
+      </c>
+      <c r="C9">
+        <v>-17709000.0</v>
+      </c>
+      <c r="D9">
         <v>11305000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1792000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5055000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-15380000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2908000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4862000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1219000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6784000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2328000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1230000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3861000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-8145000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8463000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-3347000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-4638000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2905000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2356000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2416000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-9931000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2126000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1675000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-3511000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-187500.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-187500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-6035000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1735000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7770000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-2141000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4723000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1921000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4304000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4431000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1410000.0</v>
       </c>
-      <c r="X10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>21350000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3520000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-11528000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5366000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>21089000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7461000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2017000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>9906000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9763500.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>9763500.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6895000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7217000.0</v>
       </c>
-      <c r="X11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>22629000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19712000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20496000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18335000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14813000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13621000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14291000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>14155000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2785500.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2785500.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3102000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1449000.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>6643000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6643000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-4742000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3621000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1079000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3010000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-4715000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-5877000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3815500.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3815500.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-4157500.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-492000.0</v>
       </c>
-      <c r="X13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>3304000.0</v>
+      </c>
+      <c r="C14">
+        <v>2758000.0</v>
+      </c>
+      <c r="D14">
         <v>2477000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2469000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2374000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2285000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1970000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1375000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1312000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1450000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1420000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1448000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1403000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1349000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1436000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1316000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1009000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>901000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>883000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>873000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>796000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>541000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>549000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>452000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>344500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>344500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>74678000.0</v>
+      </c>
+      <c r="C16">
+        <v>86642000.0</v>
+      </c>
+      <c r="D16">
         <v>81969000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>83108000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>120544000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>132058000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>172559000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>318326000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>282339000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>265704999.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>248491000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>238525000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>234363000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>214062000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>218494000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>247248000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>310024000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>301272000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>307445000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>319694000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>292992000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>119788000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>118863000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>119607000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>18257000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>98096000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>24343000.0</v>
+      </c>
+      <c r="C18">
+        <v>-12044000.0</v>
+      </c>
+      <c r="D18">
         <v>12650000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3352000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>18168000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9226000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1527000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4498000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>6841000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1138000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1482000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>7488000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>19315000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5838000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5872000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3886000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>8161000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9596000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12244000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-15782000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5816000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1093000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3797000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1868000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5102000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5102000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>38872000.0</v>
+      </c>
       <c r="C19">
+        <v>43894000.0</v>
+      </c>
+      <c r="D19">
+        <v>13512000.0</v>
+      </c>
+      <c r="E19">
         <v>-21831000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-18606000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-26389000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-143115000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>32078000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>12613000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>23058000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>11661000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-476000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1091000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-777000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-23478000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-59712000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2481000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1307000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1140000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-697000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>970000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-631000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-806000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-673000.0</v>
       </c>
-      <c r="X19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>26500000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>173302000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-34617000.0</v>
+      </c>
+      <c r="C22">
+        <v>-23274000.0</v>
+      </c>
+      <c r="D22">
         <v>-17656000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-23986000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-24668000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-22231000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-32590000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-16854000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-23415000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-21460000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-18543000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-17747000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-27758000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-26315000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-24045000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-22544000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-24568000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-22220000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-21902000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-36559000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10083000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-6439000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-5370000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2574000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-11715000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-8311500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-7113000.0</v>
+      </c>
+      <c r="C23">
+        <v>-4738000.0</v>
+      </c>
+      <c r="D23">
         <v>-10146000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-10692000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-11016000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-7619000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-6711000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-5482000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-6667000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7587000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-5062000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-4506000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>291000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>370000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-102000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>175000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>279000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1416000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4302000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5363000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>178428000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2304999.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3951000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>307000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>25443500.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>25443500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-604000.0</v>
+      </c>
+      <c r="C24">
+        <v>-186000.0</v>
+      </c>
+      <c r="D24">
         <v>-1649000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1146000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-1748000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-765000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-16951000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1656000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1781000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-733000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>11945000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-476000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-425000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-448000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-654000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-59972000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-669000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-594000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-568000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-394000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1375000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-381000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-300000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-457000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-233500.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-233500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>2302000.0</v>
+      </c>
+      <c r="C25">
+        <v>1878000.0</v>
+      </c>
+      <c r="D25">
         <v>2011000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1540000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1556000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1382000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1354000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1638000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>530000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>746000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1602000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>608000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>666000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>740000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1077000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>812000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>957000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>927000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>34000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>250000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>182000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>231000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>125000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>12000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-856000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-108000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-68733000.0</v>
+      </c>
+      <c r="C26">
+        <v>-20728000.0</v>
+      </c>
+      <c r="D26">
         <v>-16458000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-11745000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-2537000.0</v>
       </c>
-      <c r="E26"/>
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>-7404000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-9133000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>648000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-5313000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-5607000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-648000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>15000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-13000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-8758000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-1000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1133000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-287000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-898000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-401000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-1000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>26805000.0</v>
+      </c>
+      <c r="C27">
+        <v>19962000.0</v>
+      </c>
+      <c r="D27">
         <v>21907000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>25116000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>24505000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>20597000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>35105000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>21112000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>22738000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>21064000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>23280000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>23085000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>21963000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>19957000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>20392000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>18492000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>14836000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>13503000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>14257000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>14541000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3019000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2577000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4630000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1437000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9395000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5243500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-75425000.0</v>
+      </c>
+      <c r="C28">
+        <v>-25007000.0</v>
+      </c>
+      <c r="D28">
         <v>-25717000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-20562000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-12962000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-6090000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-5808000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-3136000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-5204000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-5793000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4011999.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3323000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>990000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1409000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>599000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1217000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1442000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2573000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>845000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>42485000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>177295000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2017999.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3053000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>307000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>25442500.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>25442500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>25583000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11609000.0</v>
+      </c>
+      <c r="D29">
         <v>12835000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4957000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>20054000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8022000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3156000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6170000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9228000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-48000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2321000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7964000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>20406000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5061000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4598000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3139000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10642000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-8289000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-11104000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-15086000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5061000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-462000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2991000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2541000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4971000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4971000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>37028000.0</v>
+      </c>
+      <c r="C30">
+        <v>42139000.0</v>
+      </c>
+      <c r="D30">
         <v>11743000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-21831000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-18606000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-26389000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-143115000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>32078000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12613000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>23058000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11661000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-476000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1091000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-777000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-24752000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-60853000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2481000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1307000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1140000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-697000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>970000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-631000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-806000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-673000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2214500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2214500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>