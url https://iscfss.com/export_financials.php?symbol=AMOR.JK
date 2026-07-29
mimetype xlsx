--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1716,51 +1716,51 @@
       </c>
       <c r="G35">
         <v>4560111500.0</v>
       </c>
       <c r="H35">
         <v>71747996590.0</v>
       </c>
       <c r="I35">
         <v>-31034040739.0</v>
       </c>
       <c r="J35">
         <v>-40082192229.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>138345000000.0</v>
       </c>
       <c r="C36">
         <v>1171000000.0</v>
       </c>
       <c r="D36">
-        <v>1106000000.0</v>
+        <v>1694000000.0</v>
       </c>
       <c r="E36">
         <v>5016000000.0</v>
       </c>
       <c r="F36">
         <v>51191497477.0</v>
       </c>
       <c r="G36">
         <v>1206997478.0</v>
       </c>
       <c r="H36">
         <v>2205500986.0</v>
       </c>
       <c r="I36">
         <v>553939500.0</v>
       </c>
       <c r="J36">
         <v>5417235816.0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
@@ -1883,51 +1883,51 @@
       </c>
       <c r="F41">
         <v>6052932825.0</v>
       </c>
       <c r="G41">
         <v>4885750000.0</v>
       </c>
       <c r="H41">
         <v>3159119000.0</v>
       </c>
       <c r="I41">
         <v>21763461079.0</v>
       </c>
       <c r="J41">
         <v>14154570639.0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>202634000000.0</v>
       </c>
       <c r="C42">
-        <v>185811000000.0</v>
+        <v>191555000000.0</v>
       </c>
       <c r="D42">
         <v>201389000000.0</v>
       </c>
       <c r="E42">
         <v>205378000000.0</v>
       </c>
       <c r="F42">
         <v>214385889115.0</v>
       </c>
       <c r="G42">
         <v>201347241095.0</v>
       </c>
       <c r="H42">
         <v>567035250.0</v>
       </c>
       <c r="I42">
         <v>7866705225.0</v>
       </c>
       <c r="J42">
         <v>-78590025876.0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
@@ -2525,51 +2525,53 @@
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>6</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>7</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>10</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>12215000000.0</v>
+      </c>
       <c r="C2">
         <v>11923000000.0</v>
       </c>
       <c r="D2">
         <v>7196000000.0</v>
       </c>
       <c r="E2">
         <v>7307000000.0</v>
       </c>
       <c r="F2">
         <v>6196000000.0</v>
       </c>
       <c r="G2">
         <v>7715000000.0</v>
       </c>
       <c r="H2">
         <v>9075000000.0</v>
       </c>
       <c r="I2">
         <v>10017000000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2">
@@ -2763,51 +2765,53 @@
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8526000000.0</v>
+      </c>
       <c r="C7">
         <v>9341000000.0</v>
       </c>
       <c r="D7">
         <v>10145000000.0</v>
       </c>
       <c r="E7">
         <v>10937000000.0</v>
       </c>
       <c r="F7">
         <v>11718000000.0</v>
       </c>
       <c r="G7">
         <v>12487000000.0</v>
       </c>
       <c r="H7">
         <v>13245000000.0</v>
       </c>
       <c r="I7">
         <v>13992000000.0</v>
       </c>
       <c r="J7">
         <v>14729000000.0</v>
       </c>
       <c r="K7">
@@ -2839,51 +2843,53 @@
       </c>
       <c r="T7">
         <v>21103642029.0</v>
       </c>
       <c r="U7">
         <v>20798448790.0</v>
       </c>
       <c r="V7">
         <v>21889541961.0</v>
       </c>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>27778000000.0</v>
+      </c>
       <c r="C8">
         <v>27778000000.0</v>
       </c>
       <c r="D8">
         <v>27778000000.0</v>
       </c>
       <c r="E8">
         <v>27778000000.0</v>
       </c>
       <c r="F8">
         <v>27778000000.0</v>
       </c>
       <c r="G8">
         <v>27778000000.0</v>
       </c>
       <c r="H8">
         <v>27778000000.0</v>
       </c>
       <c r="I8">
         <v>27778000000.0</v>
       </c>
       <c r="J8">
         <v>27778000000.0</v>
       </c>
       <c r="K8">
@@ -4115,51 +4121,53 @@
       <c r="Y28">
         <v>-211086168486.0</v>
       </c>
       <c r="Z28">
         <v>-183852043130.0</v>
       </c>
       <c r="AA28">
         <v>-48195390165.0</v>
       </c>
       <c r="AB28">
         <v>68204688239.0</v>
       </c>
       <c r="AC28">
         <v>-67993854306.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28">
         <v>41949404540.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>264878000000.0</v>
+      </c>
       <c r="C29">
         <v>274071000000.0</v>
       </c>
       <c r="D29">
         <v>297284000000.0</v>
       </c>
       <c r="E29">
         <v>281467000000.0</v>
       </c>
       <c r="F29">
         <v>264227000000.0</v>
       </c>
       <c r="G29">
         <v>276196000000.0</v>
       </c>
       <c r="H29">
         <v>314464000000.0</v>
       </c>
       <c r="I29">
         <v>299281000000.0</v>
       </c>
       <c r="J29">
         <v>270985000000.0</v>
       </c>
       <c r="K29">
@@ -4343,51 +4351,53 @@
       <c r="W31">
         <v>275070153050.0</v>
       </c>
       <c r="X31">
         <v>305871739586.0</v>
       </c>
       <c r="Y31">
         <v>285539667500.0</v>
       </c>
       <c r="Z31">
         <v>275783087935.0</v>
       </c>
       <c r="AA31"/>
       <c r="AB31">
         <v>38915439090.0</v>
       </c>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>113800000000.0</v>
+      </c>
       <c r="C32">
         <v>123092000000.0</v>
       </c>
       <c r="D32">
         <v>153023000000.0</v>
       </c>
       <c r="E32">
         <v>137244000000.0</v>
       </c>
       <c r="F32">
         <v>137251000000.0</v>
       </c>
       <c r="G32">
         <v>152539000000.0</v>
       </c>
       <c r="H32">
         <v>188034000000.0</v>
       </c>
       <c r="I32">
         <v>294447000000.0</v>
       </c>
       <c r="J32">
         <v>153516000000.0</v>
       </c>
       <c r="K32">
@@ -4658,51 +4668,53 @@
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>51172000000.0</v>
       </c>
       <c r="C36">
         <v>13192000000.0</v>
       </c>
       <c r="D36">
         <v>139109000000.0</v>
       </c>
       <c r="E36">
         <v>138345000000.0</v>
       </c>
       <c r="F36">
         <v>123162000000.0</v>
       </c>
       <c r="G36">
         <v>118507000000.0</v>
       </c>
       <c r="H36">
         <v>120012000000.0</v>
       </c>
-      <c r="I36"/>
+      <c r="I36">
+        <v>2667000000.0</v>
+      </c>
       <c r="J36">
         <v>113236000000.0</v>
       </c>
       <c r="K36">
         <v>112359000000.0</v>
       </c>
       <c r="L36">
         <v>7595000000.0</v>
       </c>
       <c r="M36">
         <v>1106000000.0</v>
       </c>
       <c r="N36">
         <v>50812000000.0</v>
       </c>
       <c r="O36">
         <v>50812000000.0</v>
       </c>
       <c r="P36">
         <v>50384000000.0</v>
       </c>
       <c r="Q36">
         <v>5016000000.0</v>
       </c>
       <c r="R36">
@@ -4877,51 +4889,51 @@
       <c r="E39">
         <v>2570000000.0</v>
       </c>
       <c r="F39">
         <v>2511000000.0</v>
       </c>
       <c r="G39">
         <v>2586000000.0</v>
       </c>
       <c r="H39">
         <v>2507000000.0</v>
       </c>
       <c r="I39">
         <v>2667000000.0</v>
       </c>
       <c r="J39">
         <v>1697000000.0</v>
       </c>
       <c r="K39">
         <v>1624000000.0</v>
       </c>
       <c r="L39">
         <v>1678000000.0</v>
       </c>
       <c r="M39">
-        <v>2560000000.0</v>
+        <v>4254000000.0</v>
       </c>
       <c r="N39">
         <v>1864000000.0</v>
       </c>
       <c r="O39">
         <v>1593000000.0</v>
       </c>
       <c r="P39">
         <v>1920000000.0</v>
       </c>
       <c r="Q39">
         <v>644000000.0</v>
       </c>
       <c r="R39">
         <v>22993604263.0</v>
       </c>
       <c r="S39">
         <v>15958644814.0</v>
       </c>
       <c r="T39">
         <v>52550783681.0</v>
       </c>
       <c r="U39">
         <v>891858089.0</v>
       </c>
@@ -4933,51 +4945,53 @@
       </c>
       <c r="X39">
         <v>7540859352.0</v>
       </c>
       <c r="Y39">
         <v>665652313.0</v>
       </c>
       <c r="Z39">
         <v>17807085433.0</v>
       </c>
       <c r="AA39">
         <v>12038249744.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>2300455821.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>48</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-12215000000.0</v>
+      </c>
       <c r="C40">
         <v>-11923000000.0</v>
       </c>
       <c r="D40">
         <v>49238000000.0</v>
       </c>
       <c r="E40">
         <v>69035000000.0</v>
       </c>
       <c r="F40">
         <v>35175000000.0</v>
       </c>
       <c r="G40">
         <v>34149000000.0</v>
       </c>
       <c r="H40">
         <v>32157000000.0</v>
       </c>
       <c r="I40">
         <v>30283000000.0</v>
       </c>
       <c r="J40">
         <v>42640000000.0</v>
       </c>
       <c r="K40">
@@ -5085,81 +5099,81 @@
       </c>
       <c r="X41">
         <v>8603435448.0</v>
       </c>
       <c r="Y41">
         <v>11605411794.0</v>
       </c>
       <c r="Z41">
         <v>10415112067.0</v>
       </c>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>193106000000.0</v>
       </c>
       <c r="C42">
-        <v>197159000000.0</v>
+        <v>202727000000.0</v>
       </c>
       <c r="D42">
-        <v>196823000000.0</v>
+        <v>202391000000.0</v>
       </c>
       <c r="E42">
         <v>202634000000.0</v>
       </c>
       <c r="F42">
         <v>202326000000.0</v>
       </c>
       <c r="G42">
         <v>202326000000.0</v>
       </c>
       <c r="H42">
-        <v>195327000000.0</v>
+        <v>201071000000.0</v>
       </c>
       <c r="I42">
         <v>201071000000.0</v>
       </c>
       <c r="J42">
         <v>201132000000.0</v>
       </c>
       <c r="K42">
         <v>202313000000.0</v>
       </c>
       <c r="L42">
         <v>201389000000.0</v>
       </c>
       <c r="M42">
-        <v>188466000000.0</v>
+        <v>194184000000.0</v>
       </c>
       <c r="N42">
         <v>201504000000.0</v>
       </c>
       <c r="O42">
         <v>202075000000.0</v>
       </c>
       <c r="P42">
         <v>205322000000.0</v>
       </c>
       <c r="Q42">
         <v>205378000000.0</v>
       </c>
       <c r="R42">
         <v>202783024799.0</v>
       </c>
       <c r="S42">
         <v>202783024799.0</v>
       </c>
       <c r="T42">
         <v>214385889115.0</v>
       </c>
       <c r="U42">
         <v>214385889115.0</v>
       </c>
@@ -5243,51 +5257,53 @@
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>33080000000.0</v>
+      </c>
       <c r="C45">
         <v>33080000000.0</v>
       </c>
       <c r="D45">
         <v>33069000000.0</v>
       </c>
       <c r="E45">
         <v>33069000000.0</v>
       </c>
       <c r="F45">
         <v>33069000000.0</v>
       </c>
       <c r="G45">
         <v>33069000000.0</v>
       </c>
       <c r="H45">
         <v>32834000000.0</v>
       </c>
       <c r="I45">
         <v>32812000000.0</v>
       </c>
       <c r="J45">
         <v>21845000000.0</v>
       </c>
       <c r="K45">
@@ -8358,51 +8374,53 @@
         <v>305000000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
         <v>343744737.0</v>
       </c>
       <c r="X12">
         <v>352803757.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12">
         <v>54931061.0</v>
       </c>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>106</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>3036000000.0</v>
+      </c>
       <c r="C13">
         <v>517000000.0</v>
       </c>
       <c r="D13">
         <v>1744000000.0</v>
       </c>
       <c r="E13">
         <v>3896000000.0</v>
       </c>
       <c r="F13">
         <v>1477000000.0</v>
       </c>
       <c r="G13">
         <v>5361000000.0</v>
       </c>
       <c r="H13">
         <v>7844000000.0</v>
       </c>
       <c r="I13">
         <v>4929000000.0</v>
       </c>
       <c r="J13">
         <v>2826000000.0</v>
       </c>
       <c r="K13">
@@ -8660,51 +8678,53 @@
       </c>
       <c r="X16">
         <v>20325197085.0</v>
       </c>
       <c r="Y16">
         <v>10100495063.0</v>
       </c>
       <c r="Z16">
         <v>21682306694.0</v>
       </c>
       <c r="AA16">
         <v>47783992060.0</v>
       </c>
       <c r="AB16">
         <v>23045386155.0</v>
       </c>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>110</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>23469000000.0</v>
+      </c>
       <c r="C17">
         <v>17306000000.0</v>
       </c>
       <c r="D17">
         <v>16060000000.0</v>
       </c>
       <c r="E17">
         <v>16932000000.0</v>
       </c>
       <c r="F17">
         <v>18989000000.0</v>
       </c>
       <c r="G17">
         <v>21289000000.0</v>
       </c>
       <c r="H17">
         <v>15183000000.0</v>
       </c>
       <c r="I17">
         <v>28355000000.0</v>
       </c>
       <c r="J17">
         <v>25245000000.0</v>
       </c>
       <c r="K17">
@@ -8742,51 +8762,53 @@
       </c>
       <c r="V17">
         <v>28243262405.0</v>
       </c>
       <c r="W17">
         <v>19571395561.0</v>
       </c>
       <c r="X17">
         <v>20325197086.0</v>
       </c>
       <c r="Y17"/>
       <c r="Z17">
         <v>21682306692.0</v>
       </c>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>111</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>2913000000.0</v>
+      </c>
       <c r="C18">
         <v>3282000000.0</v>
       </c>
       <c r="D18">
         <v>3853000000.0</v>
       </c>
       <c r="E18">
         <v>3738000000.0</v>
       </c>
       <c r="F18">
         <v>3369000000.0</v>
       </c>
       <c r="G18">
         <v>3537000000.0</v>
       </c>
       <c r="H18">
         <v>3518000000.0</v>
       </c>
       <c r="I18">
         <v>4726000000.0</v>
       </c>
       <c r="J18">
         <v>2613000000.0</v>
       </c>
       <c r="K18">
@@ -9164,51 +9186,53 @@
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>118</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1363000000.0</v>
+      </c>
       <c r="C25">
         <v>1374000000.0</v>
       </c>
       <c r="D25">
         <v>1328000000.0</v>
       </c>
       <c r="E25">
         <v>2729000000.0</v>
       </c>
       <c r="F25">
         <v>833000000.0</v>
       </c>
       <c r="G25">
         <v>830000000.0</v>
       </c>
       <c r="H25">
         <v>818000000.0</v>
       </c>
       <c r="I25">
         <v>815000000.0</v>
       </c>
       <c r="J25">
         <v>818000000.0</v>
       </c>
       <c r="K25">
@@ -9282,51 +9306,53 @@
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>120</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>2463000000.0</v>
+      </c>
       <c r="C27">
         <v>2146000000.0</v>
       </c>
       <c r="D27">
         <v>1698000000.0</v>
       </c>
       <c r="E27">
         <v>1502000000.0</v>
       </c>
       <c r="F27">
         <v>964000000.0</v>
       </c>
       <c r="G27">
         <v>888000000.0</v>
       </c>
       <c r="H27">
         <v>1343000000.0</v>
       </c>
       <c r="I27">
         <v>2022000000.0</v>
       </c>
       <c r="J27">
         <v>1031000000.0</v>
       </c>
       <c r="K27">
@@ -9378,51 +9404,53 @@
         <v>738837363.0</v>
       </c>
       <c r="AA27">
         <v>940173048.0</v>
       </c>
       <c r="AB27">
         <v>842384331.0</v>
       </c>
       <c r="AC27">
         <v>82332926115.0</v>
       </c>
       <c r="AD27">
         <v>84212874629.0</v>
       </c>
       <c r="AE27">
         <v>939220363.0</v>
       </c>
       <c r="AF27">
         <v>939220363.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>121</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1031000000.0</v>
+      </c>
       <c r="C28">
         <v>1037000000.0</v>
       </c>
       <c r="D28">
         <v>1067000000.0</v>
       </c>
       <c r="E28">
         <v>1563000000.0</v>
       </c>
       <c r="F28">
         <v>1094000000.0</v>
       </c>
       <c r="G28">
         <v>1087000000.0</v>
       </c>
       <c r="H28">
         <v>981000000.0</v>
       </c>
       <c r="I28">
         <v>688000000.0</v>
       </c>
       <c r="J28">
         <v>1064000000.0</v>
       </c>
       <c r="K28">
@@ -9474,51 +9502,53 @@
         <v>3368504954.0</v>
       </c>
       <c r="AA28">
         <v>2902204749.0</v>
       </c>
       <c r="AB28">
         <v>1277211379.0</v>
       </c>
       <c r="AC28">
         <v>50227358843.0</v>
       </c>
       <c r="AD28">
         <v>52649318262.0</v>
       </c>
       <c r="AE28">
         <v>849350754.0</v>
       </c>
       <c r="AF28">
         <v>849350754.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>122</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6315000000.0</v>
+      </c>
       <c r="C29">
         <v>4610000000.0</v>
       </c>
       <c r="D29">
         <v>3557000000.0</v>
       </c>
       <c r="E29">
         <v>3207000000.0</v>
       </c>
       <c r="F29">
         <v>4407000000.0</v>
       </c>
       <c r="G29">
         <v>5581000000.0</v>
       </c>
       <c r="H29">
         <v>3592000000.0</v>
       </c>
       <c r="I29">
         <v>6032000000.0</v>
       </c>
       <c r="J29">
         <v>6258000000.0</v>
       </c>
       <c r="K29">
@@ -10447,52 +10477,56 @@
         <v>92576000000.0</v>
       </c>
       <c r="E22">
         <v>118472000000.0</v>
       </c>
       <c r="F22">
         <v>99619293580.0</v>
       </c>
       <c r="G22">
         <v>79566794000.0</v>
       </c>
       <c r="H22">
         <v>86502946437.0</v>
       </c>
       <c r="I22">
         <v>66844664965.0</v>
       </c>
       <c r="J22">
         <v>32383849958.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>146</v>
       </c>
-      <c r="B23"/>
-      <c r="C23"/>
+      <c r="B23">
+        <v>-3755000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3717000000.0</v>
+      </c>
       <c r="D23">
         <v>1029000000.0</v>
       </c>
       <c r="E23">
         <v>1170000000.0</v>
       </c>
       <c r="F23">
         <v>-4401095700.0</v>
       </c>
       <c r="G23">
         <v>-6986259000.0</v>
       </c>
       <c r="H23">
         <v>-128593200.0</v>
       </c>
       <c r="I23">
         <v>-10000000000.0</v>
       </c>
       <c r="J23">
         <v>24898672729.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>147</v>
@@ -11937,51 +11971,53 @@
         <v>19694067260.0</v>
       </c>
       <c r="AA18">
         <v>10835942647.0</v>
       </c>
       <c r="AB18">
         <v>7667653870.0</v>
       </c>
       <c r="AC18">
         <v>43963777495.0</v>
       </c>
       <c r="AD18">
         <v>32927256839.0</v>
       </c>
       <c r="AE18">
         <v>17490921282.0</v>
       </c>
       <c r="AF18">
         <v>17490921283.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>143</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-5270000000.0</v>
+      </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>-5000000000.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
         <v>12499000000.0</v>
       </c>
       <c r="G19">
         <v>-234000000.0</v>
       </c>
       <c r="H19">
         <v>-22000000.0</v>
       </c>
       <c r="I19">
         <v>60121000000.0</v>
       </c>
       <c r="J19">
         <v>3461000000.0</v>
       </c>
       <c r="K19">
@@ -12235,53 +12271,55 @@
       </c>
       <c r="AF22">
         <v>22070437831.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>146</v>
       </c>
       <c r="B23">
         <v>-939000000.0</v>
       </c>
       <c r="C23">
         <v>-1085000000.0</v>
       </c>
       <c r="D23">
         <v>-792000000.0</v>
       </c>
       <c r="E23">
         <v>-542000000.0</v>
       </c>
       <c r="F23">
         <v>170000000.0</v>
       </c>
       <c r="G23">
-        <v>372000000.0</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>-61570000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-747000000.0</v>
+      </c>
       <c r="I23">
         <v>-1610000000.0</v>
       </c>
       <c r="J23">
         <v>213000000.0</v>
       </c>
       <c r="K23">
         <v>457000000.0</v>
       </c>
       <c r="L23">
         <v>-666000000.0</v>
       </c>
       <c r="M23">
         <v>-637000000.0</v>
       </c>
       <c r="N23">
         <v>-627000000.0</v>
       </c>
       <c r="O23">
         <v>-619000000.0</v>
       </c>
       <c r="P23">
         <v>-609000000.0</v>
       </c>
       <c r="Q23">
@@ -12539,51 +12577,51 @@
       <c r="K26">
         <v>-103000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>-1047000000.0</v>
       </c>
       <c r="N26">
         <v>-570000000.0</v>
       </c>
       <c r="O26">
         <v>-3481000000.0</v>
       </c>
       <c r="P26">
         <v>-56000000.0</v>
       </c>
       <c r="Q26">
         <v>-157802351.0</v>
       </c>
       <c r="R26">
         <v>-7189197650.0</v>
       </c>
       <c r="S26">
-        <v>-7189197650.0</v>
+        <v>-7189197649.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>211111280000.0</v>
       </c>
       <c r="Z26">
         <v>211111280000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>150</v>
       </c>