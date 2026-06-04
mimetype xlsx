--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1435,139 +1438,145 @@
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>36149000.0</v>
+      </c>
       <c r="C7">
         <v>41925000.0</v>
       </c>
       <c r="D7">
         <v>45596000.0</v>
       </c>
       <c r="E7">
         <v>17450000.0</v>
       </c>
       <c r="F7">
         <v>24747000.0</v>
       </c>
       <c r="G7">
         <v>92832000.0</v>
       </c>
       <c r="H7">
         <v>105152000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>511000.0</v>
+      </c>
       <c r="C8">
         <v>507000.0</v>
       </c>
       <c r="D8">
         <v>504000.0</v>
       </c>
       <c r="E8">
         <v>501000.0</v>
       </c>
       <c r="F8">
         <v>498000.0</v>
       </c>
       <c r="G8">
         <v>496000.0</v>
       </c>
       <c r="H8">
         <v>493000.0</v>
       </c>
       <c r="I8">
         <v>488000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>559346000.0</v>
+      </c>
       <c r="C9">
         <v>528471000.0</v>
       </c>
       <c r="D9">
         <v>506543000.0</v>
       </c>
       <c r="E9">
         <v>501674000.0</v>
       </c>
       <c r="F9">
         <v>486709000.0</v>
       </c>
       <c r="G9">
         <v>468726000.0</v>
       </c>
       <c r="H9">
         <v>455193000.0</v>
       </c>
       <c r="I9">
         <v>452730000.0</v>
       </c>
       <c r="J9">
         <v>453351000.0</v>
       </c>
       <c r="K9">
@@ -2777,51 +2786,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>799370000.0</v>
+        <v>769230000.0</v>
       </c>
       <c r="C28">
         <v>1087148000.0</v>
       </c>
       <c r="D28">
         <v>1317349000.0</v>
       </c>
       <c r="E28">
         <v>796431000.0</v>
       </c>
       <c r="F28">
         <v>686141000.0</v>
       </c>
       <c r="G28">
         <v>926268000.0</v>
       </c>
       <c r="H28">
         <v>639326000.0</v>
       </c>
       <c r="I28">
         <v>426751000.0</v>
       </c>
       <c r="J28">
         <v>304696000.0</v>
       </c>
@@ -2859,99 +2868,101 @@
         <v>179311000.0</v>
       </c>
       <c r="V28">
         <v>185890000.0</v>
       </c>
       <c r="W28">
         <v>97815000.0</v>
       </c>
       <c r="X28">
         <v>134213000.0</v>
       </c>
       <c r="Y28">
         <v>-38910000.0</v>
       </c>
       <c r="Z28">
         <v>-14011000.0</v>
       </c>
       <c r="AA28">
         <v>122899000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1409159000.0</v>
+      </c>
       <c r="C29">
         <v>1762492000.0</v>
       </c>
       <c r="D29">
         <v>2135944000.0</v>
       </c>
       <c r="E29">
         <v>843505000.0</v>
       </c>
       <c r="F29">
         <v>842322000.0</v>
       </c>
       <c r="G29">
         <v>1682326000.0</v>
       </c>
       <c r="H29">
         <v>1353901000.0</v>
       </c>
       <c r="I29">
         <v>1079597000.0</v>
       </c>
       <c r="J29">
         <v>882370000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>382560000.0</v>
+        <v>439107000.0</v>
       </c>
       <c r="C30">
         <v>519981000.0</v>
       </c>
       <c r="D30">
         <v>746541000.0</v>
       </c>
       <c r="E30">
         <v>953251000.0</v>
       </c>
       <c r="F30">
         <v>1028850000.0</v>
       </c>
       <c r="G30">
         <v>450084000.0</v>
       </c>
       <c r="H30">
         <v>431383000.0</v>
       </c>
       <c r="I30">
         <v>416013000.0</v>
       </c>
       <c r="J30">
         <v>391508000.0</v>
       </c>
@@ -3044,51 +3055,53 @@
       <c r="N31">
         <v>-77097000.0</v>
       </c>
       <c r="O31">
         <v>-78123000.0</v>
       </c>
       <c r="P31">
         <v>-107164000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-32238000.0</v>
+      </c>
       <c r="C32">
         <v>49130000.0</v>
       </c>
       <c r="D32">
         <v>185564000.0</v>
       </c>
       <c r="E32">
         <v>235712000.0</v>
       </c>
       <c r="F32">
         <v>379678000.0</v>
       </c>
       <c r="G32">
         <v>110778000.0</v>
       </c>
       <c r="H32">
         <v>182394000.0</v>
       </c>
       <c r="I32">
         <v>174896000.0</v>
       </c>
       <c r="J32">
         <v>208881000.0</v>
       </c>
       <c r="K32"/>
@@ -3174,51 +3187,53 @@
         <v>386326000.0</v>
       </c>
       <c r="V33">
         <v>390124000.0</v>
       </c>
       <c r="W33">
         <v>159555000.0</v>
       </c>
       <c r="X33">
         <v>166591000.0</v>
       </c>
       <c r="Y33">
         <v>160121000.0</v>
       </c>
       <c r="Z33">
         <v>156989000.0</v>
       </c>
       <c r="AA33">
         <v>140651000.0</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>16792000.0</v>
+      </c>
       <c r="C34">
         <v>14973000.0</v>
       </c>
       <c r="D34">
         <v>13316000.0</v>
       </c>
       <c r="E34">
         <v>111206000.0</v>
       </c>
       <c r="F34">
         <v>96989000.0</v>
       </c>
       <c r="G34">
         <v>185707000.0</v>
       </c>
       <c r="H34">
         <v>153022000.0</v>
       </c>
       <c r="I34">
         <v>78528000.0</v>
       </c>
       <c r="J34">
         <v>79279000.0</v>
       </c>
       <c r="K34">
@@ -3528,51 +3543,51 @@
       </c>
       <c r="V38">
         <v>13947000.0</v>
       </c>
       <c r="W38">
         <v>6191000.0</v>
       </c>
       <c r="X38">
         <v>12315000.0</v>
       </c>
       <c r="Y38">
         <v>14010000.0</v>
       </c>
       <c r="Z38">
         <v>20653000.0</v>
       </c>
       <c r="AA38">
         <v>17222000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>128844000.0</v>
+        <v>72297000.0</v>
       </c>
       <c r="C39">
         <v>64285000.0</v>
       </c>
       <c r="D39">
         <v>62209000.0</v>
       </c>
       <c r="E39">
         <v>75870000.0</v>
       </c>
       <c r="F39">
         <v>139290000.0</v>
       </c>
       <c r="G39">
         <v>15592000.0</v>
       </c>
       <c r="H39">
         <v>46131000.0</v>
       </c>
       <c r="I39">
         <v>12759000.0</v>
       </c>
       <c r="J39">
         <v>9589000.0</v>
       </c>
@@ -3931,51 +3946,53 @@
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>24076000.0</v>
       </c>
       <c r="Q44">
         <v>28376000.0</v>
       </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>578205000.0</v>
+      </c>
       <c r="C45">
         <v>579180000.0</v>
       </c>
       <c r="D45">
         <v>511009000.0</v>
       </c>
       <c r="E45">
         <v>165542000.0</v>
       </c>
       <c r="F45">
         <v>154885000.0</v>
       </c>
       <c r="G45">
         <v>193909000.0</v>
       </c>
       <c r="H45">
         <v>104832000.0</v>
       </c>
       <c r="I45">
         <v>90419000.0</v>
       </c>
       <c r="J45">
         <v>73431000.0</v>
       </c>
       <c r="K45">
@@ -4358,51 +4375,51 @@
         <v>37500000.0</v>
       </c>
       <c r="M50">
         <v>7500000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>833342000.0</v>
+        <v>803202000.0</v>
       </c>
       <c r="C51">
         <v>1097797000.0</v>
       </c>
       <c r="D51">
         <v>1350284000.0</v>
       </c>
       <c r="E51">
         <v>860955000.0</v>
       </c>
       <c r="F51">
         <v>867069000.0</v>
       </c>
       <c r="G51">
         <v>955481000.0</v>
       </c>
       <c r="H51">
         <v>722311000.0</v>
       </c>
       <c r="I51">
         <v>642840000.0</v>
       </c>
       <c r="J51">
         <v>498379000.0</v>
       </c>
@@ -5204,676 +5221,682 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>197385000.0</v>
+      </c>
+      <c r="C2">
         <v>84945000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91534000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99456000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>108828000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100919000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116057000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>135849000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>143127000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>177111000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>248506000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>222621000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>359879000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>373316000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>339031000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>349445000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>384277000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>339014000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>196244000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>192591000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>195694000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>107453000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89084000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>89135000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>107386000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>102547000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>87432000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>69918000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>78778000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>82429000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>67493000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>60723000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>65904000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73206000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62333000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>64377000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>83073000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>85365000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>103400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>102875000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>97644000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>84938000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>101684000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>58573000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>164318000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>63513000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>66949000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>65130000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>62685000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>59339000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>54842000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>52374000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>56721000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>44358000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>92810000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>93734000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>95134000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>42424000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>90698000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>88842000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>92442000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>19326000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>82015000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>55699000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>52671000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13412000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>48360000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>52778000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>61395000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20215000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>28126000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28987000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>28624000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22231000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21930000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>21632000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21954000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16722000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>22582000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22799000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>20498000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19092000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12794000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>14516000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>12848000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8309000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>14393000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>10752000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11055000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3205000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>9767000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11376000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12194000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12738000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>13303000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11816000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7373000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5625000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4360000.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>2431000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5934,52 +5957,53 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6040,387 +6064,389 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>113000.0</v>
+      </c>
+      <c r="C5">
         <v>298000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>274999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>195000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>50000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-56000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-157000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-339000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-423000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-610000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-743000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-793000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-939000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1089000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-870000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1202000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-295000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>40000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>33000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>47000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>105000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>152000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>93000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-39000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>50000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>151000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>93000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-40000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-131000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-112000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-125000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-52000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>47000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-361000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-633000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-607000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-183000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-645000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-332000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-288000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-356000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-468000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-544000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-507000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-498000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-462000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-378000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-350000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-443000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-438000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-383000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-416000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-373000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-391000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-423000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-422000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-421000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-423000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-450000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-454000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-457000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1530000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1713000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1913000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2076000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1020000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-992000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1656000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-907000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-386000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>169000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-123000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>142000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-35000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1619000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>883000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-254000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>316000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>237000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>433000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>271000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>24000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>259000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-621000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-309000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-75000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-65000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-60000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-7064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1762000.0</v>
       </c>
       <c r="CR5">
         <v>-1762000.0</v>
       </c>
       <c r="CS5">
         <v>-1762000.0</v>
       </c>
       <c r="CT5">
         <v>-1762000.0</v>
       </c>
-      <c r="CU5"/>
+      <c r="CU5">
+        <v>-1762000.0</v>
+      </c>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6464,180 +6490,187 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>34426000.0</v>
+      </c>
       <c r="C7">
+        <v>36149000.0</v>
+      </c>
+      <c r="D7">
         <v>38138000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39303000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40896000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41925000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>43840000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>45393000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>45652000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>45596000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36939000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>38836000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15441000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17450000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19011000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19915000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21001000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24747000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>29400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>86944000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>89414000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>92832000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>97012000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>100984000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>102724000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>105152000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>107537000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>110423000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>112287000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6666,111 +6699,116 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>513000.0</v>
+      </c>
       <c r="C8">
-        <v>509000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D8">
         <v>509000.0</v>
       </c>
       <c r="E8">
+        <v>509000.0</v>
+      </c>
+      <c r="F8">
         <v>508000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>506000.0</v>
       </c>
       <c r="H8">
         <v>506000.0</v>
       </c>
       <c r="I8">
+        <v>506000.0</v>
+      </c>
+      <c r="J8">
         <v>505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504000.0</v>
       </c>
       <c r="K8">
         <v>504000.0</v>
       </c>
       <c r="L8">
+        <v>504000.0</v>
+      </c>
+      <c r="M8">
         <v>503000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>501000.0</v>
       </c>
       <c r="O8">
         <v>501000.0</v>
       </c>
       <c r="P8">
-        <v>500000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="Q8">
         <v>500000.0</v>
       </c>
       <c r="R8">
-        <v>498000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="S8">
         <v>498000.0</v>
       </c>
       <c r="T8">
         <v>498000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>498000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6808,625 +6846,632 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>559346000.0</v>
+      </c>
+      <c r="D9">
         <v>553978000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>546533000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>537932000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>528471000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>525029000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>505170000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>467387000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>505857000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>501674000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>497744000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>496682000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>488535000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>486709000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>480364000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>478302000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>472754000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>468726000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>465438000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>461824000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>455766000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>455193000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>451096000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>450080000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>447632000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>452730000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>449868000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>448084000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>445285000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>453351000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>451136000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>448716000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>447857000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>452491000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>449733000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>447028000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>444236000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>443733000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>440465000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>437873000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>436425000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>434529000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>433373000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>430137000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>428569000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>429055000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>427905000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>427119000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>425992000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>424292000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>399879000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>396946000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>395649000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>394958000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>392960000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>387974000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>560738000.0</v>
+      </c>
+      <c r="C10">
         <v>33972000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52636000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>41503000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55777000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10649000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30550000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48038000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50560000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32935000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29377000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7013000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>28516000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>64524000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>155723000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>79357000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>113482000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>180928000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>137041000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>139494000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>78325000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>29213000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>58419000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>43067000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>97509000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>82985000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>40748000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20937000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19116000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13856000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18614000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22894000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>54499000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15147000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19625000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22878000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>37711000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10622000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15708000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21062000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>23106000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9576000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14408000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14474000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11633000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13073000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9663000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5501000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>9269000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15580000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31653000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10519000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1939000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5681000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3823000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15498000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4901000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3962000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4643000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7924000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3934000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1883000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2077000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>41368000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>36567000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>27053000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>22621000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>23488000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>16675000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11316000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7805000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8356000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7835000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18495000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6170000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17527000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>10221000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4422000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3511000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4888000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10320000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19110000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>14739000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14838000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10518000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3908000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9207000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>13831000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>6764000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4687000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>56077000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>43507000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>28633000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>40135000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>58891000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>30775000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>25288000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15654000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>546000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>33972000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>52636000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>41503000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>55777000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10649000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>30550000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>29377000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7013000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>28516000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>64524000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>155723000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>79357000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>113482000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>180928000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>137041000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>139494000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7464,1536 +7509,1550 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>560738000.0</v>
+      </c>
+      <c r="C12">
         <v>33972000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>52636000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>41503000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>55777000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10649000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30550000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>48038000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50560000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32935000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29377000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7013000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28516000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>64524000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>155723000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79357000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>113482000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>180928000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>137041000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>139494000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>78325000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29213000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>58419000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43067000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>97509000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>82985000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>40748000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20937000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19116000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13856000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18614000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22894000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>54499000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15147000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>19625000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22878000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37711000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10622000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15708000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21062000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23106000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9576000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14408000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14474000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11633000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13073000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9663000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5501000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9269000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15580000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31653000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10519000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1939000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5681000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3823000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15498000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4901000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3962000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4643000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7924000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3934000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1883000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2077000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>41368000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>36567000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>27053000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>22621000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>23488000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>16675000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11316000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>7805000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8356000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7835000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18495000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6170000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>17527000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>10221000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4422000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3511000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4888000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10320000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>19110000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>14739000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14838000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>10518000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3908000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9207000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>13831000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>6764000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4687000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>56077000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>43507000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>28633000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>40135000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>70007000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>40369000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>37454000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>31968000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>513000.0</v>
+      </c>
+      <c r="C13">
         <v>511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509000.0</v>
       </c>
       <c r="D13">
         <v>509000.0</v>
       </c>
       <c r="E13">
+        <v>509000.0</v>
+      </c>
+      <c r="F13">
         <v>508000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>506000.0</v>
       </c>
       <c r="H13">
         <v>506000.0</v>
       </c>
       <c r="I13">
+        <v>506000.0</v>
+      </c>
+      <c r="J13">
         <v>505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504000.0</v>
       </c>
       <c r="K13">
         <v>504000.0</v>
       </c>
       <c r="L13">
+        <v>504000.0</v>
+      </c>
+      <c r="M13">
         <v>503000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>501000.0</v>
       </c>
       <c r="O13">
         <v>501000.0</v>
       </c>
       <c r="P13">
-        <v>500000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="Q13">
         <v>500000.0</v>
       </c>
       <c r="R13">
-        <v>498000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="S13">
         <v>498000.0</v>
       </c>
       <c r="T13">
         <v>498000.0</v>
       </c>
       <c r="U13">
+        <v>498000.0</v>
+      </c>
+      <c r="V13">
         <v>497000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="X13">
         <v>495000.0</v>
       </c>
       <c r="Y13">
+        <v>495000.0</v>
+      </c>
+      <c r="Z13">
         <v>494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493000.0</v>
       </c>
       <c r="AA13">
         <v>493000.0</v>
       </c>
       <c r="AB13">
+        <v>493000.0</v>
+      </c>
+      <c r="AC13">
         <v>492000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488000.0</v>
       </c>
       <c r="AE13">
         <v>488000.0</v>
       </c>
       <c r="AF13">
         <v>488000.0</v>
       </c>
       <c r="AG13">
         <v>488000.0</v>
       </c>
       <c r="AH13">
-        <v>484000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="AI13">
         <v>484000.0</v>
       </c>
       <c r="AJ13">
         <v>484000.0</v>
       </c>
       <c r="AK13">
+        <v>484000.0</v>
+      </c>
+      <c r="AL13">
         <v>483000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="AN13">
         <v>480000.0</v>
       </c>
       <c r="AO13">
         <v>480000.0</v>
       </c>
       <c r="AP13">
-        <v>477000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="AQ13">
         <v>477000.0</v>
       </c>
       <c r="AR13">
+        <v>477000.0</v>
+      </c>
+      <c r="AS13">
         <v>476000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466000.0</v>
       </c>
       <c r="AU13">
         <v>466000.0</v>
       </c>
       <c r="AV13">
+        <v>466000.0</v>
+      </c>
+      <c r="AW13">
         <v>465000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460000.0</v>
       </c>
       <c r="AY13">
         <v>460000.0</v>
       </c>
       <c r="AZ13">
+        <v>460000.0</v>
+      </c>
+      <c r="BA13">
         <v>462000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>460000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>457000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>411000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>409000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>407000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>405000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>404000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>397000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>394000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>392000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>523000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458000.0</v>
       </c>
       <c r="BN13">
         <v>458000.0</v>
       </c>
       <c r="BO13">
         <v>458000.0</v>
       </c>
       <c r="BP13">
         <v>458000.0</v>
       </c>
       <c r="BQ13">
-        <v>457000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="BR13">
         <v>457000.0</v>
       </c>
       <c r="BS13">
         <v>457000.0</v>
       </c>
       <c r="BT13">
         <v>457000.0</v>
       </c>
       <c r="BU13">
-        <v>454000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="BV13">
         <v>454000.0</v>
       </c>
       <c r="BW13">
         <v>454000.0</v>
       </c>
       <c r="BX13">
         <v>454000.0</v>
       </c>
       <c r="BY13">
+        <v>454000.0</v>
+      </c>
+      <c r="BZ13">
         <v>453000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>452000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>446000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>444000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>443000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="CF13">
         <v>436000.0</v>
       </c>
       <c r="CG13">
+        <v>436000.0</v>
+      </c>
+      <c r="CH13">
         <v>434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432000.0</v>
       </c>
       <c r="CI13">
         <v>432000.0</v>
       </c>
       <c r="CJ13">
         <v>432000.0</v>
       </c>
       <c r="CK13">
-        <v>430000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="CL13">
         <v>430000.0</v>
       </c>
       <c r="CM13">
         <v>430000.0</v>
       </c>
       <c r="CN13">
         <v>430000.0</v>
       </c>
       <c r="CO13">
         <v>430000.0</v>
       </c>
       <c r="CP13">
         <v>430000.0</v>
       </c>
       <c r="CQ13">
         <v>430000.0</v>
       </c>
       <c r="CR13">
         <v>430000.0</v>
       </c>
       <c r="CS13">
-        <v>423000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="CT13">
         <v>423000.0</v>
       </c>
       <c r="CU13">
+        <v>423000.0</v>
+      </c>
+      <c r="CV13">
         <v>288000.0</v>
       </c>
-      <c r="CV13"/>
       <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13">
         <v>288000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>39118000.0</v>
+      </c>
+      <c r="C14">
         <v>38733000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38693000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38414000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38312000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38263000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38287000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38234000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38197000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38167000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38325000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39341000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41570000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43470000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44039000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44740000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>47208000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>48091000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>48080000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>48019000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>47916000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>47781000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>47676000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>47562000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>47641000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>47573000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>47607000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>47424000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47772000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>48102000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>48529000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>48936000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49116000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>49281000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>49445000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>49475000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>49520000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>49208000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>49410000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>49348000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>49103000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>49157000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>48978000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>48863000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>48364000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>48462000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>48122000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>47836000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>47917000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>47818000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>47810000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>47837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47679000.0</v>
       </c>
       <c r="BB14">
         <v>47679000.0</v>
       </c>
       <c r="BC14">
+        <v>47679000.0</v>
+      </c>
+      <c r="BD14">
         <v>46897000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>40810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46164000.0</v>
       </c>
       <c r="BF14">
         <v>46164000.0</v>
       </c>
       <c r="BG14">
+        <v>46164000.0</v>
+      </c>
+      <c r="BH14">
         <v>45950000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>45981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45842000.0</v>
       </c>
       <c r="BJ14">
         <v>45842000.0</v>
       </c>
       <c r="BK14">
+        <v>45842000.0</v>
+      </c>
+      <c r="BL14">
         <v>34777000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>33566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33471000.0</v>
       </c>
       <c r="BN14">
         <v>33471000.0</v>
       </c>
       <c r="BO14">
+        <v>33471000.0</v>
+      </c>
+      <c r="BP14">
         <v>32630000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>32918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32576000.0</v>
       </c>
       <c r="BR14">
         <v>32576000.0</v>
       </c>
       <c r="BS14">
+        <v>32576000.0</v>
+      </c>
+      <c r="BT14">
         <v>33894000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>34308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34180000.0</v>
       </c>
       <c r="BV14">
         <v>34180000.0</v>
       </c>
       <c r="BW14">
+        <v>34180000.0</v>
+      </c>
+      <c r="BX14">
         <v>34745000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>35273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35283000.0</v>
       </c>
       <c r="BZ14">
         <v>35283000.0</v>
       </c>
       <c r="CA14">
+        <v>35283000.0</v>
+      </c>
+      <c r="CB14">
         <v>33995000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>34170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34712000.0</v>
       </c>
       <c r="CD14">
         <v>34712000.0</v>
       </c>
       <c r="CE14">
+        <v>34712000.0</v>
+      </c>
+      <c r="CF14">
         <v>31673000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>31576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31461000.0</v>
       </c>
       <c r="CH14">
         <v>31461000.0</v>
       </c>
       <c r="CI14">
+        <v>31461000.0</v>
+      </c>
+      <c r="CJ14">
         <v>31407000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>31332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31294000.0</v>
       </c>
       <c r="CL14">
         <v>31294000.0</v>
       </c>
       <c r="CM14">
+        <v>31294000.0</v>
+      </c>
+      <c r="CN14">
         <v>41393000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>41767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42999000.0</v>
       </c>
       <c r="CP14">
         <v>42999000.0</v>
       </c>
       <c r="CQ14">
+        <v>42999000.0</v>
+      </c>
+      <c r="CR14">
         <v>47054000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>47402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46991000.0</v>
       </c>
       <c r="CT14">
         <v>46991000.0</v>
       </c>
       <c r="CU14">
-        <v>30520000.0</v>
+        <v>46991000.0</v>
       </c>
       <c r="CV14">
         <v>30520000.0</v>
       </c>
       <c r="CW14">
         <v>30520000.0</v>
       </c>
-      <c r="CX14"/>
+      <c r="CX14">
+        <v>30520000.0</v>
+      </c>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>503000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>501000.0</v>
       </c>
       <c r="O15">
         <v>501000.0</v>
       </c>
       <c r="P15">
-        <v>500000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="Q15">
         <v>500000.0</v>
       </c>
       <c r="R15">
-        <v>498000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="S15">
         <v>498000.0</v>
       </c>
       <c r="T15">
         <v>498000.0</v>
       </c>
       <c r="U15">
+        <v>498000.0</v>
+      </c>
+      <c r="V15">
         <v>497000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="X15">
         <v>495000.0</v>
       </c>
       <c r="Y15">
+        <v>495000.0</v>
+      </c>
+      <c r="Z15">
         <v>494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493000.0</v>
       </c>
       <c r="AA15">
         <v>493000.0</v>
       </c>
       <c r="AB15">
+        <v>493000.0</v>
+      </c>
+      <c r="AC15">
         <v>492000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488000.0</v>
       </c>
       <c r="AE15">
         <v>488000.0</v>
       </c>
       <c r="AF15">
         <v>488000.0</v>
       </c>
       <c r="AG15">
         <v>488000.0</v>
       </c>
       <c r="AH15">
-        <v>484000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="AI15">
         <v>484000.0</v>
       </c>
       <c r="AJ15">
         <v>484000.0</v>
       </c>
       <c r="AK15">
+        <v>484000.0</v>
+      </c>
+      <c r="AL15">
         <v>483000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="AN15">
         <v>480000.0</v>
       </c>
       <c r="AO15">
         <v>480000.0</v>
       </c>
       <c r="AP15">
-        <v>477000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="AQ15">
         <v>477000.0</v>
       </c>
       <c r="AR15">
+        <v>477000.0</v>
+      </c>
+      <c r="AS15">
         <v>476000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466000.0</v>
       </c>
       <c r="AU15">
         <v>466000.0</v>
       </c>
       <c r="AV15">
+        <v>466000.0</v>
+      </c>
+      <c r="AW15">
         <v>465000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460000.0</v>
       </c>
       <c r="AY15">
         <v>460000.0</v>
       </c>
       <c r="AZ15">
+        <v>460000.0</v>
+      </c>
+      <c r="BA15">
         <v>462000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>460000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>457000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>411000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>409000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>407000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>405000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>404000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>397000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>394000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>392000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>523000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458000.0</v>
       </c>
       <c r="BN15">
         <v>458000.0</v>
       </c>
       <c r="BO15">
         <v>458000.0</v>
       </c>
       <c r="BP15">
         <v>458000.0</v>
       </c>
       <c r="BQ15">
-        <v>457000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="BR15">
         <v>457000.0</v>
       </c>
       <c r="BS15">
         <v>457000.0</v>
       </c>
       <c r="BT15">
         <v>457000.0</v>
       </c>
       <c r="BU15">
-        <v>454000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="BV15">
         <v>454000.0</v>
       </c>
       <c r="BW15">
         <v>454000.0</v>
       </c>
       <c r="BX15">
         <v>454000.0</v>
       </c>
       <c r="BY15">
+        <v>454000.0</v>
+      </c>
+      <c r="BZ15">
         <v>453000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>452000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>446000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>444000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>443000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="CF15">
         <v>436000.0</v>
       </c>
       <c r="CG15">
+        <v>436000.0</v>
+      </c>
+      <c r="CH15">
         <v>434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432000.0</v>
       </c>
       <c r="CI15">
         <v>432000.0</v>
       </c>
       <c r="CJ15">
         <v>432000.0</v>
       </c>
       <c r="CK15">
-        <v>430000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="CL15">
         <v>430000.0</v>
       </c>
       <c r="CM15">
         <v>430000.0</v>
       </c>
       <c r="CN15">
         <v>430000.0</v>
       </c>
       <c r="CO15">
         <v>430000.0</v>
       </c>
       <c r="CP15">
         <v>430000.0</v>
       </c>
       <c r="CQ15">
         <v>430000.0</v>
       </c>
       <c r="CR15">
         <v>430000.0</v>
       </c>
       <c r="CS15">
-        <v>423000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="CT15">
         <v>423000.0</v>
       </c>
-      <c r="CU15"/>
+      <c r="CU15">
+        <v>423000.0</v>
+      </c>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>5086000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>114699000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108749000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66355000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12738000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11541000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12514000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20010000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23175000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14328000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21339000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>33291000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76379000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72101000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>148886000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>157052000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17904000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15065000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14999000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12640000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11759000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12587000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11788000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11227000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11053000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11459000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12365000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13107000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13615000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8746000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8384000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9609000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9644000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8840000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8924000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8446000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6145000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8436000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5620000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4944000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5505000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3137000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3177000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-66949000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-65130000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-62685000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2409000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-52374000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-56721000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2831000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1507000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1782000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1635000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2155000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2585000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3586000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4845000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7191000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7701000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6018000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5158000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5084000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5404000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5699000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6204000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7184000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7971000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8006000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8322000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7647000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7364000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6705000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6023000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6397000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7533000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7889000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7610000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>32637000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>39081000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>41938000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1210000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>37262000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>33629000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>36302000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6071000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>35770000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>33761000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>37168000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>12111000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>35622000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>31079000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>28632000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>19406000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9006,316 +9065,318 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
+      <c r="BC17"/>
       <c r="BD17">
         <v>2166000.0</v>
       </c>
       <c r="BE17">
         <v>2166000.0</v>
       </c>
       <c r="BF17">
+        <v>2166000.0</v>
+      </c>
+      <c r="BG17">
         <v>1823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000.0</v>
       </c>
       <c r="BH17">
         <v>243000.0</v>
       </c>
-      <c r="BI17"/>
+      <c r="BI17">
+        <v>243000.0</v>
+      </c>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>6986000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16113000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22713000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>42159000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>51010000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>66340000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47814000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>61187000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>63748000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>68920000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>67205000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>79681000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>87649000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>104262000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>46618000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>46356000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>39273000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>20079000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>27326000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>24651000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>19863000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>21922000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>27036000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11899000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>12387000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>16548000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>21420000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>28278000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>30921000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>22514000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>22431000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>39000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>37221000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>37198000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>32491000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9376,1799 +9437,1814 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>755809000.0</v>
       </c>
       <c r="C20">
         <v>755809000.0</v>
       </c>
       <c r="D20">
         <v>755809000.0</v>
       </c>
       <c r="E20">
-        <v>897456000.0</v>
+        <v>755809000.0</v>
       </c>
       <c r="F20">
         <v>897456000.0</v>
       </c>
       <c r="G20">
+        <v>897456000.0</v>
+      </c>
+      <c r="H20">
         <v>1116815000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1116307000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1114757000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1111549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935779000.0</v>
       </c>
       <c r="L20">
         <v>935779000.0</v>
       </c>
       <c r="M20">
+        <v>935779000.0</v>
+      </c>
+      <c r="N20">
         <v>935319000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>935364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935675000.0</v>
       </c>
       <c r="P20">
         <v>935675000.0</v>
       </c>
       <c r="Q20">
+        <v>935675000.0</v>
+      </c>
+      <c r="R20">
         <v>892375000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>892341000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>893283000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>892874000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>865148000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>864485000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>869941000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>870074000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>851459000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>595551000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>586611000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>588457000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>464923000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>438506000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>438299000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>439134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340596000.0</v>
       </c>
       <c r="AH20">
         <v>340596000.0</v>
       </c>
       <c r="AI20">
         <v>340596000.0</v>
       </c>
       <c r="AJ20">
         <v>340596000.0</v>
       </c>
       <c r="AK20">
+        <v>340596000.0</v>
+      </c>
+      <c r="AL20">
         <v>340564000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>341754000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>342174000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>342827000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>307161000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>204779000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>201444000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>197325000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>197254000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>154387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144937000.0</v>
       </c>
       <c r="AV20">
         <v>144937000.0</v>
       </c>
       <c r="AW20">
         <v>144937000.0</v>
       </c>
       <c r="AX20">
+        <v>144937000.0</v>
+      </c>
+      <c r="AY20">
         <v>144642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123324000.0</v>
       </c>
       <c r="AZ20">
         <v>123324000.0</v>
       </c>
       <c r="BA20">
         <v>123324000.0</v>
       </c>
       <c r="BB20">
         <v>123324000.0</v>
       </c>
       <c r="BC20">
         <v>123324000.0</v>
       </c>
       <c r="BD20">
         <v>123324000.0</v>
       </c>
       <c r="BE20">
         <v>123324000.0</v>
       </c>
       <c r="BF20">
         <v>123324000.0</v>
       </c>
       <c r="BG20">
+        <v>123324000.0</v>
+      </c>
+      <c r="BH20">
         <v>130089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154485000.0</v>
       </c>
       <c r="BI20">
         <v>154485000.0</v>
       </c>
       <c r="BJ20">
+        <v>154485000.0</v>
+      </c>
+      <c r="BK20">
         <v>154176000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>157351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79868000.0</v>
       </c>
       <c r="BM20">
         <v>79868000.0</v>
       </c>
       <c r="BN20">
         <v>79868000.0</v>
       </c>
       <c r="BO20">
         <v>79868000.0</v>
       </c>
       <c r="BP20">
         <v>79868000.0</v>
       </c>
       <c r="BQ20">
         <v>79868000.0</v>
       </c>
       <c r="BR20">
+        <v>79868000.0</v>
+      </c>
+      <c r="BS20">
         <v>252875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252823000.0</v>
       </c>
       <c r="BT20">
         <v>252823000.0</v>
       </c>
       <c r="BU20">
         <v>252823000.0</v>
       </c>
       <c r="BV20">
+        <v>252823000.0</v>
+      </c>
+      <c r="BW20">
         <v>241266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243680000.0</v>
       </c>
       <c r="BX20">
         <v>243680000.0</v>
       </c>
       <c r="BY20">
+        <v>243680000.0</v>
+      </c>
+      <c r="BZ20">
         <v>240939000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>240719000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>240324000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>241307000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>241132000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>240844000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>135959000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>135958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135449000.0</v>
       </c>
       <c r="CH20">
         <v>135449000.0</v>
       </c>
       <c r="CI20">
-        <v>135532000.0</v>
+        <v>135449000.0</v>
       </c>
       <c r="CJ20">
         <v>135532000.0</v>
       </c>
       <c r="CK20">
         <v>135532000.0</v>
       </c>
       <c r="CL20">
         <v>135532000.0</v>
       </c>
       <c r="CM20">
         <v>135532000.0</v>
       </c>
       <c r="CN20">
         <v>135532000.0</v>
       </c>
       <c r="CO20">
         <v>135532000.0</v>
       </c>
       <c r="CP20">
         <v>135532000.0</v>
       </c>
       <c r="CQ20">
         <v>135532000.0</v>
       </c>
       <c r="CR20">
+        <v>135532000.0</v>
+      </c>
+      <c r="CS20">
         <v>135585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127752000.0</v>
       </c>
       <c r="CT20">
         <v>127752000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>127752000.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>118423000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>265581000.0</v>
+      </c>
+      <c r="C21">
         <v>283526000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>302077000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>322518000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>361937000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>381364000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>402400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>424504000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>449248000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>474134000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>409803000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>432366000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>454485000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>476832000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>499067000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>515761000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>494813000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>514460000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>530422000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>546434000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>549710000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>564911000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>580658000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>599737000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>638443000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>398474000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>400428000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>409439000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>326466000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>326147000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>332788000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>339514000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>222708000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>227096000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>231791000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>236486000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>241130000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>245724000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>250455000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>255214000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>240478000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>174970000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>177347000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>176930000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>179877000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>152517000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>144498000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>146418000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>148317000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>150197000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>132127000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>133708000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>135304000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>136910000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>138523000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>140137000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>141825000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>143575000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>153465000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>161948000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>163734000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>165576000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>163958000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>112947000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>114135000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>115336000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>116537000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>117738000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>118940000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>122845000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>124050000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>125254000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>126418000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>113535000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>114484000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>115443000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>115341000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>116389000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>117788000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>118961000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>120101000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>121152000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>138645000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>138891000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>138751000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>138949000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>139313000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>139803000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>140135000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>140471000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>137157000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>137317000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>137503000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>136729000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1301000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>137020000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1391000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>129253000.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>118423000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22">
         <v>1.0</v>
       </c>
+      <c r="L22"/>
       <c r="M22">
+        <v>1.0</v>
+      </c>
+      <c r="N22">
         <v>58196000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>44783000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>58471000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>69947000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>101722000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>38604000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37715000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>40136000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>38846000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30841000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>32658000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>35330000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>36046000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>32410000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33540000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>34246000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>39538000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>39668000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>45350000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>43459000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>57909000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>32047000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>33217000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>37090000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34460000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31366000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>27702000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27585000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>25521000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>44339000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>46734000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1.0</v>
       </c>
-      <c r="AV22">
-[...1 lines deleted...]
-      </c>
       <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>41391000.0</v>
       </c>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
       <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BA22">
-[...1 lines deleted...]
-      </c>
       <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
         <v>25405000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>19440000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>22134000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>21511000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>32336000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>25970000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>26083000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>28026000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>27139000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>18889000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15129000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15686000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>15084000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>24553000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>26952000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>33002000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>27608000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>38202000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>40868000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>40901000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>37667000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>35428000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>36185000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>34956000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>36727000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>29581000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>35871000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>41528000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>44068000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12808000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>12702000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13738000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12913000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11235000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>12342000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>15882000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>14027000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>12765000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>14156000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>15499000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>11897000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>10326000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>9556000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>8493000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>7810000.0</v>
       </c>
-      <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>2604373000.0</v>
+      </c>
+      <c r="C23">
         <v>2094107000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2138951000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2212221000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2395123000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2415727000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2667816000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2771327000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2873597000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2924394000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2654766000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2644143000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2881063000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2888351000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3018261000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3008780000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3248672000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3131906000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2708997000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2632443000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2643122000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2353507000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2344865000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2364816000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2460133000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1931646000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1861074000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1856088000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1637825000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1492721000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1490402000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1473263000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1272552000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1253957000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1191390000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1188970000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1211047000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1186881000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1169769000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1180438000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1094501000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>880432000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>865238000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>826152000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>800050000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>681916000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>628818000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>611692000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>594436000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>592234000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>544177000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>527584000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>531165000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>517386000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>510773000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>523205000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>523963000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>535631000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>537402000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>567280000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>571036000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>562110000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>561967000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>402204000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>399107000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>389004000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>378948000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>403014000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>440202000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>642817000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>658559000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>666722000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>665630000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>633626000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>632070000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>645987000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>621894000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>622181000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>606617000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>598115000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>608858000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>618387000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>297864000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>297727000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>295159000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>286960000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>291965000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>303304000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>311940000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>304532000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>349937000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>336790000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>339474000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>348774000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>377051000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>352360000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>330621000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>308929000.0</v>
       </c>
-      <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>742491000.0</v>
+      </c>
+      <c r="C24">
         <v>767053000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>846759000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>916463000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>996167000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1055872000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1130576000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1190280000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1269984000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1304688000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>939393000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1034097000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>983801000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>843505000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>843210000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>842914000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>842618000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>842322000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>842027000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>841731000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>896435000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>857961000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>894533000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>956106000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1083906000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>617159000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>611899000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>662610000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>470798000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>440607000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>470416000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>475225000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>320034000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>319843000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>319652000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>319462000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>358512000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>359192000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>381293000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>360519000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>324246000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>180990000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>176750000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>188625000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>200500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>136875000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>138750000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>140625000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>141227000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>148672000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>148616000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>148524000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>158246000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>158178000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>157996000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>173721000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>190994000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>174198000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>185767000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>192328000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>196572000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>202168000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>205046000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>95317000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>97721000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>102143000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>66425000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>77781000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>98208000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>100945000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>106512000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>113771000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>117628000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>121571000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>139890000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>151437000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>155958000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>162087000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>188700000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>198875000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>192187000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>196231000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>83475000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>84564000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>85652000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>97372000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>100245000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>122500000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>124000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>126324000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>978000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>104000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>122717000.0</v>
       </c>
-      <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>115447000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>767053000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>846759000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>916463000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>996167000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1055872000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1130576000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>939393000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1034097000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>983801000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>843505000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>843210000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>842914000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>842618000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>842322000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>842027000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>841731000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>896435000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>857961000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>894533000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>956106000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1083906000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>617159000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>611899000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>662610000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>470798000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>440607000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>470416000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>475225000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>320034000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>319843000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>319652000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>319462000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>358512000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>359192000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>381293000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>360519000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>324246000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>180990000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>176750000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>188625000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>200500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>136875000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>138750000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>140625000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>141227000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>148672000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>148616000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>148524000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>158246000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>158178000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>157996000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>173721000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>190994000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>174198000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>185767000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>192328000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>24000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>165000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
@@ -11184,52 +11260,53 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11290,426 +11367,434 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>799370000.0</v>
+        <v>216179000.0</v>
       </c>
       <c r="C28">
+        <v>769230000.0</v>
+      </c>
+      <c r="D28">
         <v>832261000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>914263000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>981286000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1087148000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1143866000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1187635000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1265076000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1317349000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>910016000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1027084000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>955285000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>796431000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>706498000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>783472000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>750137000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>686141000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>734386000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>789181000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>907524000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>926268000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>942501000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1021836000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1095371000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>639326000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>682438000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>755846000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>563969000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>426751000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>451802000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>452331000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>265535000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>304696000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>300027000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>314655000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>324551000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>352320000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>369335000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>390707000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>352390000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>208914000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>199842000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>211651000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>226367000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>149302000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>136587000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>149124000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>149458000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>143326000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>116963000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>143005000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>157307000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>152497000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>169704000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>178553000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>189318000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>204876000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>209715000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>212094000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>214675000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>217266000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>214531000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>62199000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>68029000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>78568000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>54649000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>69768000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>102857000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>138995000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>150613000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>148128000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>145249000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>128473000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>150937000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>151468000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>160167000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>179311000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>196221000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>212183000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>201799000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>185890000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>73091000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>74081000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>81989000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>97815000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>96009000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>114669000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>130236000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>134213000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-51282000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-40417000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-25202000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-38910000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-55129000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-27402000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-22219000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-14011000.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1455297000.0</v>
+      </c>
       <c r="C29">
+        <v>1409159000.0</v>
+      </c>
+      <c r="D29">
         <v>1491168000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1524059000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1711218000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1762492000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2021241000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2067139000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2124175000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2135944000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>939393000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1034097000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>983801000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>843505000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1975843000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1882258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1923550000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>842322000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1884505000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1808113000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>896435000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1682326000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1710981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1741325000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1839236000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11742,632 +11827,641 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>382560000.0</v>
+        <v>442169000.0</v>
       </c>
       <c r="C30">
+        <v>439107000.0</v>
+      </c>
+      <c r="D30">
         <v>442710000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>457462000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>493291000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>519981000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>528581000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>599218000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>676163000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>746541000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>741700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>748157000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>964300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>953251000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>980346000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1030133000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1270020000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1028850000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>712846000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>600508000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>700530000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>450084000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>409046000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>425043000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>452466000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>431383000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>421694000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>421902000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>420838000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>416013000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>411327000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>389438000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>383644000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>391508000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>380796000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>371228000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>383620000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>391571000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>373602000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>378180000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>352200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>332490000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>302495000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>266908000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>255192000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>218220000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>185647000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>174017000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>169520000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>168832000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>163802000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>165526000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>176082000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>161314000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>163890000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>161636000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>168561000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>172523000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>163589000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>156670000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>156729000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>148306000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>147447000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>99721000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>91820000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>93398000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>98518000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>115967000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>152824000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>186002000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>192156000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>199250000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>199091000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>184741000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>194694000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>195213000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>187925000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>192716000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>186035000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>166438000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>163422000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>163237000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>107484000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>107862000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>110215000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>108825000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>108152000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>111024000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>121968000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>117392000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>113106000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>113340000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>130684000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>134456000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>129246000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>135260000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>125517000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>110219000.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-528413000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-601848000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-434030000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-368562000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-302109000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-412092000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-306256000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-244774000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-381227000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-472926000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-520798000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-609719000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-643526000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-692405000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-740822000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-257283000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-281935000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-317456000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-141403000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-125663000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-156367000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-161904000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>35912000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5165000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-40188000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-68590000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-104889000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-138095000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-159456000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-195142000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-173828000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-31889000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-54826000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-86217000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-106368000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-50323000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-44017000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-57749000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-68373000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-77097000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-47179000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-59108000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-67158000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-78123000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-88642000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-97571000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-100488000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-107164000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-123089000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-130762000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>92330000.0</v>
+      </c>
       <c r="C32">
+        <v>-32238000.0</v>
+      </c>
+      <c r="D32">
         <v>28161000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2292000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45108000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>49130000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>93720000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>130867000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>166843000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>185564000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>123994000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>133521000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>267463000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>235712000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>314920000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>232843000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>331185000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>379678000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>258345000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>207540000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>231363000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>110778000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>127535000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>134103000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>227534000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12400,1209 +12494,1222 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:103">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1467853000.0</v>
+      </c>
+      <c r="C33">
         <v>1548731000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1568628000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1640870000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1767766000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1820812000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2055550000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2066570000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2082851000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2082709000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1823646000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1836907000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1809999000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1794706000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1812095000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1818558000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1769906000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1782838000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1809466000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1842340000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1812765000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1819772000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1831162000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1846177000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1859539000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1371147000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1354142000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1366220000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1148938000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1010555000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1010563000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1004742000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>783182000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>779804000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>748917000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>747926000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>738823000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>736253000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>736112000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>737865000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>681539000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>504804000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>496257000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>482784000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>477694000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>399246000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>379694000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>376529000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>365962000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>362135000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>317897000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>317354000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>313951000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>313642000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>317123000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>318082000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>322112000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>323158000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>339950000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>373805000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>380054000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>382849000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>392345000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>244777000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>248995000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>251567000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>230474000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>233696000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>234325000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>412990000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>416163000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>415451000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>415685000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>390675000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>393764000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>395070000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>386628000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>386326000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>385431000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>388832000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>391406000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>390124000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>160868000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>160756000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>158908000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>159555000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>160252000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>164448000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>165760000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>166591000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>166293000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>163494000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>162478000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>160121000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>164732000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>164472000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>156830000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>156989000.0</v>
       </c>
-      <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
+      <c r="CY33"/>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:103">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>17098000.0</v>
+      </c>
       <c r="C34">
+        <v>16792000.0</v>
+      </c>
+      <c r="D34">
         <v>18025000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17563000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>14973000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13468000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13152000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12889000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13316000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>159782000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>163048000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>121774000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>111206000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>109013000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>118133000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>111201000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>96989000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>122119000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>54604000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>184713000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>185707000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>177410000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>159119000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>149825000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>153022000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>153806000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>156941000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>163692000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>78528000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>77527000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>78192000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>80201000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>79279000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>82673000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>82301000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>81494000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>82096000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>86949000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>84495000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>83076000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>78134000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>75409000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>80638000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>83972000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>77674000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>96881000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>98188000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>87098000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>85528000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>71976000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>69967000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>67279000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>67572000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>64026000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>62567000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>62775000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>61646000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>62484000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>61922000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:103">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>847377000.0</v>
+      </c>
+      <c r="C35">
         <v>874387000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>952380000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1030982000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1097823000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1163322000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1258605000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1320578000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1395503000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1437017000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1130471000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1204131000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1121688000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>986784000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>994382000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1012057000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1020159000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1000489000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1025333000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1083498000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1150068000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1110873000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1151624000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1202874000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1337993000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>816799000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>812061000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>858824000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>654569000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>546461000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>572594000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>573280000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>422157000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>426158000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>414224000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>414150000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>456554000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>462708000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>496520000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>475935000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>429836000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>281555000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>291159000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>306484000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>321670000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>247040000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>235631000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>238813000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>228325000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>234200000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>220592000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>218491000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>225525000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>225750000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>244653000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>260342000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>277845000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>259920000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>272639000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>281970000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>287053000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>290762000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>294803000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>148211000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>150385000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>155061000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>128317000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>141755000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>171082000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>217412000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>230731000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>224678000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>230071000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>228942000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>243313000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>252945000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>250108000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>256668000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>271951000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>290865000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>284906000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>297009000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>92535000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>91967000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>89840000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>100033000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>103099000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>125020000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>126964000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>127476000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1887000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1440000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1554000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1602000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1771000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2761000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1608000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1562000.0</v>
       </c>
-      <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
+      <c r="CY35"/>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:103">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>237719000.0</v>
+      </c>
+      <c r="C36">
         <v>282552000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>335111000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>315339000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>267682000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>297778000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>305744000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>293770000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>288912000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>271098000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>290507000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>291345000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>181212000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>216968000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>217853000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>210314000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>231922000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>221152000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>221512000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>208904000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>203574000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>196467000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>186729000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>177272000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>165702000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>182424000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>174647000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>175828000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>166869000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>155483000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>152659000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>144873000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>144348000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>138681000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>108342000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>105476000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>94509000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>88821000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>85518000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>83249000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>80169000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>74921000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>72059000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>66908000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>63889000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>59462000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>61057000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>58108000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>48308000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>46138000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>45041000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>20960000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>18801000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>38593000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>38142000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>37207000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>38879000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>37573000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>38019000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>37898000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>40795000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>41077000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>41193000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>5364000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>5898000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>14368000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>12488000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>12056000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>10579000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>13252000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>14645000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>12048000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>11198000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>11274000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>11441000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>11644000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6816000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>5982000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5033000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>6688000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>10091000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7964000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>3830000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>3089000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>2544000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>2265000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1890000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>2418000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1700000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1635000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1588000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1574000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1497000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1412000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1347000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1271000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>306000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>617000.0</v>
       </c>
-      <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
+      <c r="CY36"/>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:103">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -13646,1588 +13753,1602 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:103">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>373035000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>335111000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>374876000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>299319000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>323607000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>305744000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>290507000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>261265000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>250435000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>216968000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>217853000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>210314000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>231922000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>221152000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>221512000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>208904000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>274202000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>186729000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>177272000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>165702000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>182424000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>174647000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>175828000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>166869000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>155483000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>152659000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>144873000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>144348000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>706373000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>680729000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>682558000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>676203000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>676299000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>678147000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>681290000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>627808000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>454670000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>450850000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>441163000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>441020000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>366366000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>350492000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>349463000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>341562000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>340977000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>300492000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>300528000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>298615000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>298827000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>302155000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>302834000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>306194000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>306295000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>321816000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>354574000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>359257000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>361072000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>369150000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>227674000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>230457000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>231597000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>208893000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>209662000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>209387000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>388972000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>391518000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>390125000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>390439000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>366075000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>369605000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>370767000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>363096000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>363090000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>363145000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>366956000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>371324000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>369960000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>142475000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>141980000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>141295000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>141722000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>142035000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>146323000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>147219000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>148177000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>148506000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>148652000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>150361000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>150252000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>154612000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>154723000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>148834000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>149276000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>149206000.0</v>
       </c>
-      <c r="CV38"/>
       <c r="CW38"/>
-      <c r="CX38">
+      <c r="CX38"/>
+      <c r="CY38">
         <v>135645000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:103">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>128844000.0</v>
+        <v>133613000.0</v>
       </c>
       <c r="C39">
+        <v>72297000.0</v>
+      </c>
+      <c r="D39">
         <v>74977000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>72386000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>78289000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>64285000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>53135000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>57501000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>64023000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>62209000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>60043000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>52066000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20052000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>75870000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>70097000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>80732000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>95264000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>139290000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>49644000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>50101000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>51502000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>54438000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>46238000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>50529000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>50619000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>46131000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>44490000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>47029000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>48933000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12759000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10230000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10839000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7768000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>9589000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10005000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>46938000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>50893000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>48435000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>44347000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>43331000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>37656000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>33562000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>52078000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>61986000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>55531000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>51377000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>53814000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>55645000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>49685000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>48485000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>30825000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>34185000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>39193000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11344000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>25937000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>27989000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>28389000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>35988000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>29220000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>28881000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>30319000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>29072000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>20098000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>16338000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>21725000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>16986000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>27335000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>29863000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>36378000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>32509000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>42435000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>43665000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>43019000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>39715000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>37442000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>38177000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>37120000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>38717000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>31640000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>37957000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>43710000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>45916000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14773000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>14271000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>15518000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>14672000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>14354000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>14001000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>17448000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>15862000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>14461000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>16449000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>17679000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>14062000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>13066000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>12259000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>10820000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>9753000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>8071000.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>4812000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:103">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>835920000.0</v>
+      </c>
+      <c r="C40">
         <v>486660000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>444489000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>353205000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>358104000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>372311000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>383388000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>420274000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>457839000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>451007000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>426968000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>428163000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>414594000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>443236000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>467610000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>528404000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>560350000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>440779000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>412642000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>359124000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>373101000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>283144000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>260471000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>238866000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>232203000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>249827000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>214726000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>205967000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>218351000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>10243000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11806000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16261000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2616000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5146000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5440000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>174236000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>182025000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>176751000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>124480000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>141334000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>133524000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>122959000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>105986000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>130052000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2662000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>86105000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>73320000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>60143000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>61045000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>69346000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>60471000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>53795000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>56449000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4632000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>9229000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5511000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>6764000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>60157000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>14591000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>16431000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>13476000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>73038000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>94363000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>64754000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>62713000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>39103000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>62862000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>68670000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>76455000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>63798000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>64543000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>65964000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>72980000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>69137000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>70888000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>69131000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>67506000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>71867000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>69058000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>60020000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>56763000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>91226000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>33050000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>39494000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>42293000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>36189000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>37672000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>34002000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>36701000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>42251000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>36117000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>34057000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>38425000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>35726000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>36715000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>32194000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>32861000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>28194000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>22315000.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>12345000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:103">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>191078000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>170034000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>130235000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>133919000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>140387000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>156657000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>165503000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>144803000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>168302000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>170606000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>179419000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>175112000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>175417000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>161264000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>165997000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>108431000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>106012000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>98859000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>83825000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>105854000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>102178000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>98055000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>102123000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>79279000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>82673000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>82301000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>81494000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>82096000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>86949000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>84495000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>83076000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>78134000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>75409000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>80638000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>83972000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>77674000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>96881000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>98188000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>87098000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>67764000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>71976000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>69967000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>67279000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>62219000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>64026000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>62567000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>62775000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>60939000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>62484000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>61922000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>62313000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>60218000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>61118000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>52488000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>52664000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>52129000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>57277000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>56592000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>59532000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>58001000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>55289000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>41201000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>41806000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>36279000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>35700000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>33863000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>29655000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>25216000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>27908000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>27290000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>25705000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>35646000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>5462000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>5180000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>3502000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2661000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2854000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2520000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2964000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1152000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1887000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1440000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1554000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>624000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1771000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2761000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1608000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1458000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1563000.0</v>
       </c>
-      <c r="CV41"/>
       <c r="CW41"/>
-      <c r="CX41">
+      <c r="CX41"/>
+      <c r="CY41">
         <v>2283000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:103">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-558980000.0</v>
+      </c>
+      <c r="C42">
         <v>-567697000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-573065000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-580510000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-589111000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-598572000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-602014000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-608730000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-614978000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-620500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-621911000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-619475000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-369041000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-196924000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-25978000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-27040000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>138680000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>364878000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>361221000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>359159000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>353611000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>349583000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>346295000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>342681000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>336623000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>336050000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>331953000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>330937000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>329264000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>352292000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>363693000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>393768000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>411860000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>419926000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>430778000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>435126000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>434596000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>439230000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>449733000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>447028000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>444236000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>443733000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>440465000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>437873000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>436425000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>434529000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>433373000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>430137000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>428569000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>429055000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>427905000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>424073000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>425992000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>424292000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>399879000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>396946000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>395649000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>394958000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>392960000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>387974000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>387871000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>386550000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>220523000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>190757000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>189904000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>187555000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>186582000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>184665000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>182962000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>180287000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>178004000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>196990000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>197668000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>195545000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>192964000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>208994000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>206491000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>198916000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>187035000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>147604000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>162886000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>145233000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>105011000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>104811000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>103784000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>102918000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>102753000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>101997000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>100274000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>100167000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>279597000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>281811000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>286560000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>317377000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>352624000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>352467000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>345976000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>345821000.0</v>
       </c>
-      <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
+      <c r="CY42"/>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:103">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15288,87 +15409,86 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:103">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15395,1594 +15515,1610 @@
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
         <v>22631000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>24054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24076000.0</v>
       </c>
       <c r="BF44">
         <v>24076000.0</v>
       </c>
       <c r="BG44">
+        <v>24076000.0</v>
+      </c>
+      <c r="BH44">
         <v>24388000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>27720000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>28168000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>28376000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>28639000.0</v>
       </c>
-      <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:103">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>584142000.0</v>
+      </c>
       <c r="C45">
+        <v>578205000.0</v>
+      </c>
+      <c r="D45">
         <v>572835000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>567951000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>589513000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>579180000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>571631000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>554272000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>534623000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>511009000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>187557000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>177417000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>155276000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>165542000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>372202000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>194128000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>194333000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>193909000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>112752000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>113975000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>116718.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>104832000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>100199000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>97249000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>93625.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>90419000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>86817.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>81221.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>75530.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>73431000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>68188.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>65368.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>62620.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>59954000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>57965.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>56575.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>53731.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>50134000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>45407.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>41621.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>36674.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>32880000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>29202.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>27066.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>24400.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>21158000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17405.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>16826.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>15336.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>14815000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>14968.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>15248.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>15918.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>16863000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>18134.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>19231.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>20797.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>21777000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>23195.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>17103.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>18538.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>19970000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>21581.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>24034.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>24938.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>24018000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>24645000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>25326000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>25246000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>24600000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>24159000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>24303000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>23532.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>23236000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>22286000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>21876000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>20082000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>20164000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>18393.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>18776.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>17613.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>17833000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>18217.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>18125.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>18541.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>18414000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>17787.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>14842000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>12117.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>9869000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>10120.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>9749.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>7996.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>7713000.0</v>
       </c>
-      <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:103">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>151718000.0</v>
+      </c>
+      <c r="C46">
         <v>136361000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>175631000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>187667000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>209054000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>218385000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>230591000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>231989000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>229934000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>225928000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>187557000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>177417000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>155276000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>165542000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>159500000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>156808000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>150796000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>154885000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>164249000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>194128000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>194333000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>193909000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>193834000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>199094000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>203935000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>194698000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>192456000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>192496000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>190680000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>90419000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>86817000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>81221000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>75530000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>73431000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>68188000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>65368000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>62620000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>59954000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>57965000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>56575000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>53731000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>50134000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>45407000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>41621000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>36674000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>32880000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>29202000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>27066000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>24400000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>21158000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17405000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>16826000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>15336000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>14815000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>14968000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>15248000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>15918000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>16863000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>18134000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>19231000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>20797000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>21777000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>23195000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>17103000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>18538000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>19970000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>21581000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>24034000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>24938000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>24018000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>24645000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>25326000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>25246000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>24600000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>24159000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>24303000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>23532000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>23236000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>22286000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>21876000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>20082000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>20164000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>18393000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>18776000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>17613000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>17833000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>18217000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>18125000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>18541000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>18414000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>17787000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>14842000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>12117000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>9869000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>10120000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>9749000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>7996000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>7713000.0</v>
       </c>
-      <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
+      <c r="CY46"/>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:103">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>136361000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>175631000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>187667000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>209054000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>218385000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>230591000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>187557000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>177417000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>155276000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>149276000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>159500000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>156808000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>129652000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>154885000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>127762000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>194128000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>119587000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>116174000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>112752000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>113975000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>116718000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>104832000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>100199000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>97249000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>93625000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>90419000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>86817000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>81221000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>75530000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>73431000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>68188000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>65368000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>62620000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>59954000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>57965000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>56575000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>53731000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>50134000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>45407000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>41621000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>36674000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>32880000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>29202000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>27066000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>24400000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>21158000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17405000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>16826000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>15336000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>14815000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>14968000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>15248000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>15918000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>16863000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>18134000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>19231000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>20797000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>21777000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>23195000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>17103000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>18538000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>19970000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>21581000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>24034000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>24938000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>24018000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>24645000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>25326000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>25246000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>24600000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>24159000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>24303000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>23532000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>23236000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>22286000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>21876000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>20082000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>20164000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>18393000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>18776000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>17613000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>17833000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>18217000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>18125000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>18541000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>18414000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>17787000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>14842000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>12117000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>9869000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>10120000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>9749000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>7996000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>7713000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>6687000.0</v>
       </c>
-      <c r="CV47"/>
       <c r="CW47"/>
-      <c r="CX47">
+      <c r="CX47"/>
+      <c r="CY47">
         <v>5006000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:103">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>1271160000.0</v>
+      </c>
+      <c r="C48">
         <v>1208994000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1216690000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1187402000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1303604000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1304696000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1492229000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1485240000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1469003000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1451675000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1439186000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1386012000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1325106000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1240996000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1159199000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1066754000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>942954000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>796946000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>680729000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>606706000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>539936000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>469558000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>460250000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>434183000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>411858000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>400047000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>372565000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>349050000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>320181000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>286059000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>250446000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>222528000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>186999000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>142229000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>101062000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>72934000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>41679000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>9671000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-16679000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-43976000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-70298000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-96167000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-116332000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-149979000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-165849000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-178058000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-187953000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-196452000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-203645000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-211275000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-219631000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-226233000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-234632000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-242195000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-249278000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-255136000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-255055000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-259331000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-256896000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-229997000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-230810000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-233066000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-67085000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-15795000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-15932000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-16712000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-13990000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-11995000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-16369000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>105465000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>97841000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>99919000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>90552000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>81036000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>72032000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>61944000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>52698000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>45036000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>37015000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>48568000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>54658000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>47784000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>47868000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>41020000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>37148000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>33155000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>28621000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>24691000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>20368000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>15809000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>10892000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>1606000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-9584000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-21983000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-36389000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-50681000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-63162000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-74339000.0</v>
       </c>
-      <c r="CU48"/>
       <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
+      <c r="CY48"/>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:103">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1386012000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1325106000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1240996000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1159199000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1066754000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>942954000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>796946000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>680729000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>606706000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>539936000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>469558000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>460250000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>434183000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>411858000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>400047000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>372565000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>349050000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>320181000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>286059000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>250446000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>222528000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>186999000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>142229000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>101062000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>72934000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>41679000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>9671000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-16679000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-43976000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-70298000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-96167000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-116332000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-149979000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-165849000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-178058000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-187953000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-196452000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-203645000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-211275000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-219631000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-226233000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-234632000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-242195000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-249278000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-255136000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-255055000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-259331000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-256896000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-229997000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:103">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>4688000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>9375000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>7813000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6250000.0</v>
       </c>
-      <c r="Z50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>3750000.0</v>
       </c>
       <c r="AC50">
+        <v>3750000.0</v>
+      </c>
+      <c r="AD50">
         <v>12341000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>475225000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>320034000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>319843000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>319652000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>337533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="AL50">
         <v>3750000.0</v>
       </c>
       <c r="AM50">
         <v>3750000.0</v>
       </c>
       <c r="AN50">
+        <v>3750000.0</v>
+      </c>
+      <c r="AO50">
         <v>51250000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>37500000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>7500000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -16994,905 +17130,911 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:103">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>833342000.0</v>
+        <v>776917000.0</v>
       </c>
       <c r="C51">
+        <v>803202000.0</v>
+      </c>
+      <c r="D51">
         <v>884897000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>955766000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1037063000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1097797000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1174416000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1235673000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1315636000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1350284000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>947870000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1042700000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>991590000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>860955000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>862221000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>862829000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>863619000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>867069000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>871427000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>928675000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>985849000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>955481000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1000920000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1064903000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1192880000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>722311000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>723186000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>776783000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>583085000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>642840000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>681098000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>667865000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>493947000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>498379000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>487237000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>337533000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>362262000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>362942000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>385043000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>411769000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>375496000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>218490000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>214250000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>226125000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>238000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>162375000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>146250000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>154625000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>158727000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>158906000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>148616000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>153524000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>159246000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>215882000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>173527000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>194051000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>194219000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>208838000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>214358000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>220018000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>218609000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>219149000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>216608000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>103567000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>104596000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>105621000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>77270000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>93256000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>119532000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>150311000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>158418000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>156484000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>153084000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>146968000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>157107000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>168995000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>170388000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>183733000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>199732000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>217071000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>212119000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>205000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>87830000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>88919000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>92507000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>101723000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>105216000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>128500000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>137000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>138900000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4795000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>3090000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>3431000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1225000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>3762000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>3373000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>3069000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>1643000.0</v>
       </c>
-      <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
+      <c r="CY51"/>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:103">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>5799000.0</v>
+      </c>
+      <c r="C52">
         <v>6009000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6139000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6283000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6568000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6363000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6226000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6633000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7993000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8477000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8603000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7789000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8090000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8226000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7429000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8963000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11383000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>14396000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15783000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15200000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>19720000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>24713000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>23293000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>20884000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>13943000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>30524000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>29886000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>24682000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>202233000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>210682000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>192640000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>173913000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>178536000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>167585000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>18071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="AL52">
         <v>3750000.0</v>
       </c>
       <c r="AM52">
         <v>3750000.0</v>
       </c>
       <c r="AN52">
-        <v>51250000.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="AO52">
         <v>51250000.0</v>
       </c>
       <c r="AP52">
-        <v>37500000.0</v>
+        <v>51250000.0</v>
       </c>
       <c r="AQ52">
         <v>37500000.0</v>
       </c>
       <c r="AR52">
         <v>37500000.0</v>
       </c>
       <c r="AS52">
         <v>37500000.0</v>
       </c>
       <c r="AT52">
+        <v>37500000.0</v>
+      </c>
+      <c r="AU52">
         <v>25500000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>7500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>14000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>17500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>10234000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>5000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>57704000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>20000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>2000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>34640000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>20812000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>18500000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>16187000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>18338000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>11562000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>8250000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>6875000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>5500000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>10845000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>15475000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>21324000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>50075000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>51906000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>42713000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>35456000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>26616000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>17217000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>17558000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>14430000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>23254000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>11032000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>18196000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>19932000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>10250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4355000.0</v>
       </c>
       <c r="CF52">
         <v>4355000.0</v>
       </c>
       <c r="CG52">
+        <v>4355000.0</v>
+      </c>
+      <c r="CH52">
         <v>6855000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>4863000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>4971000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>6000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>13000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>13400000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>4795000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3090000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>3431000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1225000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3762000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3373000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>3069000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>1643000.0</v>
       </c>
-      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
+      <c r="CY52"/>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:103">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>71749000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>71912000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>68845000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>69995000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>71564000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>67594000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>61218000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>64883000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>61744000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>65904000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>64482000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>63603000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>63441000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>62319000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>61347000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>60898000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>56362000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>60873000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>62170000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>59165000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>65919000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>61279000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>59331000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>59453000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>61839000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>60236000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>64315000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>34380000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>33882000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>29141000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>31287000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>28222000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>11956000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>11577000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>11995000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>25425000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>21698000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>19772000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>19567000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>21012000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>20606000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>21641000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>23115000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>22039000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>20960000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>18801000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>18861000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>18917000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>18335000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>18241000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>18244000.0</v>
       </c>
-      <c r="BG53">
-[...1 lines deleted...]
-      </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>11116000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>9594000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>12166000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>16314000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
+      <c r="CY53"/>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:103">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17936,1341 +18078,1354 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:103">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>2604373000.0</v>
+      </c>
+      <c r="C55">
         <v>2094107000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2138951000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2212221000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2395123000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2415727000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2667816000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2771327000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2873597000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2924394000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2654766000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2644143000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2881063000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2888351000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3018261000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3008780000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3248672000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3131906000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2708997000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2632443000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2643122000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2353507000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2344865000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2364816000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2460133000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1931646000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1861074000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1856088000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1637825000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1492721000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1490402000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1473263000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1272552000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1253957000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1191390000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1188970000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1211047000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1186881000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1169769000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1180438000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1094501000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>880432000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>865238000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>826152000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>800050000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>681916000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>628818000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>611692000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>594436000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>592234000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>544177000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>527584000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>531165000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>517386000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>510773000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>523205000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>523963000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>535631000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>537402000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>567280000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>571036000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>562110000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>561967000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>402204000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>399107000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>389004000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>378948000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>403014000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>440202000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>642817000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>658559000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>666722000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>665630000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>633626000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>632070000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>645987000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>621894000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>622181000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>606617000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>598115000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>608858000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>618387000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>297864000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>297727000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>295159000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>286960000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>291965000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>303304000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>311940000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>304532000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>349937000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>336790000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>339474000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>348774000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>377051000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>352360000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>330621000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>308929000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>256214000.0</v>
       </c>
-      <c r="CV55"/>
       <c r="CW55"/>
-      <c r="CX55">
+      <c r="CX55"/>
+      <c r="CY55">
         <v>209410000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:103">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1136520000.0</v>
+      </c>
+      <c r="C56">
         <v>545376000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>570323000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>571351000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>627357000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>594915000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>612266000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>704757000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>790746000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>841685000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>831120000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>807236000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1071064000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1093645000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1206166000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1190222000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1478766000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1349068000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>899531000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>790103000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>830357000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>533735000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>513703000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>518639000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>600594000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>560499000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>506932000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>489868000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>488887000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>482166000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>479839000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>468521000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>489370000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>474153000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>442473000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>441044000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>472224000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>450628000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>433657000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>442573000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>412962000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>375628000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>368981000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>343368000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>322356000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>282670000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>249124000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>235163000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>228474000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>230099000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>226280000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>210230000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>217214000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>203744000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>193650000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>205123000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>201851000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>212473000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>197452000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>193475000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>190982000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>179261000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>169622000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>157427000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>150112000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>137437000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>148474000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>169318000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>205877000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>229827000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>242396000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>251271000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>249945000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>242951000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>238306000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>250917000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>235266000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>235855000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>221186000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>209283000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>217452000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>228263000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>136996000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>136971000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>136251000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>127405000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>131713000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>138856000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>146180000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>137941000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>183644000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>173296000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>176996000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>188653000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>212319000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>187888000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>173791000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>151940000.0</v>
       </c>
-      <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
+      <c r="CY56"/>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:103">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>1044190000.0</v>
+      </c>
+      <c r="C57">
         <v>577614000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>542162000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>573643000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>582249000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>545785000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>518546000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>573890000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>623903000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>656121000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>707126000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>673715000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>803601000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>857933000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>891246000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>957379000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1147581000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>969390000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>641186000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>582563000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>598994000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>422957000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>386168000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>384536000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>373060000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>378105000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>343909000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>316824000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>333270000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>307270000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>303088000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>283239000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>251179000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>265272000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>244967000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>266328000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>277688000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>274790000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>240076000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>301604000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>290854000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>251017000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>250114000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>231630000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>207617000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>178295000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>147769000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>139273000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>141230000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>140292000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>115313000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>111169000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>114170000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>109525000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>115546000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>121027000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>105533000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>140052000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>128686000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>127359000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>126950000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>117893000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>113626000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>79022000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>74746000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>63099000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>79111000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>89844000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>103983000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>141272000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>152546000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>145670000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>148541000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>128556000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>123693000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>121481000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>112267000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>120967000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>110205000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>109015000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>105082000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>128178000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>51698000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>59256000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>63520000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>50151000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>57036000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>50905000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>64525000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>60959000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>57206000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>51568000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>60574000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>51348000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>58615000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>47383000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>45776000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>35462000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>47668000.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
-      <c r="CX57">
+      <c r="CX57"/>
+      <c r="CY57">
         <v>24610000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:103">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1891567000.0</v>
+      </c>
+      <c r="C58">
         <v>1452001000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1494542000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1604625000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1680072000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1709107000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1777151000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1894468000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2019406000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2093138000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1837597000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1877846000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1925289000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1844717000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1885628000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1969436000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2167740000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1969879000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1666519000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1666061000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1749062000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1533830000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1537792000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1587410000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1711053000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1194904000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1155970000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1175648000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>987839000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>853731000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>875682000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>856519000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>673336000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>691430000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>659191000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>680478000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>734242000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>737498000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>736596000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>777539000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>720690000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>532572000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>541273000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>538114000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>529287000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>425335000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>383400000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>378086000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>369555000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>374492000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>335905000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>329660000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>339695000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>335275000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>360199000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>381369000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>383378000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>399972000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>401325000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>409329000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>414003000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>408655000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>408429000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>227233000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>225131000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>218160000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>207428000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>231599000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>275065000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>358684000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>383277000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>370348000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>378612000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>357498000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>367006000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>374426000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>362375000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>377635000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>382156000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>399880000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>389988000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>425187000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>144233000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>151223000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>153360000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>150184000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>160135000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>175925000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>191489000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>188435000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>59093000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>53008000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>62128000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>52950000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>60386000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>50144000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>47384000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>37024000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>171948000.0</v>
       </c>
-      <c r="CV58"/>
       <c r="CW58"/>
-      <c r="CX58">
+      <c r="CX58"/>
+      <c r="CY58">
         <v>142340000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:103">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -19314,658 +19469,665 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:103">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>712806000.0</v>
+      </c>
+      <c r="C60">
         <v>642106000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>644409000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>607596000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>715051000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>706620000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>890665000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>876859000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>854191000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>831256000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>817169000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>766297000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>955774000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1043634000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1132633000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1039344000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1080932000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1162027000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1042478000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>966382000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>894060000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>819677000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>807073000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>777406000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>749080000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>736742000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>705104000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>680440000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>649986000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>638990000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>614720000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>616744000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>599216000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>562527000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>532199000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>508492000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>476805000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>449383000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>433173000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>402899000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>373811000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>347860000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>323965000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>288038000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>270763000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>256581000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>245418000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>233606000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>224881000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>217742000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>208272000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>197924000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>191470000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>182111000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>150574000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>141836000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>140585000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>135659000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>136077000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>157951000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>157033000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>153455000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>153538000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>174971000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>173976000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>170844000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>171520000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>171415000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>165137000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>284133000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>275282000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>296374000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>287018000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>276128000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>265064000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>271561000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>259519000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>244546000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>224461000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>198235000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>218870000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>193200000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>153631000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>146504000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>141799000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>136776000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>131830000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>127379000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>120451000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>116097000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>290844000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>283782000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>277346000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>295824000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>316665000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>302216000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>283237000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>271905000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>84266000.0</v>
       </c>
-      <c r="CV60"/>
       <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>67070000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:103">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-523722000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-349855000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-121831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119143000.0</v>
       </c>
       <c r="T61">
         <v>-119143000.0</v>
       </c>
       <c r="U61">
         <v>-119143000.0</v>
       </c>
       <c r="V61">
         <v>-119143000.0</v>
       </c>
       <c r="W61">
         <v>-119143000.0</v>
       </c>
       <c r="X61">
         <v>-119143000.0</v>
       </c>
       <c r="Y61">
         <v>-119143000.0</v>
       </c>
       <c r="Z61">
         <v>-119143000.0</v>
       </c>
       <c r="AA61">
         <v>-119143000.0</v>
       </c>
       <c r="AB61">
         <v>-119143000.0</v>
       </c>
       <c r="AC61">
+        <v>-119143000.0</v>
+      </c>
+      <c r="AD61">
         <v>-118368000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-100438000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-86175000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-54316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33425000.0</v>
       </c>
       <c r="AH61">
         <v>-33425000.0</v>
       </c>
       <c r="AI61">
+        <v>-33425000.0</v>
+      </c>
+      <c r="AJ61">
         <v>-20358000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-13590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13261000.0</v>
       </c>
       <c r="AL61">
         <v>-13261000.0</v>
       </c>
       <c r="AM61">
-        <v>0.0</v>
+        <v>-13261000.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
         <v>-3046000.0</v>
       </c>
-      <c r="BA61">
-[...1 lines deleted...]
-      </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
-      <c r="BK61">
-[...1 lines deleted...]
-      </c>
+      <c r="BK61"/>
       <c r="BL61">
         <v>-230138000.0</v>
       </c>
       <c r="BM61">
         <v>-230138000.0</v>
       </c>
       <c r="BN61">
         <v>-230138000.0</v>
       </c>
       <c r="BO61">
         <v>-230138000.0</v>
       </c>
       <c r="BP61">
         <v>-230138000.0</v>
       </c>
       <c r="BQ61">
         <v>-230138000.0</v>
       </c>
       <c r="BR61">
         <v>-230138000.0</v>
       </c>
       <c r="BS61">
         <v>-230138000.0</v>
       </c>
       <c r="BT61">
+        <v>-230138000.0</v>
+      </c>
+      <c r="BU61">
         <v>-208140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-201692000.0</v>
       </c>
       <c r="BV61">
         <v>-201692000.0</v>
       </c>
       <c r="BW61">
         <v>-201692000.0</v>
       </c>
       <c r="BX61">
-        <v>-183182000.0</v>
+        <v>-201692000.0</v>
       </c>
       <c r="BY61">
         <v>-183182000.0</v>
       </c>
       <c r="BZ61">
         <v>-183182000.0</v>
       </c>
       <c r="CA61">
+        <v>-183182000.0</v>
+      </c>
+      <c r="CB61">
         <v>-189286000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-218800000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-198435000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-210529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-249538000.0</v>
       </c>
       <c r="CF61">
         <v>-249538000.0</v>
       </c>
       <c r="CG61">
         <v>-249538000.0</v>
       </c>
       <c r="CH61">
         <v>-249538000.0</v>
       </c>
       <c r="CI61">
         <v>-249538000.0</v>
       </c>
       <c r="CJ61">
         <v>-249538000.0</v>
       </c>
       <c r="CK61">
+        <v>-249538000.0</v>
+      </c>
+      <c r="CL61">
         <v>-249539000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-249428000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-73652000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-71167000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-66199000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-35164000.0</v>
       </c>
-      <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
+      <c r="CY61"/>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:103">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19978,102 +20140,103 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
-      <c r="BC62">
+      <c r="BC62"/>
+      <c r="BD62">
         <v>22631000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BE62">
         <v>24054000.0</v>
       </c>
-      <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20148,54 +20311,54 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
-        <v>2104239999.0</v>
+        <v>1956371000.0</v>
       </c>
       <c r="C2">
         <v>2064405000.0</v>
       </c>
       <c r="D2">
         <v>2539673000.0</v>
       </c>
       <c r="E2">
         <v>3526558000.0</v>
       </c>
       <c r="F2">
         <v>2674634000.0</v>
       </c>
       <c r="G2">
         <v>1601936000.0</v>
       </c>
       <c r="H2">
         <v>1478642000.0</v>
       </c>
       <c r="I2">
         <v>1439691000.0</v>
       </c>
       <c r="J2">
         <v>1344035000.0</v>
       </c>
@@ -20231,51 +20394,51 @@
       </c>
       <c r="U2">
         <v>792415000.0</v>
       </c>
       <c r="V2">
         <v>535608000.0</v>
       </c>
       <c r="W2">
         <v>484654000.0</v>
       </c>
       <c r="X2">
         <v>552052000.0</v>
       </c>
       <c r="Y2">
         <v>586900000.0</v>
       </c>
       <c r="Z2">
         <v>388284000.0</v>
       </c>
       <c r="AA2">
         <v>170608000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>156600000.0</v>
       </c>
       <c r="C3">
         <v>173779000.0</v>
       </c>
       <c r="D3">
         <v>160927000.0</v>
       </c>
       <c r="E3">
         <v>137111000.0</v>
       </c>
       <c r="F3">
         <v>103697000.0</v>
       </c>
       <c r="G3">
         <v>94187000.0</v>
       </c>
       <c r="H3">
         <v>58520000.0</v>
       </c>
       <c r="I3">
         <v>41237000.0</v>
       </c>
@@ -20314,86 +20477,86 @@
       </c>
       <c r="U3">
         <v>10325000.0</v>
       </c>
       <c r="V3">
         <v>6179000.0</v>
       </c>
       <c r="W3">
         <v>5837000.0</v>
       </c>
       <c r="X3">
         <v>4819000.0</v>
       </c>
       <c r="Y3">
         <v>3839000.0</v>
       </c>
       <c r="Z3">
         <v>7713000.0</v>
       </c>
       <c r="AA3">
         <v>3303000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4">
         <v>823000.0</v>
       </c>
       <c r="P4">
         <v>-31281000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
         <v>-55472000.0</v>
       </c>
       <c r="C5">
         <v>-102673000.0</v>
       </c>
       <c r="D5">
         <v>338429000.0</v>
       </c>
       <c r="E5">
         <v>647101000.0</v>
       </c>
       <c r="F5">
         <v>477998000.0</v>
       </c>
       <c r="G5">
         <v>149265000.0</v>
       </c>
       <c r="H5">
         <v>176915000.0</v>
       </c>
       <c r="I5">
         <v>202828000.0</v>
       </c>
@@ -20432,51 +20595,51 @@
       </c>
       <c r="U5">
         <v>73464000.0</v>
       </c>
       <c r="V5">
         <v>46730000.0</v>
       </c>
       <c r="W5">
         <v>36339000.0</v>
       </c>
       <c r="X5">
         <v>59145000.0</v>
       </c>
       <c r="Y5">
         <v>82426000.0</v>
       </c>
       <c r="Z5">
         <v>8765000.0</v>
       </c>
       <c r="AA5">
         <v>2248000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>101128000.0</v>
       </c>
       <c r="C6">
         <v>71106000.0</v>
       </c>
       <c r="D6">
         <v>499356000.0</v>
       </c>
       <c r="E6">
         <v>784212000.0</v>
       </c>
       <c r="F6">
         <v>581695000.0</v>
       </c>
       <c r="G6">
         <v>243452000.0</v>
       </c>
       <c r="H6">
         <v>235435000.0</v>
       </c>
       <c r="I6">
         <v>244065000.0</v>
       </c>
@@ -20515,122 +20678,122 @@
       </c>
       <c r="U6">
         <v>83789000.0</v>
       </c>
       <c r="V6">
         <v>52909000.0</v>
       </c>
       <c r="W6">
         <v>42176000.0</v>
       </c>
       <c r="X6">
         <v>63964000.0</v>
       </c>
       <c r="Y6">
         <v>86265000.0</v>
       </c>
       <c r="Z6">
         <v>16478000.0</v>
       </c>
       <c r="AA6">
         <v>5551000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>14039000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
-        <v>626189000.0</v>
+        <v>774058000.0</v>
       </c>
       <c r="C9">
         <v>919376000.0</v>
       </c>
       <c r="D9">
         <v>1249581000.0</v>
       </c>
       <c r="E9">
         <v>1716684000.0</v>
       </c>
       <c r="F9">
         <v>1309601000.0</v>
       </c>
       <c r="G9">
         <v>791778000.0</v>
       </c>
       <c r="H9">
         <v>743465000.0</v>
       </c>
       <c r="I9">
         <v>696383000.0</v>
       </c>
       <c r="J9">
         <v>644419000.0</v>
       </c>
@@ -20666,51 +20829,51 @@
       </c>
       <c r="U9">
         <v>289288000.0</v>
       </c>
       <c r="V9">
         <v>170235000.0</v>
       </c>
       <c r="W9">
         <v>144362000.0</v>
       </c>
       <c r="X9">
         <v>162157000.0</v>
       </c>
       <c r="Y9">
         <v>188783000.0</v>
       </c>
       <c r="Z9">
         <v>129510000.0</v>
       </c>
       <c r="AA9">
         <v>60158000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>-101063000.0</v>
       </c>
       <c r="C10">
         <v>-172574000.0</v>
       </c>
       <c r="D10">
         <v>284289000.0</v>
       </c>
       <c r="E10">
         <v>606703000.0</v>
       </c>
       <c r="F10">
         <v>443921000.0</v>
       </c>
       <c r="G10">
         <v>91523000.0</v>
       </c>
       <c r="H10">
         <v>148488000.0</v>
       </c>
       <c r="I10">
         <v>186685000.0</v>
       </c>
@@ -20749,51 +20912,51 @@
       </c>
       <c r="U10">
         <v>56766000.0</v>
       </c>
       <c r="V10">
         <v>37165000.0</v>
       </c>
       <c r="W10">
         <v>27899000.0</v>
       </c>
       <c r="X10">
         <v>61661000.0</v>
       </c>
       <c r="Y10">
         <v>86608000.0</v>
       </c>
       <c r="Z10">
         <v>2545000.0</v>
       </c>
       <c r="AA10">
         <v>-7758000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
         <v>-5361000.0</v>
       </c>
       <c r="C11">
         <v>-25595000.0</v>
       </c>
       <c r="D11">
         <v>73610000.0</v>
       </c>
       <c r="E11">
         <v>162653000.0</v>
       </c>
       <c r="F11">
         <v>116533000.0</v>
       </c>
       <c r="G11">
         <v>20858000.0</v>
       </c>
       <c r="H11">
         <v>34500000.0</v>
       </c>
       <c r="I11">
         <v>44944000.0</v>
       </c>
@@ -20832,51 +20995,51 @@
       </c>
       <c r="U11">
         <v>21675000.0</v>
       </c>
       <c r="V11">
         <v>14931000.0</v>
       </c>
       <c r="W11">
         <v>10553000.0</v>
       </c>
       <c r="X11">
         <v>23869000.0</v>
       </c>
       <c r="Y11">
         <v>34252000.0</v>
       </c>
       <c r="Z11">
         <v>1476000.0</v>
       </c>
       <c r="AA11">
         <v>-2560000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
         <v>45591000.0</v>
       </c>
       <c r="C12">
         <v>69901000.0</v>
       </c>
       <c r="D12">
         <v>54140000.0</v>
       </c>
       <c r="E12">
         <v>40398000.0</v>
       </c>
       <c r="F12">
         <v>34077000.0</v>
       </c>
       <c r="G12">
         <v>57742000.0</v>
       </c>
       <c r="H12">
         <v>28427000.0</v>
       </c>
       <c r="I12">
         <v>16143000.0</v>
       </c>
@@ -20915,51 +21078,51 @@
       </c>
       <c r="U12">
         <v>16698000.0</v>
       </c>
       <c r="V12">
         <v>9565000.0</v>
       </c>
       <c r="W12">
         <v>8440000.0</v>
       </c>
       <c r="X12">
         <v>2303000.0</v>
       </c>
       <c r="Y12">
         <v>343000.0</v>
       </c>
       <c r="Z12">
         <v>13933000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13">
         <v>45591000.0</v>
       </c>
       <c r="C13">
         <v>69901000.0</v>
       </c>
       <c r="D13">
         <v>54140000.0</v>
       </c>
       <c r="E13">
         <v>40398000.0</v>
       </c>
       <c r="F13">
         <v>34077000.0</v>
       </c>
       <c r="G13">
         <v>57742000.0</v>
       </c>
       <c r="H13">
         <v>28427000.0</v>
       </c>
       <c r="I13">
         <v>16143000.0</v>
       </c>
@@ -20968,82 +21131,82 @@
       </c>
       <c r="K13">
         <v>15465000.0</v>
       </c>
       <c r="L13">
         <v>7790000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>-95702000.0</v>
       </c>
       <c r="C15">
         <v>-146979000.0</v>
       </c>
       <c r="D15">
         <v>210679000.0</v>
       </c>
       <c r="E15">
         <v>444050000.0</v>
       </c>
       <c r="F15">
         <v>327388000.0</v>
       </c>
       <c r="G15">
         <v>70665000.0</v>
       </c>
       <c r="H15">
         <v>113988000.0</v>
       </c>
       <c r="I15">
         <v>141741000.0</v>
       </c>
@@ -21082,51 +21245,51 @@
       </c>
       <c r="U15">
         <v>35091000.0</v>
       </c>
       <c r="V15">
         <v>22234000.0</v>
       </c>
       <c r="W15">
         <v>17346000.0</v>
       </c>
       <c r="X15">
         <v>37792000.0</v>
       </c>
       <c r="Y15">
         <v>52356000.0</v>
       </c>
       <c r="Z15">
         <v>-4386000.0</v>
       </c>
       <c r="AA15">
         <v>-5198000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
         <v>-95702000.0</v>
       </c>
       <c r="C16">
         <v>-146979000.0</v>
       </c>
       <c r="D16">
         <v>210679000.0</v>
       </c>
       <c r="E16">
         <v>444050000.0</v>
       </c>
       <c r="F16">
         <v>327388000.0</v>
       </c>
       <c r="G16">
         <v>70665000.0</v>
       </c>
       <c r="H16">
         <v>113988000.0</v>
       </c>
       <c r="I16">
         <v>141741000.0</v>
       </c>
@@ -21159,53 +21322,55 @@
       <c r="T16">
         <v>36532000.0</v>
       </c>
       <c r="U16">
         <v>35091000.0</v>
       </c>
       <c r="V16">
         <v>22234000.0</v>
       </c>
       <c r="W16">
         <v>17346000.0</v>
       </c>
       <c r="X16">
         <v>37792000.0</v>
       </c>
       <c r="Y16">
         <v>52356000.0</v>
       </c>
       <c r="Z16">
         <v>1069000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>179</v>
+      </c>
+      <c r="B17">
+        <v>-95702000.0</v>
+      </c>
       <c r="C17">
         <v>-146979000.0</v>
       </c>
       <c r="D17">
         <v>210679000.0</v>
       </c>
       <c r="E17">
         <v>444050000.0</v>
       </c>
       <c r="F17">
         <v>327388000.0</v>
       </c>
       <c r="G17">
         <v>70665000.0</v>
       </c>
       <c r="H17">
         <v>113988000.0</v>
       </c>
       <c r="I17">
         <v>141741000.0</v>
       </c>
       <c r="J17">
         <v>132558000.0</v>
       </c>
       <c r="K17">
@@ -21218,162 +21383,164 @@
         <v>33217000.0</v>
       </c>
       <c r="N17">
         <v>32933000.0</v>
       </c>
       <c r="O17">
         <v>16313000.0</v>
       </c>
       <c r="P17">
         <v>5016000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>-45591000.0</v>
+      </c>
       <c r="C18">
         <v>-69901000.0</v>
       </c>
       <c r="D18">
         <v>-54140000.0</v>
       </c>
       <c r="E18">
         <v>-40398000.0</v>
       </c>
       <c r="F18">
         <v>-34077000.0</v>
       </c>
       <c r="G18">
         <v>-57742000.0</v>
       </c>
       <c r="H18">
         <v>-28427000.0</v>
       </c>
       <c r="I18">
         <v>-16143000.0</v>
       </c>
       <c r="J18">
         <v>-19677000.0</v>
       </c>
       <c r="K18">
         <v>-15465000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>33167000.0</v>
       </c>
       <c r="C21">
         <v>-102673000.0</v>
       </c>
       <c r="D21">
         <v>338429000.0</v>
       </c>
       <c r="E21">
         <v>647101000.0</v>
       </c>
       <c r="F21">
         <v>477998000.0</v>
       </c>
       <c r="G21">
         <v>149265000.0</v>
       </c>
       <c r="H21">
         <v>176915000.0</v>
       </c>
       <c r="I21">
         <v>202828000.0</v>
       </c>
@@ -21412,82 +21579,82 @@
       </c>
       <c r="U21">
         <v>73464000.0</v>
       </c>
       <c r="V21">
         <v>46730000.0</v>
       </c>
       <c r="W21">
         <v>36339000.0</v>
       </c>
       <c r="X21">
         <v>63964000.0</v>
       </c>
       <c r="Y21">
         <v>86265000.0</v>
       </c>
       <c r="Z21">
         <v>16478000.0</v>
       </c>
       <c r="AA21">
         <v>2248000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>2697262000.0</v>
       </c>
       <c r="C23">
         <v>3086454000.0</v>
       </c>
       <c r="D23">
         <v>3450825000.0</v>
       </c>
       <c r="E23">
         <v>4596141000.0</v>
       </c>
       <c r="F23">
         <v>3506237000.0</v>
       </c>
       <c r="G23">
         <v>2244449000.0</v>
       </c>
       <c r="H23">
         <v>2045192000.0</v>
       </c>
       <c r="I23">
         <v>1933246000.0</v>
       </c>
@@ -21526,207 +21693,209 @@
       </c>
       <c r="U23">
         <v>1008239000.0</v>
       </c>
       <c r="V23">
         <v>659113000.0</v>
       </c>
       <c r="W23">
         <v>592677000.0</v>
       </c>
       <c r="X23">
         <v>650245000.0</v>
       </c>
       <c r="Y23">
         <v>689418000.0</v>
       </c>
       <c r="Z23">
         <v>501316000.0</v>
       </c>
       <c r="AA23">
         <v>228518000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>187</v>
+      </c>
+      <c r="B25">
+        <v>156600000.0</v>
+      </c>
       <c r="C25">
         <v>173779000.0</v>
       </c>
       <c r="D25">
         <v>160927000.0</v>
       </c>
       <c r="E25">
         <v>133007000.0</v>
       </c>
       <c r="F25">
         <v>101152000.0</v>
       </c>
       <c r="G25">
         <v>94187000.0</v>
       </c>
       <c r="H25">
         <v>58520000.0</v>
       </c>
       <c r="I25">
         <v>41237000.0</v>
       </c>
       <c r="J25">
         <v>32279000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>593022000.0</v>
       </c>
       <c r="C28">
         <v>632489000.0</v>
       </c>
       <c r="D28">
         <v>756238000.0</v>
       </c>
       <c r="E28">
         <v>936576000.0</v>
       </c>
       <c r="F28">
         <v>730451000.0</v>
       </c>
       <c r="G28">
         <v>549747000.0</v>
       </c>
       <c r="H28">
         <v>508030000.0</v>
       </c>
       <c r="I28">
         <v>452318000.0</v>
       </c>
@@ -21765,51 +21934,51 @@
       </c>
       <c r="U28">
         <v>205499000.0</v>
       </c>
       <c r="V28">
         <v>117326000.0</v>
       </c>
       <c r="W28">
         <v>102186000.0</v>
       </c>
       <c r="X28">
         <v>93374000.0</v>
       </c>
       <c r="Y28">
         <v>98679000.0</v>
       </c>
       <c r="Z28">
         <v>103364000.0</v>
       </c>
       <c r="AA28">
         <v>54607000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>-5361000.0</v>
       </c>
       <c r="C29">
         <v>-25595000.0</v>
       </c>
       <c r="D29">
         <v>73610000.0</v>
       </c>
       <c r="E29">
         <v>162653000.0</v>
       </c>
       <c r="F29">
         <v>116533000.0</v>
       </c>
       <c r="G29">
         <v>20858000.0</v>
       </c>
       <c r="H29">
         <v>34500000.0</v>
       </c>
       <c r="I29">
         <v>44944000.0</v>
       </c>
@@ -21818,54 +21987,54 @@
       </c>
       <c r="K29">
         <v>70329000.0</v>
       </c>
       <c r="L29">
         <v>39198000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
-        <v>593022000.0</v>
+        <v>740891000.0</v>
       </c>
       <c r="C30">
         <v>1022049000.0</v>
       </c>
       <c r="D30">
         <v>911152000.0</v>
       </c>
       <c r="E30">
         <v>1069583000.0</v>
       </c>
       <c r="F30">
         <v>831603000.0</v>
       </c>
       <c r="G30">
         <v>642513000.0</v>
       </c>
       <c r="H30">
         <v>566550000.0</v>
       </c>
       <c r="I30">
         <v>493555000.0</v>
       </c>
       <c r="J30">
         <v>431979000.0</v>
       </c>
@@ -21901,51 +22070,51 @@
       </c>
       <c r="U30">
         <v>215824000.0</v>
       </c>
       <c r="V30">
         <v>123505000.0</v>
       </c>
       <c r="W30">
         <v>108023000.0</v>
       </c>
       <c r="X30">
         <v>98193000.0</v>
       </c>
       <c r="Y30">
         <v>102518000.0</v>
       </c>
       <c r="Z30">
         <v>113032000.0</v>
       </c>
       <c r="AA30">
         <v>57910000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
         <v>-134230000.0</v>
       </c>
       <c r="C31">
         <v>-69901000.0</v>
       </c>
       <c r="D31">
         <v>-54140000.0</v>
       </c>
       <c r="E31">
         <v>-40398000.0</v>
       </c>
       <c r="F31">
         <v>-34077000.0</v>
       </c>
       <c r="G31">
         <v>-57742000.0</v>
       </c>
       <c r="H31">
         <v>-28427000.0</v>
       </c>
       <c r="I31">
         <v>-16143000.0</v>
       </c>
@@ -21984,51 +22153,51 @@
       </c>
       <c r="U31">
         <v>-16698000.0</v>
       </c>
       <c r="V31">
         <v>-9565000.0</v>
       </c>
       <c r="W31">
         <v>-8440000.0</v>
       </c>
       <c r="X31">
         <v>-2303000.0</v>
       </c>
       <c r="Y31">
         <v>343000.0</v>
       </c>
       <c r="Z31">
         <v>-13933000.0</v>
       </c>
       <c r="AA31">
         <v>-10006000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
         <v>2730429000.0</v>
       </c>
       <c r="C32">
         <v>2983781000.0</v>
       </c>
       <c r="D32">
         <v>3789254000.0</v>
       </c>
       <c r="E32">
         <v>5243242000.0</v>
       </c>
       <c r="F32">
         <v>3984235000.0</v>
       </c>
       <c r="G32">
         <v>2393714000.0</v>
       </c>
       <c r="H32">
         <v>2222107000.0</v>
       </c>
       <c r="I32">
         <v>2136074000.0</v>
       </c>
@@ -22086,1034 +22255,1039 @@
       <c r="AA32">
         <v>230766000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="CZ1" t="s">
         <v>195</v>
       </c>
       <c r="DA1" t="s">
         <v>196</v>
       </c>
+      <c r="DB1" t="s">
+        <v>197</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
-        <v>587952000.0</v>
+        <v>1009525000.0</v>
       </c>
       <c r="C2">
-        <v>487464000.0</v>
+        <v>553098000.0</v>
       </c>
       <c r="D2">
+        <v>450084000.0</v>
+      </c>
+      <c r="E2">
         <v>461776000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>491413000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>515721000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>474454000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>553959000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>606091000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>598636000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>563957000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>661018000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>757377000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>750258000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>753560000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>966370000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1056370000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>928720000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>571935000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>576902000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>597077000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>423732000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>366998000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>410811000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>400395000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>389759000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>377566000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>355635000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>355682000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>356179000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>351695000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>377152000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>354665000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>346984000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>334867000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>328791000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>333393000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>329252000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>318169000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>318976000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>316104000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>270748000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>256850000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>240026000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>226078000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>194953000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>184278000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>173754000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>166925000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>174465000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>181428000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>179530000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>179113000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>177214000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>174329000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>168813000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>163198000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>133491000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>173582000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>169550000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>161524000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>158335000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>127995000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>108111000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>103250000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>103545000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>120749000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>145463000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>185612000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>219966000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>233954000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>230153000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>216138000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>209936000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>220529000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>218953000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>211439000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>209261000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>206036000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>191154000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>185964000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>163623000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>127339000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>123521000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>121125000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>121449000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>119383000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>118386000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>125436000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>123227000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>132438000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>141373000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>155014000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>156550000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>153748000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>144849000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>131753000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>31176000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>103310000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>86104000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>77918000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>57879000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>44251000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>34908000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>33570000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>165</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>37230000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>39628000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39885000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39857000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41474000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43050000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>44738000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>44517000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43132000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40727000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>38234000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38834000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>38024000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>34330000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33247000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>31510000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27826000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26790000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25356000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>23725000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24110000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27417000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22426000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20234000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>17007000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17085000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12718000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11710000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11449000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11296000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10606000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7886000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8520000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8132000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7959000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7668000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7732000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7789000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7334000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6765000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5322000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5304000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5232000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5095000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4077000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4086000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4010000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3820000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3698000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3317000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3240000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3290000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3469000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3435000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3552000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3695000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3878000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3954000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4119000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4465000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4836000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3787000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3163000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3298000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3408000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3495000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3442000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3467000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3581000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3770000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3738000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3350000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3209000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2979000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2857000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2629000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2697000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2638000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2524000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2466000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2162000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1481000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1457000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1079000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1411000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1425000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1536000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1465000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1351000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1203000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1150000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1115000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1302000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>935000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>829000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>773000.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -23149,55 +23323,55 @@
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
         <v>823000.0</v>
       </c>
-      <c r="BF4">
-[...1 lines deleted...]
-      </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
@@ -23295,712 +23469,717 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>167</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>8118000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>47618000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-123715000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12507000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-202552000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22252000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37682000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>39945000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>34170000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>86926000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>91663000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>125670000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>119267000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>136368000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>183533000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>207933000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>168593000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>105829000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>99174000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>104402000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>28659000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>46462000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>38401000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>35743000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>46968000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>39739000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>45156000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>45052000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>50177000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>42635000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>54815000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>55201000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>53197000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>50828000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>56380000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>52035000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>49761000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>46683000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>47878000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>47310000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>36328000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>37607000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>30159000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24785000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>18951000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15901000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>17582000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>15469000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>16025000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>16745000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>16622000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>16110000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>14109000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13773000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>13117000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>12343000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>8031000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-20275000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8222000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>9515000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1285000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2231000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3414000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4796000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5357000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1020000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>10243000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-168189000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>17179000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>17030000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>18683000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>19002000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>15944000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>20990000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18582000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>16825000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>20393000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>19983000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>15145000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>17943000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>16517000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>12865000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>8996000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8352000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>8925000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>7237000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7668000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>8083000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>9336000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>14234000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>17460000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>19466000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>23491000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>22559000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>19964000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>17714000.0</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>117171000.0</v>
+      </c>
+      <c r="C6">
         <v>45348000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>87246000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-83830000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>52364000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-161078000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>65302000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>82420000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>84462000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>77302000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>127653000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>129897000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>164504000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>157291000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>170698000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>216780000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>239443000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>196419000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>132619000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>124530000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>128127000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>52769000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>73879000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>60827000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>55977000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>63975000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>56824000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>57874000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>56762000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>61626000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>53931000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>65421000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>63087000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>61717000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>58960000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>64339000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>59703000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>57493000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>54472000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>55212000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>54075000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>41650000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>42911000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>35391000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>29880000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23028000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>19987000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>21592000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>19289000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>19723000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20062000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>19862000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>19400000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>17578000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>17208000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>16669000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>16038000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11909000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-16321000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>12341000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>13980000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6121000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1556000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6577000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8094000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8765000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2475000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>13685000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-164722000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>20760000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>20800000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>22421000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>22352000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>19153000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>23969000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>21439000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>19454000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>23090000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>22621000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>17669000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>20409000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>18679000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>14346000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>10453000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>9431000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>10336000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8662000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9204000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>9548000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>10687000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>15437000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18610000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>20581000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>24793000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>23494000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>20793000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>18487000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-340630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119036000.0</v>
       </c>
       <c r="CV6">
         <v>119036000.0</v>
       </c>
       <c r="CW6">
         <v>119036000.0</v>
       </c>
-      <c r="CX6"/>
+      <c r="CX6">
+        <v>119036000.0</v>
+      </c>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -24182,86 +24361,87 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -24443,1402 +24623,1417 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
-        <v>160273000.0</v>
+        <v>368836000.0</v>
       </c>
       <c r="C9">
-        <v>147032000.0</v>
+        <v>195127000.0</v>
       </c>
       <c r="D9">
+        <v>184412000.0</v>
+      </c>
+      <c r="E9">
         <v>196399000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>198120000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>218988000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>213055000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>186726000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>214787000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>219633000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>289506000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>330281000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>368846000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>375253000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>385026000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>460237000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>496168000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>434325000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>305865000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>280543000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>288868000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>207539000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>184633000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>197540000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>202066000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>197133000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>190031000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>179542000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>176759000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>172456000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>175147000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>180956000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>167824000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>162092000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>159539000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>161012000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>161776000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>158606000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>154467000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>154753000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>151898000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>131804000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>126009000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>110118000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>101432000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>84696000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>80306000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>77159000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>73956000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>74193000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>75667000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>74413000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>73007000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>70627000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>69583000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>66973000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>63214000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>47737000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>68717000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>64987000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>67878000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>61993000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>48318000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>41171000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>40044000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>41153000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>45608000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>53677000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>63983000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>75936000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>81060000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>82538000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>77455000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>75963000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>79738000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>74959000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>72505000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>74273000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>76692000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>70022000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>68301000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>57806000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>39544000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>37168000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>35717000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>36851000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>36700000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>34982000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>35829000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>36390000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>39025000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>41991000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>44751000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>50497000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>49697000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>46386000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>42203000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>129510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119036000.0</v>
       </c>
       <c r="CV9">
         <v>119036000.0</v>
       </c>
       <c r="CW9">
         <v>119036000.0</v>
       </c>
       <c r="CX9">
+        <v>119036000.0</v>
+      </c>
+      <c r="CY9">
         <v>60158000.0</v>
       </c>
-      <c r="CY9">
-[...1 lines deleted...]
-      </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>110459000.0</v>
+      </c>
+      <c r="C10">
         <v>-4162000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37991000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-135075000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-225666000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7808000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21967000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23317000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14005000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>75385000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>79488000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>115411000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>107499000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>127407000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>173453000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>198344000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>158794000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>100606000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>89063000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>95458000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5978000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>33898000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26958000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>24689000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>38109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31909000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39091000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39379000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>50394000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>37986000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>48439000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>49866000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>48415000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>45991000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>51452000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>46905000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>43361000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>43667000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>45078000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>44061000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>34335000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>35594000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>28182000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>22978000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17622000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14468000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12953000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13623000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14189000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>14905000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>13492000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13251000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10901000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10085000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-473000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6810000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>33625000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-27298000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2633000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4960000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4473000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-60806000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>831000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2159000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-16000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-3083000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7923000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-170388000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14510000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>14480000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>16023000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>16191000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>13916000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17919000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>15458000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13491000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16361000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15809000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10800000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13796000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11950000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11356000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7263000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>6596000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>7139000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6260000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>7086000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7414000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7322000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15345000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>18496000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>20498000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>23617000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>23560000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>20802000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>18629000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-4386000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5727000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2903000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>907000.0</v>
       </c>
-      <c r="CX10">
-[...1 lines deleted...]
-      </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
+        <v>48293000.0</v>
+      </c>
+      <c r="C11">
         <v>3534000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8703000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-18873000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1275000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-38133000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>819000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5730000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5989000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1516000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>22211000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18582000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>31301000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>25702000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>34962000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>49653000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>52336000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42577000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26583000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>22293000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>25080000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3330000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7831000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4633000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>11724000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10627000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8394000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10222000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5257000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>14781000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>10068000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>12910000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7185000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7248000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>17863000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>20197000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14897000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>17010000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>16371000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18756000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>18192000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>14170000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1947000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12312000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10769000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7727000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5969000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5760000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5993000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5833000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6290000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5093000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5688000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3818000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4227000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-392000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3357000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4779000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-399000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1820000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2704000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-2855000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-9516000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>694000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1379000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2706000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-1088000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3549000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-48554000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>6886000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4985000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6656000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6675000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4912000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>7831000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6212000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5297000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6314000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6337000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3529000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5495000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4973000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4508000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2847000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2603000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2605000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2330000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2763000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2855000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2405000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>6059000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>7306000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>8099000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>9211000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>9268000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>8321000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>7452000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1526000.0</v>
       </c>
       <c r="CV11">
         <v>-1526000.0</v>
       </c>
       <c r="CW11">
         <v>-1526000.0</v>
       </c>
       <c r="CX11">
-        <v>0.0</v>
+        <v>-1526000.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
+      <c r="DB11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
+        <v>6712000.0</v>
+      </c>
+      <c r="C12">
         <v>12280000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9627000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11360000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12324000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23114000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14444000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15715000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16628000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20165000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11541000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12175000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10259000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11768000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8961000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10080000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9589000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9799000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5223000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10111000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8944000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22681000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12564000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11443000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11054000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8859000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7830000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6065000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5673000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>217000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4649000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6376000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5335000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4782000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4837000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4928000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5130000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3016000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3249000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1993000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2013000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1977000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1807000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1329000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1433000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4629000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1846000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1836000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1840000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3130000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2859000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6896000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3688000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13590000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5533000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>18216000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7023000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5589000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5511000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5758000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8793000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2583000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2637000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5373000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2063000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2320000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2199000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>900.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2550000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2660000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2811000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1100.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3071000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3124000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3334000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16698000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4174000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4345000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4147000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9565000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1509000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1733000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1756000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8440000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2402000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2118000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2134000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2303000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>92000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>114000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>83000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>10006000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>66000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>9000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>100.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>13933000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3783000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3672000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4325000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10006000.0</v>
       </c>
-      <c r="CY12">
-[...1 lines deleted...]
-      </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>175</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>12280000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9627000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11360000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12324000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>23114000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>14444000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>11541000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12175000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10259000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11768000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8961000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10080000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9589000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9799000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5223000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10111000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8944000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>22681000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12564000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11443000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11054000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8859000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7830000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6065000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5673000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25870,86 +26065,85 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -26131,861 +26325,870 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>62166000.0</v>
+      </c>
+      <c r="C15">
         <v>-7696000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>29288000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-116202000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1092000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-187533000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6989000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16237000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17328000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12489000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>53174000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>60906000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>84110000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>81797000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>92445000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>123800000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>146008000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>116217000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>74023000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>66770000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>70378000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9308000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>26067000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>22325000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12965000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>27482000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>23515000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>28869000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>34122000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35613000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>27918000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>35529000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>42681000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>41167000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>28128000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>31255000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>32008000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>26351000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>27296000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>26322000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>25869000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>20165000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>33647000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>15870000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>12209000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9895000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8499000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7193000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7630000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8356000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8615000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8399000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7563000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7083000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5858000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-81000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4276000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-2435000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-26899000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>813000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2256000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1618000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-51290000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>137000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>780000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-2722000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-1995000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4374000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-121834000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>7624000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9495000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>9367000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9516000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>9004000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10088000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>9246000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8194000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>10047000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>9472000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7271000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8301000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6977000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6848000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4416000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3993000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>4534000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3930000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4323000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4559000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4917000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>9286000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>11190000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>12399000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>14406000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>14292000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>12481000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>11177000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-8964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526000.0</v>
       </c>
       <c r="CV15">
         <v>1526000.0</v>
       </c>
       <c r="CW15">
         <v>1526000.0</v>
       </c>
       <c r="CX15">
+        <v>1526000.0</v>
+      </c>
+      <c r="CY15">
         <v>-194000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>194000.0</v>
       </c>
-      <c r="CZ15">
-[...1 lines deleted...]
-      </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
+      <c r="DB15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>178</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-7696000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>29288000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-116202000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1092000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-187533000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6989000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>53174000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>60906000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>84110000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81797000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>92445000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>123800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>146008000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>116217000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>74023000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>66770000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>70378000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9308000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26067000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22325000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12965000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27482000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23515000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28869000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34122000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35613000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27918000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>35529000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>42681000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41167000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>28128000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>31255000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32008000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27296000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>26322000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25869000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>20165000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>33647000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>15870000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>12209000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9895000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8499000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7193000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7630000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8356000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8615000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8399000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7563000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7083000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5858000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-81000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4276000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1684000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-26899000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>813000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1716000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-137000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>137000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>780000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>-4374000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4374000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>7624000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>9495000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8514000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8724000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8425000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>12027000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>8346000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>7583000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>10047000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>9472000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>7271000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8301000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6977000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6848000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4416000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3993000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4534000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3930000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>4323000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4559000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4917000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9286000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>11190000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>12399000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>14406000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>14292000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>12481000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11177000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-1680000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2749000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1393000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>436000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>-194000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>194000.0</v>
       </c>
-      <c r="CZ16">
-[...1 lines deleted...]
-      </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>179</v>
+      </c>
+      <c r="B17">
+        <v>62166000.0</v>
+      </c>
       <c r="C17">
+        <v>-7696000.0</v>
+      </c>
+      <c r="D17">
         <v>29288000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-116202000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1092000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-187533000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6989000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16237000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>17328000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12489000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>53174000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>60906000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>84110000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>81797000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>92445000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>123800000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>146008000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>116217000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>74023000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>66770000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>70378000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9308000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>26067000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>22325000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12965000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>27482000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>23515000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>28869000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>34122000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>35613000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>27918000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>35529000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>42681000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>41167000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>28128000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>31255000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>32008000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>26351000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>27296000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>26322000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>25869000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>20165000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>33647000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>15870000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>12209000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9895000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8499000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7193000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>7630000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>8356000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>8615000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>8399000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>7563000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>7083000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>5858000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-81000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3453000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-26899000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>813000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -27074,138 +27277,145 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>-6712000.0</v>
+      </c>
       <c r="C18">
+        <v>-12280000.0</v>
+      </c>
+      <c r="D18">
         <v>-9627000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11360000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12324000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23114000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14444000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15715000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16628000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20165000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11541000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12175000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10259000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11768000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8961000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10080000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9589000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9799000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5223000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10111000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8944000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22681000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12564000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11443000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11054000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8859000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7830000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6065000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5673000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27237,54 +27447,55 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27346,86 +27557,85 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -27467,55 +27677,55 @@
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>31198000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -27607,403 +27817,407 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>117171000.0</v>
+      </c>
+      <c r="C21">
         <v>8160000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8438000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-123715000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12507000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-202552000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22252000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>37682000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39945000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>34170000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>86926000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>91663000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>125670000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>119267000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>136368000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>183533000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>207933000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>168593000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>105829000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>99174000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>104402000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28659000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>46462000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>38401000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>35743000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>46968000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39739000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45156000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>45052000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>50177000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>42635000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>54815000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>55201000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>53197000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50828000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>56380000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>52035000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>49761000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>46683000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>47878000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>47310000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>36328000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>37607000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>30159000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24785000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>18951000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15901000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>17582000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15469000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16025000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16745000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16622000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>16110000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14109000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>13773000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>13117000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>12343000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>39229000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-20275000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8222000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>10471000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1285000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-52013000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3414000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4796000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5357000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1020000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10243000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-168189000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>17179000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>17030000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>18683000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>19002000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>15944000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>20990000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18582000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>16825000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>20393000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>19983000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>15145000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17943000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>16517000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>12865000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>8996000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>8352000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>8925000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>8662000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9204000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9548000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9336000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>15437000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>18610000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>20581000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>23491000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>23494000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>20793000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>18487000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-340630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119036000.0</v>
       </c>
       <c r="CV21">
         <v>119036000.0</v>
       </c>
       <c r="CW21">
         <v>119036000.0</v>
       </c>
       <c r="CX21">
+        <v>119036000.0</v>
+      </c>
+      <c r="CY21">
         <v>2248000.0</v>
       </c>
-      <c r="CY21">
-[...1 lines deleted...]
-      </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
+      <c r="DB21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -28185,371 +28399,377 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>1261190000.0</v>
+      </c>
+      <c r="C23">
         <v>740065000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>626058000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>781890000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>677026000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>937261000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>665257000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>703003000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>780933000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>784099000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>766537000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>899636000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1000553000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1006244000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1002218000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1243074000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1344605000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1194452000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>771971000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>758271000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>781543000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>602612000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>505169000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>569950000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>566718000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>539924000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>527858000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>490021000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>487389000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>478458000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>484207000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>503293000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>467288000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>455879000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>443578000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>433423000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>443134000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>438097000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>425953000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>425851000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>420692000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>366224000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>345252000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>319985000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>302725000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>260698000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>248683000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>233331000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>225412000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>232633000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>240350000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>237321000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>236010000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>233732000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>230139000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>222669000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>214069000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>173197000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>231376000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>226315000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>218931000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>217993000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>178544000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>145868000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>138498000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>139341000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>161177000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>186745000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>239159000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>278723000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>297984000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>294008000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>274591000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>269955000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>279277000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>275330000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>267119000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>263141000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>262745000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>246031000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>236322000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>204912000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>154018000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>151693000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>148490000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>149375000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>147421000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>144164000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>151717000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>150281000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>156026000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>164754000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>179184000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>183556000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>179951000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>170442000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>155469000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>459767000.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28611,385 +28831,389 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>187</v>
+      </c>
+      <c r="B25">
+        <v>35660000.0</v>
+      </c>
       <c r="C25">
+        <v>37230000.0</v>
+      </c>
+      <c r="D25">
         <v>39628000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39885000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39857000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>41474000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43050000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>44738000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>44517000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>43132000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>39175000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>36847000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37577000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>36838000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34330000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>33247000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31510000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27054000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26790000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25356000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23254000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24110000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>27417000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>22426000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20234000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17007000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17085000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12718000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11710000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11449000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11296000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10606000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7886000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8520000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8132000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7959000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7668000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7732000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7789000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7334000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6765000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5322000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5304000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5232000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5095000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4077000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4086000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4010000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3820000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3698000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3317000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3240000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3290000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3469000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3435000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3552000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3695000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3878000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3954000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4119000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4465000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4836000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3787000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3163000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3298000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3408000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3495000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3442000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3467000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3581000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3770000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3738000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3350000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3209000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2979000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2857000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2629000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2697000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2638000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2524000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2466000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2162000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1481000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1457000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1079000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1411000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1425000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1536000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1465000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1351000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1203000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1150000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1115000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1302000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>935000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>829000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>773000.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -29171,67 +29395,70 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>385312000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
@@ -29282,460 +29509,466 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>218425000.0</v>
+      </c>
+      <c r="C28">
         <v>152113000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>138594000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>154584000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>147731000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>158922000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>149681000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>149044000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>174842000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>570775000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>163405000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>201771000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>205599000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>219148000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>215419000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>244430000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>257579000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>238678000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>173932000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>156629000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>161212000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>155210000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>111235000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>137068000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>146234000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>133158000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>133207000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>121668000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>119997000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>110830000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>121216000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>115535000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>104737000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>100375000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>100579000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>96673000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>102073000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>101113000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>99995000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>99541000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>97823000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>90154000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>83098000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>74727000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>71552000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>61668000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>60319000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>55567000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>54667000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>54470000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>55605000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>54551000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>53607000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>53049000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>52375000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>50304000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>47176000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>35920000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>53840000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>52646000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>52942000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>54822000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>46762000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>34594000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>31950000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>32388000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>36933000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>37840000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>50080000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>55176000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>60260000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>60117000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>55103000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>55910000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>55769000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>53520000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>53051000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>51183000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>54071000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>52353000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>47892000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>39127000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>25198000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>26715000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>26286000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>26515000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>26613000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>24242000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>24816000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>25703000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>22385000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>22231000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>23055000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>25843000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>25268000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24625000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>22943000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>40518000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>23080000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>21588000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>18178000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>54607000.0</v>
       </c>
-      <c r="CY28">
-[...1 lines deleted...]
-      </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
+      <c r="DB28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>48293000.0</v>
+      </c>
+      <c r="C29">
         <v>3534000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8703000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-18873000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1275000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-38133000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>819000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5730000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5989000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1516000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22211000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31301000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25702000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34962000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49653000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52336000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>42577000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26583000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22293000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25080000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3330000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7831000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4633000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11724000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10627000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8394000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10222000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5257000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>14781000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29766,999 +29999,1009 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
-        <v>152113000.0</v>
+        <v>251665000.0</v>
       </c>
       <c r="C30">
-        <v>138594000.0</v>
+        <v>186967000.0</v>
       </c>
       <c r="D30">
+        <v>175974000.0</v>
+      </c>
+      <c r="E30">
         <v>320114000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>185613000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>421540000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>190803000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>149044000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>174842000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>185463000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>202580000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>238618000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>243176000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>255986000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>248658000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>276704000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>288235000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>265732000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>200036000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>181369000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>184466000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>178880000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>138171000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>159139000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>166323000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>150165000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>150292000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>134386000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>131707000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>122279000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>132512000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>126141000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>112623000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>108895000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>108711000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>104632000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>109741000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>108845000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>107784000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>106875000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>104588000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>95476000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>88402000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>79959000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>76647000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>65745000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>64405000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>59577000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>58487000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>58168000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>58922000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>57791000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>56897000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>56518000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>55810000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>53856000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>50871000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>39706000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>57794000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>56765000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>57407000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>59658000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>50549000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>37757000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>35248000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>35796000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>40428000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>41282000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>53547000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>58757000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>64030000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>63855000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>58453000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>60019000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>58748000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>56377000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>55680000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>53880000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>56709000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>54877000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>50358000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>41289000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>26679000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>28172000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>27365000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>27926000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>28038000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>25778000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26281000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>27054000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>23588000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23381000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>24170000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>27006000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>26203000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>25593000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>23716000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>71483000.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
+        <v>-6712000.0</v>
+      </c>
+      <c r="C31">
         <v>-12322000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>29553000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11360000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-12324000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-23114000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14444000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-15715000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-16628000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20165000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-11541000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-12175000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10259000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-11768000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8961000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10080000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9589000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9799000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5223000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10111000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8944000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-22681000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-12564000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11443000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-11054000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8859000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7830000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6065000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5673000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>217000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4649000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6376000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5335000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4782000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4837000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4928000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5130000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6400000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3016000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2800000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3249000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1993000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2013000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1977000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1807000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1329000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1433000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4629000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1846000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1836000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1840000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3130000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2859000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3208000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3688000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-13590000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5533000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-5604000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-37561000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-5589000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-5505000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-5758000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8793000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2583000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2637000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5373000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2063000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2320000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2199000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2669000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2550000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2660000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2811000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2028000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3071000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-3124000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-3334000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4032000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4174000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-4345000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4147000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-4567000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1509000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1733000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1756000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1786000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-2402000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2118000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-2134000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2014000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-92000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-114000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-83000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>126000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>66000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>9000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>142000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>340630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119036000.0</v>
       </c>
       <c r="CV31">
         <v>-119036000.0</v>
       </c>
       <c r="CW31">
         <v>-119036000.0</v>
       </c>
       <c r="CX31">
-        <v>0.0</v>
+        <v>-119036000.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
+        <v>1378361000.0</v>
+      </c>
+      <c r="C32">
         <v>748225000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>634496000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>658175000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>689533000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>734709000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>687509000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>740685000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>820878000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>818269000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>853463000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>991299000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1126223000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1125511000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1138586000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1426607000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1552538000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1363045000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>877800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>857445000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>885945000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>631271000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>551631000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>608351000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>602461000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>586892000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>567597000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>535177000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>532441000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>528635000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>526842000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>558108000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>522489000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>509076000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>494406000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>489803000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>495169000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>487858000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>472636000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>473729000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>468002000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>402552000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>382859000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>350144000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>327510000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>279649000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>264584000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>250913000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>240881000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>248658000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>257095000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>253943000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>252120000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>247841000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>243912000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>235786000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>226412000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>181228000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>242299000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>234537000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>229402000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>220328000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>176313000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>149282000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>143294000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>144698000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>166357000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>199140000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>249595000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>295902000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>315014000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>312691000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>293593000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>285899000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>300267000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>293912000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>283944000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>283534000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>282728000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>261176000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>254265000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>221429000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>166883000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>160689000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>156842000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>158300000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>156083000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>153368000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>161265000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>159617000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>171463000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>183364000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>199765000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>207047000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>203445000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>191235000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>173956000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>160686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119036000.0</v>
       </c>
       <c r="CV32">
         <v>119036000.0</v>
       </c>
       <c r="CW32">
         <v>119036000.0</v>
       </c>
       <c r="CX32">
+        <v>119036000.0</v>
+      </c>
+      <c r="CY32">
         <v>79053000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>60717000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>46045000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>44951000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30835,51 +31078,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>89305000.0</v>
       </c>
       <c r="C2">
         <v>108273000.0</v>
       </c>
       <c r="D2">
         <v>137872000.0</v>
       </c>
       <c r="E2">
         <v>246714000.0</v>
       </c>
       <c r="F2">
         <v>83990000.0</v>
       </c>
       <c r="G2">
         <v>153962000.0</v>
       </c>
       <c r="H2">
         <v>84324000.0</v>
       </c>
       <c r="I2">
         <v>98894000.0</v>
       </c>
@@ -30918,54 +31161,54 @@
       </c>
       <c r="U2">
         <v>19110000.0</v>
       </c>
       <c r="V2">
         <v>3908000.0</v>
       </c>
       <c r="W2">
         <v>4687000.0</v>
       </c>
       <c r="X2">
         <v>40135000.0</v>
       </c>
       <c r="Y2">
         <v>15654000.0</v>
       </c>
       <c r="Z2">
         <v>546000.0</v>
       </c>
       <c r="AA2">
         <v>503000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>35629000</v>
       </c>
       <c r="C3">
         <v>80891000</v>
       </c>
       <c r="D3">
         <v>105387000</v>
       </c>
       <c r="E3">
         <v>80922000</v>
       </c>
       <c r="F3">
         <v>53663000</v>
       </c>
       <c r="G3">
         <v>39102000</v>
       </c>
       <c r="H3">
         <v>36458000</v>
       </c>
       <c r="I3">
         <v>36386000</v>
       </c>
       <c r="J3">
         <v>26529000</v>
       </c>
@@ -31001,51 +31244,51 @@
       </c>
       <c r="U3">
         <v>9714000</v>
       </c>
       <c r="V3">
         <v>3818000</v>
       </c>
       <c r="W3">
         <v>5061000</v>
       </c>
       <c r="X3">
         <v>13013000</v>
       </c>
       <c r="Y3">
         <v>4328000</v>
       </c>
       <c r="Z3">
         <v>4497000</v>
       </c>
       <c r="AA3">
         <v>2358000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-108842000.0</v>
       </c>
       <c r="F4">
         <v>163059000.0</v>
       </c>
       <c r="G4">
         <v>-69860000.0</v>
       </c>
       <c r="H4">
         <v>69637000.0</v>
       </c>
       <c r="I4">
         <v>-14833000.0</v>
       </c>
       <c r="J4">
         <v>4525000.0</v>
       </c>
       <c r="K4">
         <v>1046000.0</v>
       </c>
@@ -31056,51 +31299,51 @@
         <v>-2507000.0</v>
       </c>
       <c r="N4">
         <v>9899000.0</v>
       </c>
       <c r="O4">
         <v>1719000.0</v>
       </c>
       <c r="P4">
         <v>2079000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>121788000.0</v>
       </c>
       <c r="F5">
         <v>-56176000.0</v>
       </c>
       <c r="G5">
         <v>10270000.0</v>
       </c>
       <c r="H5">
         <v>-15317000.0</v>
       </c>
       <c r="I5">
         <v>23771000.0</v>
       </c>
       <c r="J5">
         <v>-64214000.0</v>
       </c>
       <c r="K5">
         <v>-5268000.0</v>
       </c>
@@ -31111,51 +31354,51 @@
         <v>14635000.0</v>
       </c>
       <c r="N5">
         <v>12867000.0</v>
       </c>
       <c r="O5">
         <v>15836000.0</v>
       </c>
       <c r="P5">
         <v>45949000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>-22134000.0</v>
       </c>
       <c r="C6">
         <v>-18968000.0</v>
       </c>
       <c r="D6">
         <v>-29599000.0</v>
       </c>
       <c r="E6">
         <v>-108842000.0</v>
       </c>
       <c r="F6">
         <v>162724000.0</v>
       </c>
       <c r="G6">
         <v>-69972000.0</v>
       </c>
       <c r="H6">
         <v>69638000.0</v>
       </c>
       <c r="I6">
         <v>-14570000.0</v>
       </c>
@@ -31194,53 +31437,55 @@
       </c>
       <c r="U6">
         <v>-14688000.0</v>
       </c>
       <c r="V6">
         <v>15202000.0</v>
       </c>
       <c r="W6">
         <v>-779000.0</v>
       </c>
       <c r="X6">
         <v>-35448000.0</v>
       </c>
       <c r="Y6">
         <v>24481000.0</v>
       </c>
       <c r="Z6">
         <v>15108000.0</v>
       </c>
       <c r="AA6">
         <v>43000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>203</v>
+      </c>
+      <c r="B7">
+        <v>101032000.0</v>
+      </c>
       <c r="C7">
         <v>85909000.0</v>
       </c>
       <c r="D7">
         <v>-50131000.0</v>
       </c>
       <c r="E7">
         <v>-558000.0</v>
       </c>
       <c r="F7">
         <v>-143494000.0</v>
       </c>
       <c r="G7">
         <v>67127000.0</v>
       </c>
       <c r="H7">
         <v>18978000.0</v>
       </c>
       <c r="I7">
         <v>31613000.0</v>
       </c>
       <c r="J7">
         <v>-78273000.0</v>
       </c>
       <c r="K7">
@@ -31275,51 +31520,51 @@
       </c>
       <c r="U7">
         <v>-13014000.0</v>
       </c>
       <c r="V7">
         <v>-7958000.0</v>
       </c>
       <c r="W7">
         <v>9316000.0</v>
       </c>
       <c r="X7">
         <v>14021000.0</v>
       </c>
       <c r="Y7">
         <v>-10942000.0</v>
       </c>
       <c r="Z7">
         <v>-39161000.0</v>
       </c>
       <c r="AA7">
         <v>-16983000.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>28914000.0</v>
       </c>
       <c r="F8">
         <v>-585267000.0</v>
       </c>
       <c r="G8">
         <v>-8609000.0</v>
       </c>
       <c r="H8">
         <v>5707000.0</v>
       </c>
       <c r="I8">
         <v>-10584000.0</v>
       </c>
       <c r="J8">
         <v>-10637000.0</v>
       </c>
       <c r="K8">
         <v>-57158000.0</v>
       </c>
@@ -31330,53 +31575,55 @@
         <v>-52130000.0</v>
       </c>
       <c r="N8">
         <v>-8448000.0</v>
       </c>
       <c r="O8">
         <v>-2642000.0</v>
       </c>
       <c r="P8">
         <v>-23601000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>205</v>
+      </c>
+      <c r="B9">
+        <v>74750000.0</v>
+      </c>
       <c r="C9">
         <v>219437000.0</v>
       </c>
       <c r="D9">
         <v>224849000.0</v>
       </c>
       <c r="E9">
         <v>20039000.0</v>
       </c>
       <c r="F9">
         <v>-585267000.0</v>
       </c>
       <c r="G9">
         <v>-8609000.0</v>
       </c>
       <c r="H9">
         <v>5707000.0</v>
       </c>
       <c r="I9">
         <v>-10584000.0</v>
       </c>
       <c r="J9">
         <v>-10637000.0</v>
       </c>
       <c r="K9">
@@ -31409,51 +31656,51 @@
       <c r="T9">
         <v>5534000.0</v>
       </c>
       <c r="U9">
         <v>-40599000.0</v>
       </c>
       <c r="V9">
         <v>-474000.0</v>
       </c>
       <c r="W9">
         <v>8394000.0</v>
       </c>
       <c r="X9">
         <v>-30147000.0</v>
       </c>
       <c r="Y9">
         <v>-39482000.0</v>
       </c>
       <c r="Z9">
         <v>-39482000.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-6977000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-256118000.0</v>
       </c>
       <c r="G10">
         <v>-5562000.0</v>
       </c>
       <c r="H10">
         <v>-1925000.0</v>
       </c>
       <c r="I10">
         <v>14564000.0</v>
       </c>
       <c r="J10">
         <v>-32635000.0</v>
       </c>
       <c r="K10">
         <v>-3339000.0</v>
       </c>
@@ -31480,51 +31727,51 @@
         <v>-6914000.0</v>
       </c>
       <c r="T10">
         <v>8568000.0</v>
       </c>
       <c r="U10">
         <v>23831000.0</v>
       </c>
       <c r="V10">
         <v>-106365000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>-36477000.0</v>
       </c>
       <c r="Y10">
         <v>-111417000.0</v>
       </c>
       <c r="Z10">
         <v>-118809000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-88290000.0</v>
       </c>
       <c r="F11">
         <v>508038000.0</v>
       </c>
       <c r="G11">
         <v>73058000.0</v>
       </c>
       <c r="H11">
         <v>28593000.0</v>
       </c>
       <c r="I11">
         <v>18426000.0</v>
       </c>
       <c r="J11">
         <v>-3422000.0</v>
       </c>
       <c r="K11">
         <v>45726000.0</v>
       </c>
@@ -31549,51 +31796,51 @@
       <c r="R11"/>
       <c r="S11">
         <v>2699000.0</v>
       </c>
       <c r="T11">
         <v>2159000.0</v>
       </c>
       <c r="U11">
         <v>11558000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>13861000.0</v>
       </c>
       <c r="Z11">
         <v>14352000.0</v>
       </c>
       <c r="AA11">
         <v>3840000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10160000.0</v>
       </c>
       <c r="F12">
         <v>7728000.0</v>
       </c>
       <c r="G12">
         <v>17364000.0</v>
       </c>
       <c r="H12">
         <v>33669000.0</v>
       </c>
       <c r="I12">
         <v>12604000.0</v>
       </c>
       <c r="J12">
         <v>28825000.0</v>
       </c>
       <c r="K12">
         <v>13093000.0</v>
       </c>
@@ -31614,102 +31861,104 @@
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>7561000.0</v>
       </c>
       <c r="U12">
         <v>11452000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12">
         <v>444000.0</v>
       </c>
       <c r="Y12">
         <v>5408000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12">
         <v>1745000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-65281000.0</v>
       </c>
       <c r="F13">
         <v>174744000.0</v>
       </c>
       <c r="G13">
         <v>71705000.0</v>
       </c>
       <c r="H13">
         <v>17616000.0</v>
       </c>
       <c r="I13">
         <v>9625000.0</v>
       </c>
       <c r="J13">
         <v>1567000.0</v>
       </c>
       <c r="K13">
         <v>17610000.0</v>
       </c>
       <c r="L13">
         <v>-11108000.0</v>
       </c>
       <c r="M13">
         <v>-2256000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>210</v>
+      </c>
+      <c r="B14">
+        <v>156600000.0</v>
+      </c>
       <c r="C14">
         <v>173779000.0</v>
       </c>
       <c r="D14">
         <v>160927000.0</v>
       </c>
       <c r="E14">
         <v>137111000.0</v>
       </c>
       <c r="F14">
         <v>103697000.0</v>
       </c>
       <c r="G14">
         <v>94187000.0</v>
       </c>
       <c r="H14">
         <v>58520000.0</v>
       </c>
       <c r="I14">
         <v>41237000.0</v>
       </c>
       <c r="J14">
         <v>32279000.0</v>
       </c>
       <c r="K14">
@@ -31744,96 +31993,96 @@
       </c>
       <c r="U14">
         <v>10325000.0</v>
       </c>
       <c r="V14">
         <v>6179000.0</v>
       </c>
       <c r="W14">
         <v>5837000.0</v>
       </c>
       <c r="X14">
         <v>4819000.0</v>
       </c>
       <c r="Y14">
         <v>3839000.0</v>
       </c>
       <c r="Z14">
         <v>7713000.0</v>
       </c>
       <c r="AA14">
         <v>3303000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>67171000.0</v>
       </c>
       <c r="C16">
         <v>89305000.0</v>
       </c>
       <c r="D16">
         <v>108273000.0</v>
       </c>
       <c r="E16">
         <v>137872000.0</v>
       </c>
       <c r="F16">
         <v>246714000.0</v>
       </c>
       <c r="G16">
         <v>83990000.0</v>
       </c>
       <c r="H16">
         <v>153962000.0</v>
       </c>
       <c r="I16">
         <v>84324000.0</v>
       </c>
@@ -31872,99 +32121,99 @@
       </c>
       <c r="U16">
         <v>4422000.0</v>
       </c>
       <c r="V16">
         <v>19110000.0</v>
       </c>
       <c r="W16">
         <v>3908000.0</v>
       </c>
       <c r="X16">
         <v>4687000.0</v>
       </c>
       <c r="Y16">
         <v>40135000.0</v>
       </c>
       <c r="Z16">
         <v>15654000.0</v>
       </c>
       <c r="AA16">
         <v>546000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-98000.0</v>
       </c>
       <c r="K17">
         <v>267000.0</v>
       </c>
       <c r="L17">
         <v>75000.0</v>
       </c>
       <c r="M17">
         <v>142000.0</v>
       </c>
       <c r="N17">
         <v>-55000.0</v>
       </c>
       <c r="O17">
         <v>-70000.0</v>
       </c>
       <c r="P17">
         <v>48000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
-        <v>269457000.0</v>
+        <v>233828000.0</v>
       </c>
       <c r="C18">
         <v>239527000.0</v>
       </c>
       <c r="D18">
         <v>266778000.0</v>
       </c>
       <c r="E18">
         <v>572811000.0</v>
       </c>
       <c r="F18">
         <v>251693000.0</v>
       </c>
       <c r="G18">
         <v>217724000.0</v>
       </c>
       <c r="H18">
         <v>188404000.0</v>
       </c>
       <c r="I18">
         <v>190607000.0</v>
       </c>
       <c r="J18">
         <v>88733000.0</v>
       </c>
@@ -32000,53 +32249,55 @@
       </c>
       <c r="U18">
         <v>44824000.0</v>
       </c>
       <c r="V18">
         <v>40272000.0</v>
       </c>
       <c r="W18">
         <v>33977000.0</v>
       </c>
       <c r="X18">
         <v>52132000.0</v>
       </c>
       <c r="Y18">
         <v>52525000.0</v>
       </c>
       <c r="Z18">
         <v>-2818000.0</v>
       </c>
       <c r="AA18">
         <v>-3944000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>215</v>
+      </c>
+      <c r="B19">
+        <v>-25370000.0</v>
+      </c>
       <c r="C19">
         <v>-79938000.0</v>
       </c>
       <c r="D19">
         <v>-412493000.0</v>
       </c>
       <c r="E19">
         <v>-170710000.0</v>
       </c>
       <c r="F19">
         <v>-107402000.0</v>
       </c>
       <c r="G19">
         <v>-15474000.0</v>
       </c>
       <c r="H19">
         <v>5047000.0</v>
       </c>
       <c r="I19">
         <v>-15674000.0</v>
       </c>
       <c r="J19">
         <v>3205000.0</v>
       </c>
       <c r="K19">
@@ -32055,84 +32306,86 @@
       <c r="L19">
         <v>-1000000.0</v>
       </c>
       <c r="M19">
         <v>-5000000.0</v>
       </c>
       <c r="N19">
         <v>39500000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>217</v>
+      </c>
+      <c r="B21">
+        <v>-285000000.0</v>
+      </c>
       <c r="C21">
         <v>-250000000.0</v>
       </c>
       <c r="D21">
         <v>459700000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-21875000.0</v>
       </c>
       <c r="G21">
         <v>229037000.0</v>
       </c>
       <c r="H21">
         <v>174777000.0</v>
       </c>
       <c r="I21">
         <v>117669000.0</v>
       </c>
       <c r="J21">
         <v>-44063000.0</v>
       </c>
       <c r="K21">
@@ -32145,53 +32398,55 @@
         <v>-1262000.0</v>
       </c>
       <c r="N21">
         <v>-811000.0</v>
       </c>
       <c r="O21">
         <v>-59983000.0</v>
       </c>
       <c r="P21">
         <v>-13351000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>177</v>
+      </c>
+      <c r="B22">
+        <v>-95702000.0</v>
+      </c>
       <c r="C22">
         <v>-146979000.0</v>
       </c>
       <c r="D22">
         <v>210679000.0</v>
       </c>
       <c r="E22">
         <v>444050000.0</v>
       </c>
       <c r="F22">
         <v>327388000.0</v>
       </c>
       <c r="G22">
         <v>70665000.0</v>
       </c>
       <c r="H22">
         <v>113988000.0</v>
       </c>
       <c r="I22">
         <v>141741000.0</v>
       </c>
       <c r="J22">
         <v>132558000.0</v>
       </c>
       <c r="K22">
@@ -32226,54 +32481,54 @@
       </c>
       <c r="U22">
         <v>35091000.0</v>
       </c>
       <c r="V22">
         <v>22234000.0</v>
       </c>
       <c r="W22">
         <v>17346000.0</v>
       </c>
       <c r="X22">
         <v>37792000.0</v>
       </c>
       <c r="Y22">
         <v>52356000.0</v>
       </c>
       <c r="Z22">
         <v>-4386000.0</v>
       </c>
       <c r="AA22">
         <v>-5198000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
-        <v>-295893000.0</v>
+        <v>-10893000.0</v>
       </c>
       <c r="C23">
         <v>-9448000.0</v>
       </c>
       <c r="D23">
         <v>-24227000.0</v>
       </c>
       <c r="E23">
         <v>-15098000.0</v>
       </c>
       <c r="F23">
         <v>-10332000.0</v>
       </c>
       <c r="G23">
         <v>-22130000.0</v>
       </c>
       <c r="H23">
         <v>-24696000.0</v>
       </c>
       <c r="I23">
         <v>-15476000.0</v>
       </c>
       <c r="J23">
         <v>-12966000.0</v>
       </c>
@@ -32309,54 +32564,54 @@
       </c>
       <c r="U23">
         <v>8859000.0</v>
       </c>
       <c r="V23">
         <v>-4904000.0</v>
       </c>
       <c r="W23">
         <v>-258000.0</v>
       </c>
       <c r="X23">
         <v>-4628000.0</v>
       </c>
       <c r="Y23">
         <v>-101000.0</v>
       </c>
       <c r="Z23">
         <v>-1261000.0</v>
       </c>
       <c r="AA23">
         <v>-1405000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
-        <v>4302000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C24">
         <v>-6763000.0</v>
       </c>
       <c r="D24">
         <v>-26602000.0</v>
       </c>
       <c r="E24">
         <v>-26609000.0</v>
       </c>
       <c r="F24">
         <v>-8994000.0</v>
       </c>
       <c r="G24">
         <v>-7661000.0</v>
       </c>
       <c r="H24">
         <v>-13286000.0</v>
       </c>
       <c r="I24">
         <v>-10667000.0</v>
       </c>
       <c r="J24">
         <v>-8622000.0</v>
       </c>
@@ -32384,54 +32639,54 @@
       <c r="R24">
         <v>-25456000.0</v>
       </c>
       <c r="S24">
         <v>-8500000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
         <v>-1000000.0</v>
       </c>
       <c r="Y24">
         <v>15314000.0</v>
       </c>
       <c r="Z24">
         <v>-19091000.0</v>
       </c>
       <c r="AA24">
         <v>8000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
-        <v>269457000.0</v>
+        <v>96393000.0</v>
       </c>
       <c r="C25">
         <v>235459000.0</v>
       </c>
       <c r="D25">
         <v>45603000.0</v>
       </c>
       <c r="E25">
         <v>67679000.0</v>
       </c>
       <c r="F25">
         <v>8835000.0</v>
       </c>
       <c r="G25">
         <v>26010000.0</v>
       </c>
       <c r="H25">
         <v>16222000.0</v>
       </c>
       <c r="I25">
         <v>2254000.0</v>
       </c>
       <c r="J25">
         <v>12854000.0</v>
       </c>
@@ -32467,53 +32722,55 @@
       </c>
       <c r="U25">
         <v>-2744000.0</v>
       </c>
       <c r="V25">
         <v>4476000.0</v>
       </c>
       <c r="W25">
         <v>2436900.0</v>
       </c>
       <c r="X25">
         <v>1599000.0</v>
       </c>
       <c r="Y25">
         <v>-27576000.0</v>
       </c>
       <c r="Z25">
         <v>14281000.0</v>
       </c>
       <c r="AA25">
         <v>27019000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>221</v>
+      </c>
+      <c r="B26">
+        <v>-2093000.0</v>
+      </c>
       <c r="C26">
         <v>-8475000.0</v>
       </c>
       <c r="D26">
         <v>-424744000.0</v>
       </c>
       <c r="E26">
         <v>-576767000.0</v>
       </c>
       <c r="F26">
         <v>-2688000.0</v>
       </c>
       <c r="G26">
         <v>-6929000.0</v>
       </c>
       <c r="H26">
         <v>-18705000.0</v>
       </c>
       <c r="I26">
         <v>-67013000.0</v>
       </c>
       <c r="J26">
         <v>-20164000.0</v>
       </c>
       <c r="K26">
@@ -32538,53 +32795,55 @@
       <c r="R26"/>
       <c r="S26">
         <v>-28446000.0</v>
       </c>
       <c r="T26">
         <v>-18510000.0</v>
       </c>
       <c r="U26">
         <v>-37534000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-110000.0</v>
       </c>
       <c r="X26">
         <v>-219264000.0</v>
       </c>
       <c r="Y26">
         <v>-35164000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>222</v>
+      </c>
+      <c r="B27">
+        <v>30683000.0</v>
+      </c>
       <c r="C27">
         <v>23317000.0</v>
       </c>
       <c r="D27">
         <v>18020000.0</v>
       </c>
       <c r="E27">
         <v>30066000.0</v>
       </c>
       <c r="F27">
         <v>25217000.0</v>
       </c>
       <c r="G27">
         <v>20465000.0</v>
       </c>
       <c r="H27">
         <v>16241000.0</v>
       </c>
       <c r="I27">
         <v>10815000.0</v>
       </c>
       <c r="J27">
         <v>10237000.0</v>
       </c>
       <c r="K27">
@@ -32617,51 +32876,51 @@
       <c r="T27">
         <v>8392000.0</v>
       </c>
       <c r="U27">
         <v>6803000.0</v>
       </c>
       <c r="V27">
         <v>142000.0</v>
       </c>
       <c r="W27">
         <v>16100.0</v>
       </c>
       <c r="X27">
         <v>874000.0</v>
       </c>
       <c r="Y27">
         <v>31881000.0</v>
       </c>
       <c r="Z27">
         <v>31881000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>-295893000.0</v>
       </c>
       <c r="C28">
         <v>-259448000.0</v>
       </c>
       <c r="D28">
         <v>10729000.0</v>
       </c>
       <c r="E28">
         <v>-591865000.0</v>
       </c>
       <c r="F28">
         <v>-34895000.0</v>
       </c>
       <c r="G28">
         <v>211486000.0</v>
       </c>
       <c r="H28">
         <v>136599000.0</v>
       </c>
       <c r="I28">
         <v>37511000.0</v>
       </c>
@@ -32700,51 +32959,51 @@
       </c>
       <c r="U28">
         <v>-23536000.0</v>
       </c>
       <c r="V28">
         <v>86520000.0</v>
       </c>
       <c r="W28">
         <v>-34748000.0</v>
       </c>
       <c r="X28">
         <v>-86469000.0</v>
       </c>
       <c r="Y28">
         <v>-33824000.0</v>
       </c>
       <c r="Z28">
         <v>47211000.0</v>
       </c>
       <c r="AA28">
         <v>95772000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>269457000.0</v>
       </c>
       <c r="C29">
         <v>320418000.0</v>
       </c>
       <c r="D29">
         <v>372165000.0</v>
       </c>
       <c r="E29">
         <v>653733000.0</v>
       </c>
       <c r="F29">
         <v>305356000.0</v>
       </c>
       <c r="G29">
         <v>256826000.0</v>
       </c>
       <c r="H29">
         <v>224862000.0</v>
       </c>
       <c r="I29">
         <v>226993000.0</v>
       </c>
@@ -32783,51 +33042,51 @@
       </c>
       <c r="U29">
         <v>54538000.0</v>
       </c>
       <c r="V29">
         <v>44090000.0</v>
       </c>
       <c r="W29">
         <v>39038000.0</v>
       </c>
       <c r="X29">
         <v>65145000.0</v>
       </c>
       <c r="Y29">
         <v>56853000.0</v>
       </c>
       <c r="Z29">
         <v>1679000.0</v>
       </c>
       <c r="AA29">
         <v>-1586000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>4302000.0</v>
       </c>
       <c r="C30">
         <v>-79938000.0</v>
       </c>
       <c r="D30">
         <v>-412493000.0</v>
       </c>
       <c r="E30">
         <v>-170710000.0</v>
       </c>
       <c r="F30">
         <v>-107402000.0</v>
       </c>
       <c r="G30">
         <v>-538172000.0</v>
       </c>
       <c r="H30">
         <v>-291824000.0</v>
       </c>
       <c r="I30">
         <v>-279337000.0</v>
       </c>
@@ -32885,3307 +33144,3335 @@
       <c r="AA30">
         <v>-94143000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY30"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
       </c>
-      <c r="CY1" t="s">
-        <v>194</v>
+      <c r="CZ1" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>67171000.0</v>
+      </c>
+      <c r="C2">
         <v>82894000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>72450000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>72375000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89305000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110592000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>126362000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>71811000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>108273000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55011000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>76370000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>104418000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>137872000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>221529000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>143941000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>186052000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>246714000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>201104000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>210282000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>150658000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>83990000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108923000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>97860000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>169269000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>153962000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>113305000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>98019000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85979000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>84324000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>77271000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>104611000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>134027000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>98894000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19625000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22878000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37711000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10622000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15708000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21062000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23106000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9576000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>14408000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14474000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11633000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13073000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9663000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5501000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9269000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15580000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31653000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10519000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1939000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5681000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3823000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15498000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4901000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3962000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4643000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7924000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3934000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1883000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2077000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>41368000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>36567000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27053000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>22621000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>23488000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16675000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11316000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7805000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8356000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7835000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18495000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6170000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>17527000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10221000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4422000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3511000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4888000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10320000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>19110000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14739000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>14838000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10518000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3908000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9207000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13831000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6764000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4687000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>56077000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>43507000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>28633000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>40135000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>58891000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>30775000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25288000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>15654000.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
+      <c r="CZ2"/>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>7246000</v>
       </c>
       <c r="C3">
+        <v>7946000</v>
+      </c>
+      <c r="D3">
         <v>7908000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9975000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16220000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19260000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27266000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18145000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31556000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>29895000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26449000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17487000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24602000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24449000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18281000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13590000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14863000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15641000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11552000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11607000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10345000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7630000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6156000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14971000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10562000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9244000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9174000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7478000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11284000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7465000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11934000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5703000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9361000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5427000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6243000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5498000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4251000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4811000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6276000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6618000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5888000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6518000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8234000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6370000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4847000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4411000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4033000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5843000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2600000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1099000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3133000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2215000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1719000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1543000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1209000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1001000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1098000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1099000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>764000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1687000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1783000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1115000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>599000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>671000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>612000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>743000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1204000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1230000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1653000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1963000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2567000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2612000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2660000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1859000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2501000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2131000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2997000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2290000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2886000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1541000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>762000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1104000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1181000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>771000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1070000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1458000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1023000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1510000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1955000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4026000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3772000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3260000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1030000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1166000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1184000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>948000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4497000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2880000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
+        <v>0</v>
+      </c>
+      <c r="CY3">
         <v>2358000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-28048000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-33454000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-83657000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>77588000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-42294000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-60479000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>45935000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-9189000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>59621000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>66692000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-24821000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>11063000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-71409000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>15307000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>40656000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>15286000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>12040000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1655000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6790000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-27340000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-29416000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>35133000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-4478000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-3253000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-14833000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>27089000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-5086000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-5354000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-2044000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>13530000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-4832000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-66000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>2841000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1440000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>3410000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>4162000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-3768000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-6311000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-16073000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>21134000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>8580000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-3742000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>1858000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-11675000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>10597000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>939000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>13307000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>30142000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31044000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12931000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>26986000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>50827000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-68378000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4801000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5043000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12444000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7483000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4582000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9278000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3636000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1733000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>633000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-14047000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8037000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3810000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1694000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10230000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-55907000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-820000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7296000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-191000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4041000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-174000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-235000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>34839000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-8686000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7695000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-247000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>26045000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4397000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2578000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4435000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13423000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8214000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7575000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>83000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>17985000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1227000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2513000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5889000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>527813000.0</v>
+      </c>
+      <c r="C6">
         <v>-15723000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10444000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8726000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5414000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-21287000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15770000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5962000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21014000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22076000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33269000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28048000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-33454000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-83657000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>77588000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-42111000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-60662000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>45610000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9178000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>59624000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>66668000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-24933000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11063000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-71409000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15307000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>40657000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15286000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12040000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1655000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7053000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-27340000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-29416000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>35133000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4478000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3253000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14833000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>27089000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5086000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5354000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2044000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13530000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4832000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-66000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2841000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1440000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3410000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4162000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3768000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-6311000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-16073000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21134000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8580000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3742000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1858000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-11675000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10597000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>939000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-681000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3281000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3990000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2051000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-194000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-39291000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4801000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>9514000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4432000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-867000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6813000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5359000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3511000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-551000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>521000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-10660000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>12325000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-11357000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7306000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5799000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>911000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1377000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-5432000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-8790000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4371000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-99000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4320000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>6610000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-5299000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-4624000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7067000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2077000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-51390000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>12570000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>14874000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-11502000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-18756000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>28116000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5487000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9634000.0</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>203</v>
+      </c>
+      <c r="B7">
+        <v>409374000.0</v>
+      </c>
       <c r="C7">
+        <v>41584000.0</v>
+      </c>
+      <c r="D7">
         <v>-14356000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41478000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>46998000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>30211000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16297000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19754000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19647000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-84652000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>49031000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>96454000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-110964000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-31164000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16459000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>60789000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13724000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-72352000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-82442000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>81539000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-70239000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5307000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>41928000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>27643000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2863000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>19885000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23439000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-16335000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8011000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>11113000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3108000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>15612000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7996000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-50483000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-14561000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-22011000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>8782000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10560000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6928000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-19705000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-627000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-25187000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-31415000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>238000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-13971000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-22477000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2901000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8873000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-13356000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1298000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>10757000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>8677000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-16978000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1705000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-5121000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6018000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-4875000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-6236000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-5754000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5304000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6548000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3628000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-13246000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1469000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>4847000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-6635000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>16711000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>27710000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>26720000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>4454000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>6457000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3706000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-21000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>10376000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>625000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2999000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>5767000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3790000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-16891000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>8645000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-978000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-11510000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-8370000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1112000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>10810000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-7507000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>9932000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>8478000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1587000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-10262000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>6465000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>10767000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>7051000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-14495000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>15218000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-3643000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-8022000.0</v>
       </c>
-      <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>211706000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-45305000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1383000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>41820000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>233113000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-244636000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-321284000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-115648000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>107318000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-255653000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-40174000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>15160000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>25415000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-9010000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-6829000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>25000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>19476000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-6965000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-7448000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-23321000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>9046000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>11139000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-12039000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-10840000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>10060000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>2182000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-23245000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>3073000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-22683000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-14303000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-30208000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-32005000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-13614000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-22191000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-29316000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-12392000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-6207000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-4215000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-3346000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>3834000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>6406000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-15342000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-2113000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-7195000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>3633000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>3033000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>205</v>
+      </c>
+      <c r="B9">
+        <v>-14185000.0</v>
+      </c>
       <c r="C9">
+        <v>20100000.0</v>
+      </c>
+      <c r="D9">
         <v>7153000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28622000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24508000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10945000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>73008000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68580000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>66904000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>50734000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3921000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>211706000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-36430000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1383000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>41416000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>232091000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-244636000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-321284000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-114967000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>105518000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-249062000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-46743000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15160000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25588000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3026000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7892000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>25000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19476000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-6965000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-7448000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-23321000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9046000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11139000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-12039000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-10840000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10060000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2182000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-23245000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3073000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-22683000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-14303000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-30208000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-32005000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-13614000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-22191000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-29316000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-12392000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-6207000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4215000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2944000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>693000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>10010000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-16207000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-894000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4885000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4977000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2190000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-9219000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-7658000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-2143000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-9996000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-3122000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-5170000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-6984000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-26000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2578000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18132000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>33834000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>34186000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10406000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-7559000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>5534000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>4203000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-40599000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>1665000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-474000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>568000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>431000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-1592000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>8394000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>9482000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>6917000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-4326000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>17379000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>21309000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>21093000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3743000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-30147000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>-20966000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>113484000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-37099000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150305000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-2394000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-70988000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-38132000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>13335000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12169000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-2701000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11607000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-2943000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2918000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>8744000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8535000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>11683000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>155000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>13668000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-18018000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>4340000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2098000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-1211000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2080000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-8807000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-5199000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2015000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>5464000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-8585000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>550000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-600000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-8688000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-10068000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>359000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-282000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>759000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>38888000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-3748000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-109917000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-60093000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-93285000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>-77017000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-104839000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-112570000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-125316000.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>-116819000.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>37370000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-125120000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-68692000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-23548000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-62823000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-187746000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>185827000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-118459000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>31422000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11667000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>177302000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>41320000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24196000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>631000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6911000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>30356000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>21786000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-36458000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12909000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10524000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16403000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4872000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-13373000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>17463000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2901000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-24775000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6791000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>29764000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-9827000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11878000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>13911000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1419000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9276000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>21547000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8467000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3944000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>13888000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-88000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4706000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3628000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>10094000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3632000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3273000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6208000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>847000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-3823000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1676000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9695000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6443000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4605000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>8205000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>8770000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>7652000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13588000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>10560000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>2699000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11345000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>11084000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>9195000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2159000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3293000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1230000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>459000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>11558000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>14449000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7195000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1381000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>2078000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>10242000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>11732000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>6584000.0</v>
       </c>
-      <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>2286000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>2136000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>13861000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>15670000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>9567000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6415000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>14352000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>10218000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>3840000.0</v>
       </c>
-      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>29262000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-1366000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4345000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-10606000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-11956000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>68388000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30679000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-11313000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4636000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2171000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10965000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12777000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-7998000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1548000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11037000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14299000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16817000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3948000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1395000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>896000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6018000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4503000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1187000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>19691000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3965000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1313000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3856000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2388000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1383000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6102000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3220000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-9908000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14414000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3660000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5354000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6387000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5805000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3829000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2897000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3324000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2401000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>473000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1724000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-31000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>17155000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1693000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6457000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>237000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7561000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8878000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>11330000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3522000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11452000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>708000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>101000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>734000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>1666000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>444000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4868000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1386000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4865000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5408000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>12501000.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>2473000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>3568000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>1745000.0</v>
       </c>
-      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>7740000.0</v>
       </c>
       <c r="M13">
+        <v>7740000.0</v>
+      </c>
+      <c r="N13">
         <v>-67017000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-35970000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-59354000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-130007000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>160050000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-68910000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9471000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12312000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>71751000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-40228000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18177000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>32746000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-10695000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11343000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9961000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-312000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3376000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7359000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5448000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1974000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5156000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-43689000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-727000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-14769000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-191000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>15552000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-174000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-8900000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-11108000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-2256000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -36198,384 +36485,388 @@
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>210</v>
+      </c>
+      <c r="B14">
+        <v>35660000.0</v>
+      </c>
       <c r="C14">
+        <v>37230000.0</v>
+      </c>
+      <c r="D14">
         <v>39628000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39885000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39857000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41474000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43050000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>44738000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44517000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>43132000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39175000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38234000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38834000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38024000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34330000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33247000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31510000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27826000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26790000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25356000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>23725000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24110000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>27417000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22426000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20234000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17007000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17085000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12718000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11710000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11449000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11296000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10606000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7886000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8520000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8132000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7959000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7668000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7732000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7789000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7334000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6765000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5322000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5304000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5232000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5095000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4077000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4086000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4010000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3820000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3698000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3317000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3240000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3290000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3469000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3435000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3552000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3695000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3878000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3954000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4119000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4465000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4836000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3787000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3163000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3298000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3408000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3495000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3442000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3467000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3581000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3770000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3738000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3350000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3209000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2979000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2857000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2629000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2697000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2638000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2524000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2466000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2162000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1481000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1457000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1079000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1411000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1425000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1536000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1465000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1351000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1203000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1150000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1115000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1302000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>935000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>829000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>773000.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
+      <c r="CZ14"/>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -36619,1017 +36910,1031 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>955000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>955000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>594984000.0</v>
+      </c>
+      <c r="C16">
         <v>67171000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>82894000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>63649000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>94719000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>89305000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>110592000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>65849000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>129287000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32935000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>109639000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>76370000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>104418000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>137872000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>221529000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>143941000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>186052000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>246714000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>201104000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>210282000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>150658000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>83990000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>108923000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>97860000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>169269000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>153962000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>113305000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>98019000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>85979000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>84324000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>77271000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>104611000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>134027000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>15147000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19625000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22878000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>37711000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10622000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15708000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21062000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23106000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9576000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>14408000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14474000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11633000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13073000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>9663000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5501000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9269000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15580000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>31653000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10519000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1939000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5681000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3823000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>15498000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4901000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3962000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4643000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7924000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3934000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1883000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2077000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>41368000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>36567000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>27053000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>22621000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>23488000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>16675000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11316000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7805000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8356000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7835000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18495000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6170000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>17527000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10221000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4422000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3511000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4888000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10320000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>19110000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14739000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>14838000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10518000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3908000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>9207000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13831000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6764000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4687000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>56077000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>43507000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>28633000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>40135000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>58891000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>30775000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>25288000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>15654000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-14000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-58000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-47000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>132000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-89000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-101000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>133000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>91000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-19000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>13000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-73000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-42000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>102000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>40000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>86000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>39000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>33000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>54000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-80000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>68000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>113000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>75000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-37000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-9000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-36000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-84000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-28000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>93000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-5000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-55000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>33000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-43000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
-        <v>75572000.0</v>
+        <v>555206000.0</v>
       </c>
       <c r="C18">
+        <v>67626000.0</v>
+      </c>
+      <c r="D18">
         <v>14758000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>68748000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>82696000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>56594000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>47443000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>72249000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>63241000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-72686000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>142299000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>171218000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>25947000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>90726000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>89279000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>206181000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>186625000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>63122000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1105000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>159942000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27524000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>29500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>81080000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>70750000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>36394000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>68095000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>71670000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>19903000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>28736000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>47663000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>37346000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>54269000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>54032000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>9519000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>20167000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>12231000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>46816000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>42780000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>24729000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>13777000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>28609000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4472000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>15432000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>16766000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2317000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>192000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>11078000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2126000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4852000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>12938000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>25478000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>16088000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-4914000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16731000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>9969000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>19788000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>8552000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>5415000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3782000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1590000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3877000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3066000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-16384000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>6195000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>11044000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4970000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>18462000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>35184000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>36327000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>12149000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>19173000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>9316000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>14261000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>22666000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>18958000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>13750000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>15111000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>5593000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1509000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>21238000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>16484000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>15132000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>924000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>8053000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>16163000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-2848000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>18471000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>14181000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>4173000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-957000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>13421000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>21257000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>18411000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>7989000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>30432000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>9934000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>4170000.0</v>
       </c>
-      <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>215</v>
+      </c>
+      <c r="B19">
+        <v>-258000.0</v>
+      </c>
       <c r="C19">
+        <v>-66000.0</v>
+      </c>
+      <c r="D19">
         <v>58992000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-20591000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-26046000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14203000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-22004000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22332000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-21399000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-323731000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-33903000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4980000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2007000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22643000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>971000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4441000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2935000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>422000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5064000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-56403000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>14901000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>631000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6586000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14150000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4631000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6829000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2487000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>5051000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4338000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5711000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-22843000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>644000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>814000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-974000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>5230000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1753000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11152000.0</v>
       </c>
       <c r="AM19">
         <v>-11152000.0</v>
       </c>
       <c r="AN19">
         <v>-11152000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AO19">
+        <v>-11152000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-333000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-667000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-5000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-2000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>39500000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -37638,54 +37943,55 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37745,2860 +38051,2895 @@
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>217</v>
+      </c>
+      <c r="B21">
+        <v>-25000000.0</v>
+      </c>
       <c r="C21">
+        <v>-75000000.0</v>
+      </c>
+      <c r="D21">
         <v>-70000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-80000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-60000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-75000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-60000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-95000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>136421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="O21">
         <v>140000000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>140000000.0</v>
+      </c>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>21875000.0</v>
       </c>
       <c r="T21">
+        <v>21875000.0</v>
+      </c>
+      <c r="U21">
         <v>-55000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>33125000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-52940000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-62279000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-126845000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>471101000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>590000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-51036000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>195223000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>30000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-30000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>155000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2331000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-44063000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-18125000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-25000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-938000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-23227000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-26817000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>36186000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>156739000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11875000.0</v>
       </c>
       <c r="AR21">
         <v>-11875000.0</v>
       </c>
       <c r="AS21">
+        <v>-11875000.0</v>
+      </c>
+      <c r="AT21">
         <v>75621000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>16214000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-8571000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-8622000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-283000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>10538000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5236000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-7120000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1007000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-15689000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>176999000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-206020000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-15273000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
+        <v>62166000.0</v>
+      </c>
+      <c r="C22">
         <v>-7696000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>29288000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-116202000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1092000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-187533000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6989000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16237000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>17328000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12489000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53174000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>60906000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>84110000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81797000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>92445000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>123800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>146008000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>116217000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>74023000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>66770000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>70378000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9308000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26067000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>22325000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12965000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>27482000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>23515000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>28869000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>34122000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35613000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>27918000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>35529000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>42681000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>41167000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>28128000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>31255000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>32008000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>26351000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>27296000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>26322000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>25869000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20165000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>33647000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>15870000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>12209000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9895000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8499000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7193000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7630000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8356000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8615000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8399000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7563000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5896000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5858000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-81000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4276000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-2435000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-26899000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>813000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2256000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1618000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-51290000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>137000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>780000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-2722000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-1995000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4374000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-121834000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7624000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7850000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>9367000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>9516000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>9004000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10088000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9246000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8194000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>10047000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9472000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7271000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8301000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6977000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6848000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4416000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3993000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4534000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3930000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4323000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4559000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4917000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9286000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>11190000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>12399000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>14406000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>14292000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>12481000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11177000.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>2749000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1393000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>436000.0</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>194000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
-        <v>-83242000.0</v>
+        <v>-2135000.0</v>
       </c>
       <c r="C23">
+        <v>-8242000.0</v>
+      </c>
+      <c r="D23">
         <v>-948000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-226000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1211000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-469000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-108000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3973000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1205000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3287000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-9713000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1466000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3835000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-366000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9431000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-977000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-527000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-470000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8358000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6741000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2875000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-569000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18874000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4779000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1907000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-7730000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-10280000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-68633000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-24000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-482000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-14970000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-302000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-58000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1945000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-10990000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-13139000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-8117000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>82000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4220000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-215000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>573000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-688000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-466000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-48000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1643000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-3656000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2301000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>558000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>380000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1286000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-196441000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-68000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4080000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-650000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-327000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-882000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1178000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-733000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>132667000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-132908000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-677000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1536000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>110000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-5000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-151000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-30954000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4605000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>18000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-3582000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5934000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-18000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>29000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>142000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3132000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12967000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4394000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1368000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>483000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-4822000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1195000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1011000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1093000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4004000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-258000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-7080000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1983000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-2689000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-29000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-410000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2137000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>993000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1077000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2252000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-80000.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>412000.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
+      <c r="CZ23"/>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
+        <v>-7504000.0</v>
+      </c>
+      <c r="C24">
         <v>-8053000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>66900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1635000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1588000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1383000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4148000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1649000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4461000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-321729000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6992000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-959000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-16951000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-107000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-12858000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1060000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-12584000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3322000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4703000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1481000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-224000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-980000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-720000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-7361000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2042000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6085000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1696000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3583000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2867000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5779000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-219227000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4724000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>833000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2626000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>170000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4999000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-247000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2603000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-207000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2855000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1494000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>902000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1282000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1870000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1409000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1900000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3933000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3134000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-39500000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>596000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-9000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>60000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>462000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-560000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>178000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>8353000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-44000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-8000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2719000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>2209000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-2720000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1061000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-22275000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-3181000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-40000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-8500000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-39567000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>5482000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-5482000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-35963000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>410000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-410000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-1000000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>9507000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-1000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-9507000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4148000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
-        <v>83268000.0</v>
+        <v>153078000.0</v>
       </c>
       <c r="C25">
+        <v>1358000.0</v>
+      </c>
+      <c r="D25">
         <v>-38607000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>132498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3351000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>230155000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1881000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7369000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-184000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6751000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6233000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6396000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27775000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>40526000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7299000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13218000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6636000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10931000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1276000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4872000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4052000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10020000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2378000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8725000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9643000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5142000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7422000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1415000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2243000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3806000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2107000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3235000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3421000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2040000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1906000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2833000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6075000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5999000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1469000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2610000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1040000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2389000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>939000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>637000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2382000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1737000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1172000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5037000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-807000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2244000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1312000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2412000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>701000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3230000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2651000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11664000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1965000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10683000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>33113000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1806000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2064000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4584000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>52203000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-36000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1230000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7089000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1675000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>736000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>176103000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-10014000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3815000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2484000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3978000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-4175000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3688000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2853000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-2035000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-12582000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3281000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4106000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1374000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2619000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>504900.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>886400.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>394000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>84000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1234000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>163000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>428000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>493000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>322000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>138000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-311000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1153000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1420000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>951000.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>-390000.0</v>
+      </c>
+      <c r="D26">
         <v>-266000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-226000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1211000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3925000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-469000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-108000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3973000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1205000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2522000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-250000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-174744000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-174876000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3835000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-173867000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-228024000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2688000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-527000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-470000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-5258000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2131000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-158000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-287000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4353000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>18705000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1809000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-775000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-17930000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-14263000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-31859000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-20891000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-10926000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-13067000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-6768000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2030000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-7313000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-13261000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-360000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-5194000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-395000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-195000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2624000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-8694000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-87000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-118000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-338000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3905000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-8000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-125000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1134000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1403000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-203000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-29000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-6448000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-21998000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-18510000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-37534000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>1000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-111000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-180776000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-2485000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-4968000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-31035000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-35164000.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>222</v>
+      </c>
+      <c r="B27">
+        <v>9892000.0</v>
+      </c>
       <c r="C27">
+        <v>5762000.0</v>
+      </c>
+      <c r="D27">
         <v>6713000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8827000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9381000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3666000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5555000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6357000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7739000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2578000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>306000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4818000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10318000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5396000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4898000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8513000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11259000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7322000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2589000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6019000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9287000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5419000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3772000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6347000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4927000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4528000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2825000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3702000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5186000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2861000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1809000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3281000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2864000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2517000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2477000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2562000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2681000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2604000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2704000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2710000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3381000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3733000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2021000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2153000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2377000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1796000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1791000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1751000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1819000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1458000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1487000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1478000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1702000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1646000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1569000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1577000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1432000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1723000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1697000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1723000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1989000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1940000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1955000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2040000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2349000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1948000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1931000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2155000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2675000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>9322000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>67000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>2123000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>8392000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>5000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1795000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6803000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>45000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-335000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1367000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>142000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>15100.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>16600.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>40000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>750000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>218000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>874000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>218000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>874000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>218000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-27135000.0</v>
+      </c>
+      <c r="C28">
         <v>-83242000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-71214000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-80226000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-61211000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-79898000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-60469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-80108000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-38973000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>363495000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-105022000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-203287000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-44457000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-176342000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3835000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-174233000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-237455000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3665000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-527000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-55470000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24767000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-55071000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-62437000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-127132000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>456126000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>159000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-52845000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>187495000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1790000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-44263000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-36883000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>133627000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14970000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-13369000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-24951000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-26945000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-11928000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-36128000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-26817000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>36268000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>152967000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4910000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-11302000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-12563000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>75155000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16166000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6891000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-8790000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2584000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10525000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4856000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7471000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1019000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-15330000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-21029000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-9402000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-15923000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-6070000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-7087000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-318000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1825000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-2240000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-20214000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2459000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1536000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>21721000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-16157000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28420000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-30954000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-8296000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-19627000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-345000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5934000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-10316000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-30319000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-984000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-9304000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4752000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2817000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-26670000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>10703000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>100417000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1035000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-3299000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-9563000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-2499000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-23076000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-7079000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-2094000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-50397000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-841000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-5378000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-29853000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-37861000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>233000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2488000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1316000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>47211000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>8831000.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>95772000.0</v>
       </c>
-      <c r="CY28"/>
+      <c r="CZ28"/>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>562452000.0</v>
+      </c>
+      <c r="C29">
         <v>75572000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22666000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78548000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>92671000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>72814000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66703000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>99515000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>81386000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-41130000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>172194000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>197667000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43434000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>115328000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>113728000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>224462000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>200215000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>77985000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16746000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>171494000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39131000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>39845000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>88710000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>76906000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>51365000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>78657000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>80914000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>29077000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>36214000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>58947000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>44811000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>66203000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>59735000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>18880000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>25594000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>18474000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>52314000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>47031000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>29540000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>20053000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>35227000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1416000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>21950000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>25000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8687000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5039000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>15489000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6159000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>991000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>15538000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>26577000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>19221000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2699000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>18450000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>11512000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>20997000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9553000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>6513000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4881000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2354000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5564000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4849000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-15269000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>6794000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>11715000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>5582000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>19205000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>36388000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>37557000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>13802000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>21136000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>11883000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>16873000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>25326000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>20817000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>16251000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>17242000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>8590000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>3799000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>24124000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>18025000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>15894000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2028000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>9234000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>16934000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-1778000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>19929000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>15204000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>5683000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>998000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>17447000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>25029000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>21671000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>9019000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>31598000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>11118000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>5118000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1679000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>10432000.0</v>
       </c>
-      <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-7504000.0</v>
+      </c>
+      <c r="C30">
         <v>-8053000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58992000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-20591000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26046000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14203000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-22004000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22332000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21399000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-323731000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-33903000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22428000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-32431000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22643000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-32305000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-92523000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-23239000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-28385000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-25408000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-56403000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2794000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9714000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-15196000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-21125000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-492137000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-38218000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-12915000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-204443000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-36248000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7689000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-35401000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-229337000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9613000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10002000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3823000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6320000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13301000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-16091000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8117000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-58451000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-174703000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-11191000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-10768000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-9516000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-85350000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-17908000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4511000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4709000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-42100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-503000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3142000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2155000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1257000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2103000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1031000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7352000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1142000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1107000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1955000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1687000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2805000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3835000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>462000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-668000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-22887000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3924000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1204000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1230000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1819000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1963000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-11064000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-33401000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2656000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1859000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-7983000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2131000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2997000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-2290000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2886000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-37504000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-111859000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1105000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1591000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-771000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1070000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1458000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1023000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1510000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1955000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4026000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4772000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3260000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>10086000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3715000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-8119000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3200000.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
+      <c r="CZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>