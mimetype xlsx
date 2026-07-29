--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2051,51 +2051,53 @@
         <v>452000.0</v>
       </c>
       <c r="V15">
         <v>437000.0</v>
       </c>
       <c r="W15">
         <v>432000.0</v>
       </c>
       <c r="X15">
         <v>430000.0</v>
       </c>
       <c r="Y15">
         <v>430000.0</v>
       </c>
       <c r="Z15">
         <v>423000.0</v>
       </c>
       <c r="AA15">
         <v>288000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>106834000.0</v>
+      </c>
       <c r="C16">
         <v>66355000.0</v>
       </c>
       <c r="D16">
         <v>20010000.0</v>
       </c>
       <c r="E16">
         <v>33291000.0</v>
       </c>
       <c r="F16">
         <v>157052000.0</v>
       </c>
       <c r="G16">
         <v>11004000.0</v>
       </c>
       <c r="H16">
         <v>11788000.0</v>
       </c>
       <c r="I16">
         <v>12365000.0</v>
       </c>
       <c r="J16">
         <v>8384000.0</v>
       </c>
       <c r="K16">
@@ -3626,51 +3628,51 @@
       </c>
       <c r="V39">
         <v>45916000.0</v>
       </c>
       <c r="W39">
         <v>14672000.0</v>
       </c>
       <c r="X39">
         <v>15862000.0</v>
       </c>
       <c r="Y39">
         <v>14062000.0</v>
       </c>
       <c r="Z39">
         <v>9753000.0</v>
       </c>
       <c r="AA39">
         <v>4812000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>486660000.0</v>
+        <v>379826000.0</v>
       </c>
       <c r="C40">
         <v>372311000.0</v>
       </c>
       <c r="D40">
         <v>451007000.0</v>
       </c>
       <c r="E40">
         <v>443236000.0</v>
       </c>
       <c r="F40">
         <v>440779000.0</v>
       </c>
       <c r="G40">
         <v>284780000.0</v>
       </c>
       <c r="H40">
         <v>249827000.0</v>
       </c>
       <c r="I40">
         <v>10243000.0</v>
       </c>
       <c r="J40">
         <v>5146000.0</v>
       </c>
@@ -8718,52 +8720,56 @@
       </c>
       <c r="CR15">
         <v>430000.0</v>
       </c>
       <c r="CS15">
         <v>430000.0</v>
       </c>
       <c r="CT15">
         <v>423000.0</v>
       </c>
       <c r="CU15">
         <v>423000.0</v>
       </c>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
     </row>
     <row r="16" spans="1:103">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>5086000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C16">
+        <v>106834000.0</v>
+      </c>
+      <c r="D16">
+        <v>66892000.0</v>
+      </c>
       <c r="E16">
         <v>114699000.0</v>
       </c>
       <c r="F16">
         <v>108749000.0</v>
       </c>
       <c r="G16">
         <v>66355000.0</v>
       </c>
       <c r="H16">
         <v>12738000.0</v>
       </c>
       <c r="I16">
         <v>11541000.0</v>
       </c>
       <c r="J16">
         <v>12514000.0</v>
       </c>
       <c r="K16">
         <v>20010000.0</v>
       </c>
       <c r="L16">
         <v>23175000.0</v>
       </c>
       <c r="M16">
@@ -14415,54 +14421,54 @@
         <v>12259000.0</v>
       </c>
       <c r="CT39">
         <v>10820000.0</v>
       </c>
       <c r="CU39">
         <v>9753000.0</v>
       </c>
       <c r="CV39">
         <v>8071000.0</v>
       </c>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39">
         <v>4812000.0</v>
       </c>
     </row>
     <row r="40" spans="1:103">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>835920000.0</v>
       </c>
       <c r="C40">
-        <v>486660000.0</v>
+        <v>379826000.0</v>
       </c>
       <c r="D40">
-        <v>444489000.0</v>
+        <v>377597000.0</v>
       </c>
       <c r="E40">
         <v>353205000.0</v>
       </c>
       <c r="F40">
         <v>358104000.0</v>
       </c>
       <c r="G40">
         <v>372311000.0</v>
       </c>
       <c r="H40">
         <v>383388000.0</v>
       </c>
       <c r="I40">
         <v>420274000.0</v>
       </c>
       <c r="J40">
         <v>457839000.0</v>
       </c>
       <c r="K40">
         <v>451007000.0</v>
       </c>
       <c r="L40">
         <v>426968000.0</v>
       </c>
@@ -22913,51 +22919,53 @@
         <v>103310000.0</v>
       </c>
       <c r="CW2">
         <v>86104000.0</v>
       </c>
       <c r="CX2">
         <v>77918000.0</v>
       </c>
       <c r="CY2">
         <v>57879000.0</v>
       </c>
       <c r="CZ2">
         <v>44251000.0</v>
       </c>
       <c r="DA2">
         <v>34908000.0</v>
       </c>
       <c r="DB2">
         <v>33570000.0</v>
       </c>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>165</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>35660000.0</v>
+      </c>
       <c r="C3">
         <v>37230000.0</v>
       </c>
       <c r="D3">
         <v>39628000.0</v>
       </c>
       <c r="E3">
         <v>39885000.0</v>
       </c>
       <c r="F3">
         <v>39857000.0</v>
       </c>
       <c r="G3">
         <v>41474000.0</v>
       </c>
       <c r="H3">
         <v>43050000.0</v>
       </c>
       <c r="I3">
         <v>44738000.0</v>
       </c>
       <c r="J3">
         <v>44517000.0</v>
       </c>
       <c r="K3">
@@ -23477,51 +23485,53 @@
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>167</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>117171000.0</v>
+      </c>
       <c r="C5">
         <v>8118000.0</v>
       </c>
       <c r="D5">
         <v>47618000.0</v>
       </c>
       <c r="E5">
         <v>-123715000.0</v>
       </c>
       <c r="F5">
         <v>12507000.0</v>
       </c>
       <c r="G5">
         <v>-202552000.0</v>
       </c>
       <c r="H5">
         <v>22252000.0</v>
       </c>
       <c r="I5">
         <v>37682000.0</v>
       </c>
       <c r="J5">
         <v>39945000.0</v>
       </c>
       <c r="K5">
@@ -23796,51 +23806,51 @@
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>168</v>
       </c>
       <c r="B6">
-        <v>117171000.0</v>
+        <v>152831000.0</v>
       </c>
       <c r="C6">
         <v>45348000.0</v>
       </c>
       <c r="D6">
         <v>87246000.0</v>
       </c>
       <c r="E6">
         <v>-83830000.0</v>
       </c>
       <c r="F6">
         <v>52364000.0</v>
       </c>
       <c r="G6">
         <v>-161078000.0</v>
       </c>
       <c r="H6">
         <v>65302000.0</v>
       </c>
       <c r="I6">
         <v>82420000.0</v>
       </c>
       <c r="J6">
         <v>84462000.0</v>
       </c>
@@ -32484,51 +32494,51 @@
       </c>
       <c r="V22">
         <v>22234000.0</v>
       </c>
       <c r="W22">
         <v>17346000.0</v>
       </c>
       <c r="X22">
         <v>37792000.0</v>
       </c>
       <c r="Y22">
         <v>52356000.0</v>
       </c>
       <c r="Z22">
         <v>-4386000.0</v>
       </c>
       <c r="AA22">
         <v>-5198000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
-        <v>-10893000.0</v>
+        <v>-8800000.0</v>
       </c>
       <c r="C23">
         <v>-9448000.0</v>
       </c>
       <c r="D23">
         <v>-24227000.0</v>
       </c>
       <c r="E23">
         <v>-15098000.0</v>
       </c>
       <c r="F23">
         <v>-10332000.0</v>
       </c>
       <c r="G23">
         <v>-22130000.0</v>
       </c>
       <c r="H23">
         <v>-24696000.0</v>
       </c>
       <c r="I23">
         <v>-15476000.0</v>
       </c>
       <c r="J23">
         <v>-12966000.0</v>
       </c>
@@ -34800,51 +34810,51 @@
       </c>
       <c r="CS6">
         <v>5487000.0</v>
       </c>
       <c r="CT6">
         <v>9634000.0</v>
       </c>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
     </row>
     <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>203</v>
       </c>
       <c r="B7">
         <v>409374000.0</v>
       </c>
       <c r="C7">
         <v>41584000.0</v>
       </c>
       <c r="D7">
-        <v>-14356000.0</v>
+        <v>-29028000.0</v>
       </c>
       <c r="E7">
         <v>41478000.0</v>
       </c>
       <c r="F7">
         <v>46998000.0</v>
       </c>
       <c r="G7">
         <v>30211000.0</v>
       </c>
       <c r="H7">
         <v>16297000.0</v>
       </c>
       <c r="I7">
         <v>19754000.0</v>
       </c>
       <c r="J7">
         <v>19647000.0</v>
       </c>
       <c r="K7">
         <v>-84652000.0</v>
       </c>
       <c r="L7">
         <v>49031000.0</v>
       </c>
@@ -35302,51 +35312,51 @@
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
     </row>
     <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>205</v>
       </c>
       <c r="B9">
         <v>-14185000.0</v>
       </c>
       <c r="C9">
         <v>20100000.0</v>
       </c>
       <c r="D9">
-        <v>7153000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="E9">
         <v>28622000.0</v>
       </c>
       <c r="F9">
         <v>24508000.0</v>
       </c>
       <c r="G9">
         <v>10945000.0</v>
       </c>
       <c r="H9">
         <v>73008000.0</v>
       </c>
       <c r="I9">
         <v>68580000.0</v>
       </c>
       <c r="J9">
         <v>66904000.0</v>
       </c>
       <c r="K9">
         <v>50734000.0</v>
       </c>
       <c r="L9">
         <v>3921000.0</v>
       </c>
@@ -38580,54 +38590,54 @@
         <v>12481000.0</v>
       </c>
       <c r="CT22">
         <v>11177000.0</v>
       </c>
       <c r="CU22"/>
       <c r="CV22">
         <v>2749000.0</v>
       </c>
       <c r="CW22">
         <v>1393000.0</v>
       </c>
       <c r="CX22">
         <v>436000.0</v>
       </c>
       <c r="CY22"/>
       <c r="CZ22">
         <v>194000.0</v>
       </c>
     </row>
     <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
-        <v>-2135000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="C23">
-        <v>-8242000.0</v>
+        <v>-7852000.0</v>
       </c>
       <c r="D23">
         <v>-948000.0</v>
       </c>
       <c r="E23">
         <v>-226000.0</v>
       </c>
       <c r="F23">
         <v>-1211000.0</v>
       </c>
       <c r="G23">
         <v>-973000.0</v>
       </c>
       <c r="H23">
         <v>-469000.0</v>
       </c>
       <c r="I23">
         <v>-108000.0</v>
       </c>
       <c r="J23">
         <v>-3973000.0</v>
       </c>
       <c r="K23">
         <v>-1205000.0</v>
       </c>
@@ -38887,54 +38897,54 @@
         <v>-1077000.0</v>
       </c>
       <c r="CS23">
         <v>2252000.0</v>
       </c>
       <c r="CT23">
         <v>-80000.0</v>
       </c>
       <c r="CU23"/>
       <c r="CV23">
         <v>412000.0</v>
       </c>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
     </row>
     <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
         <v>-7504000.0</v>
       </c>
       <c r="C24">
-        <v>-8053000.0</v>
+        <v>-107000.0</v>
       </c>
       <c r="D24">
-        <v>66900000.0</v>
+        <v>65324000.0</v>
       </c>
       <c r="E24">
         <v>1635000.0</v>
       </c>
       <c r="F24">
         <v>-1588000.0</v>
       </c>
       <c r="G24">
         <v>-1383000.0</v>
       </c>
       <c r="H24">
         <v>-4148000.0</v>
       </c>
       <c r="I24">
         <v>1649000.0</v>
       </c>
       <c r="J24">
         <v>-4461000.0</v>
       </c>
       <c r="K24">
         <v>-321729000.0</v>
       </c>
       <c r="L24">
         <v>-6992000.0</v>
       </c>
@@ -38944,51 +38954,51 @@
       <c r="N24">
         <v>-16951000.0</v>
       </c>
       <c r="O24">
         <v>-107000.0</v>
       </c>
       <c r="P24">
         <v>-12858000.0</v>
       </c>
       <c r="Q24">
         <v>-1060000.0</v>
       </c>
       <c r="R24">
         <v>-12584000.0</v>
       </c>
       <c r="S24">
         <v>-3322000.0</v>
       </c>
       <c r="T24">
         <v>-4703000.0</v>
       </c>
       <c r="U24">
         <v>-1481000.0</v>
       </c>
       <c r="V24">
-        <v>500000.0</v>
+        <v>14401000.0</v>
       </c>
       <c r="W24">
         <v>-224000.0</v>
       </c>
       <c r="X24">
         <v>-980000.0</v>
       </c>
       <c r="Y24">
         <v>-720000.0</v>
       </c>
       <c r="Z24">
         <v>-7361000.0</v>
       </c>
       <c r="AA24">
         <v>-2042000.0</v>
       </c>
       <c r="AB24">
         <v>-6085000.0</v>
       </c>
       <c r="AC24">
         <v>-1696000.0</v>
       </c>
       <c r="AD24">
         <v>-3583000.0</v>
       </c>
@@ -39150,57 +39160,57 @@
       <c r="CP24"/>
       <c r="CQ24">
         <v>9507000.0</v>
       </c>
       <c r="CR24">
         <v>-1000000.0</v>
       </c>
       <c r="CS24">
         <v>-9507000.0</v>
       </c>
       <c r="CT24">
         <v>4148000.0</v>
       </c>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
     </row>
     <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
-        <v>153078000.0</v>
+        <v>11725000.0</v>
       </c>
       <c r="C25">
         <v>1358000.0</v>
       </c>
       <c r="D25">
-        <v>-38607000.0</v>
+        <v>-40814000.0</v>
       </c>
       <c r="E25">
         <v>132498000.0</v>
       </c>
       <c r="F25">
         <v>3351000.0</v>
       </c>
       <c r="G25">
         <v>230155000.0</v>
       </c>
       <c r="H25">
         <v>-1881000.0</v>
       </c>
       <c r="I25">
         <v>7369000.0</v>
       </c>
       <c r="J25">
         <v>-184000.0</v>
       </c>
       <c r="K25">
         <v>6751000.0</v>
       </c>
       <c r="L25">
         <v>6233000.0</v>
       </c>
@@ -39451,51 +39461,53 @@
         <v>138000.0</v>
       </c>
       <c r="CQ25">
         <v>-311000.0</v>
       </c>
       <c r="CR25">
         <v>1153000.0</v>
       </c>
       <c r="CS25">
         <v>1420000.0</v>
       </c>
       <c r="CT25">
         <v>951000.0</v>
       </c>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
     </row>
     <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>221</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-2130000.0</v>
+      </c>
       <c r="C26">
         <v>-390000.0</v>
       </c>
       <c r="D26">
         <v>-266000.0</v>
       </c>
       <c r="E26">
         <v>-226000.0</v>
       </c>
       <c r="F26">
         <v>-1211000.0</v>
       </c>
       <c r="G26">
         <v>-3925000.0</v>
       </c>
       <c r="H26">
         <v>-469000.0</v>
       </c>
       <c r="I26">
         <v>-108000.0</v>
       </c>
       <c r="J26">
         <v>-3973000.0</v>
       </c>
       <c r="K26">