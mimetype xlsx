--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
@@ -1834,1472 +1837,1581 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
+      <c r="C2"/>
       <c r="D2">
         <v>233000000.0</v>
       </c>
       <c r="E2">
-        <v>206892000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="F2">
         <v>206892000.0</v>
       </c>
       <c r="G2">
-        <v>56407425.0</v>
+        <v>206892000.0</v>
       </c>
       <c r="H2">
         <v>56407425.0</v>
       </c>
       <c r="I2">
+        <v>56407425.0</v>
+      </c>
+      <c r="J2">
         <v>42375000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
-    </row>
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
+        <v>64338000.0</v>
+      </c>
+      <c r="C5">
         <v>64338063.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64761305.0</v>
       </c>
       <c r="D5">
         <v>64761305.0</v>
       </c>
       <c r="E5">
+        <v>64761305.0</v>
+      </c>
+      <c r="F5">
         <v>-4972860.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4972861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>978768.0</v>
       </c>
       <c r="H5">
         <v>978768.0</v>
       </c>
       <c r="I5">
+        <v>978768.0</v>
+      </c>
+      <c r="J5">
         <v>978767.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>46132866328.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>8917987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8826875000.0</v>
       </c>
       <c r="E9">
         <v>8826875000.0</v>
       </c>
       <c r="F9">
         <v>8826875000.0</v>
       </c>
       <c r="G9">
         <v>8826875000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>8826875000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>6625066000.0</v>
+      </c>
+      <c r="C10">
         <v>6669173684.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6556806587.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10692544713.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9238604762.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22532576663.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24262022901.0</v>
       </c>
       <c r="H10">
         <v>24262022901.0</v>
       </c>
       <c r="I10">
+        <v>24262022901.0</v>
+      </c>
+      <c r="J10">
         <v>25237211576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3059744233.0</v>
       </c>
       <c r="K10">
         <v>-3059744233.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10">
+        <v>-3059744233.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>6556806590.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10692544710.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9238604760.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22532576660.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>24262022900.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>6625066000.0</v>
+      </c>
+      <c r="C12">
         <v>6669173684.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6556806587.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10692544713.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9238604762.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22532576663.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24262022901.0</v>
       </c>
       <c r="H12">
         <v>24262022901.0</v>
       </c>
       <c r="I12">
+        <v>24262022901.0</v>
+      </c>
+      <c r="J12">
         <v>25237211576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3059744233.0</v>
       </c>
       <c r="K12">
         <v>3059744233.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>3059744233.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>60000000000.0</v>
       </c>
       <c r="C13">
         <v>60000000000.0</v>
       </c>
       <c r="D13">
         <v>60000000000.0</v>
       </c>
       <c r="E13">
         <v>60000000000.0</v>
       </c>
       <c r="F13">
         <v>60000000000.0</v>
       </c>
       <c r="G13">
         <v>60000000000.0</v>
       </c>
       <c r="H13">
         <v>60000000000.0</v>
       </c>
       <c r="I13">
         <v>60000000000.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>60000000000.0</v>
+      </c>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
         <v>1200000000.0</v>
       </c>
       <c r="C14">
         <v>1200000000.0</v>
       </c>
       <c r="D14">
         <v>1200000000.0</v>
       </c>
       <c r="E14">
         <v>1200000000.0</v>
       </c>
       <c r="F14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="G14">
         <v>1192593672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="H14">
         <v>1200000000.0</v>
       </c>
       <c r="I14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="J14">
         <v>1201237036.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="K14">
         <v>1200000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>1200000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>21</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>680387000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>6676825000.0</v>
+      </c>
+      <c r="C22">
         <v>6231988388.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3922743880.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2663897402.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>651597000.0</v>
       </c>
-      <c r="I22"/>
+      <c r="I22">
+        <v>651597000.0</v>
+      </c>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>72083815000.0</v>
+      </c>
+      <c r="C23">
         <v>72918502946.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>71650941603.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70533670815.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>71991665291.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71392198420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70428479906.0</v>
       </c>
       <c r="H23">
         <v>70428479906.0</v>
       </c>
       <c r="I23">
+        <v>70428479906.0</v>
+      </c>
+      <c r="J23">
         <v>70015109801.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>46132866328.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>-6625066000.0</v>
+      </c>
+      <c r="C28">
         <v>-6669173684.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6556806587.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10692544713.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9238604762.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22532576663.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24262022901.0</v>
       </c>
       <c r="H28">
         <v>-24262022901.0</v>
       </c>
       <c r="I28">
+        <v>-24262022901.0</v>
+      </c>
+      <c r="J28">
         <v>-25237211576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3059744233.0</v>
       </c>
       <c r="K28">
         <v>3059744233.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28">
+        <v>3059744233.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>4097379000.0</v>
+      </c>
+      <c r="C30">
         <v>4570491714.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4387617396.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4070833541.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18947478222.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3826159500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2877113920.0</v>
       </c>
       <c r="H30">
         <v>2877113920.0</v>
       </c>
       <c r="I30">
+        <v>2877113920.0</v>
+      </c>
+      <c r="J30">
         <v>3188224004.0</v>
       </c>
-      <c r="J30"/>
       <c r="K30"/>
-    </row>
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>46703202000.0</v>
+      </c>
+      <c r="C33">
         <v>47390356516.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>48523281097.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>49302395159.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>40295063507.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>40866921657.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41443445394.0</v>
       </c>
       <c r="H33">
         <v>41443445394.0</v>
       </c>
       <c r="I33">
+        <v>41443445394.0</v>
+      </c>
+      <c r="J33">
         <v>41995364530.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>-3059744233.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>340542000.0</v>
+      </c>
+      <c r="C35">
         <v>340542353.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>712540330.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>712540329.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>664256055.0</v>
       </c>
       <c r="F35">
         <v>664256055.0</v>
       </c>
       <c r="G35">
+        <v>664256055.0</v>
+      </c>
+      <c r="H35">
         <v>561721109.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>561712109.0</v>
       </c>
-      <c r="J35"/>
       <c r="K35"/>
-    </row>
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>41</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39657244327.0</v>
       </c>
       <c r="D36">
         <v>39657244327.0</v>
       </c>
       <c r="E36">
+        <v>39657244327.0</v>
+      </c>
+      <c r="F36">
         <v>40071119327.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>40485331927.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40899375726.0</v>
       </c>
       <c r="H36">
         <v>40899375726.0</v>
       </c>
       <c r="I36">
+        <v>40899375726.0</v>
+      </c>
+      <c r="J36">
         <v>41298483700.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-3059744233.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>43</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D38">
         <v>0.0</v>
       </c>
       <c r="E38">
+        <v>0.0</v>
+      </c>
+      <c r="F38">
         <v>-20000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>7981343000.0</v>
+      </c>
+      <c r="C39">
         <v>8056492643.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8260492643.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3804000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3510518800.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4166540600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756021800.0</v>
       </c>
       <c r="H39">
         <v>1756021800.0</v>
       </c>
       <c r="I39">
+        <v>1756021800.0</v>
+      </c>
+      <c r="J39">
         <v>156021800.0</v>
       </c>
-      <c r="J39"/>
       <c r="K39"/>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>528321000.0</v>
+      </c>
+      <c r="C40">
         <v>528321233.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1078930253.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>610476184.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1688729887.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1733209298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237827256.0</v>
       </c>
       <c r="H40">
         <v>1237827256.0</v>
       </c>
       <c r="I40">
+        <v>1237827256.0</v>
+      </c>
+      <c r="J40">
         <v>1406238503.0</v>
       </c>
-      <c r="J40"/>
       <c r="K40"/>
-    </row>
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
+        <v>12356555000.0</v>
+      </c>
+      <c r="C42">
         <v>12356555200.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8917987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8826875000.0</v>
       </c>
       <c r="E42">
         <v>8826875000.0</v>
       </c>
       <c r="F42">
         <v>8826875000.0</v>
       </c>
       <c r="G42">
         <v>8826875000.0</v>
       </c>
       <c r="H42">
         <v>8826875000.0</v>
       </c>
       <c r="I42">
         <v>8826875000.0</v>
       </c>
-      <c r="J42"/>
+      <c r="J42">
+        <v>8826875000.0</v>
+      </c>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>7720956000.0</v>
+      </c>
+      <c r="C46">
         <v>8337762290.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8866036770.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9645150832.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>223944180.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>381589730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544069668.0</v>
       </c>
       <c r="H46">
         <v>544069668.0</v>
       </c>
       <c r="I46">
+        <v>544069668.0</v>
+      </c>
+      <c r="J46">
         <v>696880830.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>8866036770.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9645150830.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>224844180.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>381589730.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>544069670.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-1886330000.0</v>
+      </c>
+      <c r="C48">
         <v>-371253903.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>643722714.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>86017996.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>609885210.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-34061071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306391457.0</v>
       </c>
       <c r="H48">
         <v>306391457.0</v>
       </c>
       <c r="I48">
+        <v>306391457.0</v>
+      </c>
+      <c r="J48">
         <v>-261357469.0</v>
       </c>
-      <c r="J48"/>
       <c r="K48"/>
-    </row>
-    <row r="49" spans="1:11">
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-    </row>
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-    </row>
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
+      <c r="J53"/>
       <c r="K53">
         <v>6119488466.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53">
+        <v>6119488466.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>72083815000.0</v>
+      </c>
+      <c r="C55">
         <v>72918502946.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>71650941603.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>70533670815.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>71991665291.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>71392198420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70990201015.0</v>
       </c>
       <c r="H55">
         <v>70990201015.0</v>
       </c>
       <c r="I55">
+        <v>70990201015.0</v>
+      </c>
+      <c r="J55">
         <v>70576821910.0</v>
       </c>
-      <c r="J55"/>
       <c r="K55"/>
-    </row>
-    <row r="56" spans="1:11">
+      <c r="L55"/>
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>25380613000.0</v>
+      </c>
+      <c r="C56">
         <v>25528146429.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23127660506.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21231275656.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>31696601784.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>30525276763.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29546755621.0</v>
       </c>
       <c r="H56">
         <v>29546755621.0</v>
       </c>
       <c r="I56">
+        <v>29546755621.0</v>
+      </c>
+      <c r="J56">
         <v>28581457380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3059744233.0</v>
       </c>
       <c r="K56">
         <v>3059744233.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:11">
+      <c r="L56">
+        <v>3059744233.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>1208709000.0</v>
+      </c>
+      <c r="C57">
         <v>528321233.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1311930253.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>843476184.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1895621887.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1940101298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294234681.0</v>
       </c>
       <c r="H57">
         <v>1294234681.0</v>
       </c>
       <c r="I57">
+        <v>1294234681.0</v>
+      </c>
+      <c r="J57">
         <v>1448613503.0</v>
       </c>
-      <c r="J57"/>
       <c r="K57"/>
-    </row>
-    <row r="58" spans="1:11">
+      <c r="L57"/>
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>1549251000.0</v>
+      </c>
+      <c r="C58">
         <v>868863586.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2024470583.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1556016513.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2559877942.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2604357353.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294234681.0</v>
       </c>
       <c r="H58">
         <v>1294234681.0</v>
       </c>
       <c r="I58">
+        <v>1294234681.0</v>
+      </c>
+      <c r="J58">
         <v>1448613503.0</v>
       </c>
-      <c r="J58"/>
       <c r="K58"/>
-    </row>
-    <row r="59" spans="1:11">
+      <c r="L58"/>
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>70534564000.0</v>
+      </c>
+      <c r="C60">
         <v>72049639360.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>69626471020.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>68977654302.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>69431787349.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68787841067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69134245225.0</v>
       </c>
       <c r="H60">
         <v>69134245225.0</v>
       </c>
       <c r="I60">
+        <v>69134245225.0</v>
+      </c>
+      <c r="J60">
         <v>68566496298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46132866328.0</v>
       </c>
       <c r="K60">
         <v>46132866328.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:11">
+      <c r="L60">
+        <v>46132866328.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3320,1408 +3432,1467 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
         <v>12269959537.0</v>
       </c>
       <c r="C2">
         <v>8104671834.0</v>
       </c>
       <c r="D2">
         <v>7157124921.0</v>
       </c>
       <c r="E2">
         <v>5040680000.0</v>
       </c>
       <c r="F2">
         <v>2467462491.0</v>
       </c>
       <c r="G2">
         <v>1109535500.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
-        <v>1912038642.0</v>
+        <v>1912039000.0</v>
       </c>
       <c r="C3">
-        <v>1669551498.0</v>
+        <v>1669551000.0</v>
       </c>
       <c r="D3">
-        <v>1143378700.0</v>
+        <v>1143379000.0</v>
       </c>
       <c r="E3">
-        <v>315622000.0</v>
+        <v>1143710000.0</v>
       </c>
       <c r="F3">
-        <v>321622324.0</v>
+        <v>321622000.0</v>
       </c>
       <c r="G3">
-        <v>321230588.0</v>
+        <v>321231000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
         <v>-498984023.0</v>
       </c>
       <c r="C5">
         <v>60716937.0</v>
       </c>
       <c r="D5">
         <v>253832920.0</v>
       </c>
       <c r="E5">
-        <v>1889682000.0</v>
+        <v>1889681000.0</v>
       </c>
       <c r="F5">
         <v>805883840.0</v>
       </c>
       <c r="G5">
         <v>-368918334.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
-        <v>1413054619.0</v>
+        <v>1413054977.0</v>
       </c>
       <c r="C6">
-        <v>1730268435.0</v>
+        <v>1730267937.0</v>
       </c>
       <c r="D6">
-        <v>1397211620.0</v>
+        <v>1397211920.0</v>
       </c>
       <c r="E6">
-        <v>2205304000.0</v>
+        <v>3033391000.0</v>
       </c>
       <c r="F6">
-        <v>1127506164.0</v>
+        <v>1127505840.0</v>
       </c>
       <c r="G6">
-        <v>-47687746.0</v>
+        <v>-47687334.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
         <v>3368349735.0</v>
       </c>
       <c r="C9">
         <v>3390854208.0</v>
       </c>
       <c r="D9">
         <v>3152423345.0</v>
       </c>
       <c r="E9">
         <v>4940744000.0</v>
       </c>
       <c r="F9">
         <v>3195271609.0</v>
       </c>
       <c r="G9">
         <v>1146370500.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
         <v>-457271899.0</v>
       </c>
       <c r="C10">
         <v>120079068.0</v>
       </c>
       <c r="D10">
         <v>270743997.0</v>
       </c>
       <c r="E10">
         <v>1941753000.0</v>
       </c>
       <c r="F10">
         <v>811840080.0</v>
       </c>
       <c r="G10">
         <v>-353239018.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>43447598.0</v>
       </c>
       <c r="E11">
         <v>320918000.0</v>
       </c>
       <c r="F11">
         <v>131786030.0</v>
       </c>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
         <v>-457271899.0</v>
       </c>
       <c r="C15">
         <v>120079068.0</v>
       </c>
       <c r="D15">
         <v>227296399.0</v>
       </c>
       <c r="E15">
         <v>1620835000.0</v>
       </c>
       <c r="F15">
         <v>680054050.0</v>
       </c>
       <c r="G15">
         <v>-353239018.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>120079070.0</v>
       </c>
       <c r="D16">
         <v>227296400.0</v>
       </c>
       <c r="E16">
         <v>1620835000.0</v>
       </c>
       <c r="F16">
         <v>680054050.0</v>
       </c>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
         <v>-498984023.0</v>
       </c>
       <c r="C21">
         <v>60716937.0</v>
       </c>
       <c r="D21">
         <v>253832920.0</v>
       </c>
       <c r="E21">
         <v>1889681000.0</v>
       </c>
       <c r="F21">
         <v>805883840.0</v>
       </c>
       <c r="G21">
         <v>-365347580.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
         <v>16137293295.0</v>
       </c>
       <c r="C23">
         <v>11434809105.0</v>
       </c>
       <c r="D23">
         <v>10055715346.0</v>
       </c>
       <c r="E23">
         <v>8091743000.0</v>
       </c>
       <c r="F23">
         <v>4851327993.0</v>
       </c>
       <c r="G23">
         <v>2611350497.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>3330137271.0</v>
       </c>
       <c r="D28">
         <v>2898590425.0</v>
       </c>
       <c r="E28">
         <v>3051063000.0</v>
       </c>
       <c r="F28">
         <v>2389387769.0</v>
       </c>
       <c r="G28">
         <v>1511718080.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>43447600.0</v>
       </c>
       <c r="E29">
         <v>320918460.0</v>
       </c>
       <c r="F29">
         <v>131786030.0</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
         <v>3867333756.0</v>
       </c>
       <c r="C30">
         <v>3330137271.0</v>
       </c>
       <c r="D30">
         <v>2898590425.0</v>
       </c>
       <c r="E30">
         <v>3051063000.0</v>
       </c>
       <c r="F30">
         <v>2383865502.0</v>
       </c>
       <c r="G30">
         <v>1511718080.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
         <v>41712124.0</v>
       </c>
       <c r="C31">
         <v>59362131.0</v>
       </c>
       <c r="D31">
         <v>16911077.0</v>
       </c>
       <c r="E31">
         <v>52072000.0</v>
       </c>
       <c r="F31">
         <v>5956240.0</v>
       </c>
       <c r="G31">
         <v>12108562.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
         <v>15638309272.0</v>
       </c>
       <c r="C32">
         <v>11495526042.0</v>
       </c>
       <c r="D32">
         <v>10309548266.0</v>
       </c>
       <c r="E32">
         <v>9981424000.0</v>
       </c>
       <c r="F32">
         <v>5662734100.0</v>
       </c>
       <c r="G32">
         <v>2255906000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>3509291648.0</v>
+      </c>
+      <c r="C2">
         <v>9891958000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2333741390.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2965778034.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5138893800.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4867863996.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2289260926.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1144630463.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2985267800.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2055412358.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1027706179.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>844814063.0</v>
+      </c>
+      <c r="C3">
         <v>1132925000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>779114064.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1097696536.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
+        <v>571855000.0</v>
+      </c>
+      <c r="G3">
+        <v>571523738.0</v>
+      </c>
+      <c r="H3">
         <v>571854962.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
+        <v>285927481.0</v>
+      </c>
+      <c r="J3">
+        <v>571855000.0</v>
+      </c>
+      <c r="K3">
         <v>571854962.0</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="L3">
         <v>285927481.0</v>
       </c>
-      <c r="I3">
-[...9 lines deleted...]
-    <row r="4" spans="1:11">
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>-1553642195.0</v>
+      </c>
+      <c r="C5">
         <v>-1362298000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>863313600.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-760207896.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>820924834.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-308650718.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>562483638.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>281241819.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1135654866.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>754026512.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>377013256.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>-708828132.0</v>
+      </c>
+      <c r="C6">
         <v>-229373000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1642427664.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>337488640.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>263204244.0</v>
+        <v>1392779834.0</v>
       </c>
       <c r="G6">
+        <v>262873020.0</v>
+      </c>
+      <c r="H6">
         <v>1134338600.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>567169300.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>1707509866.0</v>
+      </c>
+      <c r="K6">
         <v>1325881474.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>662940737.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>-131060478.0</v>
+      </c>
+      <c r="C9">
         <v>1044232000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2368378320.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1176180136.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2214674072.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>935265870.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2217157474.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1108578737.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2406638132.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2534105900.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1267052950.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>-1515075681.0</v>
+      </c>
+      <c r="C10">
         <v>-1326225000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>868953570.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-705446376.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>825525444.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-297533984.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>568277982.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>284138991.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1178746952.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>763006512.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>381503256.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>84</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-191170000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>191169786.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181579162.0</v>
       </c>
       <c r="E11">
         <v>181579162.0</v>
       </c>
       <c r="F11">
+        <v>181579162.0</v>
+      </c>
+      <c r="G11">
         <v>42918544.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>529054.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>264527.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>298969206.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>21949258.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10974629.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>48920940.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>-1515075681.0</v>
+      </c>
+      <c r="C15">
         <v>-1135056000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>677783786.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-523867214.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>643946282.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-340452528.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>567748928.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>283874464.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>879777746.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>741057254.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>370528627.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>677783790.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>120079070.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>643946280.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>227296400.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>567748930.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>-1553642195.0</v>
+      </c>
+      <c r="C21">
         <v>-1362298000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>863313600.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-760207898.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>820924834.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-308650718.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>562483638.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>281241819.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1135654866.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>754026512.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>377013256.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>4931873365.0</v>
+      </c>
+      <c r="C23">
         <v>12298487000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3838806110.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4902166068.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6532643038.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6094869508.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3943934762.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1971967381.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4204178380.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3835492346.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1917746173.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
+      <c r="D27"/>
       <c r="E27">
         <v>25000000.0</v>
       </c>
-      <c r="F27"/>
+      <c r="F27">
+        <v>25000000.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>1505064720.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1961388034.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1368749238.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1243916588.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1654673838.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>827336919.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1270983266.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1780079390.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>890039695.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>191169790.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>181579160.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>43447600.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>529050.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>1422581717.0</v>
+      </c>
+      <c r="C30">
         <v>2406529000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1505064720.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1936388034.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1393749238.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1227005512.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1654673836.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>827336918.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1218910580.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1780079988.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>890039994.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>38566514.0</v>
+      </c>
+      <c r="C31">
         <v>36072000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5639970.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>54761522.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4600610.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11116734.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5794346.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2897172.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>43092086.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8980000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4490000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>3378231170.0</v>
+      </c>
+      <c r="C32">
         <v>10936190000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4702119710.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4141958170.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7353567872.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5803129866.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4506418400.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2253209200.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5391905932.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4589518258.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2294759129.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -4744,1240 +4915,1291 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>10692545000.0</v>
       </c>
       <c r="C2">
         <v>22532577000.0</v>
       </c>
       <c r="D2">
         <v>25237212000.0</v>
       </c>
       <c r="E2">
         <v>3059744234.0</v>
       </c>
       <c r="F2">
         <v>2684363000.0</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>8401125000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>38675000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>2089000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>-4023371000.0</v>
       </c>
       <c r="C6">
         <v>-11840032000.0</v>
       </c>
       <c r="D6">
         <v>-2704635000.0</v>
       </c>
       <c r="E6">
         <v>22177467342.0</v>
       </c>
       <c r="F6">
         <v>375382000.0</v>
       </c>
       <c r="G6">
         <v>2684363000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-3163732300.0</v>
       </c>
       <c r="D7">
         <v>-4841465630.0</v>
       </c>
       <c r="E7">
         <v>-1100672750.0</v>
       </c>
       <c r="F7">
         <v>-2008811730.0</v>
       </c>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>1912039000.0</v>
       </c>
       <c r="C14">
         <v>1669551000.0</v>
       </c>
       <c r="D14">
         <v>1143379000.0</v>
       </c>
       <c r="E14">
-        <v>315622324.0</v>
+        <v>1143710000.0</v>
       </c>
       <c r="F14">
         <v>321622000.0</v>
       </c>
       <c r="G14">
         <v>321231000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>6669174000.0</v>
       </c>
       <c r="C16">
         <v>10692545000.0</v>
       </c>
       <c r="D16">
         <v>22532577000.0</v>
       </c>
       <c r="E16">
         <v>25237211576.0</v>
       </c>
       <c r="F16">
         <v>3059744000.0</v>
       </c>
       <c r="G16">
         <v>2684363000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>-5053051000.0</v>
       </c>
       <c r="C18">
         <v>-8840032000.0</v>
       </c>
       <c r="D18">
         <v>-1000735000.0</v>
       </c>
       <c r="E18">
         <v>1350592342.0</v>
       </c>
       <c r="F18">
         <v>3955181000.0</v>
       </c>
       <c r="G18">
         <v>1026392000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
         <v>-457272000.0</v>
       </c>
       <c r="C22">
         <v>120079000.0</v>
       </c>
       <c r="D22">
         <v>227296000.0</v>
       </c>
       <c r="E22">
         <v>1620835000.0</v>
       </c>
       <c r="F22">
         <v>680054000.0</v>
       </c>
       <c r="G22">
         <v>-353239000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>0.0</v>
       </c>
       <c r="E23">
         <v>20826875000.0</v>
       </c>
       <c r="F23">
         <v>6000000000.0</v>
       </c>
       <c r="G23">
         <v>37000000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-3000000000.0</v>
       </c>
       <c r="D24">
         <v>-1703900000.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>-1811250000.0</v>
       </c>
       <c r="G24">
         <v>-30750000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>-6507818000.0</v>
       </c>
       <c r="C25">
-        <v>-2228538000.0</v>
+        <v>-2228537000.0</v>
       </c>
       <c r="D25">
         <v>-2371410000.0</v>
       </c>
       <c r="E25">
-        <v>-547189983.0</v>
+        <v>-1375277659.0</v>
       </c>
       <c r="F25">
         <v>2953505000.0</v>
       </c>
       <c r="G25">
-        <v>1060490000.0</v>
+        <v>1060489000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>6000000000.0</v>
       </c>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>3529680000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
         <v>20826875000.0</v>
       </c>
       <c r="F28">
         <v>-1768549000.0</v>
       </c>
       <c r="G28">
         <v>32305189000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>-5053051000.0</v>
       </c>
       <c r="C29">
         <v>-438907000.0</v>
       </c>
       <c r="D29">
         <v>-1000735000.0</v>
       </c>
       <c r="E29">
         <v>1389267341.0</v>
       </c>
       <c r="F29">
         <v>3955181000.0</v>
       </c>
       <c r="G29">
         <v>1028481000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>-2500000000.0</v>
       </c>
       <c r="C30">
         <v>-11401125000.0</v>
       </c>
       <c r="D30">
         <v>-1703900000.0</v>
       </c>
       <c r="E30">
         <v>-38675000.0</v>
       </c>
       <c r="F30">
         <v>-1811250000.0</v>
       </c>
       <c r="G30">
         <v>-30752089000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>6669174000.0</v>
+      </c>
+      <c r="C2">
         <v>6556807000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>9238604762.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>-864723119.0</v>
       </c>
-      <c r="G2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H2"/>
       <c r="I2">
         <v>1612432041.0</v>
       </c>
       <c r="J2">
+        <v>1612432041.0</v>
+      </c>
+      <c r="K2">
         <v>2336088137.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>496183890</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>38674999</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19337500</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>6625066414.0</v>
+      </c>
+      <c r="C6">
         <v>112367000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6556806588.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9238604762.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9238604762.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-864723119.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-487594338.0</v>
       </c>
       <c r="H6">
         <v>-487594338.0</v>
       </c>
       <c r="I6">
+        <v>-487594338.0</v>
+      </c>
+      <c r="J6">
         <v>11812389768.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-723656096.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-723656097.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-2440676670.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3163732300.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2586360130.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>844814063.0</v>
+      </c>
+      <c r="C14">
         <v>1132925000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>779114064.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1097696536.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>571855000.0</v>
+      </c>
+      <c r="G14">
         <v>571523738.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>571854962.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>285927481.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
+        <v>571855000.0</v>
+      </c>
+      <c r="K14">
         <v>571854962.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>285927481.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>6625066414.0</v>
+      </c>
+      <c r="C16">
         <v>6669174000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6556806588.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>9238604762.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-864723119.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-487594338.0</v>
       </c>
       <c r="H16">
         <v>-487594338.0</v>
       </c>
       <c r="I16">
+        <v>-487594338.0</v>
+      </c>
+      <c r="J16">
         <v>11812389768.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1612432041.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-723656097.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-44107270.0</v>
+      </c>
+      <c r="C18">
         <v>-3417313000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1635738126.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4453939952.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5389030000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25546238.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-975188676.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-487594338.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2797904536.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1447312193.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-723656097.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>-1515075681.0</v>
+      </c>
+      <c r="C22">
         <v>-1135056000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>677783786.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-523867214.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>643946000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-340452528.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>567748928.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>283874464.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>879777746.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>741057253.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>370528627.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>20826875000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19337499.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-19337500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-2500000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-7904942000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1703900000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>626154348.0</v>
+      </c>
+      <c r="C25">
         <v>-3415182000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3092635976.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4376294520.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-6604831000.0</v>
+      </c>
+      <c r="G25">
         <v>-256617448.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2114792566.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1057396283.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>1346271790.0</v>
+      </c>
+      <c r="K25">
         <v>-2721549409.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1360774705.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>131</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>3529680000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>20826875000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>-44107270.0</v>
+      </c>
+      <c r="C29">
         <v>-3417313000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1635738126.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4950123842.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5389030000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25546238.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-975188676.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-487594338.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2797904536.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1408637194.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-704318597.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-2500000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3496183890.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7904942000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1703900000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-38674999.0</v>
       </c>
-      <c r="K30"/>
+      <c r="L30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>