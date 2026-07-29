--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1989,55 +1989,55 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
@@ -2168,55 +2168,65 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>-333811668.0</v>
       </c>
       <c r="C5">
         <v>-321753796.0</v>
       </c>
       <c r="D5">
         <v>-319000000.0</v>
       </c>
-      <c r="E5"/>
-[...3 lines deleted...]
-      <c r="I5"/>
+      <c r="E5">
+        <v>-4970426425000.0</v>
+      </c>
+      <c r="F5">
+        <v>-5642687520000.0</v>
+      </c>
+      <c r="G5">
+        <v>-4819599465000.0</v>
+      </c>
+      <c r="H5">
+        <v>-3935461320000.0</v>
+      </c>
+      <c r="I5">
+        <v>-5100272125000.0</v>
+      </c>
       <c r="J5">
         <v>-281292000.0</v>
       </c>
       <c r="K5">
         <v>-272575000.0</v>
       </c>
       <c r="L5">
         <v>-256449000.0</v>
       </c>
       <c r="M5">
         <v>-251851000.0</v>
       </c>
       <c r="N5">
         <v>-251851000.0</v>
       </c>
       <c r="O5">
         <v>-262465000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>2418562000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
@@ -3289,51 +3299,53 @@
         <v>4153333000.0</v>
       </c>
       <c r="I35">
         <v>4112629000.0</v>
       </c>
       <c r="J35">
         <v>4013471000.0</v>
       </c>
       <c r="K35">
         <v>3687388000.0</v>
       </c>
       <c r="L35">
         <v>2510920000.0</v>
       </c>
       <c r="M35">
         <v>2677728000.0</v>
       </c>
       <c r="N35">
         <v>2011030000.0</v>
       </c>
       <c r="O35">
         <v>1698582000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
-      <c r="R35"/>
+      <c r="R35">
+        <v>-2494707000.0</v>
+      </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>4541999113.0</v>
       </c>
       <c r="C36">
         <v>4424942365.0</v>
       </c>
       <c r="D36">
         <v>4236000000.0</v>
       </c>
       <c r="E36">
         <v>4210047000.0</v>
       </c>
       <c r="F36">
         <v>4106589000.0</v>
       </c>
       <c r="G36">
         <v>3811059000.0</v>
       </c>
       <c r="H36">
         <v>3574844000.0</v>
@@ -3453,51 +3465,53 @@
         <v>535966000.0</v>
       </c>
       <c r="I39">
         <v>601412000.0</v>
       </c>
       <c r="J39">
         <v>592891000.0</v>
       </c>
       <c r="K39">
         <v>554855000.0</v>
       </c>
       <c r="L39">
         <v>504565000.0</v>
       </c>
       <c r="M39">
         <v>432651000.0</v>
       </c>
       <c r="N39">
         <v>388247000.0</v>
       </c>
       <c r="O39">
         <v>253920000.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39"/>
-      <c r="R39"/>
+      <c r="R39">
+        <v>-557814000.0</v>
+      </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>566036484.0</v>
       </c>
       <c r="C40">
         <v>579118414.0</v>
       </c>
       <c r="D40">
         <v>403016000.0</v>
       </c>
       <c r="E40">
         <v>396242000.0</v>
       </c>
       <c r="F40">
         <v>422605000.0</v>
       </c>
       <c r="G40">
         <v>380062000.0</v>
       </c>
       <c r="H40">
         <v>398299000.0</v>
@@ -4199,51 +4213,53 @@
         <v>5502288000.0</v>
       </c>
       <c r="I58">
         <v>5201057000.0</v>
       </c>
       <c r="J58">
         <v>5103542000.0</v>
       </c>
       <c r="K58">
         <v>4461508000.0</v>
       </c>
       <c r="L58">
         <v>3829199000.0</v>
       </c>
       <c r="M58">
         <v>3128960000.0</v>
       </c>
       <c r="N58">
         <v>3128960000.0</v>
       </c>
       <c r="O58">
         <v>2889660000.0</v>
       </c>
       <c r="P58"/>
       <c r="Q58"/>
-      <c r="R58"/>
+      <c r="R58">
+        <v>-2494707000.0</v>
+      </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
@@ -4996,52 +5012,52 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
@@ -5137,52 +5153,56 @@
         <v>334891000.0</v>
       </c>
       <c r="P2">
         <v>334891000.0</v>
       </c>
       <c r="Q2">
         <v>253468500.0</v>
       </c>
       <c r="R2">
         <v>253468500.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>82</v>
       </c>
       <c r="B3">
         <v>123352947.0</v>
       </c>
       <c r="C3">
         <v>75900096.0</v>
       </c>
       <c r="D3">
         <v>83768000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3"/>
+      <c r="E3">
+        <v>892319073046.0</v>
+      </c>
+      <c r="F3">
+        <v>936246659944.0</v>
+      </c>
       <c r="G3">
         <v>61478000.0</v>
       </c>
       <c r="H3">
         <v>64147000.0</v>
       </c>
       <c r="I3">
         <v>20045000.0</v>
       </c>
       <c r="J3">
         <v>56180000.0</v>
       </c>
       <c r="K3">
         <v>55053000.0</v>
       </c>
       <c r="L3">
         <v>46817000.0</v>
       </c>
       <c r="M3">
         <v>37414500.0</v>
       </c>
       <c r="N3">
         <v>35040000.0</v>
       </c>
       <c r="O3">
@@ -5211,52 +5231,56 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
         <v>311980745.0</v>
       </c>
       <c r="C5">
         <v>647392995.0</v>
       </c>
       <c r="D5">
         <v>75040000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>-892250120046.0</v>
+      </c>
+      <c r="F5">
+        <v>-936339520944.0</v>
+      </c>
       <c r="G5">
         <v>-74884000.0</v>
       </c>
       <c r="H5">
         <v>411112000.0</v>
       </c>
       <c r="I5">
         <v>566948000.0</v>
       </c>
       <c r="J5">
         <v>250846000.0</v>
       </c>
       <c r="K5">
         <v>368705000.0</v>
       </c>
       <c r="L5">
         <v>192022000.0</v>
       </c>
       <c r="M5">
         <v>-36406500.0</v>
       </c>
       <c r="N5">
         <v>246102000.0</v>
       </c>
       <c r="O5">
@@ -6927,51 +6951,51 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
@@ -7378,54 +7402,62 @@
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>124</v>
       </c>
       <c r="B14">
         <v>123352947.0</v>
       </c>
       <c r="C14">
         <v>75900096.0</v>
       </c>
       <c r="D14">
         <v>83768000.0</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      <c r="H14"/>
+      <c r="E14">
+        <v>67937000.0</v>
+      </c>
+      <c r="F14">
+        <v>64789000.0</v>
+      </c>
+      <c r="G14">
+        <v>62456000.0</v>
+      </c>
+      <c r="H14">
+        <v>65125000.0</v>
+      </c>
       <c r="I14">
         <v>65049000.0</v>
       </c>
       <c r="J14">
         <v>57158000.0</v>
       </c>
       <c r="K14">
         <v>56031000.0</v>
       </c>
       <c r="L14">
         <v>47837000.0</v>
       </c>
       <c r="M14">
         <v>38452500.0</v>
       </c>
       <c r="N14">
         <v>38452500.0</v>
       </c>
       <c r="O14">
         <v>40716000.0</v>
       </c>
       <c r="P14">
         <v>40716000.0</v>
       </c>
       <c r="Q14">
@@ -7665,51 +7697,51 @@
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22">
         <v>158926922.0</v>
       </c>
       <c r="C22">
         <v>427166608.0</v>
       </c>
       <c r="D22">
         <v>-29000000.0</v>
       </c>
       <c r="E22">
-        <v>-164340290000.0</v>
+        <v>-9957000.0</v>
       </c>
       <c r="F22">
         <v>-138763000.0</v>
       </c>
       <c r="G22">
         <v>-80218000.0</v>
       </c>
       <c r="H22">
         <v>241864000.0</v>
       </c>
       <c r="I22">
         <v>346193000.0</v>
       </c>
       <c r="J22">
         <v>129056000.0</v>
       </c>
       <c r="K22">
         <v>189473000.0</v>
       </c>
       <c r="L22">
         <v>-56133000.0</v>
       </c>
       <c r="M22">
         <v>59402000.0</v>
       </c>
@@ -7805,60 +7837,60 @@
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
         <v>-90276453.0</v>
       </c>
       <c r="C25">
         <v>-98352735.0</v>
       </c>
       <c r="D25">
         <v>-295000000.0</v>
       </c>
       <c r="E25">
-        <v>-361419000.0</v>
+        <v>-419399000.0</v>
       </c>
       <c r="F25">
-        <v>-143410000.0</v>
+        <v>-208199000.0</v>
       </c>
       <c r="G25">
-        <v>-366769000.0</v>
+        <v>-429225000.0</v>
       </c>
       <c r="H25">
-        <v>166770000.0</v>
+        <v>-140219000.0</v>
       </c>
       <c r="I25">
         <v>-110279000.0</v>
       </c>
       <c r="J25">
         <v>-55263000.0</v>
       </c>
       <c r="K25">
         <v>-264294000.0</v>
       </c>
       <c r="L25">
         <v>-105547000.0</v>
       </c>
       <c r="M25">
         <v>-92144000.0</v>
       </c>
       <c r="N25">
         <v>-92144000.0</v>
       </c>
       <c r="O25">
         <v>-33746000.0</v>
       </c>
       <c r="P25">
         <v>60668000.0</v>
       </c>