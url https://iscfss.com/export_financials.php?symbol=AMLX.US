--- v1 (2026-07-30)
+++ v2 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2070,3112 +2073,3235 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>5533000.0</v>
+      </c>
+      <c r="C2">
         <v>3529000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3519000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5339000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3294000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4810000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2939000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1487000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4955000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21453000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22061000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6371000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24695000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10770000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6257000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7052000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8117000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10045000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4372000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3026000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>3613000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>19000.0</v>
+      </c>
+      <c r="C5">
         <v>240000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>404000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>815000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>551000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-92000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>641000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-97000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-77000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>197000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-151000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-72000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-86000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-725000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-196000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-151000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-66725000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-72062000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>5255000.0</v>
+      </c>
+      <c r="C7">
         <v>5631000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5957000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5935000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5962000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1382000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1981000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2567000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3141000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3694000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4237000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4768000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5287000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5787000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6277000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6758000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7074000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7191000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
         <v>11000.0</v>
       </c>
       <c r="D8">
         <v>11000.0</v>
       </c>
       <c r="E8">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
       <c r="L8">
         <v>7000.0</v>
       </c>
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
         <v>7000.0</v>
       </c>
       <c r="O8">
         <v>7000.0</v>
       </c>
       <c r="P8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>705263000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>694906000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>456263000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>450739000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>444784000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>49326000.0</v>
+      </c>
+      <c r="C10">
         <v>229136000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>226651000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>225178000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58085000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59764000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77391000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71839000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>74999000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>170552000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>170201000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>135258000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>247760000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114563000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>62526000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107734000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67440000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>110403000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50191000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>76677000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-12877000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12877000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>250760000.0</v>
+      </c>
+      <c r="C12">
         <v>279768000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>316979000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>343990000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>180826000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>204068000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>176501000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>234395000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>309812000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>373293000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>371362000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>355045000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>357276000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>345674000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>346945000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>162593000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>206681000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>255205000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>96118000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>125702000.0</v>
       </c>
-      <c r="U12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V12"/>
       <c r="W12">
         <v>12877000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12">
+        <v>12877000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
         <v>11000.0</v>
       </c>
       <c r="D13">
         <v>11000.0</v>
       </c>
       <c r="E13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
         <v>7000.0</v>
       </c>
       <c r="O13">
         <v>7000.0</v>
       </c>
       <c r="P13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="U13"/>
+      <c r="U13">
+        <v>1000.0</v>
+      </c>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>111196883.0</v>
+      </c>
+      <c r="C14">
         <v>110563360.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>94565567.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>93332930.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>89138568.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>85697000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>68593499.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>68091446.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68024929.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>67854356.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>69196421.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>69748547.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70132040.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>70863665.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65416712.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>58533226.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>58275903.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>51604310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55216013.0</v>
       </c>
       <c r="T14">
         <v>55216013.0</v>
       </c>
       <c r="U14">
-        <v>45951470.0</v>
+        <v>55216013.0</v>
       </c>
       <c r="V14">
         <v>45951470.0</v>
       </c>
       <c r="W14">
         <v>45951470.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14">
+        <v>45951470.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>7000.0</v>
       </c>
       <c r="P15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q15">
         <v>6000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>6000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>38323000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32374000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24858000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13075000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9769000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>563000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>264564000.0</v>
+      </c>
+      <c r="C23">
         <v>293603000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>332645000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>362741000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>194598000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>219676000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>193634000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>250713000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>332162000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>417457000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>517454000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>466584000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>453588000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>407958000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>391453000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>181443000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>225240000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>274438000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>105614000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>130460000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>5337000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14104000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>1425000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-44071000.0</v>
+      </c>
+      <c r="C28">
         <v>-223505000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-220694000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-219243000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-52123000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-58382000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-75410000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-69272000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-71858000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-166858000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-165964000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-130490000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-242473000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-108776000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-56249000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-100976000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-60366000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-103212000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-50191000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76414000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>12877000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11452000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>239167000.0</v>
+      </c>
+      <c r="C29">
         <v>273161000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>305259000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>331996000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>167877000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>201417000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>164765000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>196203000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>261309000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>324436000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>433432000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>418400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>386365000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>352648000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>340607000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>144028000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>192789000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>240946000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-151168000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-123807000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-65300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>36</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>232000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>203000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>447000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1731000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4091000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20351000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40050000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29353000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33473000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17555000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15306000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>137000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>386365000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>352648000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>340607000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>144028000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>192789000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>240946000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-151168000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
+      <c r="V31"/>
       <c r="W31">
         <v>-66725000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31">
+        <v>-66725000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>235188000.0</v>
+      </c>
+      <c r="C32">
         <v>269058000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>300983000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>327592000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>165466000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>198212000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>161026000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>191348000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>256641000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>318895000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>382624000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>388493000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>363312000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>349603000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>335524000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>139552000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>188975000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>237782000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>87555000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>114796000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>6313000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:23">
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>8226000.0</v>
+      </c>
+      <c r="C33">
         <v>8579000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8974000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9358000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7708000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3532000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4202000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5450000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5440000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6923000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>52788000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>32474000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>26194000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18905000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>9320000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>9244000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9101000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8950000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>663000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>518000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>-12877000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>465000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>3694000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4237000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4768000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5287000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5786000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>4247000.0</v>
+      </c>
+      <c r="C35">
         <v>4476000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4698000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4954000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5297000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>327000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>463000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>595000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>772000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1382000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1980000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2567000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3141000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3694000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4237000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4768000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5287000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5786000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>239386000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>239384000.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>73503000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>3486000.0</v>
       </c>
       <c r="C36">
+        <v>3486000.0</v>
+      </c>
+      <c r="D36">
         <v>3483000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2500000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1451000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1460000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1470000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1923000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1198000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1212000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>46377000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>25524000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>18914000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11258000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1185000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>875000.0</v>
       </c>
       <c r="R36">
         <v>875000.0</v>
       </c>
       <c r="S36">
-        <v>189000.0</v>
+        <v>875000.0</v>
       </c>
       <c r="T36">
         <v>189000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="U36">
+        <v>189000.0</v>
+      </c>
+      <c r="V36"/>
+      <c r="W36">
         <v>-12877000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>125000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>18914000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="S38">
         <v>1.0</v>
       </c>
-      <c r="T38"/>
+      <c r="T38">
+        <v>1.0</v>
+      </c>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>1.0</v>
       </c>
     </row>
-    <row r="39" spans="1:23">
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>5578000.0</v>
+      </c>
+      <c r="C39">
         <v>5156000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6604000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9161000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5861000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11776000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12484000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9137000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12819000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16890000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14931000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17338000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11787000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12749000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10113000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8906000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9458000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10283000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8833000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4240000.0</v>
       </c>
-      <c r="U39"/>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>762000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>14609000.0</v>
+      </c>
+      <c r="C40">
         <v>11282000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>17910000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>19471000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17465000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12067000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23949000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>50456000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>62757000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>67874000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>57724000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>37045000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>37241000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38753000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>38312000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>23605000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>17260000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>16256000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13024000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11857000.0</v>
       </c>
-      <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>3713000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-      <c r="Q41">
+      <c r="Q41"/>
+      <c r="R41">
         <v>7074000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>35000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:23">
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1075271000.0</v>
+      </c>
+      <c r="C42">
         <v>1065621000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1056271000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1049598000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>851359000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>844007000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>771542000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>764701000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>757841000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>748248000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>738177000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>728224000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>717003000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>705263000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>694906000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>456263000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>450739000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>444784000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4667000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-235920000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>-1.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1188000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:23">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>4740000.0</v>
+      </c>
+      <c r="C45">
         <v>5093000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7045000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5875000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6257000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2072000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4091000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3527000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4242000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5711000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8039000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6950000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7280000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>7647000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8675000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8069000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>4740000.0</v>
+      </c>
+      <c r="C46">
         <v>5093000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5491000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5875000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6257000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2072000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2732000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3527000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4242000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5711000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6411000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6950000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7280000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7647000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8135000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8069000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8226000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8075000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>474000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>329000.0</v>
       </c>
-      <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>151000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>7280000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>12632000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2611000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8069000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1857000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1290000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>474000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>151000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-836134000.0</v>
+      </c>
+      <c r="C48">
         <v>-792711000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-751427000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-718428000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-684042000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-642599000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-606692000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-569146000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-496442000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-423742000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-304949000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-309680000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-330573000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-352647000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-354220000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-311516000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-257760000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-203693000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-155845000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-127501000.0</v>
       </c>
-      <c r="U48"/>
       <c r="V48"/>
-      <c r="W48">
+      <c r="W48"/>
+      <c r="X48">
         <v>-67914000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-352647000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-354220000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-311516000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-257760000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-203693000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>263000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>5255000.0</v>
+      </c>
+      <c r="C51">
         <v>5631000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5957000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5935000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5962000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1382000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1981000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2567000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3141000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3694000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4237000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4768000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5287000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5787000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6277000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6758000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7074000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7191000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>263000.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>1425000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>1008000.0</v>
+      </c>
+      <c r="C52">
         <v>1155000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1259000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>981000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>665000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1055000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1518000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1972000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2369000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2312000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2257000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2201000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2146000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2093000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2040000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1990000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1787000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1405000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>263000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-    </row>
-    <row r="53" spans="1:23">
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>201434000.0</v>
+      </c>
+      <c r="C53">
         <v>50632000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>90328000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>118812000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>122741000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>144304000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>99110000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>162556000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>234813000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>202741000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>201161000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>219787000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>109516000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>231111000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>284419000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>54859000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>139241000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>144802000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>45927000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>49025000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>25754000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:23">
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>264564000.0</v>
+      </c>
+      <c r="C55">
         <v>293603000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>332645000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>362741000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>194598000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>219676000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>193634000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>250713000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>332162000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>417457000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>517454000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>466584000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>453588000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>407958000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>391453000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>181443000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>225240000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>274438000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>105614000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>130460000.0</v>
       </c>
-      <c r="U55"/>
       <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>14104000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>256338000.0</v>
+      </c>
+      <c r="C56">
         <v>285024000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>323671000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>353383000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>186890000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>216144000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>189432000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>245263000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>326722000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>410534000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>464666000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>434110000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>427394000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>389053000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>382133000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>172199000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>216139000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>265488000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>104951000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>129942000.0</v>
       </c>
-      <c r="U56"/>
-      <c r="V56">
+      <c r="V56"/>
+      <c r="W56">
         <v>12877000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>13639000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>21150000.0</v>
+      </c>
+      <c r="C57">
         <v>15966000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22688000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>25791000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>21424000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17932000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28406000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>53915000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>70081000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>91639000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>82042000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>45617000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>64082000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>51616000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>46609000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>32647000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>27164000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>27706000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>17396000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>15146000.0</v>
       </c>
-      <c r="U57"/>
       <c r="V57"/>
-      <c r="W57">
+      <c r="W57"/>
+      <c r="X57">
         <v>7326000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>25397000.0</v>
+      </c>
+      <c r="C58">
         <v>20442000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>27386000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30745000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26721000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>18259000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>28869000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>54510000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>70853000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>93021000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>84022000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48184000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>67223000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>55310000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>50846000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>37415000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>32451000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>33492000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>256782000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>254530000.0</v>
       </c>
-      <c r="U58"/>
       <c r="V58"/>
-      <c r="W58">
+      <c r="W58"/>
+      <c r="X58">
         <v>80829000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-    </row>
-    <row r="60" spans="1:23">
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>239167000.0</v>
+      </c>
+      <c r="C60">
         <v>273161000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>305259000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>331996000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>167877000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>201417000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>164765000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>196203000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>261309000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>324436000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>433432000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>418400000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>386365000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>352648000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>340607000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>144028000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>192789000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>240946000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-151168000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-124070000.0</v>
       </c>
-      <c r="U60"/>
-      <c r="V60">
+      <c r="V60"/>
+      <c r="W60">
         <v>5337000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-66725000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-    </row>
-    <row r="62" spans="1:23">
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5200,2605 +5326,2672 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>525000.0</v>
       </c>
       <c r="C2">
         <v>42156000.0</v>
       </c>
       <c r="D2">
         <v>25441000.0</v>
       </c>
       <c r="E2">
         <v>2993000.0</v>
       </c>
       <c r="F2">
         <v>52000.0</v>
       </c>
       <c r="G2">
         <v>24594000.0</v>
       </c>
       <c r="H2">
         <v>11899000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
         <v>525000.0</v>
       </c>
       <c r="C3">
         <v>904000.0</v>
       </c>
       <c r="D3">
         <v>1088000.0</v>
       </c>
       <c r="E3">
         <v>487000.0</v>
       </c>
       <c r="F3">
         <v>52000.0</v>
       </c>
       <c r="G3">
         <v>1000.0</v>
       </c>
       <c r="H3">
         <v>13554000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
         <v>-144689000.0</v>
       </c>
       <c r="C5">
         <v>-291880000.0</v>
       </c>
       <c r="D5">
         <v>54297000.0</v>
       </c>
       <c r="E5">
         <v>-201341000.0</v>
       </c>
       <c r="F5">
         <v>-82688000.0</v>
       </c>
       <c r="G5">
         <v>-39005000.0</v>
       </c>
       <c r="H5">
         <v>-12440000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
         <v>-144164000.0</v>
       </c>
       <c r="C6">
         <v>-290976000.0</v>
       </c>
       <c r="D6">
         <v>55385000.0</v>
       </c>
       <c r="E6">
         <v>-200854000.0</v>
       </c>
       <c r="F6">
         <v>-82636000.0</v>
       </c>
       <c r="G6">
         <v>-39004000.0</v>
       </c>
       <c r="H6">
         <v>1114000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
         <v>-525000.0</v>
       </c>
       <c r="C9">
         <v>45215000.0</v>
       </c>
       <c r="D9">
         <v>355345000.0</v>
       </c>
       <c r="E9">
         <v>19237000.0</v>
       </c>
       <c r="F9">
         <v>285000.0</v>
       </c>
       <c r="G9">
         <v>-23944000.0</v>
       </c>
       <c r="H9">
         <v>-10473000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
         <v>-144689000.0</v>
       </c>
       <c r="C10">
         <v>-302136000.0</v>
       </c>
       <c r="D10">
         <v>54297000.0</v>
       </c>
       <c r="E10">
         <v>-197601000.0</v>
       </c>
       <c r="F10">
         <v>-87931000.0</v>
       </c>
       <c r="G10">
         <v>-42280000.0</v>
       </c>
       <c r="H10">
         <v>-13716000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
         <v>46000.0</v>
       </c>
       <c r="C11">
         <v>-393000.0</v>
       </c>
       <c r="D11">
         <v>5026000.0</v>
       </c>
       <c r="E11">
         <v>774000.0</v>
       </c>
       <c r="F11">
         <v>-52000.0</v>
       </c>
       <c r="G11">
         <v>2557000.0</v>
       </c>
       <c r="H11">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4291000.0</v>
       </c>
       <c r="F12">
         <v>36000.0</v>
       </c>
       <c r="G12">
         <v>2288000.0</v>
       </c>
       <c r="H12">
         <v>1276000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
         <v>9302000.0</v>
       </c>
       <c r="C13">
         <v>13809000.0</v>
       </c>
       <c r="D13">
         <v>16155000.0</v>
       </c>
       <c r="E13">
         <v>4291000.0</v>
       </c>
       <c r="F13">
         <v>36000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>176000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
         <v>-144735000.0</v>
       </c>
       <c r="C15">
         <v>-301743000.0</v>
       </c>
       <c r="D15">
         <v>49271000.0</v>
       </c>
       <c r="E15">
         <v>-198375000.0</v>
       </c>
       <c r="F15">
         <v>-87879000.0</v>
       </c>
       <c r="G15">
         <v>-42280000.0</v>
       </c>
       <c r="H15">
         <v>-14816000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-198375000.0</v>
       </c>
       <c r="F16">
         <v>-87931000.0</v>
       </c>
       <c r="G16">
         <v>-42280000.0</v>
       </c>
       <c r="H16">
         <v>-13716000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
         <v>-144735000.0</v>
       </c>
       <c r="C17">
         <v>-301743000.0</v>
       </c>
       <c r="D17">
         <v>49271000.0</v>
       </c>
       <c r="E17">
         <v>-198375000.0</v>
       </c>
       <c r="F17">
         <v>-87931000.0</v>
       </c>
       <c r="G17">
         <v>-42280000.0</v>
       </c>
       <c r="H17">
         <v>-13716000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
         <v>9302000.0</v>
       </c>
       <c r="C18">
         <v>13809000.0</v>
       </c>
       <c r="D18">
         <v>16155000.0</v>
       </c>
       <c r="E18">
         <v>4291000.0</v>
       </c>
       <c r="F18">
         <v>36000.0</v>
       </c>
       <c r="G18">
         <v>-2274000.0</v>
       </c>
       <c r="H18">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3740000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
         <v>-153291000.0</v>
       </c>
       <c r="C21">
         <v>-314731000.0</v>
       </c>
       <c r="D21">
         <v>38802000.0</v>
       </c>
       <c r="E21">
         <v>-201341000.0</v>
       </c>
       <c r="F21">
         <v>-82688000.0</v>
       </c>
       <c r="G21">
         <v>-39005000.0</v>
       </c>
       <c r="H21">
         <v>-13554000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
         <v>153291000.0</v>
       </c>
       <c r="C23">
         <v>402102000.0</v>
       </c>
       <c r="D23">
         <v>341984000.0</v>
       </c>
       <c r="E23">
         <v>223571000.0</v>
       </c>
       <c r="F23">
         <v>82688000.0</v>
       </c>
       <c r="G23">
         <v>39655000.0</v>
       </c>
       <c r="H23">
         <v>13554000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
         <v>525000.0</v>
       </c>
       <c r="C25">
         <v>904000.0</v>
       </c>
       <c r="D25">
         <v>1088000.0</v>
       </c>
       <c r="E25">
         <v>487000.0</v>
       </c>
       <c r="F25">
         <v>52000.0</v>
       </c>
       <c r="G25">
         <v>1000.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26">
         <v>90404000.0</v>
       </c>
       <c r="C26">
         <v>104084000.0</v>
       </c>
       <c r="D26">
         <v>128187000.0</v>
       </c>
       <c r="E26">
         <v>93450000.0</v>
       </c>
       <c r="F26">
         <v>44040000.0</v>
       </c>
       <c r="G26">
         <v>24594000.0</v>
       </c>
       <c r="H26">
         <v>11899000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2700000.0</v>
       </c>
       <c r="D27">
         <v>9500000.0</v>
       </c>
       <c r="E27">
         <v>4400000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27">
         <v>200000.0</v>
       </c>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
         <v>62887000.0</v>
       </c>
       <c r="C28">
         <v>111631000.0</v>
       </c>
       <c r="D28">
         <v>178856000.0</v>
       </c>
       <c r="E28">
         <v>127128000.0</v>
       </c>
       <c r="F28">
         <v>38933000.0</v>
       </c>
       <c r="G28">
         <v>14861000.0</v>
       </c>
       <c r="H28">
         <v>3081000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29">
         <v>46000.0</v>
       </c>
       <c r="C29">
         <v>-393000.0</v>
       </c>
       <c r="D29">
         <v>5026000.0</v>
       </c>
       <c r="E29">
         <v>774000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
         <v>152766000.0</v>
       </c>
       <c r="C30">
         <v>359946000.0</v>
       </c>
       <c r="D30">
         <v>316543000.0</v>
       </c>
       <c r="E30">
         <v>220578000.0</v>
       </c>
       <c r="F30">
         <v>82688000.0</v>
       </c>
       <c r="G30">
         <v>15061000.0</v>
       </c>
       <c r="H30">
         <v>13554000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
         <v>8602000.0</v>
       </c>
       <c r="C31">
         <v>12595000.0</v>
       </c>
       <c r="D31">
         <v>15495000.0</v>
       </c>
       <c r="E31">
         <v>3740000.0</v>
       </c>
       <c r="F31">
         <v>-5243000.0</v>
       </c>
       <c r="G31">
         <v>-3275000.0</v>
       </c>
       <c r="H31">
         <v>-162000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>87371000.0</v>
       </c>
       <c r="D32">
         <v>380786000.0</v>
       </c>
       <c r="E32">
         <v>22230000.0</v>
       </c>
       <c r="F32">
         <v>285000.0</v>
       </c>
       <c r="G32">
         <v>650000.0</v>
       </c>
       <c r="H32">
         <v>1426000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>86</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>98000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19855000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>141000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22119000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>160000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>809000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7626000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>116406000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9360000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5218000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5580000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5283000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2821000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>172000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21464000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13394000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12853000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10929000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6864000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5013000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>43000.0</v>
+      </c>
+      <c r="C3">
         <v>98000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>108000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>120000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>141000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>156000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>160000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>221000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>208000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>315000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>301000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>302000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>281000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>204000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>182000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>165000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>105000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="U3">
         <v>10000.0</v>
       </c>
       <c r="V3">
         <v>10000.0</v>
       </c>
       <c r="W3">
+        <v>10000.0</v>
+      </c>
+      <c r="X3">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-43423000.0</v>
+      </c>
+      <c r="C5">
         <v>-41284000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-31057000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-34386000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-41443000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-35907000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-38181000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-72704000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-72700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-118551000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6476000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>22411000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24007000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1403000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-42125000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-53881000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-53893000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-47702000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28344000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23142000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-21922000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12868000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8591000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>-43380000.0</v>
+      </c>
+      <c r="C6">
         <v>-41186000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-30949000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-34266000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-41302000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-35751000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38021000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-72483000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-72492000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-118236000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6777000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>22713000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24288000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1607000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41943000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-53716000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-53788000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-47667000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-28322000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-23132000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21912000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12858000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8590000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>93</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-98000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-108000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-19855000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-141000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-22119000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-665000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-393000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8649000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27763000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>99089000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>97475000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>92636000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>66145000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>19064000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>173000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-105000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-21464000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-13394000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12568000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-10929000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6864000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4663000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-43423000.0</v>
+      </c>
+      <c r="C10">
         <v>-41284000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-32953000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34386000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-41443000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-35907000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-38181000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-72704000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-72700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-118551000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6476000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22411000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24007000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1403000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-42125000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-53881000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-53893000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-47702000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-28344000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-23142000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-21922000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-14523000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8592000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>46000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-635000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-72704000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>242000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1745000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1518000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1933000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-170000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>579000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-125000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>174000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>146000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-30000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>221000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3334000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1653000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>3456000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>3456000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3157000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>601000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>402000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>131000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>2323000.0</v>
+      </c>
+      <c r="C13">
         <v>2570000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3290000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1821000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1960000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2316000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3098000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4069000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4326000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4371000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4179000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3887000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3718000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3157000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>601000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>402000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>131000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>30000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-43423000.0</v>
+      </c>
+      <c r="C15">
         <v>-41284000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-32999000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-34386000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-41443000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-35907000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-37546000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-72704000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-72700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-118793000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4731000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20893000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22074000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1573000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-42704000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-53756000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-54067000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-47848000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-28344000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-23142000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-21922000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-14523000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8592000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>22074000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1573000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-42704000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-53756000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-54067000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-47848000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-28344000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-21922000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-14523000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-8592000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-43423000.0</v>
+      </c>
+      <c r="C17">
         <v>-41284000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-32999000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-34386000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-41443000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-35907000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-37546000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-72704000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-72700000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-118793000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4731000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20893000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>22074000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1573000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-42704000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-53756000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-54067000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-47848000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-28344000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-23142000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-21922000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-14523000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-8592000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>2323000.0</v>
+      </c>
+      <c r="C18">
         <v>2570000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3290000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1821000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1960000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2231000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2316000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3098000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4069000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4326000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4371000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4179000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3887000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3718000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3157000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>601000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>402000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>131000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>3456000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2468000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>360000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>112000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-45693000.0</v>
+      </c>
+      <c r="C21">
         <v>-43779000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-36605000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-36027000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-42857000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-37803000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-40654000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-75661000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-53435000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-122130000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1934000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18720000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>20201000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2053000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-44593000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-54681000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-54253000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-47814000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-28315000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-22918000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18587000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12868000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8592000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>45693000.0</v>
+      </c>
+      <c r="C23">
         <v>43779000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36605000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36027000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>42857000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>37803000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39989000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>76077000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>52412000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>210773000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106515000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>83973000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78015000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>73481000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>66478000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>55026000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>54253000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>47814000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>28315000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22918000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18587000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12868000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8592000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>43000.0</v>
+      </c>
+      <c r="C25">
         <v>98000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>108000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>120000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>141000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>156000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>160000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>221000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>208000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>315000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>301000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>302000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>281000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>204000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>182000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>165000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>105000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>35000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="U25">
         <v>10000.0</v>
       </c>
       <c r="V25">
         <v>10000.0</v>
       </c>
       <c r="W25">
+        <v>10000.0</v>
+      </c>
+      <c r="X25">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>23768000.0</v>
+      </c>
+      <c r="C26">
         <v>27610000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21105000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19855000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27076000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22119000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22892000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21237000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>23139000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>36608000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>44914000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>30037000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29044000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>24192000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22813000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>24914000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>24259000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21464000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13394000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12853000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10929000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6864000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5013000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>2700000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>9500000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>15500000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>9091000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>21925000.0</v>
+      </c>
+      <c r="C28">
         <v>16169000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15392000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16172000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15640000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15684000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14397000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17828000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21647000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>57759000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>42741000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48718000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>43391000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>44006000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>56344000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29940000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29994000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26350000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24012000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10350000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7658000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6004000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3929000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>242000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1745000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1518000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1933000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-170000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>579000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-125000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>174000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>146000.0</v>
       </c>
-      <c r="S29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T29"/>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:23">
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>45693000.0</v>
+      </c>
+      <c r="C30">
         <v>43779000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36497000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16172000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>42716000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15684000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39989000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75268000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44786000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>94367000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>97155000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>78755000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72435000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>68198000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>63657000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54854000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>54253000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26350000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14921000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22918000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7658000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6004000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8592000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>2270000.0</v>
+      </c>
+      <c r="C31">
         <v>2495000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3651000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1641000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1414000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1896000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2473000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2957000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19265000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3579000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4542000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3691000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3806000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3456000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2468000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>360000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>112000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-29000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-224000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3335000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1655000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>-665000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>416000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1023000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>88643000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>108449000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>102693000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>98216000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71428000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>21885000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
+        <v>0.0</v>
+      </c>
+      <c r="U32">
         <v>285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
         <v>350000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7825,2501 +8018,2566 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>78837000.0</v>
       </c>
       <c r="C2">
         <v>170920000.0</v>
       </c>
       <c r="D2">
         <v>62526000.0</v>
       </c>
       <c r="E2">
         <v>50380000.0</v>
       </c>
       <c r="F2">
         <v>13066000.0</v>
       </c>
       <c r="G2">
         <v>3091000.0</v>
       </c>
       <c r="H2">
         <v>13110000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>138000</v>
       </c>
       <c r="C3">
         <v>157000</v>
       </c>
       <c r="D3">
         <v>1241000</v>
       </c>
       <c r="E3">
         <v>2526000</v>
       </c>
       <c r="F3">
         <v>353000</v>
       </c>
       <c r="G3">
         <v>151000</v>
       </c>
       <c r="H3">
         <v>151000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>12930000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>21093000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>148799000.0</v>
       </c>
       <c r="C6">
         <v>-92083000.0</v>
       </c>
       <c r="D6">
         <v>107675000.0</v>
       </c>
       <c r="E6">
         <v>12865000.0</v>
       </c>
       <c r="F6">
         <v>37314000.0</v>
       </c>
       <c r="G6">
         <v>9975000.0</v>
       </c>
       <c r="H6">
         <v>3091000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
         <v>-1083000.0</v>
       </c>
       <c r="C7">
         <v>-45831000.0</v>
       </c>
       <c r="D7">
         <v>-65661000.0</v>
       </c>
       <c r="E7">
         <v>-1641000.0</v>
       </c>
       <c r="F7">
         <v>4595000.0</v>
       </c>
       <c r="G7">
         <v>2599000.0</v>
       </c>
       <c r="H7">
         <v>3504000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-14819000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>383000.0</v>
       </c>
       <c r="C9">
         <v>39602000.0</v>
       </c>
       <c r="D9">
         <v>-24744000.0</v>
       </c>
       <c r="E9">
         <v>-15306000.0</v>
       </c>
       <c r="F9">
         <v>-144000.0</v>
       </c>
       <c r="G9">
         <v>-15306000.0</v>
       </c>
       <c r="H9">
         <v>-15306000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
         <v>-9253000.0</v>
       </c>
       <c r="D10">
         <v>-73129000.0</v>
       </c>
       <c r="E10">
         <v>-9769000.0</v>
       </c>
       <c r="F10">
         <v>-9769000.0</v>
       </c>
       <c r="G10">
         <v>-9769000.0</v>
       </c>
       <c r="H10">
         <v>-9769000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1854000.0</v>
       </c>
       <c r="F11">
         <v>670000.0</v>
       </c>
       <c r="G11">
         <v>1418000.0</v>
       </c>
       <c r="H11">
         <v>1280000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21714000.0</v>
       </c>
       <c r="F12">
         <v>8485000.0</v>
       </c>
       <c r="G12">
         <v>2983000.0</v>
       </c>
       <c r="H12">
         <v>-475000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>21580000.0</v>
       </c>
       <c r="F13">
         <v>3925000.0</v>
       </c>
       <c r="G13">
         <v>1181000.0</v>
       </c>
       <c r="H13">
         <v>2224000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
         <v>525000.0</v>
       </c>
       <c r="C14">
         <v>904000.0</v>
       </c>
       <c r="D14">
         <v>1088000.0</v>
       </c>
       <c r="E14">
         <v>487000.0</v>
       </c>
       <c r="F14">
         <v>52000.0</v>
       </c>
       <c r="G14">
         <v>1000.0</v>
       </c>
       <c r="H14">
-        <v>1000.0</v>
+        <v>13554000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
         <v>227636000.0</v>
       </c>
       <c r="C16">
         <v>78837000.0</v>
       </c>
       <c r="D16">
         <v>170201000.0</v>
       </c>
       <c r="E16">
         <v>63245000.0</v>
       </c>
       <c r="F16">
         <v>50380000.0</v>
       </c>
       <c r="G16">
         <v>13066000.0</v>
       </c>
       <c r="H16">
         <v>3091000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-123481000.0</v>
       </c>
       <c r="C18">
         <v>-167804000.0</v>
       </c>
       <c r="D18">
         <v>10678000.0</v>
       </c>
       <c r="E18">
         <v>-182397000.0</v>
       </c>
       <c r="F18">
         <v>-75152000.0</v>
       </c>
       <c r="G18">
         <v>-36848000.0</v>
       </c>
       <c r="H18">
         <v>-10687000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19">
         <v>14177000.0</v>
       </c>
       <c r="C19">
         <v>75654000.0</v>
       </c>
       <c r="D19">
         <v>-157052000.0</v>
       </c>
       <c r="E19">
         <v>-236462000.0</v>
       </c>
       <c r="F19">
         <v>-46406000.0</v>
       </c>
       <c r="G19">
         <v>-46053000.0</v>
       </c>
       <c r="H19">
         <v>-46053000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>231550000.0</v>
       </c>
       <c r="E20">
         <v>432447000.0</v>
       </c>
       <c r="F20">
         <v>135000000.0</v>
       </c>
       <c r="G20">
         <v>29958000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>25896000.0</v>
       </c>
       <c r="G21">
         <v>16817000.0</v>
       </c>
       <c r="H21">
         <v>641000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
         <v>-144735000.0</v>
       </c>
       <c r="C22">
         <v>-301743000.0</v>
       </c>
       <c r="D22">
         <v>49271000.0</v>
       </c>
       <c r="E22">
         <v>-198375000.0</v>
       </c>
       <c r="F22">
         <v>-87931000.0</v>
       </c>
       <c r="G22">
         <v>-42280000.0</v>
       </c>
       <c r="H22">
         <v>-13716000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>-3361000.0</v>
       </c>
       <c r="C23">
         <v>-1784000.0</v>
       </c>
       <c r="D23">
         <v>-3315000.0</v>
       </c>
       <c r="E23">
         <v>-658000.0</v>
       </c>
       <c r="F23">
         <v>132610000.0</v>
       </c>
       <c r="G23">
         <v>30006000.0</v>
       </c>
       <c r="H23">
         <v>27000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-36203000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-236462000.0</v>
       </c>
       <c r="F24">
         <v>3000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>-5695000.0</v>
       </c>
       <c r="C25">
         <v>145985000.0</v>
       </c>
       <c r="D25">
         <v>-9940000.0</v>
       </c>
       <c r="E25">
         <v>-2056000.0</v>
       </c>
       <c r="F25">
         <v>5349000.0</v>
       </c>
       <c r="G25">
         <v>2740000.0</v>
       </c>
       <c r="H25">
-        <v>-583000.0</v>
+        <v>-14137000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-3315000.0</v>
       </c>
       <c r="E26">
         <v>434636000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
         <v>27645000.0</v>
       </c>
       <c r="C27">
         <v>33038000.0</v>
       </c>
       <c r="D27">
         <v>37161000.0</v>
       </c>
       <c r="E27">
         <v>21714000.0</v>
       </c>
       <c r="F27">
         <v>3136000.0</v>
       </c>
       <c r="G27">
         <v>243000.0</v>
       </c>
       <c r="H27">
         <v>108000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>257029000.0</v>
       </c>
       <c r="C28">
         <v>348000.0</v>
       </c>
       <c r="D28">
         <v>3543000.0</v>
       </c>
       <c r="E28">
         <v>431789000.0</v>
       </c>
       <c r="F28">
         <v>158506000.0</v>
       </c>
       <c r="G28">
         <v>46823000.0</v>
       </c>
       <c r="H28">
         <v>668000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>-123343000.0</v>
       </c>
       <c r="C29">
         <v>-167647000.0</v>
       </c>
       <c r="D29">
         <v>11919000.0</v>
       </c>
       <c r="E29">
         <v>-179871000.0</v>
       </c>
       <c r="F29">
         <v>-74799000.0</v>
       </c>
       <c r="G29">
         <v>-36697000.0</v>
       </c>
       <c r="H29">
         <v>-10687000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>14039000.0</v>
       </c>
       <c r="C30">
         <v>75654000.0</v>
       </c>
       <c r="D30">
         <v>92053000.0</v>
       </c>
       <c r="E30">
         <v>-238988000.0</v>
       </c>
       <c r="F30">
         <v>-46406000.0</v>
       </c>
       <c r="G30">
         <v>-151000.0</v>
       </c>
       <c r="H30">
         <v>-151000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>230122000.0</v>
+      </c>
+      <c r="C2">
         <v>226651000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>226161000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58085000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59764000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78837000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73280000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>75718000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>171271000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170201000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135258000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>247760000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115282000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62526000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>108453000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>67859000.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>110822000.0</v>
+      </c>
+      <c r="S2">
         <v>50380000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76866000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15284000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26336000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13066000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20927000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>30000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>86000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>89000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>67000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>356000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>357000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>278000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>250000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>620000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>459000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1105000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>342000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>186000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>153000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>186000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>151000</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>51962000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-45715000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>40963000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-42828000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>60510000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-2937000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13221000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6927000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3179000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2234000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-179810000.0</v>
+      </c>
+      <c r="C6">
         <v>2485000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1475000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>167093000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1679000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17624000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5557000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2438000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-95553000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>351000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>34943000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-112502000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>133197000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>52037000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-45208000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40594000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-42963000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60442000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-26486000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>76677000.0</v>
+      </c>
+      <c r="V6">
         <v>-11052000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13270000.0</v>
       </c>
-      <c r="W6">
-[...3 lines deleted...]
-    <row r="7" spans="1:23">
+      <c r="X6">
+        <v>12877000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>2820000.0</v>
+      </c>
+      <c r="C7">
         <v>-5260000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>92000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1935000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9963000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-9203000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26703000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10597000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8695000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>164000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1557000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-34058000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-21713000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11447000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11406000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5078000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1902000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2785000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1111000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1442000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4898000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-634000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-418000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-1996000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-14621000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-185000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>50000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-85000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>205000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>213000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>980000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2243000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>16564000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19698000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11067000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4846000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-16527000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1996000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-15169000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-185000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-137000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-2000.0</v>
       </c>
-      <c r="W9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
       <c r="G10">
         <v>0.0</v>
       </c>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
         <v>-9253000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26481000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14012000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19333000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13303000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9206000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-563000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-563000.0</v>
       </c>
       <c r="S10">
         <v>-563000.0</v>
       </c>
-      <c r="T10"/>
+      <c r="T10">
+        <v>-563000.0</v>
+      </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>13844000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6789000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1101000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1265000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5020000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1386000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-1049000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>177000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>466000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>7967000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7501000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6091000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5707000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4392000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1189000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>3967000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2504000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>121000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-306000.0</v>
       </c>
       <c r="O13">
+        <v>-306000.0</v>
+      </c>
+      <c r="P13">
         <v>13769000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6879000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3167000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2235000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2497000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>5947000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-811000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-884000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>43000.0</v>
+      </c>
+      <c r="C14">
         <v>98000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>108000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>120000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>141000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>156000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>160000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>221000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>208000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>315000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>301000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>302000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>281000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>204000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>182000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>165000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>105000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>35000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="U14">
         <v>10000.0</v>
       </c>
       <c r="V14">
         <v>10000.0</v>
       </c>
       <c r="W14">
+        <v>10000.0</v>
+      </c>
+      <c r="X14">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>50312000.0</v>
+      </c>
+      <c r="C16">
         <v>229136000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>227636000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>225178000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>58085000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>61213000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>78837000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>73280000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>75718000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>170552000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>170201000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>135258000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>248479000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>114563000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>63245000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>108453000.0</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
+        <v>67859000.0</v>
+      </c>
+      <c r="S16">
         <v>110822000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50380000.0</v>
       </c>
-      <c r="T16">
-[...1 lines deleted...]
-      </c>
       <c r="U16">
+        <v>76677000.0</v>
+      </c>
+      <c r="V16">
         <v>15284000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26336000.0</v>
       </c>
-      <c r="W16">
-[...3 lines deleted...]
-    <row r="17" spans="1:23">
+      <c r="X16">
+        <v>12877000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-31454000.0</v>
+      </c>
+      <c r="C18">
         <v>-36882000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-27989000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-30392000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25265000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-39835000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-59028000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-41551000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-66669000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-556000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13195000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5526000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8331000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5322000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-50317000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43537000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-47567000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-40976000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-28430000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-21018000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13047000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12657000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9039000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19">
+        <v>-149767000.0</v>
+      </c>
+      <c r="C19">
         <v>40262000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>29554000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>5236000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>22994000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-43659000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>64980000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>38816000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-28961000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>819000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>20925000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-108088000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>123222000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>56244000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-227560000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>84500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5567000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-98969000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2814000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-49206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="V19">
         <v>3000000.0</v>
       </c>
       <c r="W19">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>231550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>200897000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>209000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>132721000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2070000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-263000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-263000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26159000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1162000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-43423000.0</v>
+      </c>
+      <c r="C22">
         <v>-41284000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-32999000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-34386000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-41443000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-35907000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-37546000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-72704000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-72700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-118793000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4731000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20893000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22074000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1573000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-42704000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-53756000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-54067000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-47848000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-28344000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-23142000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-21922000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-14523000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8592000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>-494000.0</v>
+      </c>
+      <c r="C23">
         <v>-3942000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-256897000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2164000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-103000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64692000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>80000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="I23">
+        <v>-411000.0</v>
+      </c>
+      <c r="J23">
         <v>27000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1315000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-117000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-95000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1384000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2363000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>612000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>84041000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-828000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-442000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-802000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>1.0</v>
+      </c>
+      <c r="V23">
         <v>1993000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>138</v>
+      </c>
+      <c r="B24">
+        <v>-4000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-43648000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-36203000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-28872000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>886000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21281000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-107731000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>123500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>56244000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-227560000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>84500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5567000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-98969000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-49053000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>818000.0</v>
+      </c>
+      <c r="C25">
         <v>3444000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1490000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1243000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1259000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1703000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1660000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34707000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5037000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>107901000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2572000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2482000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1983000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2903000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1860000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-89000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-109000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>98000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>825000.0</v>
+      </c>
+      <c r="V25">
         <v>3310000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1918000.0</v>
       </c>
-      <c r="W25">
-[...3 lines deleted...]
-    <row r="26" spans="1:23">
+      <c r="X25">
+        <v>121000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-885000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>1335000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-20000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1315000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-117000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-95000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-740000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2363000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>233491000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>248000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>200897000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>8318000.0</v>
+      </c>
+      <c r="C27">
         <v>6120000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6386000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7076000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7350000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6833000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6741000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6803000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9570000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9924000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9534000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10176000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9950000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7501000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6091000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5524000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5707000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4392000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1091000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>802000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>657000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>586000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>121000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>1479000.0</v>
+      </c>
+      <c r="C28">
         <v>3217000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-208000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>191606000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65662000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>110000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>80000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>131000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>230000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>889000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1384000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1040000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>232162000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>199627000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-828000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>200455000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1065000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>131651000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1993000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>25927000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1178000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-31424000.0</v>
+      </c>
+      <c r="C29">
         <v>-36882000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-27903000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-30368000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25248000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-39824000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-59008000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-41570000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-66580000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-489000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13551000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5169000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8609000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5072000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-49697000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-43078000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-46462000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-40634000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-28244000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-20865000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13047000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12643000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8888000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-149797000.0</v>
+      </c>
+      <c r="C30">
         <v>36262000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29468000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5236000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22994000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-43659000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>64980000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38816000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-28961000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>819000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20925000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-108088000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>123222000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55994000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-228180000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>84041000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4462000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-99311000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2814000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-49206000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2814000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-14000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-151000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>