--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -2311,51 +2311,53 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>240000.0</v>
       </c>
       <c r="C5">
         <v>404000.0</v>
       </c>
       <c r="D5">
         <v>815000.0</v>
       </c>
       <c r="E5">
         <v>551000.0</v>
       </c>
-      <c r="F5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5">
         <v>-92000.0</v>
       </c>
       <c r="H5">
         <v>641000.0</v>
       </c>
       <c r="I5">
         <v>-97000.0</v>
       </c>
       <c r="J5">
         <v>-77000.0</v>
       </c>
       <c r="K5">
         <v>197000.0</v>
       </c>
       <c r="L5">
         <v>-151000.0</v>
       </c>
       <c r="M5">
         <v>-72000.0</v>
       </c>
       <c r="N5">
         <v>25000.0</v>
       </c>
       <c r="O5">
@@ -3420,51 +3422,53 @@
       <c r="P29">
         <v>144028000.0</v>
       </c>
       <c r="Q29">
         <v>192789000.0</v>
       </c>
       <c r="R29">
         <v>240946000.0</v>
       </c>
       <c r="S29">
         <v>-151168000.0</v>
       </c>
       <c r="T29">
         <v>-123807000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29">
         <v>-65300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>36</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>100000.0</v>
+      </c>
       <c r="C30">
         <v>88000.0</v>
       </c>
       <c r="D30">
         <v>232000.0</v>
       </c>
       <c r="E30">
         <v>203000.0</v>
       </c>
       <c r="F30">
         <v>300000.0</v>
       </c>
       <c r="G30">
         <v>447000.0</v>
       </c>
       <c r="H30">
         <v>1731000.0</v>
       </c>
       <c r="I30">
         <v>4091000.0</v>
       </c>
       <c r="J30">
         <v>20351000.0</v>
       </c>
       <c r="K30">
@@ -3902,51 +3906,51 @@
       </c>
       <c r="P38">
         <v>0.0</v>
       </c>
       <c r="Q38">
         <v>9101000.0</v>
       </c>
       <c r="R38">
         <v>1.0</v>
       </c>
       <c r="S38">
         <v>1.0</v>
       </c>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38">
         <v>1.0</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>5256000.0</v>
+        <v>5156000.0</v>
       </c>
       <c r="C39">
         <v>6604000.0</v>
       </c>
       <c r="D39">
         <v>9161000.0</v>
       </c>
       <c r="E39">
         <v>5861000.0</v>
       </c>
       <c r="F39">
         <v>11776000.0</v>
       </c>
       <c r="G39">
         <v>12484000.0</v>
       </c>
       <c r="H39">
         <v>9137000.0</v>
       </c>
       <c r="I39">
         <v>12819000.0</v>
       </c>
       <c r="J39">
         <v>16890000.0</v>
       </c>
@@ -5269,77 +5273,77 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>88</v>
       </c>
       <c r="B5">
         <v>-144689000.0</v>
       </c>
       <c r="C5">
         <v>-291880000.0</v>
       </c>
       <c r="D5">
-        <v>38802000.0</v>
+        <v>54297000.0</v>
       </c>
       <c r="E5">
         <v>-201341000.0</v>
       </c>
       <c r="F5">
         <v>-82688000.0</v>
       </c>
       <c r="G5">
         <v>-39005000.0</v>
       </c>
       <c r="H5">
         <v>-12440000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6">
         <v>-144164000.0</v>
       </c>
       <c r="C6">
         <v>-290976000.0</v>
       </c>
       <c r="D6">
-        <v>39890000.0</v>
+        <v>55385000.0</v>
       </c>
       <c r="E6">
         <v>-200854000.0</v>
       </c>
       <c r="F6">
         <v>-82636000.0</v>
       </c>
       <c r="G6">
         <v>-39004000.0</v>
       </c>
       <c r="H6">
         <v>1114000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -6010,99 +6014,99 @@
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>85</v>
       </c>
       <c r="B2">
         <v>98000.0</v>
       </c>
       <c r="C2">
         <v>108000.0</v>
       </c>
       <c r="D2">
         <v>19855000.0</v>
       </c>
       <c r="E2">
         <v>141000.0</v>
       </c>
       <c r="F2">
-        <v>0.0</v>
+        <v>22119000.0</v>
       </c>
       <c r="G2">
         <v>160000.0</v>
       </c>
       <c r="H2">
         <v>809000.0</v>
       </c>
       <c r="I2">
         <v>7626000.0</v>
       </c>
       <c r="J2">
         <v>116406000.0</v>
       </c>
       <c r="K2">
         <v>9360000.0</v>
       </c>
       <c r="L2">
         <v>5218000.0</v>
       </c>
       <c r="M2">
         <v>5580000.0</v>
       </c>
       <c r="N2">
         <v>5283000.0</v>
       </c>
       <c r="O2">
         <v>2821000.0</v>
       </c>
       <c r="P2">
         <v>172000.0</v>
       </c>
       <c r="Q2">
         <v>105000.0</v>
       </c>
       <c r="R2">
-        <v>35000.0</v>
+        <v>21464000.0</v>
       </c>
       <c r="S2">
-        <v>22000.0</v>
+        <v>13394000.0</v>
       </c>
       <c r="T2">
         <v>12853000.0</v>
       </c>
       <c r="U2">
-        <v>10000.0</v>
+        <v>10929000.0</v>
       </c>
       <c r="V2">
-        <v>10000.0</v>
+        <v>6864000.0</v>
       </c>
       <c r="W2">
         <v>5013000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>86</v>
       </c>
       <c r="B3">
         <v>98000.0</v>
       </c>
       <c r="C3">
         <v>108000.0</v>
       </c>
       <c r="D3">
         <v>120000.0</v>
       </c>
       <c r="E3">
         <v>141000.0</v>
       </c>
       <c r="F3">
         <v>156000.0</v>
       </c>
       <c r="G3">
@@ -6167,179 +6171,179 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>88</v>
       </c>
       <c r="B5">
-        <v>-43877000.0</v>
+        <v>-41284000.0</v>
       </c>
       <c r="C5">
         <v>-31057000.0</v>
       </c>
       <c r="D5">
         <v>-34386000.0</v>
       </c>
       <c r="E5">
         <v>-41443000.0</v>
       </c>
       <c r="F5">
-        <v>-37803000.0</v>
+        <v>-35907000.0</v>
       </c>
       <c r="G5">
-        <v>-40654000.0</v>
+        <v>-38181000.0</v>
       </c>
       <c r="H5">
-        <v>-75661000.0</v>
+        <v>-72704000.0</v>
       </c>
       <c r="I5">
-        <v>-53435000.0</v>
+        <v>-72700000.0</v>
       </c>
       <c r="J5">
-        <v>-122130000.0</v>
+        <v>-118551000.0</v>
       </c>
       <c r="K5">
-        <v>1934000.0</v>
+        <v>6476000.0</v>
       </c>
       <c r="L5">
-        <v>18720000.0</v>
+        <v>22411000.0</v>
       </c>
       <c r="M5">
-        <v>20201000.0</v>
+        <v>24007000.0</v>
       </c>
       <c r="N5">
-        <v>-2053000.0</v>
+        <v>1403000.0</v>
       </c>
       <c r="O5">
-        <v>-44593000.0</v>
+        <v>-42125000.0</v>
       </c>
       <c r="P5">
-        <v>-54681000.0</v>
+        <v>-53881000.0</v>
       </c>
       <c r="Q5">
-        <v>-54253000.0</v>
+        <v>-53893000.0</v>
       </c>
       <c r="R5">
-        <v>-47814000.0</v>
+        <v>-47702000.0</v>
       </c>
       <c r="S5">
         <v>-28344000.0</v>
       </c>
       <c r="T5">
-        <v>-22918000.0</v>
+        <v>-23142000.0</v>
       </c>
       <c r="U5">
-        <v>-18587000.0</v>
+        <v>-21922000.0</v>
       </c>
       <c r="V5">
         <v>-12868000.0</v>
       </c>
       <c r="W5">
         <v>-8591000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6">
-        <v>-43779000.0</v>
+        <v>-41186000.0</v>
       </c>
       <c r="C6">
         <v>-30949000.0</v>
       </c>
       <c r="D6">
         <v>-34266000.0</v>
       </c>
       <c r="E6">
         <v>-41302000.0</v>
       </c>
       <c r="F6">
-        <v>-37647000.0</v>
+        <v>-35751000.0</v>
       </c>
       <c r="G6">
-        <v>-40494000.0</v>
+        <v>-38021000.0</v>
       </c>
       <c r="H6">
-        <v>-75440000.0</v>
+        <v>-72483000.0</v>
       </c>
       <c r="I6">
-        <v>-53227000.0</v>
+        <v>-72492000.0</v>
       </c>
       <c r="J6">
-        <v>-121815000.0</v>
+        <v>-118236000.0</v>
       </c>
       <c r="K6">
-        <v>2235000.0</v>
+        <v>6777000.0</v>
       </c>
       <c r="L6">
-        <v>19022000.0</v>
+        <v>22713000.0</v>
       </c>
       <c r="M6">
-        <v>20482000.0</v>
+        <v>24288000.0</v>
       </c>
       <c r="N6">
-        <v>-1849000.0</v>
+        <v>1607000.0</v>
       </c>
       <c r="O6">
-        <v>-44411000.0</v>
+        <v>-41943000.0</v>
       </c>
       <c r="P6">
-        <v>-54516000.0</v>
+        <v>-53716000.0</v>
       </c>
       <c r="Q6">
-        <v>-54148000.0</v>
+        <v>-53788000.0</v>
       </c>
       <c r="R6">
-        <v>-47779000.0</v>
+        <v>-47667000.0</v>
       </c>
       <c r="S6">
         <v>-28322000.0</v>
       </c>
       <c r="T6">
-        <v>-22908000.0</v>
+        <v>-23132000.0</v>
       </c>
       <c r="U6">
-        <v>-18577000.0</v>
+        <v>-21912000.0</v>
       </c>
       <c r="V6">
         <v>-12858000.0</v>
       </c>
       <c r="W6">
         <v>-8590000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -6375,99 +6379,99 @@
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>92</v>
       </c>
       <c r="B9">
         <v>-98000.0</v>
       </c>
       <c r="C9">
         <v>-108000.0</v>
       </c>
       <c r="D9">
         <v>-19855000.0</v>
       </c>
       <c r="E9">
         <v>-141000.0</v>
       </c>
       <c r="F9">
-        <v>0.0</v>
+        <v>-22119000.0</v>
       </c>
       <c r="G9">
         <v>-665000.0</v>
       </c>
       <c r="H9">
         <v>-393000.0</v>
       </c>
       <c r="I9">
         <v>-8649000.0</v>
       </c>
       <c r="J9">
         <v>-27763000.0</v>
       </c>
       <c r="K9">
         <v>99089000.0</v>
       </c>
       <c r="L9">
         <v>97475000.0</v>
       </c>
       <c r="M9">
         <v>92636000.0</v>
       </c>
       <c r="N9">
         <v>66145000.0</v>
       </c>
       <c r="O9">
         <v>19064000.0</v>
       </c>
       <c r="P9">
         <v>173000.0</v>
       </c>
       <c r="Q9">
         <v>-105000.0</v>
       </c>
       <c r="R9">
-        <v>-35000.0</v>
+        <v>-21464000.0</v>
       </c>
       <c r="S9">
-        <v>-22000.0</v>
+        <v>-13394000.0</v>
       </c>
       <c r="T9">
         <v>-12568000.0</v>
       </c>
       <c r="U9">
-        <v>-10000.0</v>
+        <v>-10929000.0</v>
       </c>
       <c r="V9">
-        <v>-10000.0</v>
+        <v>-6864000.0</v>
       </c>
       <c r="W9">
         <v>-4663000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>93</v>
       </c>
       <c r="B10">
         <v>-41284000.0</v>
       </c>
       <c r="C10">
         <v>-32953000.0</v>
       </c>
       <c r="D10">
         <v>-34386000.0</v>
       </c>
       <c r="E10">
         <v>-41443000.0</v>
       </c>
       <c r="F10">
         <v>-35907000.0</v>
       </c>
       <c r="G10">
@@ -7397,51 +7401,53 @@
         <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>2700000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>9500000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>15500000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27"/>
+      <c r="S27">
+        <v>9091000.0</v>
+      </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28">
         <v>16169000.0</v>
       </c>
       <c r="C28">
         <v>15392000.0</v>
       </c>
       <c r="D28">
         <v>16172000.0</v>
       </c>
       <c r="E28">
         <v>15640000.0</v>
       </c>
       <c r="F28">
         <v>15684000.0</v>
       </c>
       <c r="G28">
@@ -7459,51 +7465,51 @@
       <c r="K28">
         <v>42741000.0</v>
       </c>
       <c r="L28">
         <v>48718000.0</v>
       </c>
       <c r="M28">
         <v>43391000.0</v>
       </c>
       <c r="N28">
         <v>44006000.0</v>
       </c>
       <c r="O28">
         <v>56344000.0</v>
       </c>
       <c r="P28">
         <v>29940000.0</v>
       </c>
       <c r="Q28">
         <v>29994000.0</v>
       </c>
       <c r="R28">
         <v>26350000.0</v>
       </c>
       <c r="S28">
-        <v>14921000.0</v>
+        <v>24012000.0</v>
       </c>
       <c r="T28">
         <v>10350000.0</v>
       </c>
       <c r="U28">
         <v>7658000.0</v>
       </c>
       <c r="V28">
         <v>6004000.0</v>
       </c>
       <c r="W28">
         <v>3929000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>112</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>46000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
@@ -7556,99 +7562,99 @@
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30">
         <v>43779000.0</v>
       </c>
       <c r="C30">
         <v>36497000.0</v>
       </c>
       <c r="D30">
         <v>16172000.0</v>
       </c>
       <c r="E30">
         <v>42716000.0</v>
       </c>
       <c r="F30">
-        <v>37803000.0</v>
+        <v>15684000.0</v>
       </c>
       <c r="G30">
         <v>39989000.0</v>
       </c>
       <c r="H30">
         <v>75268000.0</v>
       </c>
       <c r="I30">
         <v>44786000.0</v>
       </c>
       <c r="J30">
         <v>94367000.0</v>
       </c>
       <c r="K30">
         <v>97155000.0</v>
       </c>
       <c r="L30">
         <v>78755000.0</v>
       </c>
       <c r="M30">
         <v>72435000.0</v>
       </c>
       <c r="N30">
         <v>68198000.0</v>
       </c>
       <c r="O30">
         <v>63657000.0</v>
       </c>
       <c r="P30">
         <v>54854000.0</v>
       </c>
       <c r="Q30">
         <v>54253000.0</v>
       </c>
       <c r="R30">
-        <v>47814000.0</v>
+        <v>26350000.0</v>
       </c>
       <c r="S30">
-        <v>28315000.0</v>
+        <v>14921000.0</v>
       </c>
       <c r="T30">
         <v>22918000.0</v>
       </c>
       <c r="U30">
-        <v>18587000.0</v>
+        <v>7658000.0</v>
       </c>
       <c r="V30">
-        <v>12868000.0</v>
+        <v>6004000.0</v>
       </c>
       <c r="W30">
         <v>8592000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31">
         <v>2495000.0</v>
       </c>
       <c r="C31">
         <v>3651000.0</v>
       </c>
       <c r="D31">
         <v>1641000.0</v>
       </c>
       <c r="E31">
         <v>1414000.0</v>
       </c>
       <c r="F31">
         <v>1896000.0</v>
       </c>
       <c r="G31">
@@ -8892,51 +8898,51 @@
       </c>
       <c r="V6">
         <v>13270000.0</v>
       </c>
       <c r="W6">
         <v>-7861000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>121</v>
       </c>
       <c r="B7">
         <v>-5260000.0</v>
       </c>
       <c r="C7">
         <v>92000.0</v>
       </c>
       <c r="D7">
         <v>-1935000.0</v>
       </c>
       <c r="E7">
         <v>9963000.0</v>
       </c>
       <c r="F7">
-        <v>-11074000.0</v>
+        <v>-9203000.0</v>
       </c>
       <c r="G7">
         <v>-26703000.0</v>
       </c>
       <c r="H7">
         <v>-10597000.0</v>
       </c>
       <c r="I7">
         <v>-8695000.0</v>
       </c>
       <c r="J7">
         <v>164000.0</v>
       </c>
       <c r="K7">
         <v>1557000.0</v>
       </c>
       <c r="L7">
         <v>-34058000.0</v>
       </c>
       <c r="M7">
         <v>-21713000.0</v>
       </c>
       <c r="N7">
         <v>-11447000.0</v>
       </c>
@@ -8998,51 +9004,51 @@
       </c>
       <c r="R8">
         <v>-1000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>50000.0</v>
       </c>
       <c r="D9">
         <v>-85000.0</v>
       </c>
       <c r="E9">
         <v>205000.0</v>
       </c>
       <c r="F9">
-        <v>147000.0</v>
+        <v>213000.0</v>
       </c>
       <c r="G9">
         <v>980000.0</v>
       </c>
       <c r="H9">
         <v>2243000.0</v>
       </c>
       <c r="I9">
         <v>16564000.0</v>
       </c>
       <c r="J9">
         <v>19698000.0</v>
       </c>
       <c r="K9">
         <v>-11067000.0</v>
       </c>
       <c r="L9">
         <v>4846000.0</v>
       </c>
       <c r="M9">
         <v>-16527000.0</v>
       </c>
       <c r="N9">
         <v>-1996000.0</v>
       </c>
@@ -9760,51 +9766,51 @@
       </c>
       <c r="V22">
         <v>-14523000.0</v>
       </c>
       <c r="W22">
         <v>-8592000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>136</v>
       </c>
       <c r="B23">
         <v>-3942000.0</v>
       </c>
       <c r="C23">
         <v>-256897000.0</v>
       </c>
       <c r="D23">
         <v>-2164000.0</v>
       </c>
       <c r="E23">
         <v>-103000.0</v>
       </c>
       <c r="F23">
-        <v>970000.0</v>
+        <v>64692000.0</v>
       </c>
       <c r="G23">
         <v>110000.0</v>
       </c>
       <c r="H23">
         <v>80000.0</v>
       </c>
       <c r="I23">
         <v>27000.0</v>
       </c>
       <c r="J23">
         <v>-1315000.0</v>
       </c>
       <c r="K23">
         <v>-117000.0</v>
       </c>
       <c r="L23">
         <v>-95000.0</v>
       </c>
       <c r="M23">
         <v>1384000.0</v>
       </c>
       <c r="N23">
         <v>-2363000.0</v>
       </c>
@@ -9874,63 +9880,63 @@
       </c>
       <c r="P24">
         <v>84500000.0</v>
       </c>
       <c r="Q24">
         <v>5567000.0</v>
       </c>
       <c r="R24">
         <v>-98969000.0</v>
       </c>
       <c r="S24">
         <v>3000000.0</v>
       </c>
       <c r="T24">
         <v>-49053000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>138</v>
       </c>
       <c r="B25">
-        <v>9564000.0</v>
+        <v>3444000.0</v>
       </c>
       <c r="C25">
         <v>-1490000.0</v>
       </c>
       <c r="D25">
         <v>-1243000.0</v>
       </c>
       <c r="E25">
         <v>-1259000.0</v>
       </c>
       <c r="F25">
-        <v>168000.0</v>
+        <v>-1703000.0</v>
       </c>
       <c r="G25">
         <v>-1660000.0</v>
       </c>
       <c r="H25">
         <v>34707000.0</v>
       </c>
       <c r="I25">
         <v>5037000.0</v>
       </c>
       <c r="J25">
         <v>107901000.0</v>
       </c>
       <c r="K25">
         <v>-2572000.0</v>
       </c>
       <c r="L25">
         <v>-2482000.0</v>
       </c>
       <c r="M25">
         <v>-1983000.0</v>
       </c>
       <c r="N25">
         <v>-2903000.0</v>
       </c>