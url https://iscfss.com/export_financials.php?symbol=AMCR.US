--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -319,50 +319,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2841,57 +2844,57 @@
       </c>
       <c r="AJ22">
         <v>356785152.0</v>
       </c>
       <c r="AK22">
         <v>395905514.0</v>
       </c>
       <c r="AL22">
         <v>325289543.0</v>
       </c>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23">
         <v>37066000000.0</v>
       </c>
       <c r="C23">
         <v>16524000000.0</v>
       </c>
       <c r="D23">
         <v>17003000000.0</v>
       </c>
       <c r="E23">
-        <v>17367000000.0</v>
+        <v>17426000000.0</v>
       </c>
       <c r="F23">
         <v>17188000000.0</v>
       </c>
       <c r="G23">
-        <v>16380900000.0</v>
+        <v>16442100000.0</v>
       </c>
       <c r="H23">
         <v>17165000000.0</v>
       </c>
       <c r="I23">
         <v>8991520566.0</v>
       </c>
       <c r="J23">
         <v>9074449290.33</v>
       </c>
       <c r="K23">
         <v>8730986469.0</v>
       </c>
       <c r="L23">
         <v>8535977280.16</v>
       </c>
       <c r="M23">
         <v>9129964034.0</v>
       </c>
       <c r="N23">
         <v>11335590498.0</v>
       </c>
       <c r="O23">
         <v>11618531730.0</v>
       </c>
@@ -6043,72 +6046,72 @@
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
     </row>
     <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>96</v>
       </c>
       <c r="B60">
         <v>11728000000.0</v>
       </c>
       <c r="C60">
         <v>3881000000.0</v>
       </c>
       <c r="D60">
         <v>4026000000.0</v>
       </c>
       <c r="E60">
-        <v>4082000000.0</v>
+        <v>4141000000.0</v>
       </c>
       <c r="F60">
         <v>4764000000.0</v>
       </c>
       <c r="G60">
-        <v>4625900000.0</v>
+        <v>4687100000.0</v>
       </c>
       <c r="H60">
         <v>5609000000.0</v>
       </c>
       <c r="I60">
-        <v>1015468244.0</v>
+        <v>1083848605.0</v>
       </c>
       <c r="J60">
-        <v>821099145.87</v>
+        <v>890631328.08</v>
       </c>
       <c r="K60">
         <v>788313920.0</v>
       </c>
       <c r="L60">
-        <v>1464291968.99</v>
+        <v>1584934766.6</v>
       </c>
       <c r="M60">
         <v>2029111039.0</v>
       </c>
       <c r="N60">
         <v>3292114221.0</v>
       </c>
       <c r="O60">
         <v>3373542055.0</v>
       </c>
       <c r="P60">
         <v>3948801040.0</v>
       </c>
       <c r="Q60">
         <v>3435951735.0</v>
       </c>
       <c r="R60">
         <v>2435536470.0</v>
       </c>
       <c r="S60">
         <v>2829815920.0</v>
       </c>
       <c r="T60">
         <v>2993299406.0</v>
       </c>
@@ -6266,491 +6269,497 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>99</v>
       </c>
       <c r="C1" t="s">
         <v>100</v>
       </c>
       <c r="D1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F1" t="s">
         <v>102</v>
       </c>
       <c r="G1" t="s">
         <v>103</v>
       </c>
       <c r="H1" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="J1" t="s">
         <v>105</v>
       </c>
       <c r="K1" t="s">
         <v>106</v>
       </c>
       <c r="L1" t="s">
+        <v>107</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N1" t="s">
         <v>108</v>
       </c>
       <c r="O1" t="s">
         <v>109</v>
       </c>
       <c r="P1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="R1" t="s">
         <v>111</v>
       </c>
       <c r="S1" t="s">
         <v>112</v>
       </c>
       <c r="T1" t="s">
+        <v>113</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="V1" t="s">
         <v>114</v>
       </c>
       <c r="W1" t="s">
         <v>115</v>
       </c>
       <c r="X1" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Z1" t="s">
         <v>117</v>
       </c>
       <c r="AA1" t="s">
         <v>118</v>
       </c>
       <c r="AB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AD1" t="s">
         <v>120</v>
       </c>
       <c r="AE1" t="s">
         <v>121</v>
       </c>
       <c r="AF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AH1" t="s">
         <v>123</v>
       </c>
       <c r="AI1" t="s">
         <v>124</v>
       </c>
       <c r="AJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AL1" t="s">
         <v>126</v>
       </c>
       <c r="AM1" t="s">
         <v>127</v>
       </c>
       <c r="AN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
         <v>130</v>
       </c>
       <c r="AR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AT1" t="s">
         <v>132</v>
       </c>
       <c r="AU1" t="s">
         <v>133</v>
       </c>
       <c r="AV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
         <v>136</v>
       </c>
       <c r="AZ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
         <v>139</v>
       </c>
       <c r="BD1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>16</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>17</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>18</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>19</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>20</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>21</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>22</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>23</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>24</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>25</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>26</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>27</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>28</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2">
-        <v>3045000000.0</v>
+        <v>2989000000.0</v>
       </c>
       <c r="C2">
+        <v>2989000000.0</v>
+      </c>
+      <c r="D2">
         <v>3002000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3490000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2339000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380000000.0</v>
       </c>
       <c r="G2">
         <v>2380000000.0</v>
       </c>
       <c r="H2">
+        <v>2380000000.0</v>
+      </c>
+      <c r="I2">
         <v>2580000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2195000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2338000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2218000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2690000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2528000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2785000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2839000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3073000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2816000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2743000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2412000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2574000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1986000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2093000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1808000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2171000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1861300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2075800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1891900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2303400000.0</v>
       </c>
       <c r="AC2">
         <v>2303400000.0</v>
       </c>
       <c r="AD2">
+        <v>2303400000.0</v>
+      </c>
+      <c r="AE2">
         <v>2467592033.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1521900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2590800696.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1861000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2377600000.0</v>
       </c>
-      <c r="AI2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ2"/>
       <c r="AK2">
         <v>2607900000.0</v>
       </c>
       <c r="AL2">
-        <v>2202000000.0</v>
+        <v>2607900000.0</v>
       </c>
       <c r="AM2">
         <v>2202000000.0</v>
       </c>
       <c r="AN2">
+        <v>2202000000.0</v>
+      </c>
+      <c r="AO2">
         <v>2432017331.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2418400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2051500000.0</v>
       </c>
       <c r="AQ2">
         <v>2051500000.0</v>
       </c>
       <c r="AR2">
+        <v>2051500000.0</v>
+      </c>
+      <c r="AS2">
         <v>2342647436.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2345700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060300000.0</v>
       </c>
       <c r="AU2">
         <v>2060300000.0</v>
       </c>
       <c r="AV2">
+        <v>2060300000.0</v>
+      </c>
+      <c r="AW2">
         <v>1786393507.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2490300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2174037473.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2272187690.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1996495614.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2277075201.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2660437107.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2658780804.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1995210512.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1973366393.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1450303828.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>965555089.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1277542312.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1145801526.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1145723571.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1138866013.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>859953436.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>726356359.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>401587659.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>333889560.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>286106633.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>279836050.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>341687204.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>408075601.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6780,52 +6789,53 @@
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6855,904 +6865,917 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>41</v>
       </c>
-      <c r="B5">
-[...1 lines deleted...]
-      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>-980000000.0</v>
+      </c>
+      <c r="D5">
         <v>-1037000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1063000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1092000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1134000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1006000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1020000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-868000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-827000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-928000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-862000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-857000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-901000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1048000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-880000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-807000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-885000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-862000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-766000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-899000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-884000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1019000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1049000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1057900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-702600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-773500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-722400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-522000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-903203555.22</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-701800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-901567235.14</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-708500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-881300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>800100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-881700000.0</v>
       </c>
       <c r="AK5">
         <v>-881700000.0</v>
       </c>
       <c r="AL5">
-        <v>-858800000.0</v>
+        <v>-881700000.0</v>
       </c>
       <c r="AM5">
         <v>-858800000.0</v>
       </c>
       <c r="AN5">
+        <v>-858800000.0</v>
+      </c>
+      <c r="AO5">
         <v>-804705701.73</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-800200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-913300000.0</v>
       </c>
       <c r="AQ5">
         <v>-913300000.0</v>
       </c>
       <c r="AR5">
+        <v>-913300000.0</v>
+      </c>
+      <c r="AS5">
         <v>-665632654.03</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-666500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-579800000.0</v>
       </c>
       <c r="AU5">
         <v>-579800000.0</v>
       </c>
       <c r="AV5">
+        <v>-579800000.0</v>
+      </c>
+      <c r="AW5">
         <v>-1276291261.04</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-414300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1073380135.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1121839511.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-708360331.09</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-808222742.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-1017254436.42</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1085009512.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-558449836.4</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-251396197.18</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-424507993.61</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-265903307.89</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-62703135.9</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-389559886.54</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-244142878.12</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-142037032.05</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>41267875.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>118644846.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>172010269.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>273894874.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1125755025.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1340658346.0</v>
       </c>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7">
+        <v>853000000.0</v>
+      </c>
+      <c r="C7">
         <v>881000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>916000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>910000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>447000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>458000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>479000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>488000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>479000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>495000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>461000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>463000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>466000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>476000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>470000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>493000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>470000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>467000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>451000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>462000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>450000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>452000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>445000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>465700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>465600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>491300000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>506800000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8">
         <v>23000000.0</v>
       </c>
       <c r="C8">
         <v>23000000.0</v>
       </c>
       <c r="D8">
         <v>23000000.0</v>
       </c>
       <c r="E8">
-        <v>14000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="F8">
         <v>14000000.0</v>
       </c>
       <c r="G8">
         <v>14000000.0</v>
       </c>
       <c r="H8">
         <v>14000000.0</v>
       </c>
       <c r="I8">
         <v>14000000.0</v>
       </c>
       <c r="J8">
         <v>14000000.0</v>
       </c>
       <c r="K8">
         <v>14000000.0</v>
       </c>
       <c r="L8">
         <v>14000000.0</v>
       </c>
       <c r="M8">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="N8">
         <v>15000000.0</v>
       </c>
       <c r="O8">
         <v>15000000.0</v>
       </c>
       <c r="P8">
         <v>15000000.0</v>
       </c>
       <c r="Q8">
         <v>15000000.0</v>
       </c>
       <c r="R8">
         <v>15000000.0</v>
       </c>
       <c r="S8">
         <v>15000000.0</v>
       </c>
       <c r="T8">
         <v>15000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>15000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>4021000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4241000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4391000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4412000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4431000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4740000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4854000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5074000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5092000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5193000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5412000000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>5538400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5783200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5940700000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10">
-        <v>1057000000.0</v>
+        <v>1587000000.0</v>
       </c>
       <c r="C10">
+        <v>1587000000.0</v>
+      </c>
+      <c r="D10">
         <v>825000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>827000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2045000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>445000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>432000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>588000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>457000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>430000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>524000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>689000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>564000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>837000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>562000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>775000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1077000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>626000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>633000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>850000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>690000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>755000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>757000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>743000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>537800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>673800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>480200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>601600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>130.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>489626148.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>354200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>617013493.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>620800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>419900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-561500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>561500000.0</v>
       </c>
       <c r="AK10">
         <v>561500000.0</v>
       </c>
       <c r="AL10">
-        <v>386600000.0</v>
+        <v>561500000.0</v>
       </c>
       <c r="AM10">
         <v>386600000.0</v>
       </c>
       <c r="AN10">
+        <v>386600000.0</v>
+      </c>
+      <c r="AO10">
         <v>518603762.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>515700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488900000.0</v>
       </c>
       <c r="AQ10">
         <v>488900000.0</v>
       </c>
       <c r="AR10">
+        <v>488900000.0</v>
+      </c>
+      <c r="AS10">
         <v>703982682.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>704900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404500000.0</v>
       </c>
       <c r="AU10">
         <v>404500000.0</v>
       </c>
       <c r="AV10">
+        <v>404500000.0</v>
+      </c>
+      <c r="AW10">
         <v>509443199.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>509700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>372490274.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>389306912.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>360385847.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>411033047.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>373462077.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>373229571.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>365965982.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>239830707.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>227000382.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>152209703.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>230767022.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>97285835.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>84519374.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>160734437.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>91588536.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>95342694.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1298896520.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>164622913.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>117917487.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>125899520.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>164014824.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>132558630.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7782,991 +7805,999 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>48</v>
       </c>
-      <c r="B12">
-[...1 lines deleted...]
-      </c>
+      <c r="B12"/>
       <c r="C12">
+        <v>1587000000.0</v>
+      </c>
+      <c r="D12">
         <v>825000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>827000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2045000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>445000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>432000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>588000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>457000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>430000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>524000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>689000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>564000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>837000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>562000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>775000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1077000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>626000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>633000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>850000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>690000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>755000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>757000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>743000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>537800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>673800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>480200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>601600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>130.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>497111260.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>354200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>617013493.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>620800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>419900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>561500000.0</v>
       </c>
       <c r="AJ12">
         <v>561500000.0</v>
       </c>
       <c r="AK12">
         <v>561500000.0</v>
       </c>
       <c r="AL12">
-        <v>386600000.0</v>
+        <v>561500000.0</v>
       </c>
       <c r="AM12">
         <v>386600000.0</v>
       </c>
       <c r="AN12">
+        <v>386600000.0</v>
+      </c>
+      <c r="AO12">
         <v>518603762.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>515700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488900000.0</v>
       </c>
       <c r="AQ12">
         <v>488900000.0</v>
       </c>
       <c r="AR12">
+        <v>488900000.0</v>
+      </c>
+      <c r="AS12">
         <v>703982682.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>704900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404500000.0</v>
       </c>
       <c r="AU12">
         <v>404500000.0</v>
       </c>
       <c r="AV12">
+        <v>404500000.0</v>
+      </c>
+      <c r="AW12">
         <v>509443199.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>509700000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>372490274.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>389306912.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>360385847.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>411033047.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>373462077.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>373229571.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>365965982.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>239830707.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>227000382.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>152209703.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>230767022.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>97285835.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>84519374.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>160734437.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>91588536.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>95342694.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1298896520.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>164622913.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>117917487.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>125899520.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>164014824.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>132558630.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>49</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>23000000.0</v>
       </c>
       <c r="D13">
         <v>23000000.0</v>
       </c>
       <c r="E13">
-        <v>14000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="F13">
         <v>14000000.0</v>
       </c>
       <c r="G13">
         <v>14000000.0</v>
       </c>
       <c r="H13">
         <v>14000000.0</v>
       </c>
       <c r="I13">
         <v>14000000.0</v>
       </c>
       <c r="J13">
         <v>14000000.0</v>
       </c>
       <c r="K13">
         <v>14000000.0</v>
       </c>
       <c r="L13">
         <v>14000000.0</v>
       </c>
       <c r="M13">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="N13">
         <v>15000000.0</v>
       </c>
       <c r="O13">
         <v>15000000.0</v>
       </c>
       <c r="P13">
         <v>15000000.0</v>
       </c>
       <c r="Q13">
         <v>15000000.0</v>
       </c>
       <c r="R13">
         <v>15000000.0</v>
       </c>
       <c r="S13">
         <v>15000000.0</v>
       </c>
       <c r="T13">
         <v>15000000.0</v>
       </c>
       <c r="U13">
         <v>15000000.0</v>
       </c>
       <c r="V13">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="W13">
         <v>16000000.0</v>
       </c>
       <c r="X13">
         <v>16000000.0</v>
       </c>
       <c r="Y13">
+        <v>16000000.0</v>
+      </c>
+      <c r="Z13">
         <v>15800000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>16100000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16300000.0</v>
       </c>
       <c r="AC13">
         <v>16300000.0</v>
       </c>
       <c r="AD13">
+        <v>16300000.0</v>
+      </c>
+      <c r="AE13">
         <v>1419077497.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1660222273.67</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1392156571.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1411400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1439000000.0</v>
       </c>
-      <c r="AI13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>1425000000.0</v>
       </c>
       <c r="AL13">
-        <v>1471900000.0</v>
+        <v>1425000000.0</v>
       </c>
       <c r="AM13">
         <v>1471900000.0</v>
       </c>
       <c r="AN13">
+        <v>1471900000.0</v>
+      </c>
+      <c r="AO13">
         <v>1453236952.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1466600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514300000.0</v>
       </c>
       <c r="AQ13">
         <v>1514300000.0</v>
       </c>
       <c r="AR13">
+        <v>1514300000.0</v>
+      </c>
+      <c r="AS13">
         <v>1678412960.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1716900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093400000.0</v>
       </c>
       <c r="AU13">
         <v>2093400000.0</v>
       </c>
       <c r="AV13">
+        <v>2093400000.0</v>
+      </c>
+      <c r="AW13">
         <v>2716591033.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2086100000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2645798864.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2765247465.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>3487319419.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>3988446526.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4037896485.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>4035382620.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>3872935300.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>4350298185.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3424807716.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1969445072.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>2302025430.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>2326378286.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>2085380151.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>2552917314.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1926365613.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>2112565021.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1673685395.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>715237060.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>580273449.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1239169036.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>398490239.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>482606860.0</v>
       </c>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14">
+        <v>462100000.0</v>
+      </c>
+      <c r="C14">
         <v>463800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>463000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>318600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>289200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>289000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>288800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>288600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000000.0</v>
       </c>
       <c r="J14">
         <v>288000000.0</v>
       </c>
       <c r="K14">
+        <v>288000000.0</v>
+      </c>
+      <c r="L14">
         <v>287800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>289554600.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>295200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>297000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1486000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>300200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1507000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1524000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534000000.0</v>
       </c>
       <c r="T14">
         <v>1534000000.0</v>
       </c>
       <c r="U14">
+        <v>1534000000.0</v>
+      </c>
+      <c r="V14">
         <v>1550000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1570000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>313800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>313000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>318940000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>323080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325220000.0</v>
       </c>
       <c r="AB14">
         <v>325220000.0</v>
       </c>
       <c r="AC14">
+        <v>325220000.0</v>
+      </c>
+      <c r="AD14">
         <v>1157700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>287800000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>231720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232520000.0</v>
       </c>
       <c r="AG14">
         <v>232520000.0</v>
       </c>
       <c r="AH14">
+        <v>232520000.0</v>
+      </c>
+      <c r="AI14">
         <v>231920000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>232400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233120800.0</v>
       </c>
       <c r="AK14">
         <v>233120800.0</v>
       </c>
       <c r="AL14">
+        <v>233120800.0</v>
+      </c>
+      <c r="AM14">
         <v>231161000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>233959200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231673800.0</v>
       </c>
       <c r="AO14">
         <v>231673800.0</v>
       </c>
       <c r="AP14">
-        <v>236821800.0</v>
+        <v>231673800.0</v>
       </c>
       <c r="AQ14">
         <v>236821800.0</v>
       </c>
       <c r="AR14">
-        <v>244772800.0</v>
+        <v>236821800.0</v>
       </c>
       <c r="AS14">
         <v>244772800.0</v>
       </c>
       <c r="AT14">
-        <v>245267200.0</v>
+        <v>244772800.0</v>
       </c>
       <c r="AU14">
         <v>245267200.0</v>
       </c>
       <c r="AV14">
-        <v>241035600.0</v>
+        <v>245267200.0</v>
       </c>
       <c r="AW14">
         <v>241035600.0</v>
       </c>
       <c r="AX14">
+        <v>241035600.0</v>
+      </c>
+      <c r="AY14">
         <v>241178600.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>241321600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246256600.0</v>
       </c>
       <c r="BA14">
         <v>246256600.0</v>
       </c>
       <c r="BB14">
-        <v>243743400.0</v>
+        <v>246256600.0</v>
       </c>
       <c r="BC14">
         <v>243743400.0</v>
       </c>
       <c r="BD14">
-        <v>1439000000.0</v>
+        <v>243743400.0</v>
       </c>
       <c r="BE14">
         <v>1439000000.0</v>
       </c>
       <c r="BF14">
         <v>1439000000.0</v>
       </c>
       <c r="BG14">
         <v>1439000000.0</v>
       </c>
       <c r="BH14">
         <v>1439000000.0</v>
       </c>
       <c r="BI14">
         <v>1439000000.0</v>
       </c>
       <c r="BJ14">
         <v>1439000000.0</v>
       </c>
       <c r="BK14">
         <v>1439000000.0</v>
       </c>
       <c r="BL14">
         <v>1439000000.0</v>
       </c>
       <c r="BM14">
         <v>1439000000.0</v>
       </c>
       <c r="BN14">
         <v>1439000000.0</v>
       </c>
       <c r="BO14">
         <v>1439000000.0</v>
       </c>
       <c r="BP14">
         <v>1439000000.0</v>
       </c>
       <c r="BQ14">
         <v>1439000000.0</v>
       </c>
       <c r="BR14">
         <v>1439000000.0</v>
       </c>
       <c r="BS14">
         <v>1439000000.0</v>
       </c>
+      <c r="BT14">
+        <v>1439000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="N15">
         <v>15000000.0</v>
       </c>
       <c r="O15">
         <v>15000000.0</v>
       </c>
       <c r="P15">
         <v>15000000.0</v>
       </c>
       <c r="Q15">
         <v>15000000.0</v>
       </c>
       <c r="R15">
         <v>15000000.0</v>
       </c>
       <c r="S15">
         <v>15000000.0</v>
       </c>
       <c r="T15">
         <v>15000000.0</v>
       </c>
       <c r="U15">
         <v>15000000.0</v>
       </c>
       <c r="V15">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="W15">
         <v>16000000.0</v>
       </c>
       <c r="X15">
+        <v>16000000.0</v>
+      </c>
+      <c r="Y15">
         <v>15700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16100000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16200000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>16300000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1419077497.43</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1392156571.79</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>1415519381.66</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>1453236952.72</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>1678412960.78</v>
       </c>
-      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>2716591033.2</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>3487319419.22</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>3872935300.98</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4350298185.24</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3424807716.82</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1969445072.15</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2302025430.3</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2326378286.68</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2085380151.67</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2552917314.79</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1926365613.05</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2112565021.7</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1673685395.79</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>715237060.06</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>580273449.16</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1239169036.46</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>398490239.19</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>482606860.79</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-6435000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>399000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>319000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>325000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2180000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>2313000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>2149000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2209000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2359000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2177000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2190000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2166000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2230000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>382100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>314400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>343900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>378400000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>225052377.57</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>230187379.19</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>264941590.81</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>257843716.47</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>213621642.46</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>923701207.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>1129981656.73</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>1214974312.79</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1202466707.99</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>939871669.57</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>632404687.35</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>694023210.65</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>662001696.35</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>650999539.93</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8796,143 +8827,145 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>616000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>677000000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>696000000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
-        <v>10700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG18">
         <v>10700000.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>10700000.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>55</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8962,1199 +8995,1215 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20">
-        <v>11889000000.0</v>
+        <v>11955000000.0</v>
       </c>
       <c r="C20">
+        <v>11955000000.0</v>
+      </c>
+      <c r="D20">
         <v>11422000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>11276000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5304000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5273000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5385000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5345000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5360000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5388000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5350000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5366000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5338000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5281000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5237000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5285000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5379000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5370000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5385000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5419000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5393000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5437000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5382000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5339000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5226800000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5246300000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5117300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5156000000.0</v>
       </c>
       <c r="AC20">
         <v>5156000000.0</v>
       </c>
       <c r="AD20">
+        <v>5156000000.0</v>
+      </c>
+      <c r="AE20">
         <v>2041200000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2056200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2024376744.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2056600000.0</v>
       </c>
-      <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>2033300000.0</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20">
+        <v>2033300000.0</v>
+      </c>
       <c r="AM20"/>
-      <c r="AN20">
+      <c r="AN20"/>
+      <c r="AO20">
         <v>1800380677.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1790300000.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
+      <c r="AR20"/>
+      <c r="AS20">
         <v>1553975108.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1556000000.0</v>
       </c>
-      <c r="AT20"/>
       <c r="AU20"/>
-      <c r="AV20">
+      <c r="AV20"/>
+      <c r="AW20">
         <v>1690172670.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1690900000.0</v>
       </c>
-      <c r="AX20"/>
       <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>1755477883.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2002185792.0</v>
       </c>
-      <c r="BB20"/>
       <c r="BC20"/>
-      <c r="BD20">
+      <c r="BD20"/>
+      <c r="BE20">
         <v>1683279775.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1637453775.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1303786172.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1111954030.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1144841706.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1127056827.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1293836541.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1347256534.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1442134921.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1318559146.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>404121157.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>322407801.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>255776464.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>271758721.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>317165684.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>370470850.0</v>
       </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>57</v>
       </c>
       <c r="B21">
-        <v>7011000000.0</v>
+        <v>6684000000.0</v>
       </c>
       <c r="C21">
+        <v>6684000000.0</v>
+      </c>
+      <c r="D21">
         <v>7158000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7403000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1283000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1317000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1368000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1391000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1431000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1474000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1482000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1524000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1548000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1577000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1609000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1657000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1709000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1749000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1792000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1835000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1874000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1920000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1951000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1994000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2037500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2094100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306800000.0</v>
       </c>
       <c r="AC21">
         <v>2306800000.0</v>
       </c>
       <c r="AD21">
+        <v>2306800000.0</v>
+      </c>
+      <c r="AE21">
         <v>2356712569.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>322700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>348859110.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>324800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2434100000.0</v>
       </c>
-      <c r="AI21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ21"/>
       <c r="AK21">
         <v>362200000.0</v>
       </c>
       <c r="AL21">
-        <v>2248700000.0</v>
+        <v>362200000.0</v>
       </c>
       <c r="AM21">
         <v>2248700000.0</v>
       </c>
       <c r="AN21">
+        <v>2248700000.0</v>
+      </c>
+      <c r="AO21">
         <v>313555658.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>292100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1899700000.0</v>
       </c>
       <c r="AQ21">
         <v>1899700000.0</v>
       </c>
       <c r="AR21">
+        <v>1899700000.0</v>
+      </c>
+      <c r="AS21">
         <v>288923521.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>273500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1871900000.0</v>
       </c>
       <c r="AU21">
         <v>1871900000.0</v>
       </c>
       <c r="AV21">
+        <v>1871900000.0</v>
+      </c>
+      <c r="AW21">
         <v>305232831.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>284600000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1987211018.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2076926672.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>344141562.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>373458235.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2115765976.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2114448767.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>362998137.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>373426244.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>256150936.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>97895212.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>107729547.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>110178117.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>107448687.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>58</v>
       </c>
       <c r="B22">
-        <v>3481000000.0</v>
+        <v>3362000000.0</v>
       </c>
       <c r="C22">
+        <v>3362000000.0</v>
+      </c>
+      <c r="D22">
         <v>3473000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3471000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2142000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2126000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2228000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2031000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2085000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2150000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2134000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2213000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2420000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2509000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2590000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2439000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2420000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2273000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2113000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1991000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1876000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1843000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1784000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1832000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1819800000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1891800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1874400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953800000.0</v>
       </c>
       <c r="AC22">
         <v>1953800000.0</v>
       </c>
       <c r="AD22">
+        <v>1953800000.0</v>
+      </c>
+      <c r="AE22">
         <v>1384246774.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1400900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1350512136.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1358800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1380600000.0</v>
       </c>
-      <c r="AI22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ22"/>
       <c r="AK22">
         <v>1305500000.0</v>
       </c>
       <c r="AL22">
-        <v>1258600000.0</v>
+        <v>1305500000.0</v>
       </c>
       <c r="AM22">
         <v>1258600000.0</v>
       </c>
       <c r="AN22">
+        <v>1258600000.0</v>
+      </c>
+      <c r="AO22">
         <v>1251406867.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1244400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199600000.0</v>
       </c>
       <c r="AQ22">
         <v>1199600000.0</v>
       </c>
       <c r="AR22">
+        <v>1199600000.0</v>
+      </c>
+      <c r="AS22">
         <v>1212320298.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1213900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241400000.0</v>
       </c>
       <c r="AU22">
         <v>1241400000.0</v>
       </c>
       <c r="AV22">
+        <v>1241400000.0</v>
+      </c>
+      <c r="AW22">
         <v>1328450110.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1329000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1373429325.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1435434874.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1656004453.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1888732760.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1704822717.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1703761348.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1702519598.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1692602013.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1248459609.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>790586564.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1069545832.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1008566581.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1024250159.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1098072406.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>957554655.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>865159151.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>532034680.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>514484877.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>408919935.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>588777185.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>600311640.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>728884065.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>59</v>
       </c>
-      <c r="B23">
-[...1 lines deleted...]
-      </c>
+      <c r="B23"/>
       <c r="C23">
+        <v>37582000000.0</v>
+      </c>
+      <c r="D23">
         <v>37147000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>37066000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18042000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16165000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16910000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16524000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16660000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16727000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16683000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17003000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17278000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17475000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17292000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17426000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17927000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17081000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16989000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17131000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16534000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16662000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16465000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16442000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16421000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16832600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16730700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>17165000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>130.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8850396826.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8907200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8991520566.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9057500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9060000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>869700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9083300000.0</v>
       </c>
       <c r="AK23">
         <v>9083300000.0</v>
       </c>
       <c r="AL23">
-        <v>8621500000.0</v>
+        <v>9083300000.0</v>
       </c>
       <c r="AM23">
         <v>8621500000.0</v>
       </c>
       <c r="AN23">
+        <v>8621500000.0</v>
+      </c>
+      <c r="AO23">
         <v>8730986469.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8682100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8177100000.0</v>
       </c>
       <c r="AQ23">
         <v>8177100000.0</v>
       </c>
       <c r="AR23">
+        <v>8177100000.0</v>
+      </c>
+      <c r="AS23">
         <v>8535977280.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8547100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8438200000.0</v>
       </c>
       <c r="AU23">
         <v>8438200000.0</v>
       </c>
       <c r="AV23">
+        <v>8438200000.0</v>
+      </c>
+      <c r="AW23">
         <v>9129964034.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9133900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8995662478.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9401785296.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11335590498.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12929898516.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>11599770759.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11675501784.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9612204138.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6816347612.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7720840787.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7754283290.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7535878066.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7547884832.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7191727667.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6443077379.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4978043013.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3585217617.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2958803510.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4241064872.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4457453610.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5291041176.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>60</v>
       </c>
       <c r="B24">
+        <v>15200000000.0</v>
+      </c>
+      <c r="C24">
         <v>14619000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12820000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13841000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8638000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6837000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7176000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6603000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7055000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7011000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6979000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6653000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6804000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6840000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6879000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6340000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7177000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6548000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6524000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6186000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6497000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6432000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6361000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6028400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6208800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5853500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5454800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5309000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5304700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3051900000.0</v>
       </c>
       <c r="AE24">
         <v>3051900000.0</v>
       </c>
       <c r="AF24">
-        <v>2668100000.0</v>
+        <v>3051900000.0</v>
       </c>
       <c r="AG24">
         <v>2668100000.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>2668100000.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>61</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>6653000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6804000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6840000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6879000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6340000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7177000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6548000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6524000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6186000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6497000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6432000000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>6208800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5853500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5454800000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>62</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>77700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>108600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>96800000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>103100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>98900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>131700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124200000.0</v>
       </c>
       <c r="AE26">
         <v>124200000.0</v>
       </c>
       <c r="AF26">
-        <v>460800000.0</v>
+        <v>124200000.0</v>
       </c>
       <c r="AG26">
         <v>460800000.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>460800000.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>63</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10184,2625 +10233,2663 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>64</v>
       </c>
       <c r="B28">
-        <v>15843000000.0</v>
+        <v>14266000000.0</v>
       </c>
       <c r="C28">
+        <v>15119000000.0</v>
+      </c>
+      <c r="D28">
         <v>14973000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14181000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7199000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6954000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7351000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6599000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7208000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7134000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7034000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6520000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6915000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6541000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6863000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6208000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6642000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6510000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6410000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5901000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6364000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6182000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6287000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5957000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6449400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6028200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5799200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5501600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-130.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4015014257.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4671400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3848581907.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4228800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4353300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>561500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4045654095.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4046000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4285200000.0</v>
       </c>
       <c r="AM28">
         <v>4285200000.0</v>
       </c>
       <c r="AN28">
+        <v>4285200000.0</v>
+      </c>
+      <c r="AO28">
         <v>3850962277.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3825700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3523700000.0</v>
       </c>
       <c r="AQ28">
         <v>3523700000.0</v>
       </c>
       <c r="AR28">
+        <v>3523700000.0</v>
+      </c>
+      <c r="AS28">
         <v>2876651607.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2879500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3056100000.0</v>
       </c>
       <c r="AU28">
         <v>3056100000.0</v>
       </c>
       <c r="AV28">
+        <v>3056100000.0</v>
+      </c>
+      <c r="AW28">
         <v>3012220611.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3011899998.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3427178823.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3581904004.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3620741578.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4139786624.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-373462077.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-373229571.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3639294266.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3415129427.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2587090468.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2133195596.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2171333990.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2446480067.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2319348184.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1957559398.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1891897560.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1561666172.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-144634613.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1110617820.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>864350110.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1215871617.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1388600907.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1578344486.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>65</v>
       </c>
       <c r="B29">
+        <v>27504000000.0</v>
+      </c>
+      <c r="C29">
         <v>26774000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26542000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>25826000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12648000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10725000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11223000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10580000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11130000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11033000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10995000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6746000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7013000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11255000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6955000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10572000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7249000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6669000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6592000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6289000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6604000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11277000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11286000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10860600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11261200000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30">
-        <v>3161000000.0</v>
+        <v>3513000000.0</v>
       </c>
       <c r="C30">
+        <v>3513000000.0</v>
+      </c>
+      <c r="D30">
         <v>3430000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3426000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1969000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1775000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1973000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1846000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1935000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1820000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1870000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1875000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2034000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1972000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1984000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1935000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2090000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1889000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1938000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1864000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1775000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1681000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1673000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1616000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1730500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1669100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1789500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1864300000.0</v>
       </c>
       <c r="AC30">
         <v>1864300000.0</v>
       </c>
       <c r="AD30">
+        <v>1864300000.0</v>
+      </c>
+      <c r="AE30">
         <v>1351100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1417800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1198345954.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1379000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1375000000.0</v>
       </c>
-      <c r="AI30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ30"/>
       <c r="AK30">
         <v>1116000000.0</v>
       </c>
       <c r="AL30">
-        <v>1385100000.0</v>
+        <v>1116000000.0</v>
       </c>
       <c r="AM30">
         <v>1385100000.0</v>
       </c>
       <c r="AN30">
+        <v>1385100000.0</v>
+      </c>
+      <c r="AO30">
         <v>1346841222.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1180300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422200000.0</v>
       </c>
       <c r="AQ30">
         <v>1422200000.0</v>
       </c>
       <c r="AR30">
+        <v>1422200000.0</v>
+      </c>
+      <c r="AS30">
         <v>1383896727.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1193100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1385800000.0</v>
       </c>
       <c r="AU30">
         <v>1385800000.0</v>
       </c>
       <c r="AV30">
+        <v>1385800000.0</v>
+      </c>
+      <c r="AW30">
         <v>1395861185.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1223200000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1325224701.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1385053979.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1669602197.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1673380171.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1646057208.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>1621876087.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1859542996.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1457272765.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>880814798.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1132404014.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1711874469.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1207833068.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1181032116.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>995798113.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>942848287.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>711518973.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>663543628.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>485939459.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>604731579.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>644574536.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>765509133.0</v>
       </c>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>67</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-2934000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4026000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4248000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4353000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3918000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2801000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4517000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4462000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2472000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2433000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4647000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4792000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2646000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2707700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2524700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2000700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1816100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1853800000.0</v>
       </c>
       <c r="AC31">
         <v>-1853800000.0</v>
       </c>
       <c r="AD31">
-        <v>-1793600000.0</v>
+        <v>-1853800000.0</v>
       </c>
       <c r="AE31">
         <v>-1793600000.0</v>
       </c>
       <c r="AF31">
-        <v>-1355400000.0</v>
+        <v>-1793600000.0</v>
       </c>
       <c r="AG31">
         <v>-1355400000.0</v>
       </c>
-      <c r="AH31"/>
+      <c r="AH31">
+        <v>-1355400000.0</v>
+      </c>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>68</v>
       </c>
       <c r="B32">
+        <v>3016000000.0</v>
+      </c>
+      <c r="C32">
         <v>1980000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>344000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1447000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2762000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1008000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1170000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>704000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1116000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>989000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1080000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1483000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-1148000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1470000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-1301000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>750000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-646000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1283000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1131000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1476000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1049000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1035000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>986000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>561100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>850300000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33">
-        <v>28488000000.0</v>
+        <v>27754000000.0</v>
       </c>
       <c r="C33">
+        <v>27754000000.0</v>
+      </c>
+      <c r="D33">
         <v>28618000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>28632000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11340000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11260000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11672000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11559000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11631000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11768000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>11598000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11695000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11690000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11612000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10435000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11573000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11817000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11747000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11765000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11922000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>11822000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12005000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11853000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11907000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11918800000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12145000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12168500000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11954900000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>5638984229.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5408700000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5725761972.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5437200000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5858200000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>-561500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5796800000.0</v>
       </c>
       <c r="AK33">
         <v>5796800000.0</v>
       </c>
       <c r="AL33">
-        <v>5578200000.0</v>
+        <v>5796800000.0</v>
       </c>
       <c r="AM33">
         <v>5578200000.0</v>
       </c>
       <c r="AN33">
+        <v>5578200000.0</v>
+      </c>
+      <c r="AO33">
         <v>5519907019.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5489000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5050600000.0</v>
       </c>
       <c r="AQ33">
         <v>5050600000.0</v>
       </c>
       <c r="AR33">
+        <v>5050600000.0</v>
+      </c>
+      <c r="AS33">
         <v>5127418768.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5134100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5321100000.0</v>
       </c>
       <c r="AU33">
         <v>5321100000.0</v>
       </c>
       <c r="AV33">
+        <v>5321100000.0</v>
+      </c>
+      <c r="AW33">
         <v>5804884478.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5807400000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5804856236.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6066925270.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>7504950856.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>8560915952.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7346415406.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7341841762.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7784452586.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7763503836.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6598818680.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4945685508.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>5215793955.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4875148430.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5163621792.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5003583737.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>5057924505.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>4455030590.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2393255264.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2215877487.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1914562063.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2921656586.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>3048552609.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3664089347.0</v>
       </c>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>70</v>
       </c>
       <c r="B34">
+        <v>710000000.0</v>
+      </c>
+      <c r="C34">
         <v>769000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>741000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>754000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>410000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>429000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>414000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>418000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>403000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>408000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>451000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1168000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1758000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1831000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1848000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1165000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1809000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1778000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1798000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>371000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1720000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1760000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>221000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>223200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>190500000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>220000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>214900000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>241000000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>71</v>
       </c>
       <c r="B35">
-        <v>18821000000.0</v>
+        <v>19108000000.0</v>
       </c>
       <c r="C35">
+        <v>19108000000.0</v>
+      </c>
+      <c r="D35">
         <v>17232000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>18339000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10243000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8477000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8849000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8310000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8739000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8730000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8714000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8437000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8562000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8671000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10401000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8182000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8986000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8326000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8322000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8022000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8217000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8192000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8095000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7781000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7966300000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7662300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7399700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6948500000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>3610818190.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3195200000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3239519618.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3306900000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3120200000.0</v>
       </c>
-      <c r="AI35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ35"/>
       <c r="AK35">
         <v>4179400000.0</v>
       </c>
       <c r="AL35">
-        <v>4375400000.0</v>
+        <v>4179400000.0</v>
       </c>
       <c r="AM35">
         <v>4375400000.0</v>
       </c>
       <c r="AN35">
+        <v>4375400000.0</v>
+      </c>
+      <c r="AO35">
         <v>4215000597.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4191400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3291900000.0</v>
       </c>
       <c r="AQ35">
         <v>3291900000.0</v>
       </c>
       <c r="AR35">
+        <v>3291900000.0</v>
+      </c>
+      <c r="AS35">
         <v>3281424173.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3285700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3477700000.0</v>
       </c>
       <c r="AU35">
         <v>3477700000.0</v>
       </c>
       <c r="AV35">
+        <v>3477700000.0</v>
+      </c>
+      <c r="AW35">
         <v>3697158566.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3698800000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3497473505.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3655372248.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3668196793.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4180796253.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2727301043.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2725603112.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3844689604.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4088237180.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2525304891.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1951528553.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2224050669.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1729770992.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2229411852.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1862323481.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1819255965.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1280758968.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1208366174.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1208952710.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1022389396.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1414400341.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1563728015.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1622580936.0</v>
       </c>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36">
-        <v>469000000.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="C36">
-        <v>695000000.0</v>
+        <v>402000000.0</v>
       </c>
       <c r="D36">
+        <v>454000000.0</v>
+      </c>
+      <c r="E36">
         <v>317000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>360000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>359000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>363000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>258000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>398000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>399000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>385000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>376000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>393000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>395000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-129000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>295000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>279000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>267000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>231000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>236000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>217000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>219000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>222000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>221000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>210400000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>237600000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>229600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>227300000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>139821898.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>207400000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>169758222.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>218700000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>192500000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-561500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197300000.0</v>
       </c>
       <c r="AK36">
         <v>197300000.0</v>
       </c>
       <c r="AL36">
-        <v>191700000.0</v>
+        <v>197300000.0</v>
       </c>
       <c r="AM36">
         <v>191700000.0</v>
       </c>
       <c r="AN36">
+        <v>191700000.0</v>
+      </c>
+      <c r="AO36">
         <v>203137405.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>224900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191600000.0</v>
       </c>
       <c r="AQ36">
         <v>191600000.0</v>
       </c>
       <c r="AR36">
+        <v>191600000.0</v>
+      </c>
+      <c r="AS36">
         <v>185757949.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>254200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331400000.0</v>
       </c>
       <c r="AU36">
         <v>331400000.0</v>
       </c>
       <c r="AV36">
+        <v>331400000.0</v>
+      </c>
+      <c r="AW36">
         <v>307680720.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>373300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>351831151.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>367715101.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>325707037.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>577049183.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-7346415406.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-7341841762.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>306506744.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>325438727.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>208218246.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>123720825.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>106198754.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>86429177.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>70717264.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>130005794.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>122351098.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>93253914.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>61423263.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>38782831.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>36181264.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>81173816.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>86166758.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>133915114.0</v>
       </c>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>64000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="O37">
         <v>58000000.0</v>
       </c>
       <c r="P37">
+        <v>58000000.0</v>
+      </c>
+      <c r="Q37">
         <v>59000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>60000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>57000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>55000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>57000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>58000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>56000000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>74</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>3071000000.0</v>
+      </c>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>1603000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1600.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1670.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1630.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>519000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1574000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1633000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>524000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1721000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1689000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2326000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2318000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>871000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1468000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1303000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1468000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>56000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>60200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>352100000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>369900000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>353500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385400000.0</v>
       </c>
       <c r="AC38">
         <v>385400000.0</v>
       </c>
       <c r="AD38">
+        <v>385400000.0</v>
+      </c>
+      <c r="AE38">
         <v>0.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>209400000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>0.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>224700000.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
-      <c r="AN38">
+      <c r="AN38"/>
+      <c r="AO38">
         <v>0.0</v>
       </c>
-      <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38">
+      <c r="AR38"/>
+      <c r="AS38">
         <v>0.0</v>
       </c>
-      <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
-      <c r="AV38">
+      <c r="AV38"/>
+      <c r="AW38">
         <v>0.0</v>
       </c>
-      <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>427659244.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>427392998.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>0.0</v>
       </c>
-      <c r="BE38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF38"/>
       <c r="BG38">
         <v>0.0</v>
       </c>
       <c r="BH38">
         <v>0.0</v>
       </c>
       <c r="BI38">
         <v>0.0</v>
       </c>
       <c r="BJ38">
         <v>0.0</v>
       </c>
-      <c r="BK38"/>
+      <c r="BK38">
+        <v>0.0</v>
+      </c>
       <c r="BL38"/>
-      <c r="BM38">
-[...1 lines deleted...]
-      </c>
+      <c r="BM38"/>
       <c r="BN38">
         <v>0.0</v>
       </c>
       <c r="BO38">
         <v>0.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BP38">
         <v>0.0</v>
       </c>
+      <c r="BQ38"/>
       <c r="BR38">
         <v>0.0</v>
       </c>
       <c r="BS38">
         <v>0.0</v>
       </c>
+      <c r="BT38">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>75</v>
       </c>
       <c r="B39">
-        <v>859000000.0</v>
+        <v>863000000.0</v>
       </c>
       <c r="C39">
+        <v>1366000000.0</v>
+      </c>
+      <c r="D39">
         <v>801000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>710000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>546000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>559000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>605000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>500000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>552000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>559000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>557000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>531000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>570000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>545000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>713000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>704000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>583000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>603000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>595000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>561000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>429000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>434000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>398000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>344000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>414100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>452900000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>418100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>790400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>421200000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17066057.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>325600000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>86125466.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>261700000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>26300000.0</v>
       </c>
-      <c r="AI39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ39"/>
       <c r="AK39">
         <v>303500000.0</v>
       </c>
       <c r="AL39">
-        <v>13000000.0</v>
+        <v>303500000.0</v>
       </c>
       <c r="AM39">
         <v>13000000.0</v>
       </c>
       <c r="AN39">
+        <v>13000000.0</v>
+      </c>
+      <c r="AO39">
         <v>94227598.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>252700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15800000.0</v>
       </c>
       <c r="AQ39">
         <v>15800000.0</v>
       </c>
       <c r="AR39">
+        <v>15800000.0</v>
+      </c>
+      <c r="AS39">
         <v>108466555.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>301100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85400000.0</v>
       </c>
       <c r="AU39">
         <v>85400000.0</v>
       </c>
       <c r="AV39">
+        <v>85400000.0</v>
+      </c>
+      <c r="AW39">
         <v>91325060.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>264600000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>119661942.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>125064262.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>144647142.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>395836586.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>178269220.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>124956505.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>120022229.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>80652700.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>47051037.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>72329961.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>61407972.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>55653670.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>104462134.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>88861855.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>84696655.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>42337573.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>26688711.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>31464565.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BS39">
         <v>1.0</v>
       </c>
+      <c r="BT39">
+        <v>1.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>76</v>
       </c>
       <c r="B40">
-        <v>3014000000.0</v>
+        <v>2582000000.0</v>
       </c>
       <c r="C40">
+        <v>3170000000.0</v>
+      </c>
+      <c r="D40">
         <v>3179000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3240000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1442000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1413000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1560000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1585000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1587000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1574000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1669000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1693000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1671000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1546000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1301000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1880000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1536000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1429000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1537000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1668000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1577000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1532000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1580000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1597000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1477800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1334400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1629900000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1451600000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1058400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>238126373.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1241500000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>266464751.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1036300000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>289500000.0</v>
       </c>
-      <c r="AI40"/>
-      <c r="AJ40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>309098522.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>301700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203900000.0</v>
       </c>
       <c r="AM40">
         <v>203900000.0</v>
       </c>
       <c r="AN40">
+        <v>203900000.0</v>
+      </c>
+      <c r="AO40">
         <v>311846086.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>310100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219200000.0</v>
       </c>
       <c r="AQ40">
         <v>219200000.0</v>
       </c>
       <c r="AR40">
+        <v>219200000.0</v>
+      </c>
+      <c r="AS40">
         <v>315588775.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>316000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199800000.0</v>
       </c>
       <c r="AU40">
         <v>199800000.0</v>
       </c>
       <c r="AV40">
+        <v>199800000.0</v>
+      </c>
+      <c r="AW40">
         <v>986593104.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>283900000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>210973482.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>220498202.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1212206941.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1386416863.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1962207340.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1960985733.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1361729127.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1226834534.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>960098584.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>645478903.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>697658843.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>671840542.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>653374097.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>664211426.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>711873650.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>632226504.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>593176443.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>468812990.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>404621171.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>466682687.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>456907308.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>569949358.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>77</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1167000000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1258000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1276000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3722000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1296000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1311000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1347000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1374000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1270000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1308000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1289000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1287300000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1291900000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1317500000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1438100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639500000.0</v>
       </c>
       <c r="AC41">
         <v>1639500000.0</v>
       </c>
       <c r="AD41">
-        <v>620800000.0</v>
+        <v>1639500000.0</v>
       </c>
       <c r="AE41">
         <v>620800000.0</v>
       </c>
       <c r="AF41">
-        <v>587100000.0</v>
+        <v>620800000.0</v>
       </c>
       <c r="AG41">
         <v>587100000.0</v>
       </c>
-      <c r="AH41"/>
+      <c r="AH41">
+        <v>587100000.0</v>
+      </c>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
+      <c r="BT41"/>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>78</v>
       </c>
-      <c r="B42">
-[...1 lines deleted...]
-      </c>
+      <c r="B42"/>
       <c r="C42">
+        <v>12237000000.0</v>
+      </c>
+      <c r="D42">
         <v>12216000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>12220000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4048000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4035000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4021000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4008000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3996000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3982000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3971000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>4009000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>4227000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4373000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4378000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4413000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4705000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4817000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>5024000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>5063000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>5153000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5367000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5432000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5413000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5527000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5771800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>5929200000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>5991400000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-722400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-633177497.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>766300000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-581935479.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>773700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-7300000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>69600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8100000.0</v>
       </c>
       <c r="AK42">
         <v>-8100000.0</v>
       </c>
       <c r="AL42">
-        <v>-6800000.0</v>
+        <v>-8100000.0</v>
       </c>
       <c r="AM42">
         <v>-6800000.0</v>
       </c>
       <c r="AN42">
+        <v>-6800000.0</v>
+      </c>
+      <c r="AO42">
         <v>-22282671.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-21500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AQ42">
         <v>-500000.0</v>
       </c>
       <c r="AR42">
+        <v>-500000.0</v>
+      </c>
+      <c r="AS42">
         <v>-588337.97</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-36300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AU42">
         <v>-500000.0</v>
       </c>
       <c r="AV42">
+        <v>-500000.0</v>
+      </c>
+      <c r="AW42">
         <v>0.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-14100000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-715468.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-747768.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>15454408.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-11033048.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-1045008565.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-4507081712.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1.42</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>0.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>0.4</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>0.18</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-0.39</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>0.89</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-0.1</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>0.54</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>417112374.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1.05</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BP42">
         <v>0.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BQ42">
         <v>0.0</v>
       </c>
+      <c r="BR42"/>
       <c r="BS42">
+        <v>0.0</v>
+      </c>
+      <c r="BT42">
         <v>1.0</v>
       </c>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>79</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12832,2539 +12919,2571 @@
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>80</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>81</v>
       </c>
       <c r="B45">
+        <v>8447000000.0</v>
+      </c>
+      <c r="C45">
         <v>8860000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9343000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>13855000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4225000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4166000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4412000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8545000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4313000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4377000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4247000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8303000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3741000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3687000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3589000000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>3772000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>3695000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>3701000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>4293000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>4198000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4286000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4153000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3614000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3633000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3757000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3869000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3975000000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>2618691501.16</v>
       </c>
-      <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>2681841991.61</v>
       </c>
-      <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>2762605509.29</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>2706051703.05</v>
       </c>
-      <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-      <c r="AR45">
+      <c r="AR45"/>
+      <c r="AS45">
         <v>2563359839.59</v>
       </c>
-      <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>2918824260.46</v>
       </c>
-      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
-      <c r="AZ45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>4456227127.96</v>
       </c>
-      <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>4776797592.98</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4806553662.66</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4079887817.11</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3063482583.85</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3467628514.84</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3253095843.94</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>3188435909.23</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3355064507.27</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3317462647.96</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2894375117.92</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1791915324.85</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1706138403.68</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1457221326.65</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2338420047.8</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2371882818.17</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2860975462.71</v>
       </c>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>82</v>
       </c>
       <c r="B46">
-        <v>8860000000.0</v>
+        <v>8447000000.0</v>
       </c>
       <c r="C46">
+        <v>8447000000.0</v>
+      </c>
+      <c r="D46">
         <v>9343000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9318000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4225000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4166000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4412000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4330000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4313000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4377000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4247000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4295000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4275000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4230000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3589000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4206000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4311000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4236000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4221000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4293000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4198000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4286000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4153000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4140000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4158800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4310800000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4438800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3975000000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>2618691501.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2686900000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2681841991.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2698500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2780200000.0</v>
       </c>
-      <c r="AI46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ46"/>
       <c r="AK46">
         <v>2765300000.0</v>
       </c>
       <c r="AL46">
-        <v>2684100000.0</v>
+        <v>2765300000.0</v>
       </c>
       <c r="AM46">
         <v>2684100000.0</v>
       </c>
       <c r="AN46">
+        <v>2684100000.0</v>
+      </c>
+      <c r="AO46">
         <v>2706051703.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2690900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484700000.0</v>
       </c>
       <c r="AQ46">
         <v>2484700000.0</v>
       </c>
       <c r="AR46">
+        <v>2484700000.0</v>
+      </c>
+      <c r="AS46">
         <v>2563359839.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2566700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661300000.0</v>
       </c>
       <c r="AU46">
         <v>2661300000.0</v>
       </c>
       <c r="AV46">
+        <v>2661300000.0</v>
+      </c>
+      <c r="AW46">
         <v>2918824260.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2920100000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2992890041.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3128008599.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4456227127.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5082487640.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4771323261.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>4768352788.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4776797592.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4806553662.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4079887817.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3063482583.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3467628514.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3253095843.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3188435909.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3355064507.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3317462647.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2894375117.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1791915324.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1706138403.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1457221326.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2338420047.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2371882818.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2860975462.0</v>
       </c>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>83</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>4247000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3762000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3741000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3687000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3589000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3646000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3772000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3695000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3701000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3761000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3681000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3767000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4153000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4140100000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4158800000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4310800000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4438800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3975000000.0</v>
       </c>
       <c r="AC47">
         <v>3975000000.0</v>
       </c>
       <c r="AD47">
-        <v>2616800000.0</v>
+        <v>3975000000.0</v>
       </c>
       <c r="AE47">
         <v>2616800000.0</v>
       </c>
       <c r="AF47">
-        <v>2698300000.0</v>
+        <v>2616800000.0</v>
       </c>
       <c r="AG47">
         <v>2698300000.0</v>
       </c>
-      <c r="AH47"/>
+      <c r="AH47">
+        <v>2698300000.0</v>
+      </c>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
+      <c r="BT47"/>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>84</v>
       </c>
       <c r="B48">
-        <v>393000000.0</v>
+        <v>371000000.0</v>
       </c>
       <c r="C48">
+        <v>371000000.0</v>
+      </c>
+      <c r="D48">
         <v>516000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>548000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>881000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>869000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>890000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>879000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>802000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>795000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>841000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>865000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>863000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>866000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>534000413.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>534000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>604000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>515000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>473000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>452000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>378000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>293000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>258000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>246000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>254700000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>254400000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>252300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323700000.0</v>
       </c>
       <c r="AC48">
         <v>323700000.0</v>
       </c>
       <c r="AD48">
+        <v>323700000.0</v>
+      </c>
+      <c r="AE48">
         <v>475254732.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>381800000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>524878907.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>561400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>343000000.0</v>
       </c>
-      <c r="AI48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ48"/>
       <c r="AK48">
         <v>264900000.0</v>
       </c>
       <c r="AL48">
-        <v>171800000.0</v>
+        <v>264900000.0</v>
       </c>
       <c r="AM48">
         <v>171800000.0</v>
       </c>
       <c r="AN48">
+        <v>171800000.0</v>
+      </c>
+      <c r="AO48">
         <v>139782670.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541600000.0</v>
       </c>
       <c r="AQ48">
         <v>541600000.0</v>
       </c>
       <c r="AR48">
+        <v>541600000.0</v>
+      </c>
+      <c r="AS48">
         <v>451511662.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>452100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381300000.0</v>
       </c>
       <c r="AU48">
         <v>381300000.0</v>
       </c>
       <c r="AV48">
+        <v>381300000.0</v>
+      </c>
+      <c r="AW48">
         <v>588811267.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>370400000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>422573000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>441650699.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>513155132.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>588602654.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>471992939.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>471699092.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>512413778.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>676741551.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>590829898.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>713271136.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>943733795.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>932824427.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>589632092.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1103257388.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1128636449.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1021009082.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>759261344.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>370682220.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>306346647.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>275630498.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>239876337.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>438897932.0</v>
       </c>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>85</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>865000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>863000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>866000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>588000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>534000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>604000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>515000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>473000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>452000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>378000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>293000000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...1 lines deleted...]
-      </c>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>86</v>
       </c>
       <c r="B50">
+        <v>653000000.0</v>
+      </c>
+      <c r="C50">
         <v>519000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2004000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>257000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>159000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>104000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>128000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>96000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>131000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>58000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>118000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>93000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>209000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>62000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>76000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>150000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>72000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>121000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>68000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>103000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>107000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>53000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>238000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>206300000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>312800000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>357200000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>317800000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>794200000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645000000.0</v>
       </c>
       <c r="AE50">
         <v>645000000.0</v>
       </c>
       <c r="AF50">
-        <v>981500000.0</v>
+        <v>645000000.0</v>
       </c>
       <c r="AG50">
         <v>981500000.0</v>
       </c>
-      <c r="AH50"/>
+      <c r="AH50">
+        <v>981500000.0</v>
+      </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>87</v>
       </c>
-      <c r="B51">
-[...1 lines deleted...]
-      </c>
+      <c r="B51"/>
       <c r="C51">
+        <v>16706000000.0</v>
+      </c>
+      <c r="D51">
         <v>15798000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15008000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9244000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7399000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7783000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7187000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7665000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7564000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7558000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7209000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>7479000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7378000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7425000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6983000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7719000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7136000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7043000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6751000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7054000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6937000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7044000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6700000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6987200000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6702000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6279400000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6103200000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>4504640405.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5025600000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4465595400.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4849600000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4773200000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>4606606973.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4607500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4671800000.0</v>
       </c>
       <c r="AM51">
         <v>4671800000.0</v>
       </c>
       <c r="AN51">
+        <v>4671800000.0</v>
+      </c>
+      <c r="AO51">
         <v>4369566039.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4341400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4012600000.0</v>
       </c>
       <c r="AQ51">
         <v>4012600000.0</v>
       </c>
       <c r="AR51">
+        <v>4012600000.0</v>
+      </c>
+      <c r="AS51">
         <v>3580634290.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3584400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460600000.0</v>
       </c>
       <c r="AU51">
         <v>3460600000.0</v>
       </c>
       <c r="AV51">
+        <v>3460600000.0</v>
+      </c>
+      <c r="AW51">
         <v>3521663810.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3521599998.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3799669097.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3971210916.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3981127426.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>4550819671.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51">
         <v>4005260249.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>3654960135.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2814090851.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2285405300.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2402101013.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2543765903.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2403867559.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2118293835.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1983486097.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1657008867.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1154261907.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1275240734.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>982267598.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1341771137.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1552615732.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1710903116.0</v>
       </c>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>88</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
+        <v>653000000.0</v>
+      </c>
+      <c r="D52">
         <v>2004000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>257000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>159000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>104000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>128000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>96000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>131000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>58000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>118000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>93000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>209000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>62000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>76000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>150000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>72000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>121000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>68000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>103000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>107000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>53000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>238000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>206000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>312800000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>357200000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>317800000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>794200000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5400000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1478459388.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2432500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1810886894.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2157900000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2314800000.0</v>
       </c>
-      <c r="AI52"/>
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>1123604098.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1124600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>998100000.0</v>
       </c>
       <c r="AM52">
         <v>998100000.0</v>
       </c>
       <c r="AN52">
+        <v>998100000.0</v>
+      </c>
+      <c r="AO52">
         <v>921861679.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>916700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395300000.0</v>
       </c>
       <c r="AQ52">
         <v>1395300000.0</v>
       </c>
       <c r="AR52">
+        <v>1395300000.0</v>
+      </c>
+      <c r="AS52">
         <v>1011382128.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1012700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>695000000.0</v>
       </c>
       <c r="AU52">
         <v>695000000.0</v>
       </c>
       <c r="AV52">
+        <v>695000000.0</v>
+      </c>
+      <c r="AW52">
         <v>521588490.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>521800000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1026695882.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1073047622.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1081248801.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1230497007.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>939476430.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>380693841.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1171716312.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>771620879.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>648195098.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1169296013.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>856769711.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>556013053.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>509330145.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>680133681.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>203749576.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>262243382.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>136963400.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>261945767.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>301645734.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>398580212.0</v>
       </c>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>89</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>4000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>13000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>16000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>7485112.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-      <c r="AI53">
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>1123000000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
+      <c r="BT53"/>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>90</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>91</v>
       </c>
       <c r="B55">
-        <v>37046000000.0</v>
+        <v>37582000000.0</v>
       </c>
       <c r="C55">
+        <v>37582000000.0</v>
+      </c>
+      <c r="D55">
         <v>37147000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>37066000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18042000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16165000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16910000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>16524000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16660000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>16727000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>16683000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17003000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>17278000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>17475000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>17292000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>17426000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>17987000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>17138000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>17044000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>17188000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16592000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16718000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>16465000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16442000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>16421000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>16832600000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>16730700000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>17165000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>130.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8850396826.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8907200000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8991520566.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9057500000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9060000000.0</v>
       </c>
-      <c r="AI55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ55"/>
       <c r="AK55">
         <v>9083300000.0</v>
       </c>
       <c r="AL55">
-        <v>8621500000.0</v>
+        <v>9083300000.0</v>
       </c>
       <c r="AM55">
         <v>8621500000.0</v>
       </c>
       <c r="AN55">
+        <v>8621500000.0</v>
+      </c>
+      <c r="AO55">
         <v>8730986469.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8682100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8177100000.0</v>
       </c>
       <c r="AQ55">
         <v>8177100000.0</v>
       </c>
       <c r="AR55">
+        <v>8177100000.0</v>
+      </c>
+      <c r="AS55">
         <v>8535977280.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8547100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8438200000.0</v>
       </c>
       <c r="AU55">
         <v>8438200000.0</v>
       </c>
       <c r="AV55">
+        <v>8438200000.0</v>
+      </c>
+      <c r="AW55">
         <v>9129964034.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9133900000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>8995662478.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9401785297.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>11335590498.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>12929898517.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>11676685873.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>11669416342.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>11599770759.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>11675501784.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>9612204138.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6816347612.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>7720840787.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>7754283290.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7535878066.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>7547884832.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7191727667.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6443077379.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>4978043013.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3585217617.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2958803510.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4241064872.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4457453610.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>5291041176.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>92</v>
       </c>
       <c r="B56">
-        <v>8558000000.0</v>
+        <v>9828000000.0</v>
       </c>
       <c r="C56">
+        <v>9828000000.0</v>
+      </c>
+      <c r="D56">
         <v>8529000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8434000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6702000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4905000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5238000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4965000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5029000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4959000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5085000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5308000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5588000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5863000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5136000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5853000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6170000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5391000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5279000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5266000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4770000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4713000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4612000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4535000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4502200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4687600000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4562200000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5210100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>130.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3211412596.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3498500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3265758594.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3620300000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3201800000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>561500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3286500000.0</v>
       </c>
       <c r="AK56">
         <v>3286500000.0</v>
       </c>
       <c r="AL56">
-        <v>3043300000.0</v>
+        <v>3286500000.0</v>
       </c>
       <c r="AM56">
         <v>3043300000.0</v>
       </c>
       <c r="AN56">
+        <v>3043300000.0</v>
+      </c>
+      <c r="AO56">
         <v>3211079450.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3193100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3126500000.0</v>
       </c>
       <c r="AQ56">
         <v>3126500000.0</v>
       </c>
       <c r="AR56">
+        <v>3126500000.0</v>
+      </c>
+      <c r="AS56">
         <v>3408558511.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3413000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3117100000.0</v>
       </c>
       <c r="AU56">
         <v>3117100000.0</v>
       </c>
       <c r="AV56">
+        <v>3117100000.0</v>
+      </c>
+      <c r="AW56">
         <v>3325079556.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3326500000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3190806242.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3334860027.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3830639641.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4368982565.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3902611223.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3900181582.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3815318173.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3911997947.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3013385458.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1870662104.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2505046832.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2879134860.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2372256274.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2544301094.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2133803161.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1988046788.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2584787749.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1369340130.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1044241447.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1319408285.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1408901000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1626951829.0</v>
       </c>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>93</v>
       </c>
       <c r="B57">
-        <v>6578000000.0</v>
+        <v>6812000000.0</v>
       </c>
       <c r="C57">
+        <v>6812000000.0</v>
+      </c>
+      <c r="D57">
         <v>8185000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6987000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3940000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3897000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4068000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4261000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3913000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3970000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4005000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4476000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4408000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4393000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2915000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5103000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4424000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4293000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4017000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4345000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3670000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3678000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3626000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3974000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3651900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3767400000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3839600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4541800000.0</v>
       </c>
       <c r="AC57">
         <v>4541800000.0</v>
       </c>
       <c r="AD57">
+        <v>4541800000.0</v>
+      </c>
+      <c r="AE57">
         <v>4184177795.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5195900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4668152342.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5055200000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4981900000.0</v>
       </c>
-      <c r="AI57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ57"/>
       <c r="AK57">
         <v>4034200000.0</v>
       </c>
       <c r="AL57">
-        <v>3404000000.0</v>
+        <v>4034200000.0</v>
       </c>
       <c r="AM57">
         <v>3404000000.0</v>
       </c>
       <c r="AN57">
+        <v>3404000000.0</v>
+      </c>
+      <c r="AO57">
         <v>3665725098.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3645200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3666000000.0</v>
       </c>
       <c r="AQ57">
         <v>3666000000.0</v>
       </c>
       <c r="AR57">
+        <v>3666000000.0</v>
+      </c>
+      <c r="AS57">
         <v>3669618340.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3674400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2955100000.0</v>
       </c>
       <c r="AU57">
         <v>2955100000.0</v>
       </c>
       <c r="AV57">
+        <v>2955100000.0</v>
+      </c>
+      <c r="AW57">
         <v>3294575103.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3296000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3411706837.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3565733514.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4289951358.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4893989071.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4622644447.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4619766537.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4296416071.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3580894769.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3582118726.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2382654872.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2623396255.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2986938083.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2655867381.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2359090493.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2081157231.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2038716545.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1198513680.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1064945933.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>827691205.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1008464506.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1100240248.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1376605172.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>94</v>
       </c>
       <c r="B58">
-        <v>25399000000.0</v>
+        <v>25920000000.0</v>
       </c>
       <c r="C58">
+        <v>25920000000.0</v>
+      </c>
+      <c r="D58">
         <v>25417000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>25326000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>14183000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12374000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12917000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12571000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12652000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12700000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12719000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12913000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12970000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>13064000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>13316000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>13285000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>13410000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12619000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12339000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>12367000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11887000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>11870000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11721000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11755000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11618200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>11429700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>11239300000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>11490300000.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>7794995986.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8391100000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7907671961.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8362100000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>8102100000.0</v>
       </c>
-      <c r="AI58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ58"/>
       <c r="AK58">
         <v>8213600000.0</v>
       </c>
       <c r="AL58">
-        <v>7779400000.0</v>
+        <v>8213600000.0</v>
       </c>
       <c r="AM58">
         <v>7779400000.0</v>
       </c>
       <c r="AN58">
+        <v>7779400000.0</v>
+      </c>
+      <c r="AO58">
         <v>7880725696.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7836600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6957900000.0</v>
       </c>
       <c r="AQ58">
         <v>6957900000.0</v>
       </c>
       <c r="AR58">
+        <v>6957900000.0</v>
+      </c>
+      <c r="AS58">
         <v>6951042513.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6960100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6432800000.0</v>
       </c>
       <c r="AU58">
         <v>6432800000.0</v>
       </c>
       <c r="AV58">
+        <v>6432800000.0</v>
+      </c>
+      <c r="AW58">
         <v>6991733669.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6994800000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6909180342.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7221105762.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>7958148151.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>9074785324.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>8125733270.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>8120674448.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>8141105675.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>7669131949.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>6107423617.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4334183426.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4847446924.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4716709075.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4885279233.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4221413975.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3900413197.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3319475514.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2406879855.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2273898644.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1850080601.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2422864848.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2663968264.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2999186109.0</v>
       </c>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>95</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15394,378 +15513,383 @@
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>96</v>
       </c>
       <c r="B60">
-        <v>11636000000.0</v>
+        <v>11651000000.0</v>
       </c>
       <c r="C60">
+        <v>11651000000.0</v>
+      </c>
+      <c r="D60">
         <v>11718000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11728000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3851000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3784000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3919000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3881000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3944000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3964000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3898000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4026000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4248000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4353000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3976000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4082000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4517000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4462000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4650000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4764000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4647000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4792000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4687000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4626000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4739600000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5339700000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5424200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5609000000.0</v>
       </c>
       <c r="AC60">
         <v>5609000000.0</v>
       </c>
       <c r="AD60">
+        <v>5609000000.0</v>
+      </c>
+      <c r="AE60">
         <v>991128674.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>446300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1015468244.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>626600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>893400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>869700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800100000.0</v>
       </c>
       <c r="AK60">
         <v>800100000.0</v>
       </c>
       <c r="AL60">
-        <v>778100000.0</v>
+        <v>800100000.0</v>
       </c>
       <c r="AM60">
         <v>778100000.0</v>
       </c>
       <c r="AN60">
+        <v>778100000.0</v>
+      </c>
+      <c r="AO60">
         <v>788313920.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>783900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142100000.0</v>
       </c>
       <c r="AQ60">
         <v>1142100000.0</v>
       </c>
       <c r="AR60">
+        <v>1142100000.0</v>
+      </c>
+      <c r="AS60">
         <v>1464291968.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1466200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894400000.0</v>
       </c>
       <c r="AU60">
         <v>1894400000.0</v>
       </c>
       <c r="AV60">
+        <v>1894400000.0</v>
+      </c>
+      <c r="AW60">
         <v>2029111039.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2028100000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1994276260.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2084310884.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3292114221.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3757793390.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3464880859.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4507081712.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3368094643.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>3942030224.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>3457187778.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2431320011.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2821251231.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2993299406.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2612309107.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>3266614816.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>3227971558.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2991537072.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2474214615.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1204564126.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1058630365.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1788694409.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1764121601.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2262163139.0</v>
       </c>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>97</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-12000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-14000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-18000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-49000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-18000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-35000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-37000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-50000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-29000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-40000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-45000000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-11400000.0</v>
       </c>
       <c r="AA61">
+        <v>-11400000.0</v>
+      </c>
+      <c r="AB61">
         <v>-11500000.0</v>
       </c>
-      <c r="AB61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>98</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15795,50 +15919,51 @@
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15946,51 +16071,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>12175000000.0</v>
       </c>
       <c r="C2">
         <v>10928000000.0</v>
       </c>
       <c r="D2">
         <v>11969000000.0</v>
       </c>
       <c r="E2">
         <v>11724000000.0</v>
       </c>
       <c r="F2">
         <v>10129000000.0</v>
       </c>
       <c r="G2">
         <v>9932000000.0</v>
       </c>
       <c r="H2">
         <v>7659000000.0</v>
       </c>
       <c r="I2">
         <v>7462300000.0</v>
       </c>
@@ -16038,51 +16163,51 @@
       </c>
       <c r="X2">
         <v>5920545508.0</v>
       </c>
       <c r="Y2">
         <v>3408062155.0</v>
       </c>
       <c r="Z2">
         <v>2317886539.0</v>
       </c>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>722000000.0</v>
       </c>
       <c r="C3">
         <v>595000000.0</v>
       </c>
       <c r="D3">
         <v>586000000.0</v>
       </c>
       <c r="E3">
         <v>625000000.0</v>
       </c>
       <c r="F3">
         <v>574000000.0</v>
       </c>
       <c r="G3">
         <v>652000000.0</v>
       </c>
       <c r="H3">
         <v>453000000.0</v>
       </c>
       <c r="I3">
         <v>357100000.0</v>
       </c>
@@ -16146,51 +16271,51 @@
       <c r="AC3">
         <v>136327000.0</v>
       </c>
       <c r="AD3">
         <v>162552000.0</v>
       </c>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3">
         <v>163286690.0</v>
       </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3">
         <v>105028567.0</v>
       </c>
       <c r="AK3">
         <v>96417126.0</v>
       </c>
       <c r="AL3">
         <v>64347300.0</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-7700000.0</v>
       </c>
       <c r="H4">
         <v>700000.0</v>
       </c>
       <c r="I4">
         <v>700000.0</v>
       </c>
       <c r="J4">
         <v>700000.0</v>
       </c>
       <c r="K4">
         <v>700000.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
@@ -16200,51 +16325,51 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5">
         <v>1046000000.0</v>
       </c>
       <c r="C5">
         <v>1255000000.0</v>
       </c>
       <c r="D5">
         <v>1541000000.0</v>
       </c>
       <c r="E5">
         <v>1274000000.0</v>
       </c>
       <c r="F5">
         <v>1346000000.0</v>
       </c>
       <c r="G5">
         <v>1032000000.0</v>
       </c>
       <c r="H5">
         <v>812000000.0</v>
       </c>
       <c r="I5">
         <v>932900000.0</v>
       </c>
@@ -16316,51 +16441,51 @@
       </c>
       <c r="AF5">
         <v>491033699.09</v>
       </c>
       <c r="AG5">
         <v>352883709.0</v>
       </c>
       <c r="AH5">
         <v>352457899.41</v>
       </c>
       <c r="AI5">
         <v>381275724.78</v>
       </c>
       <c r="AJ5">
         <v>362368189.0</v>
       </c>
       <c r="AK5">
         <v>351012913.0</v>
       </c>
       <c r="AL5">
         <v>247895810.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
         <v>1768000000.0</v>
       </c>
       <c r="C6">
         <v>1850000000.0</v>
       </c>
       <c r="D6">
         <v>2127000000.0</v>
       </c>
       <c r="E6">
         <v>1899000000.0</v>
       </c>
       <c r="F6">
         <v>1920000000.0</v>
       </c>
       <c r="G6">
         <v>1684000000.0</v>
       </c>
       <c r="H6">
         <v>1265000000.0</v>
       </c>
       <c r="I6">
         <v>1290000000.0</v>
       </c>
@@ -16432,93 +16557,93 @@
       </c>
       <c r="AF6">
         <v>491033699.09</v>
       </c>
       <c r="AG6">
         <v>516170399.0</v>
       </c>
       <c r="AH6">
         <v>352457899.41</v>
       </c>
       <c r="AI6">
         <v>381275724.78</v>
       </c>
       <c r="AJ6">
         <v>467396756.0</v>
       </c>
       <c r="AK6">
         <v>447430039.0</v>
       </c>
       <c r="AL6">
         <v>312243110.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>700000.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -16526,51 +16651,51 @@
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
         <v>2834000000.0</v>
       </c>
       <c r="C9">
         <v>2712000000.0</v>
       </c>
       <c r="D9">
         <v>2725000000.0</v>
       </c>
       <c r="E9">
         <v>2820000000.0</v>
       </c>
       <c r="F9">
         <v>2732000000.0</v>
       </c>
       <c r="G9">
         <v>2536000000.0</v>
       </c>
       <c r="H9">
         <v>1799000000.0</v>
       </c>
       <c r="I9">
         <v>1856800000.0</v>
       </c>
@@ -16628,51 +16753,51 @@
       <c r="AA9">
         <v>3425398531.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9">
         <v>4054724343.0</v>
       </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9">
         <v>2563595229.0</v>
       </c>
       <c r="AK9">
         <v>2578367916.0</v>
       </c>
       <c r="AL9">
         <v>1668025670.0</v>
       </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
         <v>653000000.0</v>
       </c>
       <c r="C10">
         <v>903000000.0</v>
       </c>
       <c r="D10">
         <v>1251000000.0</v>
       </c>
       <c r="E10">
         <v>1115000000.0</v>
       </c>
       <c r="F10">
         <v>1212000000.0</v>
       </c>
       <c r="G10">
         <v>811000000.0</v>
       </c>
       <c r="H10">
         <v>604000000.0</v>
       </c>
       <c r="I10">
         <v>722900000.0</v>
       </c>
@@ -16744,51 +16869,51 @@
       </c>
       <c r="AF10">
         <v>407442917.51</v>
       </c>
       <c r="AG10">
         <v>298751000.0</v>
       </c>
       <c r="AH10">
         <v>299778224.59</v>
       </c>
       <c r="AI10">
         <v>290368942.77</v>
       </c>
       <c r="AJ10">
         <v>236603000.0</v>
       </c>
       <c r="AK10">
         <v>174084000.0</v>
       </c>
       <c r="AL10">
         <v>134907000.0</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11">
         <v>135000000.0</v>
       </c>
       <c r="C11">
         <v>163000000.0</v>
       </c>
       <c r="D11">
         <v>193000000.0</v>
       </c>
       <c r="E11">
         <v>300000000.0</v>
       </c>
       <c r="F11">
         <v>261000000.0</v>
       </c>
       <c r="G11">
         <v>187000000.0</v>
       </c>
       <c r="H11">
         <v>172000000.0</v>
       </c>
       <c r="I11">
         <v>144414000.0</v>
       </c>
@@ -16860,51 +16985,51 @@
       </c>
       <c r="AF11">
         <v>141046127.62</v>
       </c>
       <c r="AG11">
         <v>139126000.0</v>
       </c>
       <c r="AH11">
         <v>124646461.95</v>
       </c>
       <c r="AI11">
         <v>102929729.81</v>
       </c>
       <c r="AJ11">
         <v>55164000.0</v>
       </c>
       <c r="AK11">
         <v>40279000.0</v>
       </c>
       <c r="AL11">
         <v>34926000.0</v>
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12">
         <v>396000000.0</v>
       </c>
       <c r="C12">
         <v>348000000.0</v>
       </c>
       <c r="D12">
         <v>290000000.0</v>
       </c>
       <c r="E12">
         <v>159000000.0</v>
       </c>
       <c r="F12">
         <v>153000000.0</v>
       </c>
       <c r="G12">
         <v>207000000.0</v>
       </c>
       <c r="H12">
         <v>208000000.0</v>
       </c>
       <c r="I12">
         <v>210000000.0</v>
       </c>
@@ -16976,51 +17101,51 @@
       </c>
       <c r="AF12">
         <v>83590781.58</v>
       </c>
       <c r="AG12">
         <v>54132000.0</v>
       </c>
       <c r="AH12">
         <v>52679674.82</v>
       </c>
       <c r="AI12">
         <v>90906782.0</v>
       </c>
       <c r="AJ12">
         <v>125765000.0</v>
       </c>
       <c r="AK12">
         <v>176929000.0</v>
       </c>
       <c r="AL12">
         <v>112989000.0</v>
       </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13">
         <v>49000000.0</v>
       </c>
       <c r="C13">
         <v>38000000.0</v>
       </c>
       <c r="D13">
         <v>31000000.0</v>
       </c>
       <c r="E13">
         <v>24000000.0</v>
       </c>
       <c r="F13">
         <v>14000000.0</v>
       </c>
       <c r="G13">
         <v>22200000.0</v>
       </c>
       <c r="H13">
         <v>16800000.0</v>
       </c>
       <c r="I13">
         <v>13020097.87</v>
       </c>
@@ -17040,51 +17165,51 @@
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>-7000000.0</v>
       </c>
       <c r="C14">
         <v>-10000000.0</v>
       </c>
       <c r="D14">
         <v>-10000000.0</v>
       </c>
       <c r="E14">
         <v>10000000.0</v>
       </c>
       <c r="F14">
         <v>57000000.0</v>
       </c>
       <c r="G14">
         <v>61200000.0</v>
       </c>
       <c r="H14">
         <v>65700000.0</v>
       </c>
       <c r="I14">
         <v>68800000.0</v>
       </c>
@@ -17104,51 +17229,51 @@
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
         <v>511000000.0</v>
       </c>
       <c r="C15">
         <v>730000000.0</v>
       </c>
       <c r="D15">
         <v>1048000000.0</v>
       </c>
       <c r="E15">
         <v>805000000.0</v>
       </c>
       <c r="F15">
         <v>939000000.0</v>
       </c>
       <c r="G15">
         <v>612000000.0</v>
       </c>
       <c r="H15">
         <v>430200000.0</v>
       </c>
       <c r="I15">
         <v>719584000.0</v>
       </c>
@@ -17220,51 +17345,51 @@
       </c>
       <c r="AF15">
         <v>255459678.28</v>
       </c>
       <c r="AG15">
         <v>187520000.0</v>
       </c>
       <c r="AH15">
         <v>210350632.26</v>
       </c>
       <c r="AI15">
         <v>199060275.34</v>
       </c>
       <c r="AJ15">
         <v>175803000.0</v>
       </c>
       <c r="AK15">
         <v>131845000.0</v>
       </c>
       <c r="AL15">
         <v>99451000.0</v>
       </c>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>1048000000.0</v>
       </c>
       <c r="E16">
         <v>940000000.0</v>
       </c>
       <c r="F16">
         <v>939000000.0</v>
       </c>
       <c r="G16">
         <v>611800000.0</v>
       </c>
       <c r="H16">
         <v>429400000.0</v>
       </c>
       <c r="I16">
         <v>573900000.0</v>
       </c>
       <c r="J16">
         <v>562300000.0</v>
       </c>
       <c r="K16">
@@ -17280,51 +17405,51 @@
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17">
         <v>518000000.0</v>
       </c>
       <c r="C17">
         <v>740000000.0</v>
       </c>
       <c r="D17">
         <v>1058000000.0</v>
       </c>
       <c r="E17">
         <v>815000000.0</v>
       </c>
       <c r="F17">
         <v>951000000.0</v>
       </c>
       <c r="G17">
         <v>624300000.0</v>
       </c>
       <c r="H17">
         <v>436700000.0</v>
       </c>
       <c r="I17">
         <v>730914501.96</v>
       </c>
@@ -17344,51 +17469,51 @@
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>-347000000.0</v>
       </c>
       <c r="C18">
         <v>-310000000.0</v>
       </c>
       <c r="D18">
         <v>-259000000.0</v>
       </c>
       <c r="E18">
         <v>-135000000.0</v>
       </c>
       <c r="F18">
         <v>-139000000.0</v>
       </c>
       <c r="G18">
         <v>-184700000.0</v>
       </c>
       <c r="H18">
         <v>-191100000.0</v>
       </c>
       <c r="I18">
         <v>-203550843.08</v>
       </c>
@@ -17406,99 +17531,99 @@
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>33000000.0</v>
       </c>
       <c r="E19">
         <v>35000000.0</v>
       </c>
       <c r="F19">
         <v>44000000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>-104000000.0</v>
       </c>
       <c r="E20">
         <v>234000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
@@ -17508,51 +17633,51 @@
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
         <v>1009000000.0</v>
       </c>
       <c r="C21">
         <v>1214000000.0</v>
       </c>
       <c r="D21">
         <v>1508000000.0</v>
       </c>
       <c r="E21">
         <v>1239000000.0</v>
       </c>
       <c r="F21">
         <v>1321000000.0</v>
       </c>
       <c r="G21">
         <v>994000000.0</v>
       </c>
       <c r="H21">
         <v>792000000.0</v>
       </c>
       <c r="I21">
         <v>993900000.0</v>
       </c>
@@ -17624,101 +17749,101 @@
       </c>
       <c r="AF21">
         <v>491033699.09</v>
       </c>
       <c r="AG21">
         <v>3731139527.0</v>
       </c>
       <c r="AH21">
         <v>352457899.41</v>
       </c>
       <c r="AI21">
         <v>381275724.78</v>
       </c>
       <c r="AJ21">
         <v>2457302043.0</v>
       </c>
       <c r="AK21">
         <v>2481950790.0</v>
       </c>
       <c r="AL21">
         <v>1603678369.0</v>
       </c>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
         <v>14000000000.0</v>
       </c>
       <c r="C23">
         <v>12426000000.0</v>
       </c>
       <c r="D23">
         <v>13186000000.0</v>
       </c>
       <c r="E23">
         <v>13305000000.0</v>
       </c>
       <c r="F23">
         <v>11540000000.0</v>
       </c>
       <c r="G23">
         <v>11474000000.0</v>
       </c>
       <c r="H23">
         <v>8666000000.0</v>
       </c>
       <c r="I23">
         <v>8325200000.0</v>
       </c>
@@ -17790,93 +17915,93 @@
       </c>
       <c r="AF23">
         <v>491033699.09</v>
       </c>
       <c r="AG23">
         <v>4054724343.0</v>
       </c>
       <c r="AH23">
         <v>352457899.41</v>
       </c>
       <c r="AI23">
         <v>381275724.78</v>
       </c>
       <c r="AJ23">
         <v>2563595229.0</v>
       </c>
       <c r="AK23">
         <v>2578367916.0</v>
       </c>
       <c r="AL23">
         <v>1668025670.0</v>
       </c>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
         <v>722000000.0</v>
       </c>
       <c r="C25">
         <v>595000000.0</v>
       </c>
       <c r="D25">
         <v>586000000.0</v>
       </c>
       <c r="E25">
         <v>625000000.0</v>
       </c>
       <c r="F25">
         <v>574000000.0</v>
       </c>
       <c r="G25">
         <v>651600000.0</v>
       </c>
       <c r="H25">
         <v>446000000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
@@ -17888,51 +18013,51 @@
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
         <v>120000000.0</v>
       </c>
       <c r="C26">
         <v>106000000.0</v>
       </c>
       <c r="D26">
         <v>101000000.0</v>
       </c>
       <c r="E26">
         <v>96000000.0</v>
       </c>
       <c r="F26">
         <v>100000000.0</v>
       </c>
       <c r="G26">
         <v>97000000.0</v>
       </c>
       <c r="H26">
         <v>64000000.0</v>
       </c>
       <c r="I26">
         <v>72700000.0</v>
       </c>
@@ -17984,51 +18109,51 @@
       <c r="Y26">
         <v>20267987.0</v>
       </c>
       <c r="Z26">
         <v>7654506.0</v>
       </c>
       <c r="AA26">
         <v>11761896.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26">
         <v>20236016.0</v>
       </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>209315000.0</v>
       </c>
       <c r="J27">
         <v>217487874.0</v>
       </c>
       <c r="K27">
         <v>211283000.0</v>
       </c>
       <c r="L27">
         <v>214420601.0</v>
       </c>
       <c r="M27">
         <v>229254147.0</v>
       </c>
       <c r="N27">
         <v>316033474.0</v>
@@ -18062,51 +18187,51 @@
       </c>
       <c r="X27">
         <v>288791000.0</v>
       </c>
       <c r="Y27">
         <v>199583000.0</v>
       </c>
       <c r="Z27">
         <v>92262000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
         <v>1205000000.0</v>
       </c>
       <c r="C28">
         <v>1260000000.0</v>
       </c>
       <c r="D28">
         <v>1246000000.0</v>
       </c>
       <c r="E28">
         <v>1284000000.0</v>
       </c>
       <c r="F28">
         <v>951300000.0</v>
       </c>
       <c r="G28">
         <v>1384100000.0</v>
       </c>
       <c r="H28">
         <v>951300000.0</v>
       </c>
       <c r="I28">
         <v>608565000.0</v>
       </c>
@@ -18164,51 +18289,51 @@
       <c r="AA28">
         <v>36796000.0</v>
       </c>
       <c r="AB28">
         <v>54739000.0</v>
       </c>
       <c r="AC28">
         <v>46312000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28">
         <v>56035000.0</v>
       </c>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28">
         <v>1265000.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
         <v>135000000.0</v>
       </c>
       <c r="C29">
         <v>163000000.0</v>
       </c>
       <c r="D29">
         <v>193000000.0</v>
       </c>
       <c r="E29">
         <v>300000000.0</v>
       </c>
       <c r="F29">
         <v>261000000.0</v>
       </c>
       <c r="G29">
         <v>186900000.0</v>
       </c>
       <c r="H29">
         <v>171500000.0</v>
       </c>
       <c r="I29">
         <v>144413757.32</v>
       </c>
@@ -18228,51 +18353,51 @@
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
         <v>1825000000.0</v>
       </c>
       <c r="C30">
         <v>1498000000.0</v>
       </c>
       <c r="D30">
         <v>1217000000.0</v>
       </c>
       <c r="E30">
         <v>1581000000.0</v>
       </c>
       <c r="F30">
         <v>1411000000.0</v>
       </c>
       <c r="G30">
         <v>1542000000.0</v>
       </c>
       <c r="H30">
         <v>1007000000.0</v>
       </c>
       <c r="I30">
         <v>862900000.0</v>
       </c>
@@ -18344,51 +18469,51 @@
       </c>
       <c r="AF30">
         <v>491033699.09</v>
       </c>
       <c r="AG30">
         <v>4054724343.0</v>
       </c>
       <c r="AH30">
         <v>352457899.41</v>
       </c>
       <c r="AI30">
         <v>381275724.78</v>
       </c>
       <c r="AJ30">
         <v>2563595229.0</v>
       </c>
       <c r="AK30">
         <v>2578367916.0</v>
       </c>
       <c r="AL30">
         <v>1668025670.0</v>
       </c>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B31">
         <v>-356000000.0</v>
       </c>
       <c r="C31">
         <v>-311000000.0</v>
       </c>
       <c r="D31">
         <v>-257000000.0</v>
       </c>
       <c r="E31">
         <v>-124000000.0</v>
       </c>
       <c r="F31">
         <v>-109000000.0</v>
       </c>
       <c r="G31">
         <v>-183000000.0</v>
       </c>
       <c r="H31">
         <v>-188000000.0</v>
       </c>
       <c r="I31">
         <v>-271000000.0</v>
       </c>
@@ -18460,51 +18585,51 @@
       </c>
       <c r="AF31">
         <v>-83590781.58</v>
       </c>
       <c r="AG31">
         <v>-3432388294.0</v>
       </c>
       <c r="AH31">
         <v>-52679674.82</v>
       </c>
       <c r="AI31">
         <v>-90906782.0</v>
       </c>
       <c r="AJ31">
         <v>-2220698646.0</v>
       </c>
       <c r="AK31">
         <v>-2307866933.0</v>
       </c>
       <c r="AL31">
         <v>-1468771611.0</v>
       </c>
     </row>
     <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B32">
         <v>15009000000.0</v>
       </c>
       <c r="C32">
         <v>13640000000.0</v>
       </c>
       <c r="D32">
         <v>14694000000.0</v>
       </c>
       <c r="E32">
         <v>14544000000.0</v>
       </c>
       <c r="F32">
         <v>12861000000.0</v>
       </c>
       <c r="G32">
         <v>12468000000.0</v>
       </c>
       <c r="H32">
         <v>9458000000.0</v>
       </c>
       <c r="I32">
         <v>9319100000.0</v>
       </c>
@@ -18581,975 +18706,985 @@
       <c r="AL32">
         <v>1668025670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>99</v>
       </c>
       <c r="C1" t="s">
         <v>100</v>
       </c>
       <c r="D1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F1" t="s">
         <v>102</v>
       </c>
       <c r="G1" t="s">
         <v>103</v>
       </c>
       <c r="H1" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="J1" t="s">
         <v>105</v>
       </c>
       <c r="K1" t="s">
         <v>106</v>
       </c>
       <c r="L1" t="s">
+        <v>107</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N1" t="s">
         <v>108</v>
       </c>
       <c r="O1" t="s">
         <v>109</v>
       </c>
       <c r="P1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="R1" t="s">
         <v>111</v>
       </c>
       <c r="S1" t="s">
         <v>112</v>
       </c>
       <c r="T1" t="s">
+        <v>113</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="V1" t="s">
         <v>114</v>
       </c>
       <c r="W1" t="s">
         <v>115</v>
       </c>
       <c r="X1" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Z1" t="s">
         <v>117</v>
       </c>
       <c r="AA1" t="s">
         <v>118</v>
       </c>
       <c r="AB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AD1" t="s">
         <v>120</v>
       </c>
       <c r="AE1" t="s">
         <v>121</v>
       </c>
       <c r="AF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AH1" t="s">
         <v>123</v>
       </c>
       <c r="AI1" t="s">
         <v>124</v>
       </c>
       <c r="AJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AL1" t="s">
         <v>126</v>
       </c>
       <c r="AM1" t="s">
         <v>127</v>
       </c>
       <c r="AN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
         <v>130</v>
       </c>
       <c r="AR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AT1" t="s">
         <v>132</v>
       </c>
       <c r="AU1" t="s">
         <v>133</v>
       </c>
       <c r="AV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
         <v>136</v>
       </c>
       <c r="AZ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
         <v>139</v>
       </c>
+      <c r="BD1" t="s">
+        <v>140</v>
+      </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
-        <v>4554000000.0</v>
+        <v>4724000000.0</v>
       </c>
       <c r="C2">
+        <v>4858000000.0</v>
+      </c>
+      <c r="D2">
         <v>4621000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4187000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2679000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2615000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2694000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2781000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2719000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2630000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2798000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2951000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2994000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2980000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3044000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3115000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2977000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2862000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2770000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2709000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2525000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2452000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2443000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2421200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2489000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2426000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2594000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2068000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1890100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1832400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1868600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1927500000.0</v>
       </c>
       <c r="AG2">
         <v>1927500000.0</v>
       </c>
       <c r="AH2">
+        <v>1927500000.0</v>
+      </c>
+      <c r="AI2">
         <v>1777500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1829800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825800000.0</v>
       </c>
       <c r="AK2">
         <v>1825800000.0</v>
       </c>
       <c r="AL2">
-        <v>1768800000.0</v>
+        <v>1825800000.0</v>
       </c>
       <c r="AM2">
         <v>1768800000.0</v>
       </c>
       <c r="AN2">
-        <v>1896650000.0</v>
+        <v>1768800000.0</v>
       </c>
       <c r="AO2">
         <v>1896650000.0</v>
       </c>
       <c r="AP2">
-        <v>1816600000.0</v>
+        <v>1896650000.0</v>
       </c>
       <c r="AQ2">
         <v>1816600000.0</v>
       </c>
       <c r="AR2">
-        <v>1894050000.0</v>
+        <v>1816600000.0</v>
       </c>
       <c r="AS2">
         <v>1894050000.0</v>
       </c>
       <c r="AT2">
-        <v>1945750000.0</v>
+        <v>1894050000.0</v>
       </c>
       <c r="AU2">
         <v>1945750000.0</v>
       </c>
       <c r="AV2">
-        <v>2081150000.0</v>
+        <v>1945750000.0</v>
       </c>
       <c r="AW2">
         <v>2081150000.0</v>
       </c>
       <c r="AX2">
-        <v>1960150000.0</v>
+        <v>2081150000.0</v>
       </c>
       <c r="AY2">
         <v>1960150000.0</v>
       </c>
       <c r="AZ2">
+        <v>1960150000.0</v>
+      </c>
+      <c r="BA2">
         <v>1835950000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2087432000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1934693000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1933489000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
+        <v>480000000.0</v>
+      </c>
+      <c r="D3">
         <v>364000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>323000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000000.0</v>
       </c>
       <c r="G3">
         <v>141000000.0</v>
       </c>
       <c r="H3">
+        <v>141000000.0</v>
+      </c>
+      <c r="I3">
         <v>147000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>153000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>146000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>149000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>158000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>144000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>133000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>151000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>146000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>147000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>155000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>177000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>148000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>139000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>142000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>145000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>152300000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>167000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>148000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>184000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>183400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>82600000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>101000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86550000.0</v>
       </c>
       <c r="AG3">
         <v>86550000.0</v>
       </c>
       <c r="AH3">
+        <v>86550000.0</v>
+      </c>
+      <c r="AI3">
         <v>82100000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>97500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87100000.0</v>
       </c>
       <c r="AK3">
         <v>87100000.0</v>
       </c>
       <c r="AL3">
-        <v>88200000.0</v>
+        <v>87100000.0</v>
       </c>
       <c r="AM3">
         <v>88200000.0</v>
       </c>
       <c r="AN3">
-        <v>81900000.0</v>
+        <v>88200000.0</v>
       </c>
       <c r="AO3">
         <v>81900000.0</v>
       </c>
       <c r="AP3">
-        <v>90750000.0</v>
+        <v>81900000.0</v>
       </c>
       <c r="AQ3">
         <v>90750000.0</v>
       </c>
       <c r="AR3">
-        <v>79700000.0</v>
+        <v>90750000.0</v>
       </c>
       <c r="AS3">
         <v>79700000.0</v>
       </c>
       <c r="AT3">
-        <v>92600000.0</v>
+        <v>79700000.0</v>
       </c>
       <c r="AU3">
         <v>92600000.0</v>
       </c>
       <c r="AV3">
-        <v>93850000.0</v>
+        <v>92600000.0</v>
       </c>
       <c r="AW3">
         <v>93850000.0</v>
       </c>
       <c r="AX3">
-        <v>93250000.0</v>
+        <v>93850000.0</v>
       </c>
       <c r="AY3">
         <v>93250000.0</v>
       </c>
       <c r="AZ3">
+        <v>93250000.0</v>
+      </c>
+      <c r="BA3">
         <v>82528000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>93833000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>92665000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>92607000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
-[...1 lines deleted...]
-      </c>
+      <c r="X4"/>
       <c r="Y4">
         <v>-300000.0</v>
       </c>
       <c r="Z4">
         <v>-300000.0</v>
       </c>
       <c r="AA4">
-        <v>-7700000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="AB4">
         <v>-7700000.0</v>
       </c>
       <c r="AC4">
         <v>-7700000.0</v>
       </c>
       <c r="AD4">
         <v>-7700000.0</v>
       </c>
       <c r="AE4">
         <v>-7700000.0</v>
       </c>
       <c r="AF4">
+        <v>-7700000.0</v>
+      </c>
+      <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
+      <c r="BD4"/>
     </row>
-    <row r="5" spans="1:55">
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>463000000.0</v>
+      </c>
+      <c r="D5">
         <v>487000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>97000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>322000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>321385390.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>322000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>403000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>319000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>254000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>279000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>318000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>299000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>573000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>340000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>260000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>379000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>329000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>306000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>373000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>377000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>314000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>282000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>309100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282000000.0</v>
       </c>
       <c r="Z5">
         <v>282000000.0</v>
       </c>
       <c r="AA5">
+        <v>282000000.0</v>
+      </c>
+      <c r="AB5">
         <v>156000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>216100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>185900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>131400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>191900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278800000.0</v>
       </c>
       <c r="AG5">
         <v>278800000.0</v>
       </c>
       <c r="AH5">
+        <v>278800000.0</v>
+      </c>
+      <c r="AI5">
         <v>283300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288550000.0</v>
       </c>
       <c r="AK5">
         <v>288550000.0</v>
       </c>
       <c r="AL5">
-        <v>231700000.0</v>
+        <v>288550000.0</v>
       </c>
       <c r="AM5">
         <v>231700000.0</v>
       </c>
       <c r="AN5">
-        <v>286500000.0</v>
+        <v>231700000.0</v>
       </c>
       <c r="AO5">
         <v>286500000.0</v>
       </c>
       <c r="AP5">
-        <v>238900000.0</v>
+        <v>286500000.0</v>
       </c>
       <c r="AQ5">
         <v>238900000.0</v>
       </c>
       <c r="AR5">
-        <v>255950000.0</v>
+        <v>238900000.0</v>
       </c>
       <c r="AS5">
         <v>255950000.0</v>
       </c>
       <c r="AT5">
-        <v>252150000.0</v>
+        <v>255950000.0</v>
       </c>
       <c r="AU5">
         <v>252150000.0</v>
       </c>
       <c r="AV5">
-        <v>261600000.0</v>
+        <v>252150000.0</v>
       </c>
       <c r="AW5">
         <v>261600000.0</v>
       </c>
       <c r="AX5">
-        <v>241650000.0</v>
+        <v>261600000.0</v>
       </c>
       <c r="AY5">
         <v>241650000.0</v>
       </c>
       <c r="AZ5">
+        <v>241650000.0</v>
+      </c>
+      <c r="BA5">
         <v>225157000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>255998000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>225043000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>224903000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B6"/>
       <c r="C6">
+        <v>943000000.0</v>
+      </c>
+      <c r="D6">
         <v>851000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>420000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>454000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>462385390.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>463000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>550000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>472000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>400000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>428000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>476000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>443000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>706000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>491000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>406000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>526000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>484000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>483000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>521000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>516000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>456000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>427000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>461400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>449000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>430000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>340000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>399500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>268500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>232400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>277900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365350000.0</v>
       </c>
       <c r="AG6">
         <v>365350000.0</v>
       </c>
       <c r="AH6">
+        <v>365350000.0</v>
+      </c>
+      <c r="AI6">
         <v>365400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>299500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375650000.0</v>
       </c>
       <c r="AK6">
         <v>375650000.0</v>
       </c>
       <c r="AL6">
-        <v>319900000.0</v>
+        <v>375650000.0</v>
       </c>
       <c r="AM6">
         <v>319900000.0</v>
       </c>
       <c r="AN6">
-        <v>368400000.0</v>
+        <v>319900000.0</v>
       </c>
       <c r="AO6">
         <v>368400000.0</v>
       </c>
       <c r="AP6">
-        <v>329650000.0</v>
+        <v>368400000.0</v>
       </c>
       <c r="AQ6">
         <v>329650000.0</v>
       </c>
       <c r="AR6">
-        <v>335650000.0</v>
+        <v>329650000.0</v>
       </c>
       <c r="AS6">
         <v>335650000.0</v>
       </c>
       <c r="AT6">
-        <v>344750000.0</v>
+        <v>335650000.0</v>
       </c>
       <c r="AU6">
         <v>344750000.0</v>
       </c>
       <c r="AV6">
-        <v>355450000.0</v>
+        <v>344750000.0</v>
       </c>
       <c r="AW6">
         <v>355450000.0</v>
       </c>
       <c r="AX6">
-        <v>334900000.0</v>
+        <v>355450000.0</v>
       </c>
       <c r="AY6">
         <v>334900000.0</v>
       </c>
-      <c r="AZ6"/>
-      <c r="BA6">
+      <c r="AZ6">
+        <v>334900000.0</v>
+      </c>
+      <c r="BA6"/>
+      <c r="BB6">
         <v>349831000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>317708000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>317510000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19561,2050 +19696,2085 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
+      <c r="BD7"/>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-7700000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
+      <c r="BD8"/>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>1190000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1056000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1124000000.0</v>
+      </c>
+      <c r="E9">
         <v>895000000.0</v>
       </c>
-      <c r="C9">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="F9">
         <v>654000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>626000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>659000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>754000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>692000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>621000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>645000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>722000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>673000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>662000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>668000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>794000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>731000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>645000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>650000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>745000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>682000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>651000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>654000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>721700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>652000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>617000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>547000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>534900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>419800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>453000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>391600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480950000.0</v>
       </c>
       <c r="AG9">
         <v>480950000.0</v>
       </c>
       <c r="AH9">
+        <v>480950000.0</v>
+      </c>
+      <c r="AI9">
         <v>473600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>421300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>491050000.0</v>
       </c>
       <c r="AK9">
         <v>491050000.0</v>
       </c>
       <c r="AL9">
-        <v>464850000.0</v>
+        <v>491050000.0</v>
       </c>
       <c r="AM9">
         <v>464850000.0</v>
       </c>
       <c r="AN9">
-        <v>540150000.0</v>
+        <v>464850000.0</v>
       </c>
       <c r="AO9">
         <v>540150000.0</v>
       </c>
       <c r="AP9">
-        <v>457250000.0</v>
+        <v>540150000.0</v>
       </c>
       <c r="AQ9">
         <v>457250000.0</v>
       </c>
       <c r="AR9">
-        <v>507350000.0</v>
+        <v>457250000.0</v>
       </c>
       <c r="AS9">
         <v>507350000.0</v>
       </c>
       <c r="AT9">
-        <v>458750000.0</v>
+        <v>507350000.0</v>
       </c>
       <c r="AU9">
         <v>458750000.0</v>
       </c>
       <c r="AV9">
-        <v>502900000.0</v>
+        <v>458750000.0</v>
       </c>
       <c r="AW9">
         <v>502900000.0</v>
       </c>
       <c r="AX9">
-        <v>438050000.0</v>
+        <v>502900000.0</v>
       </c>
       <c r="AY9">
         <v>438050000.0</v>
       </c>
       <c r="AZ9">
+        <v>438050000.0</v>
+      </c>
+      <c r="BA9">
         <v>426145000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>484517000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>424129000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>423865000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
-        <v>180000000.0</v>
+        <v>310000000.0</v>
       </c>
       <c r="C10">
+        <v>310000000.0</v>
+      </c>
+      <c r="D10">
         <v>311000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-45000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>237000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>224000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>236000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>317000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>229000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>164000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>193000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>252000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>213000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>494000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>292000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>216000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>343000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>290000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>266000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>333000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>341000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>277000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>261000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>241100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>239000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>233000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>98000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>172700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>134800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>180300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>123200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176700000.0</v>
       </c>
       <c r="AG10">
         <v>176700000.0</v>
       </c>
       <c r="AH10">
+        <v>176700000.0</v>
+      </c>
+      <c r="AI10">
         <v>188300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>163700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195600000.0</v>
       </c>
       <c r="AK10">
         <v>195600000.0</v>
       </c>
       <c r="AL10">
-        <v>187250000.0</v>
+        <v>195600000.0</v>
       </c>
       <c r="AM10">
         <v>187250000.0</v>
       </c>
       <c r="AN10">
-        <v>-950000.0</v>
+        <v>187250000.0</v>
       </c>
       <c r="AO10">
         <v>-950000.0</v>
       </c>
       <c r="AP10">
-        <v>205400000.0</v>
+        <v>-950000.0</v>
       </c>
       <c r="AQ10">
         <v>205400000.0</v>
       </c>
       <c r="AR10">
-        <v>234450000.0</v>
+        <v>205400000.0</v>
       </c>
       <c r="AS10">
         <v>234450000.0</v>
       </c>
       <c r="AT10">
-        <v>213500000.0</v>
+        <v>234450000.0</v>
       </c>
       <c r="AU10">
         <v>213500000.0</v>
       </c>
       <c r="AV10">
-        <v>247350000.0</v>
+        <v>213500000.0</v>
       </c>
       <c r="AW10">
         <v>247350000.0</v>
       </c>
       <c r="AX10">
-        <v>197100000.0</v>
+        <v>247350000.0</v>
       </c>
       <c r="AY10">
         <v>197100000.0</v>
       </c>
       <c r="AZ10">
+        <v>197100000.0</v>
+      </c>
+      <c r="BA10">
         <v>196823000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>223784000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>186887000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>186770000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
+        <v>32000000.0</v>
+      </c>
+      <c r="D11">
         <v>49000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-6000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>40000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>44385597.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>43000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>56000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>40000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>28000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>39000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>68000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>34000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>33000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>58000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>104000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>72000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>61000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>63000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>74000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>71000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>55000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>61000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>63900000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>56000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>45000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>22000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>90700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>28000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>21700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23550000.0</v>
       </c>
       <c r="AG11">
         <v>23550000.0</v>
       </c>
       <c r="AH11">
+        <v>23550000.0</v>
+      </c>
+      <c r="AI11">
         <v>40000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35550000.0</v>
       </c>
       <c r="AK11">
         <v>35550000.0</v>
       </c>
       <c r="AL11">
-        <v>40300000.0</v>
+        <v>35550000.0</v>
       </c>
       <c r="AM11">
         <v>40300000.0</v>
       </c>
       <c r="AN11">
-        <v>23500000.0</v>
+        <v>40300000.0</v>
       </c>
       <c r="AO11">
         <v>23500000.0</v>
       </c>
       <c r="AP11">
-        <v>44150000.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="AQ11">
         <v>44150000.0</v>
       </c>
       <c r="AR11">
-        <v>48150000.0</v>
+        <v>44150000.0</v>
       </c>
       <c r="AS11">
         <v>48150000.0</v>
       </c>
       <c r="AT11">
-        <v>45850000.0</v>
+        <v>48150000.0</v>
       </c>
       <c r="AU11">
         <v>45850000.0</v>
       </c>
       <c r="AV11">
-        <v>50900000.0</v>
+        <v>45850000.0</v>
       </c>
       <c r="AW11">
         <v>50900000.0</v>
       </c>
       <c r="AX11">
-        <v>40200000.0</v>
+        <v>50900000.0</v>
       </c>
       <c r="AY11">
         <v>40200000.0</v>
       </c>
       <c r="AZ11">
+        <v>40200000.0</v>
+      </c>
+      <c r="BA11">
         <v>43072000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>48972000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>40959000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>40934000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12">
-        <v>154000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="C12">
+        <v>153000000.0</v>
+      </c>
+      <c r="D12">
         <v>176000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>144000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>81000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>86000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>85000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000000.0</v>
       </c>
       <c r="J12">
         <v>89000000.0</v>
       </c>
       <c r="K12">
+        <v>89000000.0</v>
+      </c>
+      <c r="L12">
         <v>85000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>70000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>86000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>79000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>36000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="T12">
         <v>40000000.0</v>
       </c>
       <c r="U12">
+        <v>40000000.0</v>
+      </c>
+      <c r="V12">
         <v>36000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>40000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>49100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>46000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>52300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>59700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>48600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>51100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50550000.0</v>
       </c>
       <c r="AG12">
         <v>50550000.0</v>
       </c>
-      <c r="AH12"/>
+      <c r="AH12">
+        <v>50550000.0</v>
+      </c>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>44565000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13">
-        <v>15000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C13">
         <v>15000000.0</v>
       </c>
       <c r="D13">
+        <v>15000000.0</v>
+      </c>
+      <c r="E13">
         <v>19000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="P13">
         <v>9000000.0</v>
       </c>
       <c r="Q13">
-        <v>5000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="R13">
         <v>5000000.0</v>
       </c>
       <c r="S13">
         <v>5000000.0</v>
       </c>
       <c r="T13">
+        <v>5000000.0</v>
+      </c>
+      <c r="U13">
         <v>4000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3900000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6700000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>47600000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
+      <c r="BD13"/>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="J14">
         <v>-2000000.0</v>
       </c>
       <c r="K14">
         <v>-2000000.0</v>
       </c>
       <c r="L14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="M14">
         <v>4000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="V14">
         <v>3000000.0</v>
       </c>
       <c r="W14">
+        <v>3000000.0</v>
+      </c>
+      <c r="X14">
         <v>57000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63200000.0</v>
       </c>
       <c r="Z14">
         <v>63200000.0</v>
       </c>
       <c r="AA14">
-        <v>67200000.0</v>
+        <v>63200000.0</v>
       </c>
       <c r="AB14">
         <v>67200000.0</v>
       </c>
       <c r="AC14">
         <v>67200000.0</v>
       </c>
       <c r="AD14">
-        <v>64000000.0</v>
+        <v>67200000.0</v>
       </c>
       <c r="AE14">
         <v>64000000.0</v>
       </c>
       <c r="AF14">
-        <v>68800000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AG14">
         <v>68800000.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>68800000.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
+      <c r="BD14"/>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
+        <v>278000000.0</v>
+      </c>
+      <c r="C15">
+        <v>278000000.0</v>
+      </c>
+      <c r="D15">
+        <v>262000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-39000000.0</v>
+      </c>
+      <c r="F15">
+        <v>196000000.0</v>
+      </c>
+      <c r="G15">
+        <v>163000000.0</v>
+      </c>
+      <c r="H15">
+        <v>191000000.0</v>
+      </c>
+      <c r="I15">
+        <v>257000000.0</v>
+      </c>
+      <c r="J15">
+        <v>187000000.0</v>
+      </c>
+      <c r="K15">
+        <v>134000000.0</v>
+      </c>
+      <c r="L15">
+        <v>152000000.0</v>
+      </c>
+      <c r="M15">
+        <v>180000000.0</v>
+      </c>
+      <c r="N15">
         <v>177000000.0</v>
       </c>
-      <c r="C15">
-[...32 lines deleted...]
-      <c r="N15">
+      <c r="O15">
         <v>459000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>232000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>109000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>269000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>225000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>202000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>255000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>267000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>219000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>198000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>179100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>181500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>185600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>66000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>80600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>112600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>138600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>98200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149250000.0</v>
       </c>
       <c r="AG15">
         <v>149250000.0</v>
       </c>
       <c r="AH15">
+        <v>149250000.0</v>
+      </c>
+      <c r="AI15">
         <v>144600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>130800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155200000.0</v>
       </c>
       <c r="AK15">
         <v>155200000.0</v>
       </c>
       <c r="AL15">
-        <v>143300000.0</v>
+        <v>155200000.0</v>
       </c>
       <c r="AM15">
         <v>143300000.0</v>
       </c>
       <c r="AN15">
-        <v>-30700000.0</v>
+        <v>143300000.0</v>
       </c>
       <c r="AO15">
         <v>-30700000.0</v>
       </c>
       <c r="AP15">
-        <v>152750000.0</v>
+        <v>-30700000.0</v>
       </c>
       <c r="AQ15">
         <v>152750000.0</v>
       </c>
       <c r="AR15">
-        <v>179500000.0</v>
+        <v>152750000.0</v>
       </c>
       <c r="AS15">
         <v>179500000.0</v>
       </c>
       <c r="AT15">
-        <v>160650000.0</v>
+        <v>179500000.0</v>
       </c>
       <c r="AU15">
         <v>160650000.0</v>
       </c>
       <c r="AV15">
-        <v>188350000.0</v>
+        <v>160650000.0</v>
       </c>
       <c r="AW15">
         <v>188350000.0</v>
       </c>
       <c r="AX15">
-        <v>150550000.0</v>
+        <v>188350000.0</v>
       </c>
       <c r="AY15">
         <v>150550000.0</v>
       </c>
       <c r="AZ15">
+        <v>150550000.0</v>
+      </c>
+      <c r="BA15">
         <v>146382000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>166432000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>139854000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>139767000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>151000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>180000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>177000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>459000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>232000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>246000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>269000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>225000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>202000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>256000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>267000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>219000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>198000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>179000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>181400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>185600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="AB16">
         <v>66000000.0</v>
       </c>
       <c r="AC16">
+        <v>66000000.0</v>
+      </c>
+      <c r="AD16">
         <v>112600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118250000.0</v>
       </c>
       <c r="AE16">
         <v>118250000.0</v>
       </c>
       <c r="AF16">
-        <v>197150000.0</v>
+        <v>118250000.0</v>
       </c>
       <c r="AG16">
         <v>197150000.0</v>
       </c>
-      <c r="AH16"/>
+      <c r="AH16">
+        <v>197150000.0</v>
+      </c>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
+      <c r="BD16"/>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17">
+        <v>278000000.0</v>
+      </c>
+      <c r="C17">
         <v>177000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>262000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-39000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>197000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>167000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>193000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>261000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>189000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>136000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>154000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>184000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>179000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>461000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>234000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>112000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>271000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>229000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>203000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>259000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>270000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>222000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>200000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>177200000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>183600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>187800000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>75700000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>82200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>112400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121050000.0</v>
       </c>
       <c r="AE17">
         <v>121050000.0</v>
       </c>
       <c r="AF17">
-        <v>200750000.0</v>
+        <v>121050000.0</v>
       </c>
       <c r="AG17">
         <v>200750000.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>200750000.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
+      <c r="BD17"/>
     </row>
-    <row r="18" spans="1:55">
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>-153000000.0</v>
+      </c>
+      <c r="C18">
         <v>-154000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-153000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-125000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-75000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-72000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-75000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-78000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-79000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-78000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-75000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-70000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-71000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-68000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-50000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-31000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-34000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-35000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="V18">
         <v>-33000000.0</v>
       </c>
       <c r="W18">
+        <v>-33000000.0</v>
+      </c>
+      <c r="X18">
         <v>-37000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-45200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-40500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-46000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-53000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-43400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-47600000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
+      <c r="BD18"/>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-7000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>17000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>14000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>9000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>8000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>7000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>10000000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>4000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>7000000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
+      <c r="BD19"/>
     </row>
-    <row r="20" spans="1:55">
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>-104000000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>234000000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
+      <c r="BD20"/>
     </row>
-    <row r="21" spans="1:55">
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
-        <v>417000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="C21">
+        <v>524000000.0</v>
+      </c>
+      <c r="D21">
         <v>461000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>87000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>313000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>330000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>312000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>395000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>307000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>242000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>270000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>325000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>282000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>559000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>342000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>252000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>369000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>322000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>296000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>365000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>373000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>307000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>276000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>376900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>271000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>272000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>141000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>211600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>181300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>221500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>191900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278800000.0</v>
       </c>
       <c r="AG21">
         <v>278800000.0</v>
       </c>
       <c r="AH21">
+        <v>278800000.0</v>
+      </c>
+      <c r="AI21">
         <v>283300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288550000.0</v>
       </c>
       <c r="AK21">
         <v>288550000.0</v>
       </c>
       <c r="AL21">
-        <v>231700000.0</v>
+        <v>288550000.0</v>
       </c>
       <c r="AM21">
         <v>231700000.0</v>
       </c>
       <c r="AN21">
+        <v>231700000.0</v>
+      </c>
+      <c r="AO21">
         <v>286500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>43350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238900000.0</v>
       </c>
       <c r="AQ21">
         <v>238900000.0</v>
       </c>
       <c r="AR21">
-        <v>255950000.0</v>
+        <v>238900000.0</v>
       </c>
       <c r="AS21">
         <v>255950000.0</v>
       </c>
       <c r="AT21">
-        <v>252150000.0</v>
+        <v>255950000.0</v>
       </c>
       <c r="AU21">
         <v>252150000.0</v>
       </c>
       <c r="AV21">
-        <v>261600000.0</v>
+        <v>252150000.0</v>
       </c>
       <c r="AW21">
         <v>261600000.0</v>
       </c>
       <c r="AX21">
-        <v>241650000.0</v>
+        <v>261600000.0</v>
       </c>
       <c r="AY21">
         <v>241650000.0</v>
       </c>
       <c r="AZ21">
+        <v>241650000.0</v>
+      </c>
+      <c r="BA21">
         <v>225157000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>255998000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>225043000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>224903000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
+      <c r="BD22"/>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
+        <v>5390000000.0</v>
+      </c>
+      <c r="D23">
         <v>5284000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4995000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3020000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3036994026.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3041000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3140000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3104000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3009000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3173000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3348000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3385000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3083000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3371000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3657000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3339000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3185000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3124000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3089000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2834000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2796000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2821000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2766000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2870000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2771000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2391300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2128600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2063900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2083500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149350000.0</v>
       </c>
       <c r="AG23">
         <v>2149350000.0</v>
       </c>
       <c r="AH23">
+        <v>2149350000.0</v>
+      </c>
+      <c r="AI23">
         <v>1965300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2039700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079200000.0</v>
       </c>
       <c r="AK23">
         <v>2079200000.0</v>
       </c>
       <c r="AL23">
-        <v>1999500000.0</v>
+        <v>2079200000.0</v>
       </c>
       <c r="AM23">
         <v>1999500000.0</v>
       </c>
       <c r="AN23">
-        <v>2397950000.0</v>
+        <v>1999500000.0</v>
       </c>
       <c r="AO23">
         <v>2397950000.0</v>
       </c>
       <c r="AP23">
-        <v>2029350000.0</v>
+        <v>2397950000.0</v>
       </c>
       <c r="AQ23">
         <v>2029350000.0</v>
       </c>
       <c r="AR23">
-        <v>2133300000.0</v>
+        <v>2029350000.0</v>
       </c>
       <c r="AS23">
         <v>2133300000.0</v>
       </c>
       <c r="AT23">
-        <v>2145100000.0</v>
+        <v>2133300000.0</v>
       </c>
       <c r="AU23">
         <v>2145100000.0</v>
       </c>
       <c r="AV23">
-        <v>2295350000.0</v>
+        <v>2145100000.0</v>
       </c>
       <c r="AW23">
         <v>2295350000.0</v>
       </c>
       <c r="AX23">
-        <v>2152350000.0</v>
+        <v>2295350000.0</v>
       </c>
       <c r="AY23">
         <v>2152350000.0</v>
       </c>
       <c r="AZ23">
+        <v>2152350000.0</v>
+      </c>
+      <c r="BA23">
         <v>2033689000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2312256000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2127343000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1740960000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21616,1220 +21786,1243 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
+      <c r="BD24"/>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>377000000.0</v>
+      </c>
+      <c r="C25">
         <v>373000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>364000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>323000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>132000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>126000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>141000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>147000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>153000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>146000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>149000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>158000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>144000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>133000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>151000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>146000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>147000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>155000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>177000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>148000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>139000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>142000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>145000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>152300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>167500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>147500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>184300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>183400000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
+      <c r="BD25"/>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
+        <v>44000000.0</v>
+      </c>
+      <c r="C26">
+        <v>44000000.0</v>
+      </c>
+      <c r="D26">
+        <v>46000000.0</v>
+      </c>
+      <c r="E26">
         <v>38000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="F26">
         <v>27000000.0</v>
       </c>
       <c r="G26">
+        <v>27000000.0</v>
+      </c>
+      <c r="H26">
         <v>28000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>28000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>27000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>25000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>27000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>24000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="Q26">
         <v>24000000.0</v>
       </c>
       <c r="R26">
+        <v>24000000.0</v>
+      </c>
+      <c r="S26">
         <v>23000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>25000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>26000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>25000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>23000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>26000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>23000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>25000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>23000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>26000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16700000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>15800000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>17300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18400000.0</v>
       </c>
       <c r="AG26">
         <v>18400000.0</v>
       </c>
       <c r="AH26">
+        <v>18400000.0</v>
+      </c>
+      <c r="AI26">
         <v>17400000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>18500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20800000.0</v>
       </c>
       <c r="AK26">
         <v>20800000.0</v>
       </c>
       <c r="AL26">
-        <v>16650000.0</v>
+        <v>20800000.0</v>
       </c>
       <c r="AM26">
         <v>16650000.0</v>
       </c>
       <c r="AN26">
-        <v>19900000.0</v>
+        <v>16650000.0</v>
       </c>
       <c r="AO26">
         <v>19900000.0</v>
       </c>
       <c r="AP26">
-        <v>16750000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="AQ26">
         <v>16750000.0</v>
       </c>
       <c r="AR26">
-        <v>17150000.0</v>
+        <v>16750000.0</v>
       </c>
       <c r="AS26">
         <v>17150000.0</v>
       </c>
       <c r="AT26">
-        <v>16300000.0</v>
+        <v>17150000.0</v>
       </c>
       <c r="AU26">
         <v>16300000.0</v>
       </c>
       <c r="AV26">
-        <v>18250000.0</v>
+        <v>16300000.0</v>
       </c>
       <c r="AW26">
         <v>18250000.0</v>
       </c>
       <c r="AX26">
-        <v>17050000.0</v>
+        <v>18250000.0</v>
       </c>
       <c r="AY26">
         <v>17050000.0</v>
       </c>
       <c r="AZ26">
+        <v>17050000.0</v>
+      </c>
+      <c r="BA26">
         <v>15151000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>17226000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>17131000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>17121000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>220600000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
-[...1 lines deleted...]
-      </c>
+      <c r="AF27"/>
       <c r="AG27">
         <v>52600000.0</v>
       </c>
       <c r="AH27">
+        <v>52600000.0</v>
+      </c>
+      <c r="AI27">
         <v>50600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>54600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54950000.0</v>
       </c>
       <c r="AK27">
         <v>54950000.0</v>
       </c>
       <c r="AL27">
-        <v>53900000.0</v>
+        <v>54950000.0</v>
       </c>
       <c r="AM27">
         <v>53900000.0</v>
       </c>
       <c r="AN27">
-        <v>53450000.0</v>
+        <v>53900000.0</v>
       </c>
       <c r="AO27">
         <v>53450000.0</v>
       </c>
       <c r="AP27">
-        <v>51600000.0</v>
+        <v>53450000.0</v>
       </c>
       <c r="AQ27">
         <v>51600000.0</v>
       </c>
       <c r="AR27">
-        <v>52800000.0</v>
+        <v>51600000.0</v>
       </c>
       <c r="AS27">
         <v>52800000.0</v>
       </c>
       <c r="AT27">
-        <v>54550000.0</v>
+        <v>52800000.0</v>
       </c>
       <c r="AU27">
         <v>54550000.0</v>
       </c>
       <c r="AV27">
-        <v>56700000.0</v>
+        <v>54550000.0</v>
       </c>
       <c r="AW27">
         <v>56700000.0</v>
       </c>
       <c r="AX27">
-        <v>55100000.0</v>
+        <v>56700000.0</v>
       </c>
       <c r="AY27">
         <v>55100000.0</v>
       </c>
       <c r="AZ27">
+        <v>55100000.0</v>
+      </c>
+      <c r="BA27">
         <v>47100000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>53552000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>53107000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>53074000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>488000000.0</v>
+      </c>
+      <c r="C28">
         <v>440000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>435000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>292000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>303000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>295000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>315000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>329000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>330000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>299000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>302000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>329000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>317000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>298000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>302000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>342000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>326000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>303000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>329000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>330000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>325000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>308000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>329000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>351400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>353200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>308300000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>371900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>374800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>34.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>205300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141950000.0</v>
       </c>
       <c r="AG28">
         <v>141950000.0</v>
       </c>
       <c r="AH28">
+        <v>141950000.0</v>
+      </c>
+      <c r="AI28">
         <v>123200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>160700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123600000.0</v>
       </c>
       <c r="AK28">
         <v>123600000.0</v>
       </c>
       <c r="AL28">
-        <v>188350000.0</v>
+        <v>123600000.0</v>
       </c>
       <c r="AM28">
         <v>188350000.0</v>
       </c>
       <c r="AN28">
-        <v>196900000.0</v>
+        <v>188350000.0</v>
       </c>
       <c r="AO28">
         <v>196900000.0</v>
       </c>
       <c r="AP28">
-        <v>174850000.0</v>
+        <v>196900000.0</v>
       </c>
       <c r="AQ28">
         <v>174850000.0</v>
       </c>
       <c r="AR28">
-        <v>196400000.0</v>
+        <v>174850000.0</v>
       </c>
       <c r="AS28">
         <v>196400000.0</v>
       </c>
       <c r="AT28">
-        <v>168150000.0</v>
+        <v>196400000.0</v>
       </c>
       <c r="AU28">
         <v>168150000.0</v>
       </c>
       <c r="AV28">
-        <v>177200000.0</v>
+        <v>168150000.0</v>
       </c>
       <c r="AW28">
         <v>177200000.0</v>
       </c>
       <c r="AX28">
-        <v>144150000.0</v>
+        <v>177200000.0</v>
       </c>
       <c r="AY28">
         <v>144150000.0</v>
       </c>
       <c r="AZ28">
+        <v>144150000.0</v>
+      </c>
+      <c r="BA28">
         <v>157871000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>179495000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>145876000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>145785000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>32000000.0</v>
+      </c>
+      <c r="C29">
         <v>3000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>49000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>58000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>39000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>68000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>104000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>72000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>61000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>63000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>74000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>71000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>55000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>61000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>63900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>56100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>45100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>21800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>90700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>28000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
+      <c r="BD29"/>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
-        <v>478000000.0</v>
+        <v>5384000000.0</v>
       </c>
       <c r="C30">
+        <v>532000000.0</v>
+      </c>
+      <c r="D30">
         <v>663000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>808000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>341000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>355000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>347000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>359000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>385000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>379000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>375000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>397000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>391000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>103000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>327000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>542000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>362000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>323000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>354000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>380000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>309000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>344000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>378000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>344800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>381000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>345000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>406000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>323300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>238500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>231500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>214900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>221850000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>254300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>187800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>231400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253400000.0</v>
       </c>
       <c r="AK30">
         <v>253400000.0</v>
       </c>
       <c r="AL30">
-        <v>230700000.0</v>
+        <v>253400000.0</v>
       </c>
       <c r="AM30">
         <v>230700000.0</v>
       </c>
       <c r="AN30">
-        <v>501300000.0</v>
+        <v>230700000.0</v>
       </c>
       <c r="AO30">
         <v>501300000.0</v>
       </c>
       <c r="AP30">
-        <v>212750000.0</v>
+        <v>501300000.0</v>
       </c>
       <c r="AQ30">
         <v>212750000.0</v>
       </c>
       <c r="AR30">
+        <v>212750000.0</v>
+      </c>
+      <c r="AS30">
         <v>239250000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>234200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199350000.0</v>
       </c>
       <c r="AU30">
         <v>199350000.0</v>
       </c>
       <c r="AV30">
-        <v>214200000.0</v>
+        <v>199350000.0</v>
       </c>
       <c r="AW30">
         <v>214200000.0</v>
       </c>
       <c r="AX30">
-        <v>192200000.0</v>
+        <v>214200000.0</v>
       </c>
       <c r="AY30">
         <v>192200000.0</v>
       </c>
       <c r="AZ30">
+        <v>192200000.0</v>
+      </c>
+      <c r="BA30">
         <v>197739000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>224824000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>192649000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>192529000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B31">
-        <v>-237000000.0</v>
+        <v>-67000000.0</v>
       </c>
       <c r="C31">
+        <v>-214000000.0</v>
+      </c>
+      <c r="D31">
         <v>-150000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-132000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-76000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-34000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78000000.0</v>
       </c>
       <c r="I31">
         <v>-78000000.0</v>
       </c>
       <c r="J31">
         <v>-78000000.0</v>
       </c>
       <c r="K31">
+        <v>-78000000.0</v>
+      </c>
+      <c r="L31">
         <v>-77000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-73000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-69000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-65000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-50000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-36000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-26000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-32000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="U31">
         <v>-32000000.0</v>
       </c>
       <c r="V31">
+        <v>-32000000.0</v>
+      </c>
+      <c r="W31">
         <v>-30000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-135800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-32000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-39000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-43000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-44100000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-46500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-41200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-54300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82400000.0</v>
       </c>
       <c r="AG31">
         <v>-82400000.0</v>
       </c>
       <c r="AH31">
+        <v>-82400000.0</v>
+      </c>
+      <c r="AI31">
         <v>-97500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-26200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46600000.0</v>
       </c>
       <c r="AK31">
         <v>-46600000.0</v>
       </c>
       <c r="AL31">
-        <v>-46900000.0</v>
+        <v>-46600000.0</v>
       </c>
       <c r="AM31">
         <v>-46900000.0</v>
       </c>
       <c r="AN31">
-        <v>-44300000.0</v>
+        <v>-46900000.0</v>
       </c>
       <c r="AO31">
         <v>-44300000.0</v>
       </c>
       <c r="AP31">
-        <v>-39100000.0</v>
+        <v>-44300000.0</v>
       </c>
       <c r="AQ31">
         <v>-39100000.0</v>
       </c>
       <c r="AR31">
-        <v>-38700000.0</v>
+        <v>-39100000.0</v>
       </c>
       <c r="AS31">
         <v>-38700000.0</v>
       </c>
       <c r="AT31">
-        <v>-45900000.0</v>
+        <v>-38700000.0</v>
       </c>
       <c r="AU31">
         <v>-45900000.0</v>
       </c>
       <c r="AV31">
-        <v>-47850000.0</v>
+        <v>-45900000.0</v>
       </c>
       <c r="AW31">
         <v>-47850000.0</v>
       </c>
       <c r="AX31">
-        <v>-48750000.0</v>
+        <v>-47850000.0</v>
       </c>
       <c r="AY31">
         <v>-48750000.0</v>
       </c>
       <c r="AZ31">
+        <v>-48750000.0</v>
+      </c>
+      <c r="BA31">
         <v>-28333000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-32214000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-38156000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-38132000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B32">
-        <v>5449000000.0</v>
+        <v>5914000000.0</v>
       </c>
       <c r="C32">
+        <v>5914000000.0</v>
+      </c>
+      <c r="D32">
         <v>5745000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5082000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3333000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3241000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3353000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3535000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3411000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3251000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3443000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3673000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3667000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3642000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3712000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3909000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3708000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3507000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3420000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3454000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3207000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3103000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3097000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3142900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3141000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3043000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3141000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2602900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2309900000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2285400000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2260200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408450000.0</v>
       </c>
       <c r="AG32">
         <v>2408450000.0</v>
       </c>
       <c r="AH32">
-        <v>2251100000.0</v>
+        <v>2408450000.0</v>
       </c>
       <c r="AI32">
         <v>2251100000.0</v>
       </c>
       <c r="AJ32">
-        <v>2316850000.0</v>
+        <v>2251100000.0</v>
       </c>
       <c r="AK32">
         <v>2316850000.0</v>
       </c>
       <c r="AL32">
-        <v>2233650000.0</v>
+        <v>2316850000.0</v>
       </c>
       <c r="AM32">
         <v>2233650000.0</v>
       </c>
       <c r="AN32">
-        <v>2436800000.0</v>
+        <v>2233650000.0</v>
       </c>
       <c r="AO32">
         <v>2436800000.0</v>
       </c>
       <c r="AP32">
-        <v>2273850000.0</v>
+        <v>2436800000.0</v>
       </c>
       <c r="AQ32">
         <v>2273850000.0</v>
       </c>
       <c r="AR32">
-        <v>2401400000.0</v>
+        <v>2273850000.0</v>
       </c>
       <c r="AS32">
         <v>2401400000.0</v>
       </c>
       <c r="AT32">
-        <v>2404500000.0</v>
+        <v>2401400000.0</v>
       </c>
       <c r="AU32">
         <v>2404500000.0</v>
       </c>
       <c r="AV32">
-        <v>2584050000.0</v>
+        <v>2404500000.0</v>
       </c>
       <c r="AW32">
         <v>2584050000.0</v>
       </c>
       <c r="AX32">
-        <v>2398200000.0</v>
+        <v>2584050000.0</v>
       </c>
       <c r="AY32">
         <v>2398200000.0</v>
       </c>
       <c r="AZ32">
+        <v>2398200000.0</v>
+      </c>
+      <c r="BA32">
         <v>2262095000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2571949000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2358823000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2357354000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL30"/>
@@ -22939,51 +23132,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>588000000.0</v>
       </c>
       <c r="C2">
         <v>689000000.0</v>
       </c>
       <c r="D2">
         <v>850000000.0</v>
       </c>
       <c r="E2">
         <v>850000000.0</v>
       </c>
       <c r="F2">
         <v>743000000.0</v>
       </c>
       <c r="G2">
         <v>602000000.0</v>
       </c>
       <c r="H2">
         <v>620800000.0</v>
       </c>
       <c r="I2">
         <v>554298365.0</v>
       </c>
@@ -23053,51 +23246,51 @@
       <c r="AE2">
         <v>50557550.0</v>
       </c>
       <c r="AF2">
         <v>45737012.0</v>
       </c>
       <c r="AG2">
         <v>150723758.0</v>
       </c>
       <c r="AH2">
         <v>61618826.0</v>
       </c>
       <c r="AI2">
         <v>9344209.0</v>
       </c>
       <c r="AJ2">
         <v>-14773572.61</v>
       </c>
       <c r="AK2">
         <v>99451113.63</v>
       </c>
       <c r="AL2"/>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>580000000</v>
       </c>
       <c r="C3">
         <v>492000000</v>
       </c>
       <c r="D3">
         <v>526000000</v>
       </c>
       <c r="E3">
         <v>527000000</v>
       </c>
       <c r="F3">
         <v>468000000</v>
       </c>
       <c r="G3">
         <v>400000000</v>
       </c>
       <c r="H3">
         <v>332200000</v>
       </c>
       <c r="I3">
         <v>369830413.62</v>
       </c>
@@ -23169,147 +23362,147 @@
       </c>
       <c r="AF3">
         <v>389971947.02</v>
       </c>
       <c r="AG3">
         <v>323030214.46</v>
       </c>
       <c r="AH3">
         <v>262874663.5</v>
       </c>
       <c r="AI3">
         <v>109652720.2</v>
       </c>
       <c r="AJ3">
         <v>108733463.71</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-73000000.0</v>
       </c>
       <c r="E4">
         <v>108000000.0</v>
       </c>
       <c r="F4">
         <v>49000000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-27000000.0</v>
       </c>
       <c r="E5">
         <v>-66000000.0</v>
       </c>
       <c r="F5">
         <v>-61000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>239000000.0</v>
       </c>
       <c r="C6">
         <v>-101000000.0</v>
       </c>
       <c r="D6">
         <v>-161000000.0</v>
       </c>
       <c r="E6">
         <v>-75000000.0</v>
       </c>
       <c r="F6">
         <v>107000000.0</v>
       </c>
       <c r="G6">
         <v>141000000.0</v>
       </c>
       <c r="H6">
         <v>-19200000.0</v>
       </c>
       <c r="I6">
         <v>-15504850.0</v>
       </c>
@@ -23381,51 +23574,51 @@
       </c>
       <c r="AF6">
         <v>-142041.0</v>
       </c>
       <c r="AG6">
         <v>-122381352.0</v>
       </c>
       <c r="AH6">
         <v>76171168.0</v>
       </c>
       <c r="AI6">
         <v>59561960.0</v>
       </c>
       <c r="AJ6">
         <v>24366731.0</v>
       </c>
       <c r="AK6">
         <v>131845294.0</v>
       </c>
       <c r="AL6">
         <v>99451113.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7">
         <v>-78000000.0</v>
       </c>
       <c r="C7">
         <v>-120000000.0</v>
       </c>
       <c r="D7">
         <v>-265000000.0</v>
       </c>
       <c r="E7">
         <v>-207000000.0</v>
       </c>
       <c r="F7">
         <v>-47000000.0</v>
       </c>
       <c r="G7">
         <v>140000000.0</v>
       </c>
       <c r="H7">
         <v>6700000.0</v>
       </c>
       <c r="I7">
         <v>-122500000.0</v>
       </c>
@@ -23495,99 +23688,99 @@
       <c r="AE7">
         <v>36067692.74</v>
       </c>
       <c r="AF7">
         <v>-251258481.12</v>
       </c>
       <c r="AG7">
         <v>-51170018.7</v>
       </c>
       <c r="AH7">
         <v>40310512.85</v>
       </c>
       <c r="AI7">
         <v>112598760.49</v>
       </c>
       <c r="AJ7">
         <v>72028567.7</v>
       </c>
       <c r="AK7">
         <v>-273896028.31</v>
       </c>
       <c r="AL7"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>93000000.0</v>
       </c>
       <c r="E8">
         <v>-272000000.0</v>
       </c>
       <c r="F8">
         <v>-189000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>-228000000.0</v>
       </c>
       <c r="C9">
         <v>-43000000.0</v>
       </c>
       <c r="D9">
         <v>93000000.0</v>
       </c>
       <c r="E9">
         <v>-272000000.0</v>
       </c>
       <c r="F9">
         <v>-189000000.0</v>
       </c>
       <c r="G9">
         <v>133300000.0</v>
       </c>
       <c r="H9">
         <v>-83700000.0</v>
       </c>
       <c r="I9">
         <v>700000.0</v>
       </c>
@@ -23611,51 +23804,51 @@
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
         <v>95000000.0</v>
       </c>
       <c r="D10">
         <v>248000000.0</v>
       </c>
       <c r="E10">
         <v>-626000000.0</v>
       </c>
       <c r="F10">
         <v>-112000000.0</v>
       </c>
       <c r="G10">
         <v>25600000.0</v>
       </c>
       <c r="H10">
         <v>3200000.0</v>
       </c>
       <c r="I10">
         <v>-95000000.0</v>
       </c>
@@ -23679,51 +23872,51 @@
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-517000000.0</v>
       </c>
       <c r="E11">
         <v>779000000.0</v>
       </c>
       <c r="F11">
         <v>342000000.0</v>
       </c>
       <c r="G11">
         <v>-48100000.0</v>
       </c>
       <c r="H11">
         <v>120500000.0</v>
       </c>
       <c r="I11">
         <v>137000000.0</v>
       </c>
       <c r="J11">
         <v>137500000.0</v>
       </c>
       <c r="K11">
@@ -23739,51 +23932,51 @@
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-184000000.0</v>
       </c>
       <c r="E12">
         <v>293000000.0</v>
       </c>
       <c r="F12">
         <v>-5000000.0</v>
       </c>
       <c r="G12">
         <v>-5800000.0</v>
       </c>
       <c r="H12">
         <v>-44500000.0</v>
       </c>
       <c r="I12">
         <v>60900000.0</v>
       </c>
       <c r="J12">
         <v>39100000.0</v>
       </c>
       <c r="K12">
@@ -23799,51 +23992,51 @@
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-265000000.0</v>
       </c>
       <c r="E13">
         <v>-207000000.0</v>
       </c>
       <c r="F13">
         <v>-47000000.0</v>
       </c>
       <c r="G13">
         <v>28800000.0</v>
       </c>
       <c r="H13">
         <v>-33300000.0</v>
       </c>
       <c r="I13">
         <v>-165200000.0</v>
       </c>
       <c r="J13">
         <v>-127200000.0</v>
       </c>
       <c r="K13">
@@ -23859,51 +24052,51 @@
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14">
         <v>722000000.0</v>
       </c>
       <c r="C14">
         <v>595000000.0</v>
       </c>
       <c r="D14">
         <v>586000000.0</v>
       </c>
       <c r="E14">
         <v>625000000.0</v>
       </c>
       <c r="F14">
         <v>574000000.0</v>
       </c>
       <c r="G14">
         <v>652000000.0</v>
       </c>
       <c r="H14">
         <v>453000000.0</v>
       </c>
       <c r="I14">
         <v>352700000.0</v>
       </c>
@@ -23945,153 +24138,153 @@
       <c r="AC14">
         <v>136327235.03</v>
       </c>
       <c r="AD14">
         <v>162551998.55</v>
       </c>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14">
         <v>163286690.29</v>
       </c>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14">
         <v>105028567.05</v>
       </c>
       <c r="AK14">
         <v>96417126.72</v>
       </c>
       <c r="AL14">
         <v>64347300.87</v>
       </c>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
-        <v>845000000.0</v>
+        <v>-845000000.0</v>
       </c>
       <c r="C15">
-        <v>722000000.0</v>
+        <v>-722000000.0</v>
       </c>
       <c r="D15">
         <v>723000000.0</v>
       </c>
       <c r="E15">
         <v>732000000.0</v>
       </c>
       <c r="F15">
         <v>742000000.0</v>
       </c>
       <c r="G15">
         <v>761000000.0</v>
       </c>
       <c r="H15">
-        <v>679700000.0</v>
+        <v>-679700000.0</v>
       </c>
       <c r="I15">
-        <v>523586836.59</v>
+        <v>-523586836.59</v>
       </c>
       <c r="J15">
-        <v>488623424.08</v>
+        <v>-488623424.08</v>
       </c>
       <c r="K15">
-        <v>483004434.57</v>
+        <v>-483004434.57</v>
       </c>
       <c r="L15">
-        <v>479475224.6</v>
+        <v>-479475224.6</v>
       </c>
       <c r="M15">
-        <v>467264202.46</v>
+        <v>-467264202.46</v>
       </c>
       <c r="N15">
-        <v>436405450.05</v>
+        <v>-436405450.05</v>
       </c>
       <c r="O15">
-        <v>453977935.61</v>
+        <v>-453977935.61</v>
       </c>
       <c r="P15">
-        <v>462774939.61</v>
+        <v>-462774939.61</v>
       </c>
       <c r="Q15">
-        <v>243232906.98</v>
+        <v>-243232906.98</v>
       </c>
       <c r="R15">
-        <v>232834038.16</v>
+        <v>-232834038.16</v>
       </c>
       <c r="S15">
-        <v>292572784.42</v>
+        <v>-292572784.42</v>
       </c>
       <c r="T15">
-        <v>270737913.49</v>
+        <v>-270737913.49</v>
       </c>
       <c r="U15">
-        <v>229144714.39</v>
+        <v>-229144714.39</v>
       </c>
       <c r="V15">
-        <v>264281575.01</v>
+        <v>-264281575.01</v>
       </c>
       <c r="W15">
-        <v>157308555.49</v>
+        <v>-157308555.49</v>
       </c>
       <c r="X15">
-        <v>130043392.72</v>
+        <v>-130043392.72</v>
       </c>
       <c r="Y15">
-        <v>118961828.62</v>
+        <v>-118961828.62</v>
       </c>
       <c r="Z15">
-        <v>87006220.56</v>
+        <v>-87006220.56</v>
       </c>
       <c r="AA15">
-        <v>145919159.35</v>
+        <v>-145919159.35</v>
       </c>
       <c r="AB15">
-        <v>165485107.01</v>
+        <v>-165485107.01</v>
       </c>
       <c r="AC15">
-        <v>149550231.87</v>
+        <v>-149550231.87</v>
       </c>
       <c r="AD15">
-        <v>178980526.92</v>
+        <v>-178980526.92</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15">
-        <v>59584339.89</v>
+        <v>-59584339.89</v>
       </c>
       <c r="AK15"/>
       <c r="AL15"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16">
         <v>827000000.0</v>
       </c>
       <c r="C16">
         <v>588000000.0</v>
       </c>
       <c r="D16">
         <v>689000000.0</v>
       </c>
       <c r="E16">
         <v>775000000.0</v>
       </c>
       <c r="F16">
         <v>850000000.0</v>
       </c>
       <c r="G16">
         <v>743000000.0</v>
       </c>
       <c r="H16">
         <v>601600000.0</v>
       </c>
       <c r="I16">
         <v>538793515.0</v>
       </c>
@@ -24163,93 +24356,93 @@
       </c>
       <c r="AF16">
         <v>45594971.0</v>
       </c>
       <c r="AG16">
         <v>28342406.0</v>
       </c>
       <c r="AH16">
         <v>137789994.0</v>
       </c>
       <c r="AI16">
         <v>68906169.0</v>
       </c>
       <c r="AJ16">
         <v>9593159.0</v>
       </c>
       <c r="AK16">
         <v>131845294.0</v>
       </c>
       <c r="AL16">
         <v>99451113.0</v>
       </c>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
         <v>810000000.0</v>
       </c>
       <c r="C18">
         <v>829000000.0</v>
       </c>
       <c r="D18">
         <v>735000000.0</v>
       </c>
       <c r="E18">
         <v>999000000.0</v>
       </c>
       <c r="F18">
         <v>993000000.0</v>
       </c>
       <c r="G18">
         <v>984000000.0</v>
       </c>
       <c r="H18">
         <v>443900000.0</v>
       </c>
       <c r="I18">
         <v>349753621.0</v>
       </c>
@@ -24321,51 +24514,51 @@
       </c>
       <c r="AF18">
         <v>-134512269.02</v>
       </c>
       <c r="AG18">
         <v>-135509846.46</v>
       </c>
       <c r="AH18">
         <v>-52524031.5</v>
       </c>
       <c r="AI18">
         <v>89407554.0</v>
       </c>
       <c r="AJ18">
         <v>67069289.0</v>
       </c>
       <c r="AK18">
         <v>131845294.0</v>
       </c>
       <c r="AL18">
         <v>99451113.0</v>
       </c>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19">
         <v>-2102000000.0</v>
       </c>
       <c r="C19">
         <v>-476000000.0</v>
       </c>
       <c r="D19">
         <v>-308000000.0</v>
       </c>
       <c r="E19">
         <v>-17000000.0</v>
       </c>
       <c r="F19">
         <v>-228000000.0</v>
       </c>
       <c r="G19">
         <v>37900000.0</v>
       </c>
       <c r="H19">
         <v>10200000.0</v>
       </c>
       <c r="I19">
         <v>-228000797.86</v>
       </c>
@@ -24385,51 +24578,51 @@
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>134000000.0</v>
       </c>
       <c r="E20">
         <v>114000000.0</v>
       </c>
       <c r="F20">
         <v>820000000.0</v>
       </c>
       <c r="G20">
         <v>3127400000.0</v>
       </c>
       <c r="H20">
         <v>7417800000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
@@ -24439,51 +24632,51 @@
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>1875000000.0</v>
       </c>
       <c r="C21">
         <v>-54000000.0</v>
       </c>
       <c r="D21">
         <v>286000000.0</v>
       </c>
       <c r="E21">
         <v>476000000.0</v>
       </c>
       <c r="F21">
         <v>-98000000.0</v>
       </c>
       <c r="G21">
         <v>123000000.0</v>
       </c>
       <c r="H21">
         <v>-59700000.0</v>
       </c>
       <c r="I21">
         <v>30800000.0</v>
       </c>
@@ -24503,51 +24696,51 @@
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22">
         <v>518000000.0</v>
       </c>
       <c r="C22">
         <v>740000000.0</v>
       </c>
       <c r="D22">
         <v>1058000000.0</v>
       </c>
       <c r="E22">
         <v>815000000.0</v>
       </c>
       <c r="F22">
         <v>951000000.0</v>
       </c>
       <c r="G22">
         <v>617000000.0</v>
       </c>
       <c r="H22">
         <v>437400000.0</v>
       </c>
       <c r="I22">
         <v>719584035.0</v>
       </c>
@@ -24619,57 +24812,57 @@
       </c>
       <c r="AF22">
         <v>255459678.0</v>
       </c>
       <c r="AG22">
         <v>187520368.0</v>
       </c>
       <c r="AH22">
         <v>210350632.0</v>
       </c>
       <c r="AI22">
         <v>199060275.0</v>
       </c>
       <c r="AJ22">
         <v>175802753.0</v>
       </c>
       <c r="AK22">
         <v>131845294.0</v>
       </c>
       <c r="AL22">
         <v>99451113.0</v>
       </c>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B23">
         <v>2000000.0</v>
       </c>
       <c r="C23">
-        <v>-1051000000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="D23">
         <v>493000000.0</v>
       </c>
       <c r="E23">
         <v>1610000000.0</v>
       </c>
       <c r="F23">
         <v>404000000.0</v>
       </c>
       <c r="G23">
         <v>4417700000.0</v>
       </c>
       <c r="H23">
         <v>-38300000.0</v>
       </c>
       <c r="I23">
         <v>132600000.0</v>
       </c>
       <c r="J23">
         <v>-327785.54</v>
       </c>
       <c r="K23">
         <v>4447705.0</v>
       </c>
@@ -24731,51 +24924,51 @@
         <v>0.53</v>
       </c>
       <c r="AE23">
         <v>577946827.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
         <v>0.0</v>
       </c>
       <c r="AH23">
         <v>0.04</v>
       </c>
       <c r="AI23">
         <v>43820451.0</v>
       </c>
       <c r="AJ23">
         <v>-27938187.81</v>
       </c>
       <c r="AK23"/>
       <c r="AL23"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24">
         <v>18000000.0</v>
       </c>
       <c r="C24">
         <v>39000000.0</v>
       </c>
       <c r="D24">
         <v>274000000.0</v>
       </c>
       <c r="E24">
         <v>17000000.0</v>
       </c>
       <c r="F24">
         <v>240000000.0</v>
       </c>
       <c r="G24">
         <v>-200000.0</v>
       </c>
       <c r="H24">
         <v>84700000.0</v>
       </c>
       <c r="I24">
         <v>154949103.0</v>
       </c>
@@ -24843,51 +25036,51 @@
         <v>-602881.77</v>
       </c>
       <c r="AE24">
         <v>27247527.0</v>
       </c>
       <c r="AF24">
         <v>34373779.0</v>
       </c>
       <c r="AG24">
         <v>41480398.0</v>
       </c>
       <c r="AH24">
         <v>481626.0</v>
       </c>
       <c r="AI24">
         <v>20868909.0</v>
       </c>
       <c r="AJ24">
         <v>15860270.0</v>
       </c>
       <c r="AK24"/>
       <c r="AL24"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25">
         <v>279000000.0</v>
       </c>
       <c r="C25">
         <v>111000000.0</v>
       </c>
       <c r="D25">
         <v>-115000000.0</v>
       </c>
       <c r="E25">
         <v>263000000.0</v>
       </c>
       <c r="F25">
         <v>-79000000.0</v>
       </c>
       <c r="G25">
         <v>54700000.0</v>
       </c>
       <c r="H25">
         <v>-212400000.0</v>
       </c>
       <c r="I25">
         <v>802200000.0</v>
       </c>
@@ -24959,51 +25152,51 @@
       </c>
       <c r="AF25">
         <v>-255459678.28</v>
       </c>
       <c r="AG25">
         <v>-187520368.27</v>
       </c>
       <c r="AH25">
         <v>-210350632.26</v>
       </c>
       <c r="AI25">
         <v>-199060275.34</v>
       </c>
       <c r="AJ25">
         <v>-175802753.17</v>
       </c>
       <c r="AK25">
         <v>-131845294.75</v>
       </c>
       <c r="AL25">
         <v>-99451113.63</v>
       </c>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26">
         <v>-122000000.0</v>
       </c>
       <c r="C26">
         <v>-81000000.0</v>
       </c>
       <c r="D26">
         <v>-519000000.0</v>
       </c>
       <c r="E26">
         <v>-630000000.0</v>
       </c>
       <c r="F26">
         <v>-351000000.0</v>
       </c>
       <c r="G26">
         <v>-537000000.0</v>
       </c>
       <c r="H26">
         <v>-20000000.0</v>
       </c>
       <c r="I26">
         <v>-35700000.0</v>
       </c>
@@ -25059,51 +25252,51 @@
         <v>-3419012.77</v>
       </c>
       <c r="AA26">
         <v>-73914860.59</v>
       </c>
       <c r="AB26">
         <v>-24832779.27</v>
       </c>
       <c r="AC26">
         <v>324304881.0</v>
       </c>
       <c r="AD26">
         <v>-3014408.87</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27">
         <v>74000000.0</v>
       </c>
       <c r="C27">
         <v>32000000.0</v>
       </c>
       <c r="D27">
         <v>54000000.0</v>
       </c>
       <c r="E27">
         <v>63000000.0</v>
       </c>
       <c r="F27">
         <v>58000000.0</v>
       </c>
       <c r="G27">
         <v>34000000.0</v>
       </c>
       <c r="H27">
         <v>18600000.0</v>
       </c>
       <c r="I27">
         <v>21000000.0</v>
       </c>
@@ -25127,51 +25320,51 @@
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
         <v>910000000.0</v>
       </c>
       <c r="C28">
         <v>-857000000.0</v>
       </c>
       <c r="D28">
         <v>-1014000000.0</v>
       </c>
       <c r="E28">
         <v>-886000000.0</v>
       </c>
       <c r="F28">
         <v>-1191000000.0</v>
       </c>
       <c r="G28">
         <v>-1173000000.0</v>
       </c>
       <c r="H28">
         <v>-765000000.0</v>
       </c>
       <c r="I28">
         <v>-713123681.2</v>
       </c>
@@ -25239,51 +25432,51 @@
         <v>1130403.0</v>
       </c>
       <c r="AE28">
         <v>331852831.0</v>
       </c>
       <c r="AF28">
         <v>292461205.0</v>
       </c>
       <c r="AG28">
         <v>292669613.0</v>
       </c>
       <c r="AH28">
         <v>-15250399.13</v>
       </c>
       <c r="AI28">
         <v>-226505016.1</v>
       </c>
       <c r="AJ28">
         <v>-273225967.25</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
         <v>1390000000.0</v>
       </c>
       <c r="C29">
         <v>1321000000.0</v>
       </c>
       <c r="D29">
         <v>1261000000.0</v>
       </c>
       <c r="E29">
         <v>1526000000.0</v>
       </c>
       <c r="F29">
         <v>1461000000.0</v>
       </c>
       <c r="G29">
         <v>1384000000.0</v>
       </c>
       <c r="H29">
         <v>776100000.0</v>
       </c>
       <c r="I29">
         <v>719584035.0</v>
       </c>
@@ -25355,51 +25548,51 @@
       </c>
       <c r="AF29">
         <v>255459678.0</v>
       </c>
       <c r="AG29">
         <v>187520368.0</v>
       </c>
       <c r="AH29">
         <v>210350632.0</v>
       </c>
       <c r="AI29">
         <v>199060275.0</v>
       </c>
       <c r="AJ29">
         <v>175802753.0</v>
       </c>
       <c r="AK29">
         <v>131845294.0</v>
       </c>
       <c r="AL29">
         <v>99451113.0</v>
       </c>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
         <v>-2102000000.0</v>
       </c>
       <c r="C30">
         <v>-476000000.0</v>
       </c>
       <c r="D30">
         <v>-309000000.0</v>
       </c>
       <c r="E30">
         <v>-510000000.0</v>
       </c>
       <c r="F30">
         <v>-228000000.0</v>
       </c>
       <c r="G30">
         <v>37900000.0</v>
       </c>
       <c r="H30">
         <v>10700000.0</v>
       </c>
       <c r="I30">
         <v>-228000797.86</v>
       </c>
@@ -25486,2201 +25679,2233 @@
       </c>
       <c r="AK30"/>
       <c r="AL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>99</v>
       </c>
       <c r="C1" t="s">
         <v>100</v>
       </c>
       <c r="D1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F1" t="s">
         <v>102</v>
       </c>
       <c r="G1" t="s">
         <v>103</v>
       </c>
       <c r="H1" t="s">
+        <v>104</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="J1" t="s">
         <v>105</v>
       </c>
       <c r="K1" t="s">
         <v>106</v>
       </c>
       <c r="L1" t="s">
+        <v>107</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N1" t="s">
         <v>108</v>
       </c>
       <c r="O1" t="s">
         <v>109</v>
       </c>
       <c r="P1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="R1" t="s">
         <v>111</v>
       </c>
       <c r="S1" t="s">
         <v>112</v>
       </c>
       <c r="T1" t="s">
+        <v>113</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="V1" t="s">
         <v>114</v>
       </c>
       <c r="W1" t="s">
         <v>115</v>
       </c>
       <c r="X1" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Z1" t="s">
         <v>117</v>
       </c>
       <c r="AA1" t="s">
         <v>118</v>
       </c>
       <c r="AB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AD1" t="s">
         <v>120</v>
       </c>
       <c r="AE1" t="s">
         <v>121</v>
       </c>
       <c r="AF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AH1" t="s">
         <v>123</v>
       </c>
       <c r="AI1" t="s">
         <v>124</v>
       </c>
       <c r="AJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AL1" t="s">
         <v>126</v>
       </c>
       <c r="AM1" t="s">
         <v>127</v>
       </c>
       <c r="AN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
         <v>130</v>
       </c>
       <c r="AR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AT1" t="s">
         <v>132</v>
       </c>
       <c r="AU1" t="s">
         <v>133</v>
       </c>
       <c r="AV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
         <v>136</v>
       </c>
       <c r="AZ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
         <v>139</v>
       </c>
+      <c r="BD1" t="s">
+        <v>140</v>
+      </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
-        <v>825000000.0</v>
+        <v>1057000000.0</v>
       </c>
       <c r="C2">
+        <v>1057000000.0</v>
+      </c>
+      <c r="D2">
         <v>827000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2045000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>445000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>432000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>588000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>457000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>430000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>524000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>689000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>564000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>837000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>562000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>775000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1077000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>626000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>633000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>850000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>690000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>755000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>757000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>743000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>537800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>673800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>480000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>601600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>548700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>404595272.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>354200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>620800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>520350000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>419900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>276700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>561500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>467950000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>378200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>445800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>483600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>453800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>575650000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>173150000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>524250000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>351100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>428100000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>93700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>411500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>317800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>328750000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>37167575.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>42258652.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>296215542.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>315319524.0</v>
       </c>
-      <c r="BC2"/>
+      <c r="BD2"/>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>228000000</v>
+      </c>
+      <c r="C3">
+        <v>255216575</v>
+      </c>
+      <c r="D3">
         <v>88000000</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="E3">
         <v>220000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>243000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>98000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>145000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>135870768</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>114625197</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>121000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>124000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>144000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>132000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>98000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>152000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>149506872</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>118000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>110000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>145000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>133000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>117000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>104000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>114000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>88473859</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>106100000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>92000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>115400000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>81300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>77844202.79</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>59200000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>112800000</v>
-      </c>
-[...1 lines deleted...]
-        <v>88950000</v>
       </c>
       <c r="AG3">
         <v>88950000</v>
       </c>
       <c r="AH3">
+        <v>88950000</v>
+      </c>
+      <c r="AI3">
         <v>54300000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>132800000</v>
-      </c>
-[...1 lines deleted...]
-        <v>87700000</v>
       </c>
       <c r="AK3">
         <v>87700000</v>
       </c>
       <c r="AL3">
-        <v>101900000</v>
+        <v>87700000</v>
       </c>
       <c r="AM3">
         <v>101900000</v>
       </c>
       <c r="AN3">
-        <v>93350000</v>
+        <v>101900000</v>
       </c>
       <c r="AO3">
         <v>93350000</v>
       </c>
       <c r="AP3">
-        <v>81100000</v>
+        <v>93350000</v>
       </c>
       <c r="AQ3">
         <v>81100000</v>
       </c>
       <c r="AR3">
-        <v>83350000</v>
+        <v>81100000</v>
       </c>
       <c r="AS3">
         <v>83350000</v>
       </c>
       <c r="AT3">
-        <v>78150000</v>
+        <v>83350000</v>
       </c>
       <c r="AU3">
         <v>78150000</v>
       </c>
       <c r="AV3">
-        <v>73200000</v>
+        <v>78150000</v>
       </c>
       <c r="AW3">
         <v>73200000</v>
       </c>
       <c r="AX3">
-        <v>93100000</v>
+        <v>73200000</v>
       </c>
       <c r="AY3">
         <v>93100000</v>
       </c>
       <c r="AZ3">
+        <v>93100000</v>
+      </c>
+      <c r="BA3">
         <v>79461710</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>90346083</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>77765664</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>77717250</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>119000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-271000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>253000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-174000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-150000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>435000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>13000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-190000000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
+      <c r="BD4"/>
     </row>
-    <row r="5" spans="1:55">
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>799000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-158000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-687000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>648000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-196000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>42000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-560000000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
+      <c r="BD5"/>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
-        <v>232000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="C6">
+        <v>530000000.0</v>
+      </c>
+      <c r="D6">
         <v>-2000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1218000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1600000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-156000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>131000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>27000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-94000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-165000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>125000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-273000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>275000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-774999438.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-302000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>451000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-217000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>160000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-65000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>204800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-136000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>194000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-121400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>52900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>144104727.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>136500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-266600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100450000.0</v>
       </c>
       <c r="AG6">
         <v>100450000.0</v>
       </c>
       <c r="AH6">
+        <v>100450000.0</v>
+      </c>
+      <c r="AI6">
         <v>143200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-284800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89750000.0</v>
       </c>
       <c r="AK6">
         <v>89750000.0</v>
       </c>
       <c r="AL6">
-        <v>-67600000.0</v>
+        <v>89750000.0</v>
       </c>
       <c r="AM6">
         <v>-67600000.0</v>
       </c>
       <c r="AN6">
-        <v>29800000.0</v>
+        <v>-67600000.0</v>
       </c>
       <c r="AO6">
         <v>29800000.0</v>
       </c>
       <c r="AP6">
-        <v>-121850000.0</v>
+        <v>29800000.0</v>
       </c>
       <c r="AQ6">
         <v>-121850000.0</v>
       </c>
       <c r="AR6">
-        <v>173150000.0</v>
+        <v>-121850000.0</v>
       </c>
       <c r="AS6">
         <v>173150000.0</v>
       </c>
       <c r="AT6">
-        <v>-77000000.0</v>
+        <v>173150000.0</v>
       </c>
       <c r="AU6">
         <v>-77000000.0</v>
       </c>
       <c r="AV6">
-        <v>93700000.0</v>
+        <v>-77000000.0</v>
       </c>
       <c r="AW6">
         <v>93700000.0</v>
       </c>
       <c r="AX6">
-        <v>-10950000.0</v>
+        <v>93700000.0</v>
       </c>
       <c r="AY6">
         <v>-10950000.0</v>
       </c>
       <c r="AZ6">
+        <v>-10950000.0</v>
+      </c>
+      <c r="BA6">
         <v>37167575.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>42258652.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-19103982.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-19092089.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7">
-        <v>-44384422.0</v>
+        <v>-340000000.0</v>
       </c>
       <c r="C7">
+        <v>-566758071.0</v>
+      </c>
+      <c r="D7">
         <v>-718000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>726000000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>-301000000.0</v>
+      </c>
+      <c r="G7">
         <v>128000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-631000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>560948881.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-238022429.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>45000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-490000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>604000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-173000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-645000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>516237734.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-203000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>37000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-562000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>467000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-261000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>186000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-439000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>564215920.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-248500000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>156000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-348200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>554800000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-324800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>296700000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-520000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="AG7">
         <v>34000000.0</v>
       </c>
       <c r="AH7">
+        <v>34000000.0</v>
+      </c>
+      <c r="AI7">
         <v>344900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-672400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30250000.0</v>
       </c>
       <c r="AK7">
         <v>30250000.0</v>
       </c>
       <c r="AL7">
-        <v>-59100000.0</v>
+        <v>30250000.0</v>
       </c>
       <c r="AM7">
         <v>-59100000.0</v>
       </c>
       <c r="AN7">
-        <v>-43300000.0</v>
+        <v>-59100000.0</v>
       </c>
       <c r="AO7">
         <v>-43300000.0</v>
       </c>
       <c r="AP7">
-        <v>-18000000.0</v>
+        <v>-43300000.0</v>
       </c>
       <c r="AQ7">
         <v>-18000000.0</v>
       </c>
       <c r="AR7">
-        <v>-52550000.0</v>
+        <v>-18000000.0</v>
       </c>
       <c r="AS7">
         <v>-52550000.0</v>
       </c>
       <c r="AT7">
-        <v>-27650000.0</v>
+        <v>-52550000.0</v>
       </c>
       <c r="AU7">
         <v>-27650000.0</v>
       </c>
       <c r="AV7">
-        <v>-8700000.0</v>
+        <v>-27650000.0</v>
       </c>
       <c r="AW7">
         <v>-8700000.0</v>
       </c>
       <c r="AX7">
-        <v>-27900000.0</v>
+        <v>-8700000.0</v>
       </c>
       <c r="AY7">
         <v>-27900000.0</v>
       </c>
       <c r="AZ7">
+        <v>-27900000.0</v>
+      </c>
+      <c r="BA7">
         <v>-78820888.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-89617485.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>12874422.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>12866406.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>93000000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-272000000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
+      <c r="BD8"/>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-43000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>93000000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
-[...1 lines deleted...]
-      </c>
+      <c r="P9"/>
       <c r="Q9">
         <v>-272000000.0</v>
       </c>
       <c r="R9">
         <v>-272000000.0</v>
       </c>
       <c r="S9">
         <v>-272000000.0</v>
       </c>
       <c r="T9">
-        <v>-189000000.0</v>
+        <v>-272000000.0</v>
       </c>
       <c r="U9">
         <v>-189000000.0</v>
       </c>
       <c r="V9">
         <v>-189000000.0</v>
       </c>
       <c r="W9">
         <v>-189000000.0</v>
       </c>
       <c r="X9">
+        <v>-189000000.0</v>
+      </c>
+      <c r="Y9">
         <v>133000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>133300000.0</v>
       </c>
-      <c r="Z9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>-83700000.0</v>
       </c>
       <c r="AC9">
+        <v>-83700000.0</v>
+      </c>
+      <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-30568937.83</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-30852049.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>350000.0</v>
       </c>
       <c r="AG9">
         <v>350000.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>350000.0</v>
+      </c>
       <c r="AI9"/>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ9"/>
       <c r="AK9">
         <v>38650000.0</v>
       </c>
       <c r="AL9">
-        <v>850000.0</v>
+        <v>38650000.0</v>
       </c>
       <c r="AM9">
         <v>850000.0</v>
       </c>
       <c r="AN9">
-        <v>-53750000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="AO9">
         <v>-53750000.0</v>
       </c>
       <c r="AP9">
-        <v>400000.0</v>
+        <v>-53750000.0</v>
       </c>
       <c r="AQ9">
         <v>400000.0</v>
       </c>
       <c r="AR9">
-        <v>-27500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AS9">
         <v>-27500000.0</v>
       </c>
       <c r="AT9">
-        <v>-15500000.0</v>
+        <v>-27500000.0</v>
       </c>
       <c r="AU9">
         <v>-15500000.0</v>
       </c>
       <c r="AV9">
-        <v>-11100000.0</v>
+        <v>-15500000.0</v>
       </c>
       <c r="AW9">
         <v>-11100000.0</v>
       </c>
       <c r="AX9">
-        <v>8500000.0</v>
+        <v>-11100000.0</v>
       </c>
       <c r="AY9">
         <v>8500000.0</v>
       </c>
       <c r="AZ9">
+        <v>8500000.0</v>
+      </c>
+      <c r="BA9">
         <v>-13914953.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-15820973.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5139386.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5136186.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>95000000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>248000000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
-[...1 lines deleted...]
-      </c>
+      <c r="P10"/>
       <c r="Q10">
         <v>-626000000.0</v>
       </c>
       <c r="R10">
         <v>-626000000.0</v>
       </c>
       <c r="S10">
         <v>-626000000.0</v>
       </c>
       <c r="T10">
-        <v>-112000000.0</v>
+        <v>-626000000.0</v>
       </c>
       <c r="U10">
         <v>-112000000.0</v>
       </c>
       <c r="V10">
         <v>-112000000.0</v>
       </c>
       <c r="W10">
         <v>-112000000.0</v>
       </c>
       <c r="X10">
+        <v>-112000000.0</v>
+      </c>
+      <c r="Y10">
         <v>26000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25600000.0</v>
       </c>
-      <c r="Z10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>3200000.0</v>
       </c>
       <c r="AC10">
+        <v>3200000.0</v>
+      </c>
+      <c r="AD10">
         <v>0.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-26726313.37</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-26973836.54</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47500000.0</v>
       </c>
       <c r="AG10">
         <v>-47500000.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>-47500000.0</v>
+      </c>
       <c r="AI10"/>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ10"/>
       <c r="AK10">
         <v>-2750000.0</v>
       </c>
       <c r="AL10">
-        <v>-23700000.0</v>
+        <v>-2750000.0</v>
       </c>
       <c r="AM10">
         <v>-23700000.0</v>
       </c>
       <c r="AN10">
-        <v>-13700000.0</v>
+        <v>-23700000.0</v>
       </c>
       <c r="AO10">
         <v>-13700000.0</v>
       </c>
       <c r="AP10">
-        <v>-19100000.0</v>
+        <v>-13700000.0</v>
       </c>
       <c r="AQ10">
         <v>-19100000.0</v>
       </c>
       <c r="AR10">
-        <v>-7800000.0</v>
+        <v>-19100000.0</v>
       </c>
       <c r="AS10">
         <v>-7800000.0</v>
       </c>
       <c r="AT10">
-        <v>-900000.0</v>
+        <v>-7800000.0</v>
       </c>
       <c r="AU10">
         <v>-900000.0</v>
       </c>
       <c r="AV10">
-        <v>19650000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="AW10">
         <v>19650000.0</v>
       </c>
       <c r="AX10">
-        <v>-12550000.0</v>
+        <v>19650000.0</v>
       </c>
       <c r="AY10">
         <v>-12550000.0</v>
       </c>
       <c r="AZ10">
+        <v>-12550000.0</v>
+      </c>
+      <c r="BA10">
         <v>-33048015.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-37574811.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7735036.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7730220.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-517000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>779000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
         <v>342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
         <v>-48100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
-        <v>135900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG11">
         <v>135900000.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>135900000.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
+      <c r="BD11"/>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>51000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-36000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-208000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>153000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>71000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-19000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-16000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="AB12">
         <v>7100000.0</v>
       </c>
       <c r="AC12">
+        <v>7100000.0</v>
+      </c>
+      <c r="AD12">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26100000.0</v>
       </c>
       <c r="AE12">
         <v>26100000.0</v>
       </c>
       <c r="AF12">
-        <v>-34600000.0</v>
+        <v>26100000.0</v>
       </c>
       <c r="AG12">
         <v>-34600000.0</v>
       </c>
-      <c r="AH12"/>
+      <c r="AH12">
+        <v>-34600000.0</v>
+      </c>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
+      <c r="BD12"/>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-490000000.0</v>
       </c>
       <c r="M13">
+        <v>-490000000.0</v>
+      </c>
+      <c r="N13">
         <v>-173000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521000000.0</v>
       </c>
       <c r="Q13">
         <v>521000000.0</v>
       </c>
       <c r="R13">
+        <v>521000000.0</v>
+      </c>
+      <c r="S13">
         <v>37000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-562000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>467000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-261000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>186000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-439000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>469700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-248500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>155800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-348200000.0</v>
       </c>
       <c r="AB13">
         <v>-348200000.0</v>
       </c>
       <c r="AC13">
+        <v>-348200000.0</v>
+      </c>
+      <c r="AD13">
         <v>-324800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111650000.0</v>
       </c>
       <c r="AE13">
         <v>-111650000.0</v>
       </c>
       <c r="AF13">
-        <v>-17750000.0</v>
+        <v>-111650000.0</v>
       </c>
       <c r="AG13">
         <v>-17750000.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>-17750000.0</v>
+      </c>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
+      <c r="BD13"/>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14">
-        <v>373000000.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="C14">
+        <v>480000000.0</v>
+      </c>
+      <c r="D14">
         <v>364000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>323000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>132000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>126000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>141000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>147000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>153000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>146000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>149000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>158000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>144000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>133000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>151000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>146000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>147000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>155000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>177000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>148000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>139000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>142000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>145000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>152300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>167500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>148000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>184300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>183400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>82600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>101000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86550000.0</v>
       </c>
       <c r="AG14">
         <v>86550000.0</v>
       </c>
       <c r="AH14">
+        <v>86550000.0</v>
+      </c>
+      <c r="AI14">
         <v>82100000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>97500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87100000.0</v>
       </c>
       <c r="AK14">
         <v>87100000.0</v>
       </c>
       <c r="AL14">
-        <v>88200000.0</v>
+        <v>87100000.0</v>
       </c>
       <c r="AM14">
         <v>88200000.0</v>
       </c>
       <c r="AN14">
-        <v>81900000.0</v>
+        <v>88200000.0</v>
       </c>
       <c r="AO14">
         <v>81900000.0</v>
       </c>
       <c r="AP14">
-        <v>90750000.0</v>
+        <v>81900000.0</v>
       </c>
       <c r="AQ14">
         <v>90750000.0</v>
       </c>
       <c r="AR14">
-        <v>79700000.0</v>
+        <v>90750000.0</v>
       </c>
       <c r="AS14">
         <v>79700000.0</v>
       </c>
       <c r="AT14">
-        <v>92600000.0</v>
+        <v>79700000.0</v>
       </c>
       <c r="AU14">
         <v>92600000.0</v>
       </c>
       <c r="AV14">
-        <v>93850000.0</v>
+        <v>92600000.0</v>
       </c>
       <c r="AW14">
         <v>93850000.0</v>
       </c>
       <c r="AX14">
-        <v>93250000.0</v>
+        <v>93850000.0</v>
       </c>
       <c r="AY14">
         <v>93250000.0</v>
       </c>
       <c r="AZ14">
+        <v>93250000.0</v>
+      </c>
+      <c r="BA14">
         <v>82528493.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>93832943.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>92664693.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>92607003.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
-        <v>301080613.0</v>
+        <v>-300000000.0</v>
       </c>
       <c r="C15">
-        <v>294000000.0</v>
+        <v>-335423215.0</v>
       </c>
       <c r="D15">
-        <v>295000000.0</v>
+        <v>-294000000.0</v>
       </c>
       <c r="E15">
+        <v>-295000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-184000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-181177039.0</v>
+      </c>
+      <c r="H15">
+        <v>-180000000.0</v>
+      </c>
+      <c r="I15">
+        <v>-182705853.0</v>
+      </c>
+      <c r="J15">
+        <v>-183429047.0</v>
+      </c>
+      <c r="K15">
+        <v>-185000000.0</v>
+      </c>
+      <c r="L15">
+        <v>176000000.0</v>
+      </c>
+      <c r="M15">
+        <v>178000000.0</v>
+      </c>
+      <c r="N15">
+        <v>180000000.0</v>
+      </c>
+      <c r="O15">
         <v>184000000.0</v>
       </c>
-      <c r="F15">
-[...26 lines deleted...]
-      <c r="O15">
+      <c r="P15">
         <v>181000000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>182000000.0</v>
+        <v>-176117205.0</v>
       </c>
       <c r="R15">
-        <v>185000000.0</v>
+        <v>-182000000.0</v>
       </c>
       <c r="S15">
-        <v>183000000.0</v>
+        <v>-185000000.0</v>
       </c>
       <c r="T15">
-        <v>186000000.0</v>
+        <v>-183000000.0</v>
       </c>
       <c r="U15">
-        <v>182000000.0</v>
+        <v>-186000000.0</v>
       </c>
       <c r="V15">
-        <v>186000000.0</v>
+        <v>-182000000.0</v>
       </c>
       <c r="W15">
-        <v>188000000.0</v>
+        <v>-186000000.0</v>
       </c>
       <c r="X15">
-        <v>746022829.0</v>
+        <v>-188000000.0</v>
       </c>
       <c r="Y15">
-        <v>181000000.0</v>
+        <v>-746022829.0</v>
       </c>
       <c r="Z15">
-        <v>390000000.0</v>
+        <v>-181000000.0</v>
       </c>
       <c r="AA15">
-        <v>1000000.0</v>
+        <v>-390000000.0</v>
       </c>
       <c r="AB15">
-        <v>374500000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AC15">
-        <v>13500000.0</v>
+        <v>-374500000.0</v>
       </c>
       <c r="AD15">
-        <v>278000000.0</v>
+        <v>-13500000.0</v>
       </c>
       <c r="AE15">
+        <v>-278000000.0</v>
+      </c>
+      <c r="AF15">
         <v>139000000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
-        <v>121500000.0</v>
+        <v>-121500000.0</v>
       </c>
       <c r="AH15">
-        <v>7800000.0</v>
+        <v>-121500000.0</v>
       </c>
       <c r="AI15">
-        <v>280300000.0</v>
+        <v>-7800000.0</v>
       </c>
       <c r="AJ15">
-        <v>112900000.0</v>
+        <v>-280300000.0</v>
       </c>
       <c r="AK15">
-        <v>112900000.0</v>
+        <v>-112900000.0</v>
       </c>
       <c r="AL15">
-        <v>127450000.0</v>
+        <v>-112900000.0</v>
       </c>
       <c r="AM15">
-        <v>127450000.0</v>
+        <v>-127450000.0</v>
       </c>
       <c r="AN15">
-        <v>110100000.0</v>
+        <v>-127450000.0</v>
       </c>
       <c r="AO15">
-        <v>110100000.0</v>
+        <v>-110100000.0</v>
       </c>
       <c r="AP15">
-        <v>123250000.0</v>
+        <v>-110100000.0</v>
       </c>
       <c r="AQ15">
-        <v>123250000.0</v>
+        <v>-123250000.0</v>
       </c>
       <c r="AR15">
-        <v>112550000.0</v>
+        <v>-123250000.0</v>
       </c>
       <c r="AS15">
-        <v>112550000.0</v>
+        <v>-112550000.0</v>
       </c>
       <c r="AT15">
-        <v>123600000.0</v>
+        <v>-112550000.0</v>
       </c>
       <c r="AU15">
-        <v>123600000.0</v>
+        <v>-123600000.0</v>
       </c>
       <c r="AV15">
-        <v>101850000.0</v>
+        <v>-123600000.0</v>
       </c>
       <c r="AW15">
-        <v>101850000.0</v>
+        <v>-101850000.0</v>
       </c>
       <c r="AX15">
-        <v>122000000.0</v>
+        <v>-101850000.0</v>
       </c>
       <c r="AY15">
-        <v>122000000.0</v>
+        <v>-122000000.0</v>
       </c>
       <c r="AZ15">
-        <v>108619032.0</v>
+        <v>-122000000.0</v>
       </c>
       <c r="BA15">
-        <v>123497267.0</v>
+        <v>-108619032.0</v>
       </c>
       <c r="BB15">
-        <v>125058402.0</v>
+        <v>-123497267.0</v>
       </c>
       <c r="BC15">
-        <v>124980544.0</v>
+        <v>-125058402.0</v>
+      </c>
+      <c r="BD15">
+        <v>-124980544.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16">
-        <v>1057000000.0</v>
+        <v>1587000000.0</v>
       </c>
       <c r="C16">
+        <v>1587000000.0</v>
+      </c>
+      <c r="D16">
         <v>825000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>827000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2045000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>445000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>432000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>588000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>457000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>430000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>524000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>689000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>564000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>837000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>562000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>775000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1077000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>626000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>633000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>850000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>690000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>755000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>757000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>742600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>537800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>674000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>480200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>601600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>548700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>490700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>354200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>620800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>520350000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>419900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>276700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>89750000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>467950000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>378200000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-67600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29800000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>483600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>453800000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-121850000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>173150000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>524250000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>351100000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-77000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>93700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>411500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>317800000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-10950000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>37167575.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>42258652.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>296215542.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-19092089.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27692,2041 +27917,2073 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
+      <c r="BD17"/>
     </row>
-    <row r="18" spans="1:55">
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
-        <v>415000000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="C18">
+        <v>-47187080.0</v>
+      </c>
+      <c r="D18">
         <v>-45000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>894000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>360000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>330000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-414000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>813534880.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>36993540.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>242000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-259000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>788000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>52000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>307000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-412000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>768970480.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>148000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>325000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-257000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>711000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>58000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>448000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-224000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>812425630.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>339000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-204800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>573400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34755797.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>481300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-418600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268800000.0</v>
       </c>
       <c r="AG18">
         <v>268800000.0</v>
       </c>
       <c r="AH18">
+        <v>268800000.0</v>
+      </c>
+      <c r="AI18">
         <v>524300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-555500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318550000.0</v>
       </c>
       <c r="AK18">
         <v>318550000.0</v>
       </c>
       <c r="AL18">
-        <v>5550000.0</v>
+        <v>318550000.0</v>
       </c>
       <c r="AM18">
         <v>5550000.0</v>
       </c>
       <c r="AN18">
-        <v>324750000.0</v>
+        <v>5550000.0</v>
       </c>
       <c r="AO18">
         <v>324750000.0</v>
       </c>
       <c r="AP18">
-        <v>50500000.0</v>
+        <v>324750000.0</v>
       </c>
       <c r="AQ18">
         <v>50500000.0</v>
       </c>
       <c r="AR18">
-        <v>315300000.0</v>
+        <v>50500000.0</v>
       </c>
       <c r="AS18">
         <v>315300000.0</v>
       </c>
       <c r="AT18">
-        <v>24350000.0</v>
+        <v>315300000.0</v>
       </c>
       <c r="AU18">
         <v>24350000.0</v>
       </c>
       <c r="AV18">
-        <v>334800000.0</v>
+        <v>24350000.0</v>
       </c>
       <c r="AW18">
         <v>334800000.0</v>
       </c>
       <c r="AX18">
-        <v>45950000.0</v>
+        <v>334800000.0</v>
       </c>
       <c r="AY18">
         <v>45950000.0</v>
       </c>
       <c r="AZ18">
+        <v>45950000.0</v>
+      </c>
+      <c r="BA18">
         <v>246715797.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>280510019.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>95571822.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>95512321.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-226000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1853000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-115000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>21000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-155000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-107000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-113000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-114000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-142000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-159000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-240000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>11000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-102000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-145000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-113000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-39000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-103000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>27000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-78500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-77600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-90100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>284100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>194000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-69327682.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="AE19">
         <v>-300000.0</v>
       </c>
       <c r="AF19">
         <v>-300000.0</v>
       </c>
       <c r="AG19">
         <v>-300000.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>-300000.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
+      <c r="BD19"/>
     </row>
-    <row r="20" spans="1:55">
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
         <v>1000000.0</v>
       </c>
       <c r="N20">
+        <v>1000000.0</v>
+      </c>
+      <c r="O20">
         <v>36000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>96000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>22000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>551000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>21000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>90000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>807000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
+      <c r="BD20"/>
     </row>
-    <row r="21" spans="1:55">
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>829000000.0</v>
+      </c>
+      <c r="C21">
         <v>255000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>688000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-172000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1775000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-179000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>451000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>393000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-120000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-83000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-191000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>680000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-590000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>665000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>73000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>364000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-357000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>221000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-220000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>258000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-344900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>291100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>414700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-237900000.0</v>
       </c>
       <c r="AB21">
         <v>-237900000.0</v>
       </c>
       <c r="AC21">
+        <v>-237900000.0</v>
+      </c>
+      <c r="AD21">
         <v>239400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40900000.0</v>
       </c>
       <c r="AE21">
         <v>40900000.0</v>
       </c>
       <c r="AF21">
-        <v>-97650000.0</v>
+        <v>40900000.0</v>
       </c>
       <c r="AG21">
         <v>-97650000.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>-97650000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
+      <c r="BD21"/>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22">
-        <v>177000000.0</v>
+        <v>278000000.0</v>
       </c>
       <c r="C22">
+        <v>278000000.0</v>
+      </c>
+      <c r="D22">
         <v>262000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-39000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>197000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>167000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>193000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>257000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>187000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>136000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>154000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>184000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>179000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>461000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>234000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>109000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>271000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>229000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>203000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>259000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>270000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>222000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>200000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>179100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>183600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>188000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>68000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>82900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>112600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>138600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>98400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149550000.0</v>
       </c>
       <c r="AG22">
         <v>149550000.0</v>
       </c>
       <c r="AH22">
+        <v>149550000.0</v>
+      </c>
+      <c r="AI22">
         <v>145600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>130500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155200000.0</v>
       </c>
       <c r="AK22">
         <v>155200000.0</v>
       </c>
       <c r="AL22">
-        <v>143300000.0</v>
+        <v>155200000.0</v>
       </c>
       <c r="AM22">
         <v>143300000.0</v>
       </c>
       <c r="AN22">
-        <v>-30700000.0</v>
+        <v>143300000.0</v>
       </c>
       <c r="AO22">
         <v>-30700000.0</v>
       </c>
       <c r="AP22">
-        <v>152750000.0</v>
+        <v>-30700000.0</v>
       </c>
       <c r="AQ22">
         <v>152750000.0</v>
       </c>
       <c r="AR22">
-        <v>179500000.0</v>
+        <v>152750000.0</v>
       </c>
       <c r="AS22">
         <v>179500000.0</v>
       </c>
       <c r="AT22">
-        <v>160650000.0</v>
+        <v>179500000.0</v>
       </c>
       <c r="AU22">
         <v>160650000.0</v>
       </c>
       <c r="AV22">
-        <v>186300000.0</v>
+        <v>160650000.0</v>
       </c>
       <c r="AW22">
         <v>186300000.0</v>
       </c>
       <c r="AX22">
-        <v>65150000.0</v>
+        <v>186300000.0</v>
       </c>
       <c r="AY22">
         <v>65150000.0</v>
       </c>
       <c r="AZ22">
+        <v>65150000.0</v>
+      </c>
+      <c r="BA22">
         <v>162859889.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>185167837.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>118309712.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>118236057.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
+        <v>-5672315.0</v>
+      </c>
+      <c r="D23">
         <v>-8000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15660365.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2039466.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3040352.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3329587.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>317000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-175000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>298000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-238000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>703000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2940096.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>666000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>372960377.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>757000000.0</v>
       </c>
       <c r="T23">
         <v>-1000000.0</v>
       </c>
       <c r="U23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="V23">
         <v>223000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>555316679.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-886000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-13700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-33100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47100000.0</v>
       </c>
       <c r="AG23">
         <v>-47100000.0</v>
       </c>
       <c r="AH23">
+        <v>-47100000.0</v>
+      </c>
+      <c r="AI23">
         <v>253500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-30800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116250000.0</v>
       </c>
       <c r="AK23">
         <v>-116250000.0</v>
       </c>
       <c r="AL23">
-        <v>230000000.0</v>
+        <v>-116250000.0</v>
       </c>
       <c r="AM23">
         <v>230000000.0</v>
       </c>
       <c r="AN23">
-        <v>99850000.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="AO23">
         <v>99850000.0</v>
       </c>
       <c r="AP23">
-        <v>244600000.0</v>
+        <v>99850000.0</v>
       </c>
       <c r="AQ23">
         <v>244600000.0</v>
       </c>
       <c r="AR23">
-        <v>154950000.0</v>
+        <v>244600000.0</v>
       </c>
       <c r="AS23">
         <v>154950000.0</v>
       </c>
       <c r="AT23">
-        <v>54900000.0</v>
+        <v>154950000.0</v>
       </c>
       <c r="AU23">
         <v>54900000.0</v>
       </c>
       <c r="AV23">
-        <v>-135800000.0</v>
+        <v>54900000.0</v>
       </c>
       <c r="AW23">
         <v>-135800000.0</v>
       </c>
       <c r="AX23">
-        <v>176550000.0</v>
+        <v>-135800000.0</v>
       </c>
       <c r="AY23">
         <v>176550000.0</v>
       </c>
       <c r="AZ23">
+        <v>176550000.0</v>
+      </c>
+      <c r="BA23">
         <v>-46551014.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-52927401.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>80257489.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>80207522.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>72858242.0</v>
+      </c>
+      <c r="D24">
         <v>-298000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2672023.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-487060938.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-35000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>370000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-46000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4949121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="R24">
         <v>1000000.0</v>
       </c>
       <c r="S24">
+        <v>1000000.0</v>
+      </c>
+      <c r="T24">
         <v>-197000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>20000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4610913.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15900000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8718505.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>52100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13450000.0</v>
       </c>
       <c r="AG24">
         <v>13450000.0</v>
       </c>
       <c r="AH24">
+        <v>13450000.0</v>
+      </c>
+      <c r="AI24">
         <v>93400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19050000.0</v>
       </c>
       <c r="AK24">
         <v>19050000.0</v>
       </c>
       <c r="AL24">
-        <v>22350000.0</v>
+        <v>19050000.0</v>
       </c>
       <c r="AM24">
         <v>22350000.0</v>
       </c>
       <c r="AN24">
-        <v>-76750000.0</v>
+        <v>22350000.0</v>
       </c>
       <c r="AO24">
         <v>-76750000.0</v>
       </c>
       <c r="AP24">
-        <v>1750000.0</v>
+        <v>-76750000.0</v>
       </c>
       <c r="AQ24">
         <v>1750000.0</v>
       </c>
       <c r="AR24">
-        <v>8750000.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="AS24">
         <v>8750000.0</v>
       </c>
       <c r="AT24">
-        <v>34300000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="AU24">
         <v>34300000.0</v>
       </c>
       <c r="AV24">
-        <v>27700000.0</v>
+        <v>34300000.0</v>
       </c>
       <c r="AW24">
         <v>27700000.0</v>
       </c>
       <c r="AX24">
-        <v>-40300000.0</v>
+        <v>27700000.0</v>
       </c>
       <c r="AY24">
         <v>-40300000.0</v>
       </c>
       <c r="AZ24">
+        <v>-40300000.0</v>
+      </c>
+      <c r="BA24">
         <v>-5584292.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-6349207.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-70394020.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-70350194.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25">
-        <v>78283115.0</v>
+        <v>-137000000.0</v>
       </c>
       <c r="C25">
+        <v>16787566.0</v>
+      </c>
+      <c r="D25">
         <v>-7000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>136000000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>99000000.0</v>
+      </c>
+      <c r="G25">
         <v>19000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4620980.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>61697316.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>24000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>63000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-12000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-210000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>55000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>136189981.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>65000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>66000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-55000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-20000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-27000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-9476671.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>28500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>37100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-247900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-112600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80350000.0</v>
       </c>
       <c r="AG25">
         <v>80350000.0</v>
       </c>
       <c r="AH25">
+        <v>80350000.0</v>
+      </c>
+      <c r="AI25">
         <v>8600000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127350000.0</v>
       </c>
       <c r="AK25">
         <v>127350000.0</v>
       </c>
       <c r="AL25">
-        <v>-71850000.0</v>
+        <v>127350000.0</v>
       </c>
       <c r="AM25">
         <v>-71850000.0</v>
       </c>
       <c r="AN25">
-        <v>405100000.0</v>
+        <v>-71850000.0</v>
       </c>
       <c r="AO25">
         <v>405100000.0</v>
       </c>
       <c r="AP25">
-        <v>-100900000.0</v>
+        <v>405100000.0</v>
       </c>
       <c r="AQ25">
         <v>-100900000.0</v>
       </c>
       <c r="AR25">
-        <v>185850000.0</v>
+        <v>-100900000.0</v>
       </c>
       <c r="AS25">
         <v>185850000.0</v>
       </c>
       <c r="AT25">
-        <v>-131100000.0</v>
+        <v>185850000.0</v>
       </c>
       <c r="AU25">
         <v>-131100000.0</v>
       </c>
       <c r="AV25">
-        <v>130050000.0</v>
+        <v>-131100000.0</v>
       </c>
       <c r="AW25">
         <v>130050000.0</v>
       </c>
       <c r="AX25">
-        <v>-100000.0</v>
+        <v>130050000.0</v>
       </c>
       <c r="AY25">
         <v>-100000.0</v>
       </c>
       <c r="AZ25">
+        <v>-100000.0</v>
+      </c>
+      <c r="BA25">
         <v>151992949.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>172812386.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-37636919.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-37613489.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26">
-        <v>-22105514.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="C26">
+        <v>-1221910.0</v>
+      </c>
+      <c r="D26">
         <v>-36000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-69000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4314770.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-47000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-255688.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-448735.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-76000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-231000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-159000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-23000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-106000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-181986907.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-128000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-233000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-195000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-51000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-233000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-75000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>375000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-117151649.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-255000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-166000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-68000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-11000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>25000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-21200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1850000.0</v>
       </c>
       <c r="AG26">
         <v>-1850000.0</v>
       </c>
       <c r="AH26">
+        <v>-1850000.0</v>
+      </c>
+      <c r="AI26">
         <v>-4200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-27800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9050000.0</v>
       </c>
       <c r="AK26">
         <v>-9050000.0</v>
       </c>
       <c r="AL26">
-        <v>-32850000.0</v>
+        <v>-9050000.0</v>
       </c>
       <c r="AM26">
         <v>-32850000.0</v>
       </c>
       <c r="AN26">
-        <v>-17950000.0</v>
+        <v>-32850000.0</v>
       </c>
       <c r="AO26">
         <v>-17950000.0</v>
       </c>
       <c r="AP26">
-        <v>-156600000.0</v>
+        <v>-17950000.0</v>
       </c>
       <c r="AQ26">
         <v>-156600000.0</v>
       </c>
       <c r="AR26">
-        <v>-167800000.0</v>
+        <v>-156600000.0</v>
       </c>
       <c r="AS26">
         <v>-167800000.0</v>
       </c>
       <c r="AT26">
-        <v>-42550000.0</v>
+        <v>-167800000.0</v>
       </c>
       <c r="AU26">
         <v>-42550000.0</v>
       </c>
       <c r="AV26">
-        <v>-10850000.0</v>
+        <v>-42550000.0</v>
       </c>
       <c r="AW26">
         <v>-10850000.0</v>
       </c>
       <c r="AX26">
-        <v>-50350000.0</v>
+        <v>-10850000.0</v>
       </c>
       <c r="AY26">
         <v>-50350000.0</v>
       </c>
       <c r="AZ26">
+        <v>-50350000.0</v>
+      </c>
+      <c r="BA26">
         <v>-13869181.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-15768930.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-59855681.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-59818417.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27">
+        <v>21000000.0</v>
+      </c>
+      <c r="C27">
         <v>-10000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>44000000.0</v>
       </c>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
+        <v>12000000.0</v>
+      </c>
+      <c r="G27">
         <v>13000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-5000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="N27">
         <v>13000000.0</v>
       </c>
       <c r="O27">
-        <v>16000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="P27">
         <v>16000000.0</v>
       </c>
       <c r="Q27">
         <v>16000000.0</v>
       </c>
       <c r="R27">
         <v>16000000.0</v>
       </c>
       <c r="S27">
+        <v>16000000.0</v>
+      </c>
+      <c r="T27">
         <v>15000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>14000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="W27">
         <v>14000000.0</v>
       </c>
       <c r="X27">
+        <v>14000000.0</v>
+      </c>
+      <c r="Y27">
         <v>10400000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3600000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7300000.0</v>
       </c>
       <c r="AG27">
         <v>7300000.0</v>
       </c>
       <c r="AH27">
+        <v>7300000.0</v>
+      </c>
+      <c r="AI27">
         <v>-2600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6350000.0</v>
       </c>
       <c r="AK27">
         <v>6350000.0</v>
       </c>
       <c r="AL27">
-        <v>6900000.0</v>
+        <v>6350000.0</v>
       </c>
       <c r="AM27">
         <v>6900000.0</v>
       </c>
       <c r="AN27">
-        <v>5100000.0</v>
+        <v>6900000.0</v>
       </c>
       <c r="AO27">
         <v>5100000.0</v>
       </c>
       <c r="AP27">
-        <v>7000000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="AQ27">
         <v>7000000.0</v>
       </c>
       <c r="AR27">
-        <v>6150000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AS27">
         <v>6150000.0</v>
       </c>
       <c r="AT27">
-        <v>8000000.0</v>
+        <v>6150000.0</v>
       </c>
       <c r="AU27">
         <v>8000000.0</v>
       </c>
       <c r="AV27">
-        <v>6500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AW27">
         <v>6500000.0</v>
       </c>
       <c r="AX27">
-        <v>8650000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="AY27">
         <v>8650000.0</v>
       </c>
       <c r="AZ27">
+        <v>8650000.0</v>
+      </c>
+      <c r="BA27">
         <v>7617064.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>8660421.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9967294.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9961089.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
-        <v>-66470608.0</v>
+        <v>528000000.0</v>
       </c>
       <c r="C28">
+        <v>560912035.0</v>
+      </c>
+      <c r="D28">
         <v>358000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-538000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1591000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-380000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>237000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-655248674.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-16093693.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-332000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>141000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-645000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-281000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-414000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>326000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-927741044.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>287000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-302000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>67000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-578000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-192000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-485000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>76000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-639850337.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-148000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-136000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-306000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-767400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>232300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-384200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>154300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-170450000.0</v>
       </c>
       <c r="AG28">
         <v>-170450000.0</v>
       </c>
       <c r="AH28">
+        <v>-170450000.0</v>
+      </c>
+      <c r="AI28">
         <v>-469900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>268100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-238200000.0</v>
       </c>
       <c r="AK28">
         <v>-238200000.0</v>
       </c>
       <c r="AL28">
-        <v>69700000.0</v>
+        <v>-238200000.0</v>
       </c>
       <c r="AM28">
         <v>69700000.0</v>
       </c>
       <c r="AN28">
-        <v>-28200000.0</v>
+        <v>69700000.0</v>
       </c>
       <c r="AO28">
         <v>-28200000.0</v>
       </c>
       <c r="AP28">
-        <v>-35250000.0</v>
+        <v>-28200000.0</v>
       </c>
       <c r="AQ28">
         <v>-35250000.0</v>
       </c>
       <c r="AR28">
-        <v>-125400000.0</v>
+        <v>-35250000.0</v>
       </c>
       <c r="AS28">
         <v>-125400000.0</v>
       </c>
       <c r="AT28">
-        <v>-111250000.0</v>
+        <v>-125400000.0</v>
       </c>
       <c r="AU28">
         <v>-111250000.0</v>
       </c>
       <c r="AV28">
-        <v>-248500000.0</v>
+        <v>-111250000.0</v>
       </c>
       <c r="AW28">
         <v>-248500000.0</v>
       </c>
       <c r="AX28">
-        <v>4200000.0</v>
+        <v>-248500000.0</v>
       </c>
       <c r="AY28">
         <v>4200000.0</v>
       </c>
       <c r="AZ28">
+        <v>4200000.0</v>
+      </c>
+      <c r="BA28">
         <v>-155170046.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-176424668.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-44800913.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-44773022.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
-        <v>503673109.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="C29">
+        <v>208029495.0</v>
+      </c>
+      <c r="D29">
         <v>-133000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1114000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>117000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>428000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-269000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>949405648.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>151618737.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>363000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-135000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>932000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>184000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>405000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-260000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>918477352.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>266000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>435000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-112000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>844000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>175000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>552000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-110000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>900899489.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>128300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>431000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-89400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>654700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>112600000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>540500000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-305800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357750000.0</v>
       </c>
       <c r="AG29">
         <v>357750000.0</v>
       </c>
       <c r="AH29">
+        <v>357750000.0</v>
+      </c>
+      <c r="AI29">
         <v>578600000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-422700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406250000.0</v>
       </c>
       <c r="AK29">
         <v>406250000.0</v>
       </c>
       <c r="AL29">
-        <v>107450000.0</v>
+        <v>406250000.0</v>
       </c>
       <c r="AM29">
         <v>107450000.0</v>
       </c>
       <c r="AN29">
-        <v>418100000.0</v>
+        <v>107450000.0</v>
       </c>
       <c r="AO29">
         <v>418100000.0</v>
       </c>
       <c r="AP29">
-        <v>131600000.0</v>
+        <v>418100000.0</v>
       </c>
       <c r="AQ29">
         <v>131600000.0</v>
       </c>
       <c r="AR29">
-        <v>398650000.0</v>
+        <v>131600000.0</v>
       </c>
       <c r="AS29">
         <v>398650000.0</v>
       </c>
       <c r="AT29">
-        <v>102500000.0</v>
+        <v>398650000.0</v>
       </c>
       <c r="AU29">
         <v>102500000.0</v>
       </c>
       <c r="AV29">
-        <v>408000000.0</v>
+        <v>102500000.0</v>
       </c>
       <c r="AW29">
         <v>408000000.0</v>
       </c>
       <c r="AX29">
-        <v>139050000.0</v>
+        <v>408000000.0</v>
       </c>
       <c r="AY29">
         <v>139050000.0</v>
       </c>
       <c r="AZ29">
+        <v>139050000.0</v>
+      </c>
+      <c r="BA29">
         <v>326177507.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>370856102.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>173337486.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>173229571.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
+        <v>-178533612.0</v>
+      </c>
+      <c r="D30">
         <v>-226000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1853000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-115000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-155000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-108756245.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-114686134.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-114000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-142000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-160000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-173000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>264000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-240000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-139619124.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-118000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-120000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-145000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-118000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-39000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-103000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-75925931.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-77600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-90000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>284100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>194000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-69327682.01</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-105800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75500000.0</v>
       </c>
       <c r="AG30">
         <v>-75500000.0</v>
       </c>
       <c r="AH30">
+        <v>-75500000.0</v>
+      </c>
+      <c r="AI30">
         <v>39100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86850000.0</v>
       </c>
       <c r="AK30">
         <v>-86850000.0</v>
       </c>
       <c r="AL30">
-        <v>-229450000.0</v>
+        <v>-86850000.0</v>
       </c>
       <c r="AM30">
         <v>-229450000.0</v>
       </c>
       <c r="AN30">
-        <v>-350350000.0</v>
+        <v>-229450000.0</v>
       </c>
       <c r="AO30">
         <v>-350350000.0</v>
       </c>
       <c r="AP30">
-        <v>-148150000.0</v>
+        <v>-350350000.0</v>
       </c>
       <c r="AQ30">
         <v>-148150000.0</v>
       </c>
       <c r="AR30">
-        <v>-102950000.0</v>
+        <v>-148150000.0</v>
       </c>
       <c r="AS30">
         <v>-102950000.0</v>
       </c>
       <c r="AT30">
-        <v>-64700000.0</v>
+        <v>-102950000.0</v>
       </c>
       <c r="AU30">
         <v>-64700000.0</v>
       </c>
       <c r="AV30">
-        <v>-64950000.0</v>
+        <v>-64700000.0</v>
       </c>
       <c r="AW30">
         <v>-64950000.0</v>
       </c>
       <c r="AX30">
-        <v>-169500000.0</v>
+        <v>-64950000.0</v>
       </c>
       <c r="AY30">
         <v>-169500000.0</v>
       </c>
       <c r="AZ30">
+        <v>-169500000.0</v>
+      </c>
+      <c r="BA30">
         <v>-138920675.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-157949518.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-148159684.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-148067444.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>