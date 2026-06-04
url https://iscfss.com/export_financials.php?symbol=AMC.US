--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1184,51 +1187,53 @@
       </c>
       <c r="G5">
         <v>38700000.0</v>
       </c>
       <c r="H5">
         <v>-26100000.0</v>
       </c>
       <c r="I5">
         <v>5500000.0</v>
       </c>
       <c r="J5">
         <v>125600000.0</v>
       </c>
       <c r="K5">
         <v>-2551000.0</v>
       </c>
       <c r="L5">
         <v>2804000.0</v>
       </c>
       <c r="M5">
         <v>12844000.0</v>
       </c>
       <c r="N5">
         <v>24204000.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>9443999.0</v>
+      </c>
       <c r="P5">
         <v>-20203000.0</v>
       </c>
       <c r="Q5">
         <v>-3991000.0</v>
       </c>
       <c r="R5">
         <v>-3176000.0</v>
       </c>
       <c r="S5">
         <v>17061000.0</v>
       </c>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
@@ -1319,51 +1324,53 @@
       <c r="G8">
         <v>2300000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1400000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>27</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>7121500000.0</v>
+      </c>
       <c r="C9">
         <v>6714200000.0</v>
       </c>
       <c r="D9">
         <v>6221900000.0</v>
       </c>
       <c r="E9">
         <v>5045100000.0</v>
       </c>
       <c r="F9">
         <v>4857500000.0</v>
       </c>
       <c r="G9">
         <v>2465600000.0</v>
       </c>
       <c r="H9">
         <v>2001900000.0</v>
       </c>
       <c r="I9">
         <v>1998400000.0</v>
       </c>
       <c r="J9">
         <v>2241600000.0</v>
       </c>
       <c r="K9">
@@ -1425,51 +1432,53 @@
       </c>
       <c r="N10">
         <v>546454000.0</v>
       </c>
       <c r="O10">
         <v>133071000.0</v>
       </c>
       <c r="P10">
         <v>277605000.0</v>
       </c>
       <c r="Q10">
         <v>417408000.0</v>
       </c>
       <c r="R10">
         <v>611593000.0</v>
       </c>
       <c r="S10">
         <v>539597000.0</v>
       </c>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>29</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>428500000.0</v>
+      </c>
       <c r="C11">
         <v>632300000.0</v>
       </c>
       <c r="D11">
         <v>884300000.0</v>
       </c>
       <c r="E11">
         <v>631500000.0</v>
       </c>
       <c r="F11">
         <v>1592500000.0</v>
       </c>
       <c r="G11">
         <v>308300000.0</v>
       </c>
       <c r="H11">
         <v>265000000.0</v>
       </c>
       <c r="I11">
         <v>313300000.0</v>
       </c>
       <c r="J11">
         <v>310000000.0</v>
       </c>
       <c r="K11">
@@ -1567,51 +1576,51 @@
       <c r="G13">
         <v>2300000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1400000.0</v>
       </c>
       <c r="J13">
         <v>2100000.0</v>
       </c>
       <c r="K13">
         <v>2180000.0</v>
       </c>
       <c r="L13">
         <v>2336000.0</v>
       </c>
       <c r="M13">
         <v>2398000.0</v>
       </c>
       <c r="N13">
         <v>972000.0</v>
       </c>
       <c r="O13">
-        <v>758000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P13">
         <v>14000.0</v>
       </c>
       <c r="Q13">
         <v>14000.0</v>
       </c>
       <c r="R13">
         <v>14000.0</v>
       </c>
       <c r="S13">
         <v>14000.0</v>
       </c>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
         <v>513010000.0</v>
       </c>
       <c r="C14">
         <v>332920000.0</v>
       </c>
@@ -1736,51 +1745,53 @@
       </c>
       <c r="G16">
         <v>405400000.0</v>
       </c>
       <c r="H16">
         <v>449200000.0</v>
       </c>
       <c r="I16">
         <v>414800000.0</v>
       </c>
       <c r="J16">
         <v>401000000.0</v>
       </c>
       <c r="K16">
         <v>277237000.0</v>
       </c>
       <c r="L16">
         <v>221679000.0</v>
       </c>
       <c r="M16">
         <v>213882000.0</v>
       </c>
       <c r="N16">
         <v>202833000.0</v>
       </c>
-      <c r="O16"/>
+      <c r="O16">
+        <v>171122000.0</v>
+      </c>
       <c r="P16">
         <v>174355000.0</v>
       </c>
       <c r="Q16">
         <v>141237000.0</v>
       </c>
       <c r="R16">
         <v>125842000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
@@ -1887,51 +1898,51 @@
       <c r="G20">
         <v>2547300000.0</v>
       </c>
       <c r="H20">
         <v>4789100000.0</v>
       </c>
       <c r="I20">
         <v>4788700000.0</v>
       </c>
       <c r="J20">
         <v>4931700000.0</v>
       </c>
       <c r="K20">
         <v>3932960000.0</v>
       </c>
       <c r="L20">
         <v>2406691000.0</v>
       </c>
       <c r="M20">
         <v>2289800000.0</v>
       </c>
       <c r="N20">
         <v>2289800000.0</v>
       </c>
       <c r="O20">
-        <v>2249153000.0</v>
+        <v>2217690000.0</v>
       </c>
       <c r="P20">
         <v>1953686000.0</v>
       </c>
       <c r="Q20">
         <v>1953686000.0</v>
       </c>
       <c r="R20">
         <v>1844757000.0</v>
       </c>
       <c r="S20">
         <v>1844757000.0</v>
       </c>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
         <v>147400000.0</v>
       </c>
       <c r="C21">
         <v>144300000.0</v>
       </c>
@@ -1947,51 +1958,51 @@
       <c r="G21">
         <v>163200000.0</v>
       </c>
       <c r="H21">
         <v>195300000.0</v>
       </c>
       <c r="I21">
         <v>352100000.0</v>
       </c>
       <c r="J21">
         <v>380500000.0</v>
       </c>
       <c r="K21">
         <v>365142000.0</v>
       </c>
       <c r="L21">
         <v>237376000.0</v>
       </c>
       <c r="M21">
         <v>225515000.0</v>
       </c>
       <c r="N21">
         <v>234319000.0</v>
       </c>
       <c r="O21">
-        <v>275203000.0</v>
+        <v>243180000.0</v>
       </c>
       <c r="P21">
         <v>135024000.0</v>
       </c>
       <c r="Q21">
         <v>149493000.0</v>
       </c>
       <c r="R21">
         <v>148432000.0</v>
       </c>
       <c r="S21">
         <v>193615000.0</v>
       </c>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
         <v>42600000.0</v>
       </c>
       <c r="C22">
         <v>51200000.0</v>
       </c>
@@ -2066,51 +2077,53 @@
       </c>
       <c r="G23">
         <v>10276400000.0</v>
       </c>
       <c r="H23">
         <v>13675800000.0</v>
       </c>
       <c r="I23">
         <v>9495800000.0</v>
       </c>
       <c r="J23">
         <v>9805900000.0</v>
       </c>
       <c r="K23">
         <v>8618149000.0</v>
       </c>
       <c r="L23">
         <v>5110085000.0</v>
       </c>
       <c r="M23">
         <v>4763732000.0</v>
       </c>
       <c r="N23">
         <v>5046724000.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>4272675000.0</v>
+      </c>
       <c r="P23">
         <v>3640267000.0</v>
       </c>
       <c r="Q23">
         <v>3855954000.0</v>
       </c>
       <c r="R23">
         <v>3774912000.0</v>
       </c>
       <c r="S23">
         <v>3744494000.0</v>
       </c>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
         <v>4018600000.0</v>
       </c>
       <c r="C24">
         <v>4010900000.0</v>
       </c>
       <c r="D24">
@@ -2137,51 +2150,53 @@
       <c r="K24">
         <v>4355114000.0</v>
       </c>
       <c r="L24">
         <v>2017639000.0</v>
       </c>
       <c r="M24">
         <v>1876665000.0</v>
       </c>
       <c r="N24">
         <v>2178930000.0</v>
       </c>
       <c r="O24">
         <v>2187040000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>43</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>4065300000.0</v>
+      </c>
       <c r="C25">
         <v>4065200000.0</v>
       </c>
       <c r="D25">
         <v>4621000000.0</v>
       </c>
       <c r="E25">
         <v>5174100000.0</v>
       </c>
       <c r="F25">
         <v>5408000000.0</v>
       </c>
       <c r="G25">
         <v>5695800000.0</v>
       </c>
       <c r="H25">
         <v>4733400000.0</v>
       </c>
       <c r="I25">
         <v>5201000000.0</v>
       </c>
       <c r="J25">
         <v>4799000000.0</v>
       </c>
       <c r="K25">
@@ -2256,89 +2271,91 @@
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>3688900000.0</v>
+        <v>7707500000.0</v>
       </c>
       <c r="C28">
         <v>7644600000.0</v>
       </c>
       <c r="D28">
         <v>8258000000.0</v>
       </c>
       <c r="E28">
         <v>20100000.0</v>
       </c>
       <c r="F28">
         <v>9158900000.0</v>
       </c>
       <c r="G28">
         <v>-212300000.0</v>
       </c>
       <c r="H28">
         <v>-165100000.0</v>
       </c>
       <c r="I28">
         <v>5146500000.0</v>
       </c>
       <c r="J28">
         <v>341400000.0</v>
       </c>
       <c r="K28">
         <v>468334000.0</v>
       </c>
       <c r="L28">
         <v>-109386000.0</v>
       </c>
       <c r="M28">
         <v>-108948000.0</v>
       </c>
       <c r="N28">
         <v>1842789000.0</v>
       </c>
-      <c r="O28"/>
+      <c r="O28">
+        <v>2068248999.0</v>
+      </c>
       <c r="P28">
         <v>2056921000.0</v>
       </c>
       <c r="Q28">
         <v>2103801000.0</v>
       </c>
       <c r="R28">
         <v>1845634000.0</v>
       </c>
       <c r="S28">
         <v>1915698000.0</v>
       </c>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
         <v>2143700000.0</v>
       </c>
       <c r="C29">
         <v>2314600000.0</v>
       </c>
       <c r="D29">
@@ -2356,51 +2373,51 @@
       <c r="H29">
         <v>5967600000.0</v>
       </c>
       <c r="I29">
         <v>6188000000.0</v>
       </c>
       <c r="J29">
         <v>6421000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
-        <v>156000000.0</v>
+        <v>157300000.0</v>
       </c>
       <c r="C30">
         <v>169500000.0</v>
       </c>
       <c r="D30">
         <v>205200000.0</v>
       </c>
       <c r="E30">
         <v>167600000.0</v>
       </c>
       <c r="F30">
         <v>170400000.0</v>
       </c>
       <c r="G30">
         <v>99000000.0</v>
       </c>
       <c r="H30">
         <v>265900000.0</v>
       </c>
       <c r="I30">
         <v>284200000.0</v>
       </c>
       <c r="J30">
         <v>298000000.0</v>
       </c>
@@ -2668,90 +2685,90 @@
       <c r="N35">
         <v>2881258000.0</v>
       </c>
       <c r="O35">
         <v>2931662000.0</v>
       </c>
       <c r="P35">
         <v>2902179000.0</v>
       </c>
       <c r="Q35">
         <v>3134059000.0</v>
       </c>
       <c r="R35">
         <v>2880650000.0</v>
       </c>
       <c r="S35">
         <v>2976838000.0</v>
       </c>
       <c r="T35"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>212300000.0</v>
+        <v>140200000.0</v>
       </c>
       <c r="C36">
         <v>123200000.0</v>
       </c>
       <c r="D36">
         <v>116300000.0</v>
       </c>
       <c r="E36">
         <v>128700000.0</v>
       </c>
       <c r="F36">
         <v>152000000.0</v>
       </c>
       <c r="G36">
         <v>207100000.0</v>
       </c>
       <c r="H36">
         <v>235900000.0</v>
       </c>
       <c r="I36">
         <v>242200000.0</v>
       </c>
       <c r="J36">
         <v>71400000.0</v>
       </c>
       <c r="K36">
         <v>67730000.0</v>
       </c>
       <c r="L36">
         <v>90953000.0</v>
       </c>
       <c r="M36">
         <v>70735000.0</v>
       </c>
       <c r="N36">
         <v>64152000.0</v>
       </c>
       <c r="O36">
-        <v>-11875000.0</v>
+        <v>4788000.0</v>
       </c>
       <c r="P36">
         <v>67874000.0</v>
       </c>
       <c r="Q36">
         <v>63458000.0</v>
       </c>
       <c r="R36">
         <v>69721000.0</v>
       </c>
       <c r="S36">
         <v>7222000.0</v>
       </c>
       <c r="T36"/>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37">
@@ -2761,102 +2778,104 @@
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>56</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>43000000.0</v>
+      </c>
       <c r="C38">
         <v>32500000.0</v>
       </c>
       <c r="D38">
         <v>39700000.0</v>
       </c>
       <c r="E38">
         <v>9135600000.0</v>
       </c>
       <c r="F38">
         <v>249600000.0</v>
       </c>
       <c r="G38">
         <v>7079000000.0</v>
       </c>
       <c r="H38">
         <v>190200000.0</v>
       </c>
       <c r="I38">
         <v>166500000.0</v>
       </c>
       <c r="J38">
         <v>96600000.0</v>
       </c>
       <c r="K38">
         <v>-23692000.0</v>
       </c>
       <c r="L38">
         <v>143696000.0</v>
       </c>
       <c r="M38">
         <v>94660000.0</v>
       </c>
       <c r="N38">
         <v>111006000.0</v>
       </c>
       <c r="O38">
         <v>31463000.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>146000000.0</v>
+        <v>144700000.0</v>
       </c>
       <c r="C39">
         <v>94200000.0</v>
       </c>
       <c r="D39">
         <v>74100000.0</v>
       </c>
       <c r="E39">
         <v>14900000.0</v>
       </c>
       <c r="F39">
         <v>76100000.0</v>
       </c>
       <c r="G39">
         <v>11500000.0</v>
       </c>
       <c r="H39">
         <v>30800000.0</v>
       </c>
       <c r="I39">
         <v>148600000.0</v>
       </c>
       <c r="J39">
         <v>28000000.0</v>
       </c>
@@ -2911,51 +2930,51 @@
       <c r="G40">
         <v>257800000.0</v>
       </c>
       <c r="H40">
         <v>324600000.0</v>
       </c>
       <c r="I40">
         <v>305100000.0</v>
       </c>
       <c r="J40">
         <v>351100000.0</v>
       </c>
       <c r="K40">
         <v>328949000.0</v>
       </c>
       <c r="L40">
         <v>158664000.0</v>
       </c>
       <c r="M40">
         <v>136262000.0</v>
       </c>
       <c r="N40">
         <v>124669000.0</v>
       </c>
       <c r="O40">
-        <v>326408000.0</v>
+        <v>155286000.0</v>
       </c>
       <c r="P40">
         <v>148348000.0</v>
       </c>
       <c r="Q40">
         <v>-20649000.0</v>
       </c>
       <c r="R40">
         <v>98642000.0</v>
       </c>
       <c r="S40">
         <v>183521000.0</v>
       </c>
       <c r="T40"/>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>643000000.0</v>
       </c>
@@ -3017,51 +3036,51 @@
       <c r="G42">
         <v>2409200000.0</v>
       </c>
       <c r="H42">
         <v>1945500000.0</v>
       </c>
       <c r="I42">
         <v>1942000000.0</v>
       </c>
       <c r="J42">
         <v>2191800000.0</v>
       </c>
       <c r="K42">
         <v>1626704000.0</v>
       </c>
       <c r="L42">
         <v>1179810000.0</v>
       </c>
       <c r="M42">
         <v>1170409000.0</v>
       </c>
       <c r="N42">
         <v>1160564000.0</v>
       </c>
       <c r="O42">
-        <v>808686000.0</v>
+        <v>801796001.0</v>
       </c>
       <c r="P42">
         <v>670729000.0</v>
       </c>
       <c r="Q42">
         <v>670729000.0</v>
       </c>
       <c r="R42">
         <v>668767000.0</v>
       </c>
       <c r="S42">
         <v>665857000.0</v>
       </c>
       <c r="T42"/>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
@@ -3193,71 +3212,73 @@
       <c r="G46">
         <v>6774000000.0</v>
       </c>
       <c r="H46">
         <v>7445200000.0</v>
       </c>
       <c r="I46">
         <v>3039600000.0</v>
       </c>
       <c r="J46">
         <v>3116500000.0</v>
       </c>
       <c r="K46">
         <v>3035859000.0</v>
       </c>
       <c r="L46">
         <v>1401928000.0</v>
       </c>
       <c r="M46">
         <v>1247230000.0</v>
       </c>
       <c r="N46">
         <v>1179754000.0</v>
       </c>
       <c r="O46">
-        <v>1147959000.0</v>
+        <v>1179982000.0</v>
       </c>
       <c r="P46">
         <v>883697000.0</v>
       </c>
       <c r="Q46">
         <v>958722000.0</v>
       </c>
       <c r="R46">
         <v>863532000.0</v>
       </c>
       <c r="S46">
         <v>964668000.0</v>
       </c>
       <c r="T46"/>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>65</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>4518400000.0</v>
+      </c>
       <c r="C47">
         <v>4665900000.0</v>
       </c>
       <c r="D47">
         <v>5108500000.0</v>
       </c>
       <c r="E47">
         <v>5528600000.0</v>
       </c>
       <c r="F47">
         <v>6118400000.0</v>
       </c>
       <c r="G47">
         <v>6774000000.0</v>
       </c>
       <c r="H47">
         <v>2649200000.0</v>
       </c>
       <c r="I47">
         <v>3039600000.0</v>
       </c>
       <c r="J47">
         <v>3116500000.0</v>
       </c>
       <c r="K47">
@@ -3303,51 +3324,51 @@
       <c r="G48">
         <v>-5335300000.0</v>
       </c>
       <c r="H48">
         <v>-706200000.0</v>
       </c>
       <c r="I48">
         <v>-550900000.0</v>
       </c>
       <c r="J48">
         <v>-207900000.0</v>
       </c>
       <c r="K48">
         <v>384401000.0</v>
       </c>
       <c r="L48">
         <v>352389000.0</v>
       </c>
       <c r="M48">
         <v>327081000.0</v>
       </c>
       <c r="N48">
         <v>321730000.0</v>
       </c>
       <c r="O48">
-        <v>-42670000.0</v>
+        <v>-37150000.0</v>
       </c>
       <c r="P48">
         <v>-492939000.0</v>
       </c>
       <c r="Q48">
         <v>-398841000.0</v>
       </c>
       <c r="R48">
         <v>-224537000.0</v>
       </c>
       <c r="S48">
         <v>-304448000.0</v>
       </c>
       <c r="T48"/>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>-6624000000.0</v>
@@ -3412,89 +3433,91 @@
       <c r="J50">
         <v>87700000.0</v>
       </c>
       <c r="K50">
         <v>81243000.0</v>
       </c>
       <c r="L50">
         <v>10195000.0</v>
       </c>
       <c r="M50">
         <v>15873000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
-        <v>4117400000.0</v>
+        <v>8136000000.0</v>
       </c>
       <c r="C51">
         <v>8276900000.0</v>
       </c>
       <c r="D51">
         <v>9142300000.0</v>
       </c>
       <c r="E51">
         <v>5766900000.0</v>
       </c>
       <c r="F51">
         <v>10751400000.0</v>
       </c>
       <c r="G51">
         <v>6312300000.0</v>
       </c>
       <c r="H51">
         <v>5349500000.0</v>
       </c>
       <c r="I51">
         <v>5459800000.0</v>
       </c>
       <c r="J51">
         <v>4886700000.0</v>
       </c>
       <c r="K51">
         <v>4436357000.0</v>
       </c>
       <c r="L51">
         <v>2036425000.0</v>
       </c>
       <c r="M51">
         <v>1900263000.0</v>
       </c>
       <c r="N51">
         <v>2389243000.0</v>
       </c>
-      <c r="O51"/>
+      <c r="O51">
+        <v>2201319999.0</v>
+      </c>
       <c r="P51">
         <v>2334526000.0</v>
       </c>
       <c r="Q51">
         <v>2521209000.0</v>
       </c>
       <c r="R51">
         <v>2457227000.0</v>
       </c>
       <c r="S51">
         <v>2455295000.0</v>
       </c>
       <c r="T51"/>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
         <v>585700000.0</v>
       </c>
       <c r="C52">
         <v>593500000.0</v>
       </c>
       <c r="D52">
@@ -3508,51 +3531,53 @@
       </c>
       <c r="G52">
         <v>616500000.0</v>
       </c>
       <c r="H52">
         <v>616100000.0</v>
       </c>
       <c r="I52">
         <v>82200000.0</v>
       </c>
       <c r="J52">
         <v>87700000.0</v>
       </c>
       <c r="K52">
         <v>81243000.0</v>
       </c>
       <c r="L52">
         <v>18786000.0</v>
       </c>
       <c r="M52">
         <v>23598000.0</v>
       </c>
       <c r="N52">
         <v>16080000.0</v>
       </c>
-      <c r="O52"/>
+      <c r="O52">
+        <v>14280000.0</v>
+      </c>
       <c r="P52">
         <v>61846000.0</v>
       </c>
       <c r="Q52">
         <v>-62695000.0</v>
       </c>
       <c r="R52">
         <v>9955000.0</v>
       </c>
       <c r="S52">
         <v>9923000.0</v>
       </c>
       <c r="T52"/>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
@@ -3631,51 +3656,51 @@
       <c r="G55">
         <v>10276400000.0</v>
       </c>
       <c r="H55">
         <v>13675800000.0</v>
       </c>
       <c r="I55">
         <v>9495800000.0</v>
       </c>
       <c r="J55">
         <v>9805900000.0</v>
       </c>
       <c r="K55">
         <v>8618149000.0</v>
       </c>
       <c r="L55">
         <v>5110085000.0</v>
       </c>
       <c r="M55">
         <v>4763732000.0</v>
       </c>
       <c r="N55">
         <v>5046724000.0</v>
       </c>
       <c r="O55">
-        <v>4273838000.0</v>
+        <v>4272675000.0</v>
       </c>
       <c r="P55">
         <v>3640267000.0</v>
       </c>
       <c r="Q55">
         <v>3855954000.0</v>
       </c>
       <c r="R55">
         <v>3774912000.0</v>
       </c>
       <c r="S55">
         <v>3744494000.0</v>
       </c>
       <c r="T55"/>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
         <v>730500000.0</v>
       </c>
       <c r="C56">
         <v>947200000.0</v>
       </c>
@@ -3691,51 +3716,51 @@
       <c r="G56">
         <v>487000000.0</v>
       </c>
       <c r="H56">
         <v>673100000.0</v>
       </c>
       <c r="I56">
         <v>781300000.0</v>
       </c>
       <c r="J56">
         <v>872400000.0</v>
       </c>
       <c r="K56">
         <v>683643000.0</v>
       </c>
       <c r="L56">
         <v>414367000.0</v>
       </c>
       <c r="M56">
         <v>509739000.0</v>
       </c>
       <c r="N56">
         <v>843523000.0</v>
       </c>
       <c r="O56">
-        <v>300806000.0</v>
+        <v>331106000.0</v>
       </c>
       <c r="P56">
         <v>406559000.0</v>
       </c>
       <c r="Q56">
         <v>530001000.0</v>
       </c>
       <c r="R56">
         <v>710722000.0</v>
       </c>
       <c r="S56">
         <v>649832000.0</v>
       </c>
       <c r="T56"/>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
         <v>1772300000.0</v>
       </c>
       <c r="C57">
         <v>1744800000.0</v>
       </c>
@@ -3811,51 +3836,51 @@
       <c r="G58">
         <v>13161500000.0</v>
       </c>
       <c r="H58">
         <v>12461600000.0</v>
       </c>
       <c r="I58">
         <v>8097800000.0</v>
       </c>
       <c r="J58">
         <v>7693500000.0</v>
       </c>
       <c r="K58">
         <v>6604225000.0</v>
       </c>
       <c r="L58">
         <v>3571382000.0</v>
       </c>
       <c r="M58">
         <v>3251000000.0</v>
       </c>
       <c r="N58">
         <v>3539254000.0</v>
       </c>
       <c r="O58">
-        <v>3507064000.0</v>
+        <v>3498570000.0</v>
       </c>
       <c r="P58">
         <v>3482666000.0</v>
       </c>
       <c r="Q58">
         <v>3590005000.0</v>
       </c>
       <c r="R58">
         <v>3335370000.0</v>
       </c>
       <c r="S58">
         <v>3366010000.0</v>
       </c>
       <c r="T58"/>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
@@ -3903,51 +3928,51 @@
       <c r="G60">
         <v>-2885100000.0</v>
       </c>
       <c r="H60">
         <v>1214200000.0</v>
       </c>
       <c r="I60">
         <v>1398000000.0</v>
       </c>
       <c r="J60">
         <v>2112400000.0</v>
       </c>
       <c r="K60">
         <v>2013924000.0</v>
       </c>
       <c r="L60">
         <v>1538703000.0</v>
       </c>
       <c r="M60">
         <v>1512732000.0</v>
       </c>
       <c r="N60">
         <v>1507470000.0</v>
       </c>
       <c r="O60">
-        <v>766774000.0</v>
+        <v>774105000.0</v>
       </c>
       <c r="P60">
         <v>157601000.0</v>
       </c>
       <c r="Q60">
         <v>265949000.0</v>
       </c>
       <c r="R60">
         <v>439542000.0</v>
       </c>
       <c r="S60">
         <v>378484000.0</v>
       </c>
       <c r="T60"/>
     </row>
     <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61">
@@ -4014,413 +4039,419 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>273500000.0</v>
+      </c>
+      <c r="C2">
         <v>382900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>279100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>305100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>232900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>378300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>247700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>301100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>250200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>320500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>236500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>285500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>257000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>330500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>230700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>308900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>295400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>377100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>267600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>235200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>264900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>298800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>376900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>436100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>337100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>543300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>361600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>423200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>382800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>452600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>395100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>535800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>454200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>569600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>469100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>477800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>510400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>501761000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>261447000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>298456000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>240807000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>313025000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>212195000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>268891000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>210326000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>262635000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>181727000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>258690000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>223984000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>268163000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>189767000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>256845000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>226220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195938000.0</v>
       </c>
       <c r="BD2">
         <v>195938000.0</v>
       </c>
       <c r="BE2">
+        <v>195938000.0</v>
+      </c>
+      <c r="BF2">
         <v>158561000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>165416000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4437,52 +4468,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
+      <c r="BG3"/>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4499,259 +4531,261 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-57699999.0</v>
+      </c>
+      <c r="C5">
         <v>-42200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-53100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-68200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-79300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-132000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-102200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-110800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-113600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-78200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-115400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-124600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-84600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-77300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-106200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-80200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-33900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-28100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-10600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>38700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-52000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-63600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-119600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-26100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-96700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-28600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>26000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>33500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>140500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>125600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>105800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>72100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2551000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2070000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1596000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>922000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2804000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1146000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3108000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4228000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>12844000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24737000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>26177000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>26019000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>24204000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6784000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17072000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>766774000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-20203000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-21076000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3991000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4762,1751 +4796,1784 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
+      <c r="BG6"/>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>3965400000.0</v>
+      </c>
+      <c r="C7">
         <v>4097500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4186900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4265000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4264600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4201800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4319100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4336500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4447100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4564900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4546500000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4690200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>58500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>58800000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4868500000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5077800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5253600000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5323400000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5469100000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>79400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5590300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>96000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>94700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5419800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5461000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5599500000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5525200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5543100000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5525900000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
+      <c r="BG7"/>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
-        <v>5100000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C8">
         <v>5100000.0</v>
       </c>
       <c r="D8">
-        <v>4300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="E8">
         <v>4300000.0</v>
       </c>
       <c r="F8">
+        <v>4300000.0</v>
+      </c>
+      <c r="G8">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="H8">
         <v>3600000.0</v>
       </c>
       <c r="I8">
-        <v>2600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="J8">
         <v>2600000.0</v>
       </c>
       <c r="K8">
+        <v>2600000.0</v>
+      </c>
+      <c r="L8">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="M8">
         <v>5300000.0</v>
       </c>
       <c r="N8">
         <v>5300000.0</v>
       </c>
       <c r="O8">
         <v>5300000.0</v>
       </c>
       <c r="P8">
-        <v>5200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="Q8">
         <v>5200000.0</v>
       </c>
       <c r="R8">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="S8">
         <v>5100000.0</v>
       </c>
       <c r="T8">
         <v>5100000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>5100000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>7121500000.0</v>
+      </c>
+      <c r="D9">
         <v>7122300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6892100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6886100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6714200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6624500000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>5361200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5322100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5045100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4831800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4831200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4811800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4857500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4852300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4847400000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3657100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2465600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2125000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2007300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2003600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2001900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2008900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2006800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2001700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1998400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1994500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2247000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2242900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2241600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2240000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2240300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2237800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1627384000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1187244000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1185539000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1184121000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1183218000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1182070000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1179782000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1178280000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1172515000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1167285000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1168829000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1167509000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
+      <c r="BG9"/>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>380900000.0</v>
+      </c>
+      <c r="C10">
         <v>428500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>416900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>423700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>378700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>632300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>527400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>770300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>660700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>884300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>729700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>435300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>495600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>631500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>684600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>965200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1164900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1592500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1612500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1811200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>813100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>308300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>417900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>498000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>299800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>265000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>100400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>190500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>184600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>313300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>333300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>316400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>300900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>310000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>260000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>127800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>313100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>207073000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>46312000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>93316000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>107927000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>211250000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>97939000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>179340000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>144804000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>218206000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>155506000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>235305000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>353277000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>546454000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>130628000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>136307000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-133071000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>133071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277605000.0</v>
       </c>
       <c r="BD10">
         <v>277605000.0</v>
       </c>
       <c r="BE10">
+        <v>277605000.0</v>
+      </c>
+      <c r="BF10">
         <v>440962000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>417408000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>428500000.0</v>
+      </c>
+      <c r="D11">
         <v>365800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>423700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>378700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>632300000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>527400000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>435300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>495600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>631500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>684600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>965200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1164900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1592500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1612500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1811200000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
+      <c r="BG11"/>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>380900000.0</v>
+      </c>
+      <c r="C12">
         <v>428500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>416900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>423700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>378700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>632300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>527400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>770300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>660700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>884300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>729700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>435300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>495600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>631500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>684600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>965200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1164900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1592500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1612500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1811200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>813100000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>308300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>417900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>498000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>299800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>265000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>100400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>190500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>184600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>313300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>333300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>316400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>300900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>310000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>260000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>127800000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>313100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>207073000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>46312000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>93316000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>107927000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>211250000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>97939000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>179340000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>144804000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>218206000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>155506000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>235305000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>353277000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>546454000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>130628000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>136307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133071000.0</v>
       </c>
       <c r="BB12">
         <v>133071000.0</v>
       </c>
       <c r="BC12">
-        <v>277605000.0</v>
+        <v>133071000.0</v>
       </c>
       <c r="BD12">
         <v>277605000.0</v>
       </c>
       <c r="BE12">
+        <v>277605000.0</v>
+      </c>
+      <c r="BF12">
         <v>440962000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>417408000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
-        <v>5100000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C13">
         <v>5100000.0</v>
       </c>
       <c r="D13">
-        <v>4300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="E13">
         <v>4300000.0</v>
       </c>
       <c r="F13">
+        <v>4300000.0</v>
+      </c>
+      <c r="G13">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="H13">
         <v>3600000.0</v>
       </c>
       <c r="I13">
-        <v>2600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="J13">
         <v>2600000.0</v>
       </c>
       <c r="K13">
+        <v>2600000.0</v>
+      </c>
+      <c r="L13">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="M13">
         <v>5200000.0</v>
       </c>
       <c r="N13">
         <v>5200000.0</v>
       </c>
       <c r="O13">
         <v>5200000.0</v>
       </c>
       <c r="P13">
         <v>5200000.0</v>
       </c>
       <c r="Q13">
         <v>5200000.0</v>
       </c>
       <c r="R13">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="S13">
         <v>5100000.0</v>
       </c>
       <c r="T13">
         <v>5100000.0</v>
       </c>
       <c r="U13">
+        <v>5100000.0</v>
+      </c>
+      <c r="V13">
         <v>4500000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2300000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Y13">
         <v>1000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000.0</v>
       </c>
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE13">
         <v>1400000.0</v>
       </c>
       <c r="AF13">
+        <v>1400000.0</v>
+      </c>
+      <c r="AG13">
         <v>1700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="AI13">
         <v>2100000.0</v>
       </c>
       <c r="AJ13">
+        <v>2100000.0</v>
+      </c>
+      <c r="AK13">
         <v>2200000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2500000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2180000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973000.0</v>
       </c>
       <c r="AO13">
         <v>973000.0</v>
       </c>
       <c r="AP13">
+        <v>973000.0</v>
+      </c>
+      <c r="AQ13">
         <v>2336000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>972000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>2336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398000.0</v>
       </c>
       <c r="AT13">
         <v>2398000.0</v>
       </c>
       <c r="AU13">
         <v>2398000.0</v>
       </c>
       <c r="AV13">
-        <v>2441000.0</v>
+        <v>2398000.0</v>
       </c>
       <c r="AW13">
         <v>2441000.0</v>
       </c>
       <c r="AX13">
+        <v>2441000.0</v>
+      </c>
+      <c r="AY13">
         <v>972000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>946000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>15000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BD13">
         <v>14000.0</v>
       </c>
       <c r="BE13">
         <v>14000.0</v>
       </c>
       <c r="BF13">
         <v>14000.0</v>
       </c>
+      <c r="BG13">
+        <v>14000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
-        <v>513010000.0</v>
+        <v>539664000.0</v>
       </c>
       <c r="C14">
         <v>513010000.0</v>
       </c>
       <c r="D14">
+        <v>513010000.0</v>
+      </c>
+      <c r="E14">
         <v>433144000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>430973000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>383958000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>361853000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>321581000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>263411000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>218620000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>162607000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>151347000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>156260866.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>131033764.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>110525044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113847138.0</v>
       </c>
       <c r="Q14">
         <v>113847138.0</v>
       </c>
       <c r="R14">
+        <v>113847138.0</v>
+      </c>
+      <c r="S14">
         <v>117169231.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>58177395.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>54482831.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>90691826.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17261455.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12205430.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11822819.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>23628866.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11769663.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11769665.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15359838.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23524146.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23454390.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13954278.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14518565.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14511878.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14650029.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14855392.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29730959.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13758778.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11428417.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11138852.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22282239.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11130123.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11123323.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22229879.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11110857.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11097483.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11091363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11064503.0</v>
       </c>
       <c r="AV14">
         <v>11064503.0</v>
       </c>
       <c r="AW14">
+        <v>11064503.0</v>
+      </c>
+      <c r="AX14">
         <v>11037530.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8850424.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8613331.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21476353.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8613334.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14496900.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15115500.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
+      <c r="BG14"/>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5200000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>5200000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>5200000.0</v>
       </c>
       <c r="Q15">
         <v>5200000.0</v>
       </c>
       <c r="R15">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="S15">
         <v>5100000.0</v>
       </c>
       <c r="T15">
+        <v>5100000.0</v>
+      </c>
+      <c r="U15">
         <v>5000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1400000.0</v>
       </c>
       <c r="AF15">
+        <v>1400000.0</v>
+      </c>
+      <c r="AG15">
         <v>1700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="AI15">
         <v>2100000.0</v>
       </c>
       <c r="AJ15">
+        <v>2100000.0</v>
+      </c>
+      <c r="AK15">
         <v>2200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053000.0</v>
       </c>
       <c r="AN15">
         <v>2053000.0</v>
       </c>
       <c r="AO15">
         <v>2053000.0</v>
       </c>
       <c r="AP15">
-        <v>2336000.0</v>
+        <v>2053000.0</v>
       </c>
       <c r="AQ15">
         <v>2336000.0</v>
       </c>
       <c r="AR15">
         <v>2336000.0</v>
       </c>
       <c r="AS15">
-        <v>2398000.0</v>
+        <v>2336000.0</v>
       </c>
       <c r="AT15">
         <v>2398000.0</v>
       </c>
       <c r="AU15">
         <v>2398000.0</v>
       </c>
       <c r="AV15">
-        <v>2441000.0</v>
+        <v>2398000.0</v>
       </c>
       <c r="AW15">
         <v>2441000.0</v>
       </c>
       <c r="AX15">
+        <v>2441000.0</v>
+      </c>
+      <c r="AY15">
         <v>972000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2569000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15000.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
+      <c r="BD15"/>
       <c r="BE15">
         <v>14000.0</v>
       </c>
       <c r="BF15">
         <v>14000.0</v>
       </c>
+      <c r="BG15">
+        <v>14000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>446900000.0</v>
+      </c>
+      <c r="C16">
         <v>465500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>411500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>423100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>412000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>432400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>385100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>399100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>394200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>421800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>411000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>385300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>391700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>402700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>343400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>373100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>379800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>408600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>392100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>402100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>404300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>405400000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>400900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>406100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>400300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>449200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>347500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>369800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>370100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>414800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>293200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>311200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>332900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>401000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>284600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>292800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>294500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>277237000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>162737000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>170833000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>183072000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>221679000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>167938000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>176806000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>183374000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>213882000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>150065000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>159944000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>169881000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>202833000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>136407000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>142240000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>174355000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>147840000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>141237000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>92659000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>105609000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>126198000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>62953000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>51445000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>75828000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>73844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96824000.0</v>
       </c>
       <c r="AV17">
         <v>96824000.0</v>
       </c>
       <c r="AW17">
         <v>96824000.0</v>
       </c>
-      <c r="AX17"/>
+      <c r="AX17">
+        <v>96824000.0</v>
+      </c>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>32500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>31100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31300000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>34000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>40500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>43400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>43200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>47700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>46000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>49800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>51700000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>45800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>41600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44300000.0</v>
       </c>
       <c r="AF18">
         <v>44300000.0</v>
       </c>
       <c r="AG18">
+        <v>44300000.0</v>
+      </c>
+      <c r="AH18">
         <v>48500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>49600000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>47400000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>46900000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>26600000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>20962000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>9685000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>13129000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6523,1150 +6590,1168 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
+        <v>2391900000.0</v>
+      </c>
+      <c r="C20">
         <v>2416100000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2400000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2393400000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2362200000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2301100000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2351600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2325500000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2322100000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2358700000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2310800000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2310200000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2342700000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2342000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2307400000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2354600000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2415400000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2429800000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2451200000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2472100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2491000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2547300000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2874400000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2988400000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2938000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>4789100000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>4693800000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>4763000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>4787900000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>4788700000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4820800000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4830700000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4944200000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4931700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4889500000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4832200000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>4823700000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3932960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410713000.0</v>
       </c>
       <c r="AN20">
         <v>2410713000.0</v>
       </c>
       <c r="AO20">
+        <v>2410713000.0</v>
+      </c>
+      <c r="AP20">
         <v>2410580000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2406691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289800000.0</v>
       </c>
       <c r="AR20">
         <v>2289800000.0</v>
       </c>
       <c r="AS20">
         <v>2289800000.0</v>
       </c>
       <c r="AT20">
         <v>2289800000.0</v>
       </c>
       <c r="AU20">
         <v>2289800000.0</v>
       </c>
       <c r="AV20">
         <v>2289800000.0</v>
       </c>
       <c r="AW20">
         <v>2289800000.0</v>
       </c>
       <c r="AX20">
         <v>2289800000.0</v>
       </c>
       <c r="AY20">
-        <v>2294231000.0</v>
+        <v>2289800000.0</v>
       </c>
       <c r="AZ20">
         <v>2294231000.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20">
+      <c r="BA20">
+        <v>2294231000.0</v>
+      </c>
+      <c r="BB20"/>
+      <c r="BC20">
         <v>2249153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953686000.0</v>
       </c>
       <c r="BD20">
         <v>1953686000.0</v>
       </c>
       <c r="BE20">
         <v>1953686000.0</v>
       </c>
       <c r="BF20">
         <v>1953686000.0</v>
       </c>
+      <c r="BG20">
+        <v>1953686000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>146400000.0</v>
+      </c>
+      <c r="C21">
         <v>147400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>147600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>148200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>145600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>144300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>147200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>145500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>145800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>146700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>145500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>147100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>147400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>147300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>144800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>148100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>151800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>153400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>154700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>156800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>158300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>163200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>164500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>174300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>175100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>195300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>193900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>197600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>199000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>352100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>359300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>365300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>378000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>380500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>387800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>389400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>362600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>365142000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>231179000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>233329000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>235508000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>237376000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>219017000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>221112000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>223314000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>225515000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>227716000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>229917000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>232118000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>234319000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>236553000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>238830000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>275203000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>165831000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>135024000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>142602000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>149493000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>40</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>42600000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>51200000.0</v>
       </c>
-      <c r="G22"/>
+      <c r="G22">
+        <v>51200000.0</v>
+      </c>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>34900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>33300000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>28400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>141500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>66000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>117000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>221400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>29041000.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13992000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>108858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108071000.0</v>
       </c>
       <c r="AS22">
         <v>108071000.0</v>
       </c>
       <c r="AT22">
+        <v>108071000.0</v>
+      </c>
+      <c r="AU22">
         <v>10516000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>90109000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>93405000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>111827000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>10645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22">
         <v>8859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11771000.0</v>
       </c>
       <c r="BD22">
         <v>11771000.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22">
+      <c r="BE22">
+        <v>11771000.0</v>
+      </c>
+      <c r="BF22"/>
+      <c r="BG22">
         <v>10214000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>7684800000.0</v>
+      </c>
+      <c r="C23">
         <v>8017800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8020700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8173900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8053000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8247500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8324100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8594700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8538700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9009200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8793100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8669700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8847600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9135600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9206100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9818300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10345400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10821500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11057500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11329100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10488700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10276400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10876200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11271600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11238300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13675800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13281300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13514900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13473200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9495800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9363000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9531800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9685700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9805900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9910700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9811700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9940000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8618149000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4969256000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4948541000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4931071000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5110085000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4667160000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4739325000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4662755000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4763732000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4612915000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4709696000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4813028000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5046724000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4326866000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4349076000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>766774000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>3640267000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3827178000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3855954000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>3944100000.0</v>
+      </c>
+      <c r="C24">
         <v>4018600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3990100000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3989200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3975400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4010900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4048400000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4212400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4518000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4552300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4750400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4795600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4862000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5120800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5197200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5358200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5501800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5408000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5432800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5480400000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5439400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5695800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5803800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5498000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5020800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4733400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4710100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4713100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4737700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5201000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5357000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4739400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4817200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4799000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4871800000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4848200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4793100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4355114000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1929628000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1913439000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1851160000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2017639000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1842485000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1846582000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1871418000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1876665000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1883795000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1889214000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2039521000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2178930000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2179112000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>2187040000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>4065300000.0</v>
+      </c>
+      <c r="D25">
         <v>4037500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4037100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4020800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4055800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4097000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4795600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4862000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5174100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5197200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5358200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5501800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5408000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5432800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5480400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5439400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5695800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5803800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5498000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5020800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4733400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4710100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4713100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4737700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5201000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5357000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4739400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4817200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4799000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4871800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4848200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4793100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4355114000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1929628000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1913439000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1851160000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2017639000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1842485000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1846582000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1871418000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1876665000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1883795000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1889214000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2039521000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>44</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>65200000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>69300000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>72600000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>93400000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>102600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>148000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>97000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>97500000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>267100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2200000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>263300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AF26">
         <v>500000.0</v>
       </c>
       <c r="AG26">
         <v>500000.0</v>
       </c>
       <c r="AH26">
+        <v>500000.0</v>
+      </c>
+      <c r="AI26">
         <v>324500000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>421400000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>432572000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>346869000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
+      <c r="BG26"/>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7683,1485 +7768,1509 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>3688900000.0</v>
+        <v>7548400000.0</v>
       </c>
       <c r="C28">
+        <v>7707500000.0</v>
+      </c>
+      <c r="D28">
         <v>11361500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7850500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7924100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7644600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7935700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7901700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8329400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8258000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8587200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9070500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-437100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9509200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9490800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9610500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9158900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9309400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1731800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10236600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-212300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-323200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10439800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10202000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-165100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10156300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10087100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10094200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5146500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5106700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4507200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4602900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>341400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4700900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4806600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4583200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>468334000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1902716000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1839319000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1853216000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-109386000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1762349000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-73462000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-36986000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-108948000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-44451000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-122494000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-238750000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1842789000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2063021000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2064061000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>133071000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-133071000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-277605000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2056921000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1939729000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2103801000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>2037400000.0</v>
+      </c>
+      <c r="C29">
         <v>2143700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2232500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2283800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2300400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2314600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2458700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2638900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2512000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2729500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2632400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2232900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2291600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2516200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2746200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3051400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3343500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3638500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3810100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4095700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3150000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2830700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3453700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3942600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3966800000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>103300000.0</v>
+      </c>
+      <c r="C30">
+        <v>157300000.0</v>
+      </c>
+      <c r="D30">
+        <v>102300000.0</v>
+      </c>
+      <c r="E30">
+        <v>123600000.0</v>
+      </c>
+      <c r="F30">
+        <v>92600000.0</v>
+      </c>
+      <c r="G30">
+        <v>169500000.0</v>
+      </c>
+      <c r="H30">
+        <v>108100000.0</v>
+      </c>
+      <c r="I30">
         <v>156000000.0</v>
       </c>
-      <c r="C30">
-[...17 lines deleted...]
-      <c r="I30">
+      <c r="J30">
         <v>140400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>205200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>134200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>137800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>105700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>167600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>108400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>121700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>107300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>170400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>129600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>88500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>86000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>99000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>97500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>70700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>265900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>157900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>228500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>193800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>284200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>155200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>179100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>167100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>298000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>128900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>153800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>144800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>222389000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>57741000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>67231000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>85048000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>106079000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>56794000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>81849000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>48211000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>102281000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>42938000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>63550000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>53316000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>106148000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>47452000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>75727000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>97108000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>43038000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29817000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>28060000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-4594300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5040000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5080500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5188100000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5031300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4829500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4745500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4372700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4248600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4033600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4958700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5595600000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5409000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4738100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4187100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3770200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3704400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3635500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3683400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3742800000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3925200000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3225700000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3236900000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3199000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2852100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2744100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2584600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2287368000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1075111000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1090116000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1098754000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1104000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-993519000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-988496000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1015306000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1001157000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1006937000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-993819000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1009315000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
+      <c r="BG31"/>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>-1082600000.0</v>
+      </c>
+      <c r="C32">
         <v>-1041800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-984400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-912100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-876500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-797600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-789800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-575700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-590000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-429300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-548700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-846600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-971800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-788200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-717400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-405300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-261300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>82400000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>173800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>453900000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-568500000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1091500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-979600000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1031500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-1060300000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
+      <c r="BG32"/>
     </row>
-    <row r="33" spans="1:58">
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>7102100000.0</v>
+      </c>
+      <c r="C33">
         <v>7287300000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7401700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7465100000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7418400000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7300300000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7535000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7519200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7625700000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7806100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7813000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7962000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>8107100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8233500000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8300900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8606900000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8940900000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8951200000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>9194600000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9316800000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9472700000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9789400000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10267600000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10591900000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10686500000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>13002700000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12832600000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12924900000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12921600000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8714500000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8676500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8690900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8947600000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8933500000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9288700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9189400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>9049000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7958198000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4773629000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4693069000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4644398000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4695718000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4319169000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4276774000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4274902000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4253993000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4243627000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4234778000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4211542000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4203201000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4075319000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4060248000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>-133071000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3953444000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3128220000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3233708000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3267133000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3325953000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>566800000.0</v>
+      </c>
+      <c r="C34">
         <v>529600000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>540300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>542900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>541700000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>520500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>561200000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>574700000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>582900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>556000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>591100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4869900000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4830900000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>580800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4933800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5139000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5325000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5383800000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>5549400000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>708100000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5717800000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5819800000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>5776200000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5594600000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>5631700000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5749000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5690900000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5711100000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5693400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1527100000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1548400000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1534400000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1512500000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1434700000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1386100000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1292500000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1279800000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1065841000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>877690000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>860814000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>373010000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>840225000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>751104000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>753411000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>739469000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>736532000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>715214000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>711494000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>707096000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
+      <c r="BG34"/>
     </row>
-    <row r="35" spans="1:58">
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>7945999999.0</v>
+      </c>
+      <c r="C35">
         <v>8140300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8194800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8278400000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8279700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8263200000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8430500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8640100000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9066700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9224700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9402300000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9698000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9725600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10069800000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10162500000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10528400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10857900000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10823100000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11011100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11175400000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11191200000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11556100000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11623400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11135800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10700200000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10528400000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10450800000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10475900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10476900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6769700000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>6949700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6318100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6378200000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6283300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6305300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6187600000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6099500000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5441917000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2807318000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2774253000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2799830000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2857864000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2593589000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2599993000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2610887000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2613197000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2599009000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2600708000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2746617000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2881258000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2967992000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2970400000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35">
         <v>2070671000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2087495000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2902179000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2908197000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3134059000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>212300000.0</v>
+        <v>198500000.0</v>
       </c>
       <c r="C36">
+        <v>140200000.0</v>
+      </c>
+      <c r="D36">
         <v>194500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>204200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>191000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>123200000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>199400000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>197600000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>186000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>116300000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>195300000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>198200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>206500000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>128700000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>224400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>158000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>199400000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>152000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>251400000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>260700000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>273100000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>207100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>414800000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>455800000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>450200000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>235900000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>537900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>520400000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>493700000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>242200000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>438300000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>438600000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>505400000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>71400000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>544700000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>509100000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>595100000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>67730000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>518229000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>508371000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>483067000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>90953000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>422122000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>414425000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>395417000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>70735000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>397365000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>388413000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>400766000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>121739000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>388961000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>389390000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-133071000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-3953444000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-3128220000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>67874000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>248711000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>63458000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-      <c r="U37">
+      <c r="U37"/>
+      <c r="V37">
         <v>22400000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>26900000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>34700000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -9172,883 +9281,899 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
+      <c r="BG37"/>
     </row>
-    <row r="38" spans="1:58">
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>43000000.0</v>
+      </c>
+      <c r="D38">
         <v>212400000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>212800000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>199900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>314900000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>199900000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>184500000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>198200000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>206500000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9135600000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>220600000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8853100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10399600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>249600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>253300000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2231100000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>267500000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7079000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7230000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>450900000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>445600000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>190200000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>566400000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>549700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>524700000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>166500000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>467300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>466300000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>533600000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5817000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6044200000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5935400000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5886800000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-23692000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3235678000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3245072000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3234764000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3293790000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3005643000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2998558000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3008042000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3006763000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3029591000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3027170000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3019508000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3023447000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2919745000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>19588000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>105488000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
+      <c r="BG38"/>
     </row>
-    <row r="39" spans="1:58">
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>146000000.0</v>
+        <v>98500000.0</v>
       </c>
       <c r="C39">
+        <v>144700000.0</v>
+      </c>
+      <c r="D39">
         <v>99800000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>161500000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>163300000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>94200000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>153600000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>149200000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>111900000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>74100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>116200000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>134600000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>116100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14900000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>112200000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>89600000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>99000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>76100000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>120800000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>84200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>116900000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11500000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>82300000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>111000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>125200000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>30800000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>190400000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>171000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>173200000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>148600000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>198000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>345400000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>270100000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>28000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>233100000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>340700000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>433100000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>61487000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>91574000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>94925000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>93698000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>18041000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>193258000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>93291000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>86767000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>15265000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>80735000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>82658000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>83066000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>176405000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>73467000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>76794000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>61768000.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>74145000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>89266000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>74319000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>358700000.0</v>
+      </c>
+      <c r="C40">
         <v>338200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>334900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>318900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>266400000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>259300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>318300000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>311400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>319500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>349100000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>342800000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>328600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>490600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>364300000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>349100000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>325900000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>365300000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>257000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>299400000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>286700000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>291700000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>257800000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>268900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>257500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>263000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>324600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-817600000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-845600000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-822200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>305100000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>387100000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>312200000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>348500000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>351100000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>337400000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>289800000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>330700000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>328949000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>151573000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>131877000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>141037000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>158664000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>160337000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>153604000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>136459000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>136262000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>148391000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>141509000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>135742000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>123749000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>167455000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>137693000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>340688000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>384549000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>104781000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>154008000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>94882000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>623900000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>747100000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>643000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>668100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>681200000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>707800000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>706700000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>725300000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>736600000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>765100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>819400000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>826000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>809500000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>810100000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>791600000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>793600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>801400000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>795600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1569100000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1593100000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1579100000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1561500000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1434700000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1386100000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1292500000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1279800000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1065841000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>877690000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>860814000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>857678000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>840225000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>751104000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>753411000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>739469000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>736532000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>715214000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>711494000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>707096000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>700859000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>788880000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>703872000.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
+      <c r="BG41"/>
     </row>
-    <row r="42" spans="1:58">
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>7221400000.0</v>
+      </c>
+      <c r="C42">
         <v>7121500000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>7122300000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6892100000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6886100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6714200000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6624500000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6601100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6237700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6221900000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>5787600000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5361200000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5322100000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5045100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4831800000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4831200000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4811800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4857400000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4852300000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4847400000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3600700000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2409200000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2068600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1950900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1947200000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1945500000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1952500000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1950400000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1945300000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1942000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1938100000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2190600000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2195200000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2192600000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2222800000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2239600000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2237100000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1626704000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1186564000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1185939000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1184521000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1181174000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1182754000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1177738000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1176174000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1170409000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1165179000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1166772000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1165452000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1185740000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>812865000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>801796000.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>808686000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>492925000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>670729000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>670085000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>668767000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10065,1597 +10190,1620 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
+      <c r="BG43"/>
     </row>
-    <row r="44" spans="1:58">
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>100000.0</v>
       </c>
-      <c r="N44"/>
-      <c r="O44">
+      <c r="N44">
         <v>100000.0</v>
       </c>
-      <c r="P44"/>
+      <c r="O44"/>
+      <c r="P44">
+        <v>100000.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>400000.0</v>
       </c>
       <c r="AG44">
+        <v>400000.0</v>
+      </c>
+      <c r="AH44">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AI44">
         <v>800000.0</v>
       </c>
       <c r="AJ44">
         <v>800000.0</v>
       </c>
       <c r="AK44">
+        <v>800000.0</v>
+      </c>
+      <c r="AL44">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080000.0</v>
       </c>
       <c r="AM44">
         <v>1080000.0</v>
       </c>
       <c r="AN44">
         <v>1080000.0</v>
       </c>
       <c r="AO44">
         <v>1080000.0</v>
       </c>
       <c r="AP44">
-        <v>1364000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="AQ44">
         <v>1364000.0</v>
       </c>
       <c r="AR44">
         <v>1364000.0</v>
       </c>
       <c r="AS44">
-        <v>1426000.0</v>
+        <v>1364000.0</v>
       </c>
       <c r="AT44">
         <v>1426000.0</v>
       </c>
       <c r="AU44">
         <v>1426000.0</v>
       </c>
       <c r="AV44">
-        <v>1469000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="AW44">
         <v>1469000.0</v>
       </c>
       <c r="AX44">
         <v>1469000.0</v>
       </c>
       <c r="AY44">
+        <v>1469000.0</v>
+      </c>
+      <c r="AZ44">
         <v>1811000.0</v>
       </c>
-      <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44">
         <v>1811000.0</v>
       </c>
-      <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
+      <c r="BG44"/>
     </row>
-    <row r="45" spans="1:58">
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>7931500000.0</v>
+      </c>
+      <c r="C45">
         <v>8044100000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8120800000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8164300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8062500000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7950500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8104700000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8047700000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8116200000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>8214700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5161400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5306500000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5410500000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8375900000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5623900000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>4308000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>6549000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>6774000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>6808300000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>6972800000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>7122700000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>531467000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7376300000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>7412800000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7410000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>606864000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3028600000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3028100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3091300000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>661728000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3244500000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>3254000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3162200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>721325000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1537951000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1447997000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1409634000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>25000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1313526000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1278216000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1266860000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>22000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1214036000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1207608000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1192034000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>25000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1155574000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1137797000.0</v>
       </c>
-      <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>883697000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>922134000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>958722000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:58">
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>4365300000.0</v>
+      </c>
+      <c r="C46">
         <v>4511500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4641700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4710700000.0</v>
       </c>
       <c r="E46">
         <v>4710700000.0</v>
       </c>
       <c r="F46">
+        <v>4710700000.0</v>
+      </c>
+      <c r="G46">
         <v>4662400000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4836300000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4850600000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4963800000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5104900000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5161400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5306500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5410500000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5522100000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5623900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5843200000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6025700000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6118400000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6334900000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6424000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6549000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6774000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6808300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6972800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>7122700000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7445200000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7376300000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7412800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7410000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3039600000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3028600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3028100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3091300000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3116500000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3244500000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3254000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3162200000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3035859000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1537951000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1447997000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1409634000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1401928000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1313526000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1278216000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1266860000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1247230000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1214036000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1207608000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1192034000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1179754000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1155574000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1137797000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>1147959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>883697000.0</v>
       </c>
       <c r="BD46">
         <v>883697000.0</v>
       </c>
       <c r="BE46">
+        <v>883697000.0</v>
+      </c>
+      <c r="BF46">
         <v>922134000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>958722000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>4518400000.0</v>
+      </c>
+      <c r="D47">
         <v>4641700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4710700000.0</v>
       </c>
       <c r="E47">
         <v>4710700000.0</v>
       </c>
       <c r="F47">
+        <v>4710700000.0</v>
+      </c>
+      <c r="G47">
         <v>4665900000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4836300000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>5161400000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5306500000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5410500000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5528600000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5623900000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5843200000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6025700000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6118400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6334900000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6424000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6549000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6774000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2332500000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2417500000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2520400000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2649200000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2581400000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2613900000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2600800000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3039600000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3028600000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3028100000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3091300000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3116500000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3244500000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3254000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3162200000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3035859000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1537951000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1447997000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1409634000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1401928000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1313526000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1278216000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1266860000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1247230000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1214036000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1207608000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1192034000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1179754000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1155574000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>1147959000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
+      <c r="BG47"/>
     </row>
-    <row r="48" spans="1:58">
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>-9096300000.0</v>
+      </c>
+      <c r="C48">
         <v>-8979200000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-8851800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-8553600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-8548900000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-8346800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-8211200000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-8190500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8157700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-7994200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-7812200000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-7824500000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-7833100000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7597600000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-7309900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-7083000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6961400000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6624000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-6489500000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-6265400000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-5902300000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-5335300000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-4387800000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3463700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2902600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-706200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-673500000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-597700000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-623400000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-550900000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-710600000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-255500000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-251700000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-207900000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>94500000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>163600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>366500000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>384401000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>376094000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>365418000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>360918000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>352389000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>330426000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>337870000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>313582000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>327081000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>316839000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>329039000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>317222000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>321730000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>30113000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8648000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-42670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-492939000.0</v>
       </c>
       <c r="BD48">
         <v>-492939000.0</v>
       </c>
       <c r="BE48">
+        <v>-492939000.0</v>
+      </c>
+      <c r="BF48">
         <v>-415275000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-398841000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-7824500000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-7833100000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-7309900000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-7083000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-6961400000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-6624000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-6489500000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-6265400000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-5902300000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-5335300000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-4387800000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-3463700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-2902600000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-706200000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-673500000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-597700000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-623400000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-550900000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-710600000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-255500000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-251700000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-207900000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>94500000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>163600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>366500000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>384401000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>376094000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>365418000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>360918000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>352389000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>330426000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>337870000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>313582000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>327081000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>316839000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>329039000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>317222000.0</v>
       </c>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
+      <c r="BG49"/>
     </row>
-    <row r="50" spans="1:58">
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
-        <v>19900000.0</v>
+        <v>19800000.0</v>
       </c>
       <c r="C50">
         <v>19900000.0</v>
       </c>
       <c r="D50">
+        <v>19900000.0</v>
+      </c>
+      <c r="E50">
         <v>20000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>62800000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>64200000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>95600000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>123100000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>25000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>25100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="L50">
         <v>20000000.0</v>
       </c>
       <c r="M50">
         <v>20000000.0</v>
       </c>
       <c r="N50">
         <v>20000000.0</v>
       </c>
       <c r="O50">
+        <v>20000000.0</v>
+      </c>
+      <c r="P50">
         <v>128100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="Q50">
         <v>20000000.0</v>
       </c>
       <c r="R50">
         <v>20000000.0</v>
       </c>
       <c r="S50">
         <v>20000000.0</v>
       </c>
       <c r="T50">
         <v>20000000.0</v>
       </c>
       <c r="U50">
         <v>20000000.0</v>
       </c>
       <c r="V50">
         <v>20000000.0</v>
       </c>
       <c r="W50">
         <v>20000000.0</v>
       </c>
       <c r="X50">
         <v>20000000.0</v>
       </c>
       <c r="Y50">
         <v>20000000.0</v>
       </c>
       <c r="Z50">
         <v>20000000.0</v>
       </c>
       <c r="AA50">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AB50">
         <v>21400000.0</v>
       </c>
       <c r="AC50">
+        <v>21400000.0</v>
+      </c>
+      <c r="AD50">
         <v>15200000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="AF50">
         <v>15200000.0</v>
       </c>
       <c r="AG50">
         <v>15200000.0</v>
       </c>
       <c r="AH50">
         <v>15200000.0</v>
       </c>
       <c r="AI50">
         <v>15200000.0</v>
       </c>
       <c r="AJ50">
+        <v>15200000.0</v>
+      </c>
+      <c r="AK50">
         <v>4934400000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>103200000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>15100000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>19400000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>19196000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>18991000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>10195000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>15873000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
+      <c r="BG50"/>
     </row>
-    <row r="51" spans="1:58">
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
-        <v>4117400000.0</v>
+        <v>7929300000.0</v>
       </c>
       <c r="C51">
+        <v>8136000000.0</v>
+      </c>
+      <c r="D51">
         <v>11778400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8274200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8302800000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8276900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8463100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8672000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8990100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9142300000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9316900000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9505800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5435000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5766900000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10193800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10456000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10775400000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10751400000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10921900000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6114800000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11049700000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6312300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6345300000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10937800000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10501800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5349500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10256700000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10277600000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10278800000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5459800000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5440000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4823600000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4903800000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4886700000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4960900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4934400000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4896300000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4436357000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1949028000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1932635000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1961143000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2036425000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1860288000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1864197000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1895319000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1900263000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1906939000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1912161000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2063722000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2389243000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2193649000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2200368000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51">
         <v>2070671000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2087495000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2334526000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2380691000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2521209000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>586200000.0</v>
+      </c>
+      <c r="C52">
         <v>585700000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>577900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>573800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>599800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>593500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>627800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>639600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>539100000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>539300000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>538500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>554900000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>573000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>592800000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>699400000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>608800000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>625300000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>634700000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>636100000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>634400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>623600000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>616500000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>541500000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>611500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>611700000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>616100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1177600000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1184800000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1179800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>82200000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>83000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>84200000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>86600000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>87700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>89100000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>86200000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>103200000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>81243000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>19400000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19196000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>18991000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>18786000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>17803000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>17615000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>23901000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>23598000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>23144000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>22947000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>24201000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>16080000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>14537000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>14367000.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>61846000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>224824000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>9955000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>6900000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>-63400000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>11000000.0</v>
       </c>
       <c r="AG53">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH53">
         <v>11600000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>8300000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>6800000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>6500000.0</v>
       </c>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>23138000.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>300000.0</v>
       </c>
-      <c r="AQ53">
-[...1 lines deleted...]
-      </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
-      <c r="AX53"/>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>266142000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
+      <c r="BG53"/>
     </row>
-    <row r="54" spans="1:58">
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -11666,794 +11814,807 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
+      <c r="BG54"/>
     </row>
-    <row r="55" spans="1:58">
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>7684800000.0</v>
+      </c>
+      <c r="C55">
         <v>8017800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8020700000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8173900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8053000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8247500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8324100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8594700000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8538700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9009200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8793100000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8669700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8847600000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9135600000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9206100000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9818300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>10345400000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10821500000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11057500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11329100000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10488700000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10276400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10876200000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>11271600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11238300000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>13675800000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>13281300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>13514900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13473200000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9495800000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9363000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9531800000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9685700000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9805900000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9910700000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9811700000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9940000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8618149000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4969256000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4948541000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4931071000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5110085000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4667160000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4739325000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4662755000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4763732000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4612915000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4709696000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4813028000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5046724000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4326866000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4349076000.0</v>
       </c>
-      <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>4273838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3640267000.0</v>
       </c>
       <c r="BD55">
         <v>3640267000.0</v>
       </c>
       <c r="BE55">
+        <v>3640267000.0</v>
+      </c>
+      <c r="BF55">
         <v>3827178000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3855954000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>582700000.0</v>
+      </c>
+      <c r="C56">
         <v>730500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>619000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>708800000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>634600000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>947200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>789100000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1075500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>913000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1203100000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>980100000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>707700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>740500000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>902100000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>905200000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1211400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1404500000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1870300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1862900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2012300000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1016000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>487000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>608600000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>679700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>551800000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>673100000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>448700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>590000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>551600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>781300000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>686500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>840900000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>738100000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>872400000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>622000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>622300000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>891000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>683643000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>195627000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>255472000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>286673000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>414367000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>347991000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>462551000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>387853000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>509739000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>369288000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>474918000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>601486000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>843523000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>251547000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>288828000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>133071000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>300806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406559000.0</v>
       </c>
       <c r="BD56">
         <v>406559000.0</v>
       </c>
       <c r="BE56">
+        <v>406559000.0</v>
+      </c>
+      <c r="BF56">
         <v>560045000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>530001000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>1665300000.0</v>
+      </c>
+      <c r="C57">
         <v>1772300000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1603400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1620900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1511100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1744800000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1578900000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1651200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1503000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1632400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1528800000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1554300000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1712300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1690300000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1622600000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1616700000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1665800000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1787900000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1689100000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1558400000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1584500000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1578500000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1588200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1711200000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1612100000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1933200000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1647200000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1713900000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1692800000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1328100000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1158400000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1243400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1222200000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1409400000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1180200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1146600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1238800000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1189190000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>595157000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>620362000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>583907000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>712154000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>558273000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>616916000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>554060000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>636377000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>503327000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>583090000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>553808000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>657996000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>508166000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>551145000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>566908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580487000.0</v>
       </c>
       <c r="BD57">
         <v>580487000.0</v>
       </c>
       <c r="BE57">
+        <v>580487000.0</v>
+      </c>
+      <c r="BF57">
         <v>685233000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>455946000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>9611300000.0</v>
+      </c>
+      <c r="C58">
         <v>9912600000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9798200000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9899300000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9790800000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10008000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10009400000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10291300000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10569700000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10857100000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10931100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11252300000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11437900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11760100000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11785100000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>12145100000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>12523700000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12611000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12700200000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>12733800000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12775700000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13161500000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13246300000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12847000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12312300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12461600000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12098000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12189800000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12169700000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8097800000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8108100000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7561500000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7600400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7693500000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7485500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7334200000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7338300000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6604225000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3402475000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3394615000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3383737000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3571382000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3151862000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3218273000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3166373000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3251000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3103762000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3185267000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3301894000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3539254000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3476158000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3521545000.0</v>
       </c>
-      <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>3507064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3482666000.0</v>
       </c>
       <c r="BD58">
         <v>3482666000.0</v>
       </c>
       <c r="BE58">
+        <v>3482666000.0</v>
+      </c>
+      <c r="BF58">
         <v>3593430000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3590005000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -12464,459 +12625,467 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
+      <c r="BG59"/>
     </row>
-    <row r="60" spans="1:58">
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>-1926500000.0</v>
+      </c>
+      <c r="C60">
         <v>-1894800000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1777500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-1725400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-1737800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-1760500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-1685300000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-1696600000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-2031000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-1847900000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-2138000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-2582600000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-2590300000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-2624500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-2579000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-2326800000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-2178300000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-1789500000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-1642700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-1404700000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-2309400000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-2885100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-2370100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-1575400000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-1074000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1214200000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1183300000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1325100000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1303500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1398000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1254900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1970300000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2085300000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2112400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2425200000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2477500000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2601700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2013924000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1566781000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1553926000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1547334000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1538703000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1515298000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1521052000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1496382000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1512732000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1509153000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1524429000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1511134000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1507470000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>850708000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>827531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>766774000.0</v>
       </c>
       <c r="BB60">
         <v>766774000.0</v>
       </c>
       <c r="BC60">
+        <v>766774000.0</v>
+      </c>
+      <c r="BD60">
         <v>-492925000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>157601000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>233748000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>265949000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
-[...1 lines deleted...]
-      </c>
+      <c r="U61"/>
       <c r="V61">
         <v>-56400000.0</v>
       </c>
       <c r="W61">
         <v>-56400000.0</v>
       </c>
       <c r="X61">
         <v>-56400000.0</v>
       </c>
       <c r="Y61">
         <v>-56400000.0</v>
       </c>
       <c r="Z61">
         <v>-56400000.0</v>
       </c>
       <c r="AA61">
         <v>-56400000.0</v>
       </c>
       <c r="AB61">
         <v>-56400000.0</v>
       </c>
       <c r="AC61">
         <v>-56400000.0</v>
       </c>
       <c r="AD61">
         <v>-56400000.0</v>
       </c>
       <c r="AE61">
         <v>-56400000.0</v>
       </c>
       <c r="AF61">
         <v>-56400000.0</v>
       </c>
       <c r="AG61">
-        <v>-48200000.0</v>
+        <v>-56400000.0</v>
       </c>
       <c r="AH61">
         <v>-48200000.0</v>
       </c>
       <c r="AI61">
+        <v>-48200000.0</v>
+      </c>
+      <c r="AJ61">
         <v>-17200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="AK61">
         <v>-700000.0</v>
       </c>
       <c r="AL61">
-        <v>-680000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="AM61">
         <v>-680000.0</v>
       </c>
       <c r="AN61">
         <v>-680000.0</v>
       </c>
       <c r="AO61">
         <v>-680000.0</v>
       </c>
       <c r="AP61">
         <v>-680000.0</v>
       </c>
       <c r="AQ61">
         <v>-680000.0</v>
       </c>
       <c r="AR61">
         <v>-680000.0</v>
       </c>
       <c r="AS61">
         <v>-680000.0</v>
       </c>
       <c r="AT61">
         <v>-680000.0</v>
       </c>
       <c r="AU61">
         <v>-680000.0</v>
       </c>
       <c r="AV61">
-        <v>-588000.0</v>
+        <v>-680000.0</v>
       </c>
       <c r="AW61">
         <v>-588000.0</v>
       </c>
       <c r="AX61">
         <v>-588000.0</v>
       </c>
-      <c r="AY61"/>
+      <c r="AY61">
+        <v>-588000.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
+      <c r="BG61"/>
     </row>
-    <row r="62" spans="1:58">
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
-      <c r="AD62">
-[...1 lines deleted...]
-      </c>
+      <c r="AD62"/>
       <c r="AE62">
         <v>400000.0</v>
       </c>
       <c r="AF62">
         <v>400000.0</v>
       </c>
       <c r="AG62">
+        <v>400000.0</v>
+      </c>
+      <c r="AH62">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AI62">
         <v>800000.0</v>
       </c>
       <c r="AJ62">
         <v>800000.0</v>
       </c>
       <c r="AK62">
+        <v>800000.0</v>
+      </c>
+      <c r="AL62">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080000.0</v>
       </c>
       <c r="AM62">
         <v>1080000.0</v>
       </c>
       <c r="AN62">
         <v>1080000.0</v>
       </c>
       <c r="AO62">
         <v>1080000.0</v>
       </c>
       <c r="AP62">
-        <v>1364000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="AQ62">
         <v>1364000.0</v>
       </c>
       <c r="AR62">
         <v>1364000.0</v>
       </c>
       <c r="AS62">
-        <v>1426000.0</v>
+        <v>1364000.0</v>
       </c>
       <c r="AT62">
         <v>1426000.0</v>
       </c>
       <c r="AU62">
         <v>1426000.0</v>
       </c>
       <c r="AV62">
-        <v>1469000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="AW62">
         <v>1469000.0</v>
       </c>
-      <c r="AX62"/>
+      <c r="AX62">
+        <v>1469000.0</v>
+      </c>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12989,51 +13158,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>1214300000.0</v>
       </c>
       <c r="C2">
         <v>1544800000.0</v>
       </c>
       <c r="D2">
         <v>1606400000.0</v>
       </c>
       <c r="E2">
         <v>1280300000.0</v>
       </c>
       <c r="F2">
         <v>745600000.0</v>
       </c>
       <c r="G2">
         <v>411500000.0</v>
       </c>
       <c r="H2">
         <v>1977800000.0</v>
       </c>
       <c r="I2">
         <v>1981100000.0</v>
       </c>
@@ -13051,51 +13220,51 @@
       </c>
       <c r="N2">
         <v>1084237000.0</v>
       </c>
       <c r="O2">
         <v>2198612500.0</v>
       </c>
       <c r="P2">
         <v>2232497000.0</v>
       </c>
       <c r="Q2">
         <v>2160601000.0</v>
       </c>
       <c r="R2">
         <v>2052924000.0</v>
       </c>
       <c r="S2">
         <v>1111848000.0</v>
       </c>
       <c r="T2">
         <v>1151949000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>1400000.0</v>
       </c>
       <c r="C3">
         <v>319500000.0</v>
       </c>
       <c r="D3">
         <v>365000000.0</v>
       </c>
       <c r="E3">
         <v>396000000.0</v>
       </c>
       <c r="F3">
         <v>425000000.0</v>
       </c>
       <c r="G3">
         <v>498300000.0</v>
       </c>
       <c r="H3">
         <v>450000000.0</v>
       </c>
       <c r="I3">
         <v>537800000.0</v>
       </c>
@@ -13113,77 +13282,77 @@
       </c>
       <c r="N3">
         <v>197537000.0</v>
       </c>
       <c r="O3">
         <v>205449000.0</v>
       </c>
       <c r="P3">
         <v>214029000.0</v>
       </c>
       <c r="Q3">
         <v>212413000.0</v>
       </c>
       <c r="R3">
         <v>188342000.0</v>
       </c>
       <c r="S3">
         <v>222483000.0</v>
       </c>
       <c r="T3">
         <v>251194000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>313000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
         <v>-97700000.0</v>
       </c>
       <c r="C5">
         <v>93200000.0</v>
       </c>
       <c r="D5">
         <v>18000000.0</v>
       </c>
       <c r="E5">
         <v>-592400000.0</v>
       </c>
       <c r="F5">
         <v>-821900000.0</v>
       </c>
       <c r="G5">
         <v>-4172600000.0</v>
       </c>
       <c r="H5">
         <v>169200000.0</v>
       </c>
       <c r="I5">
         <v>466000000.0</v>
       </c>
@@ -13201,51 +13370,51 @@
       </c>
       <c r="N5">
         <v>239948000.0</v>
       </c>
       <c r="O5">
         <v>191808000.0</v>
       </c>
       <c r="P5">
         <v>170986033.0</v>
       </c>
       <c r="Q5">
         <v>87685000.0</v>
       </c>
       <c r="R5">
         <v>34805000.0</v>
       </c>
       <c r="S5">
         <v>35707000.0</v>
       </c>
       <c r="T5">
         <v>188603000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-96300000.0</v>
       </c>
       <c r="C6">
         <v>412700000.0</v>
       </c>
       <c r="D6">
         <v>383000000.0</v>
       </c>
       <c r="E6">
         <v>-196400000.0</v>
       </c>
       <c r="F6">
         <v>-396900000.0</v>
       </c>
       <c r="G6">
         <v>-3674300000.0</v>
       </c>
       <c r="H6">
         <v>619200000.0</v>
       </c>
       <c r="I6">
         <v>1003800000.0</v>
       </c>
@@ -13263,103 +13432,103 @@
       </c>
       <c r="N6">
         <v>437485000.0</v>
       </c>
       <c r="O6">
         <v>397257000.0</v>
       </c>
       <c r="P6">
         <v>385015033.0</v>
       </c>
       <c r="Q6">
         <v>300098000.0</v>
       </c>
       <c r="R6">
         <v>223147000.0</v>
       </c>
       <c r="S6">
         <v>258190000.0</v>
       </c>
       <c r="T6">
         <v>439797000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>121800000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>3634600000.0</v>
       </c>
       <c r="C9">
         <v>3092400000.0</v>
       </c>
       <c r="D9">
         <v>3206200000.0</v>
       </c>
       <c r="E9">
         <v>2631100000.0</v>
       </c>
       <c r="F9">
         <v>1782300000.0</v>
       </c>
       <c r="G9">
         <v>830900000.0</v>
       </c>
       <c r="H9">
         <v>3493200000.0</v>
       </c>
       <c r="I9">
         <v>3479700000.0</v>
       </c>
@@ -13377,51 +13546,51 @@
       </c>
       <c r="N9">
         <v>1665191000.0</v>
       </c>
       <c r="O9">
         <v>472358500.0</v>
       </c>
       <c r="P9">
         <v>368097000.0</v>
       </c>
       <c r="Q9">
         <v>262367000.0</v>
       </c>
       <c r="R9">
         <v>364815000.0</v>
       </c>
       <c r="S9">
         <v>1153639000.0</v>
       </c>
       <c r="T9">
         <v>1181095000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>-627900000.0</v>
       </c>
       <c r="C10">
         <v>-350500000.0</v>
       </c>
       <c r="D10">
         <v>-393200000.0</v>
       </c>
       <c r="E10">
         <v>-971100000.0</v>
       </c>
       <c r="F10">
         <v>-1280000000.0</v>
       </c>
       <c r="G10">
         <v>-4529500000.0</v>
       </c>
       <c r="H10">
         <v>-171600000.0</v>
       </c>
       <c r="I10">
         <v>123700000.0</v>
       </c>
@@ -13439,51 +13608,51 @@
       </c>
       <c r="N10">
         <v>99721000.0</v>
       </c>
       <c r="O10">
         <v>28159000.0</v>
       </c>
       <c r="P10">
         <v>-92058000.0</v>
       </c>
       <c r="Q10">
         <v>-172923000.0</v>
       </c>
       <c r="R10">
         <v>51145000.0</v>
       </c>
       <c r="S10">
         <v>-152974000.0</v>
       </c>
       <c r="T10">
         <v>-15623000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>4500000.0</v>
       </c>
       <c r="C11">
         <v>2100000.0</v>
       </c>
       <c r="D11">
         <v>3400000.0</v>
       </c>
       <c r="E11">
         <v>2500000.0</v>
       </c>
       <c r="F11">
         <v>-10200000.0</v>
       </c>
       <c r="G11">
         <v>59900000.0</v>
       </c>
       <c r="H11">
         <v>-22500000.0</v>
       </c>
       <c r="I11">
         <v>13600000.0</v>
       </c>
@@ -13501,51 +13670,51 @@
       </c>
       <c r="N11">
         <v>-263383000.0</v>
       </c>
       <c r="O11">
         <v>6452500.0</v>
       </c>
       <c r="P11">
         <v>2015000.0</v>
       </c>
       <c r="Q11">
         <v>1950000.0</v>
       </c>
       <c r="R11">
         <v>-36300000.0</v>
       </c>
       <c r="S11">
         <v>5800000.0</v>
       </c>
       <c r="T11">
         <v>-7580000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
         <v>530200000.0</v>
       </c>
       <c r="C12">
         <v>443700000.0</v>
       </c>
       <c r="D12">
         <v>411200000.0</v>
       </c>
       <c r="E12">
         <v>378700000.0</v>
       </c>
       <c r="F12">
         <v>458100000.0</v>
       </c>
       <c r="G12">
         <v>356900000.0</v>
       </c>
       <c r="H12">
         <v>340800000.0</v>
       </c>
       <c r="I12">
         <v>342300000.0</v>
       </c>
@@ -13563,133 +13732,135 @@
       </c>
       <c r="N12">
         <v>140227000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>178127000.0</v>
       </c>
       <c r="Q12">
         <v>183657000.0</v>
       </c>
       <c r="R12">
         <v>174091000.0</v>
       </c>
       <c r="S12">
         <v>188681000.0</v>
       </c>
       <c r="T12">
         <v>204226000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>341800000.0</v>
+      </c>
       <c r="C13">
         <v>309700000.0</v>
       </c>
       <c r="D13">
         <v>318300000.0</v>
       </c>
       <c r="E13">
         <v>344700000.0</v>
       </c>
       <c r="F13">
         <v>399900000.0</v>
       </c>
       <c r="G13">
         <v>448200000.0</v>
       </c>
       <c r="H13">
         <v>250400000.0</v>
       </c>
       <c r="I13">
         <v>97500000.0</v>
       </c>
       <c r="J13">
         <v>436600000.0</v>
       </c>
       <c r="K13">
         <v>63665000.0</v>
       </c>
       <c r="L13">
         <v>64208000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>700000.0</v>
       </c>
       <c r="G14">
         <v>-300000.0</v>
       </c>
       <c r="H14">
         <v>26900000.0</v>
       </c>
       <c r="I14">
         <v>26900000.0</v>
       </c>
       <c r="J14">
         <v>26900000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>-632400000.0</v>
       </c>
       <c r="C15">
         <v>-352600000.0</v>
       </c>
       <c r="D15">
         <v>-396600000.0</v>
       </c>
       <c r="E15">
         <v>-973600000.0</v>
       </c>
       <c r="F15">
         <v>-1269100000.0</v>
       </c>
       <c r="G15">
         <v>-4589100000.0</v>
       </c>
       <c r="H15">
         <v>-149100000.0</v>
       </c>
       <c r="I15">
         <v>110100000.0</v>
       </c>
@@ -13707,273 +13878,275 @@
       </c>
       <c r="N15">
         <v>364400000.0</v>
       </c>
       <c r="O15">
         <v>21706500.0</v>
       </c>
       <c r="P15">
         <v>-94098000.0</v>
       </c>
       <c r="Q15">
         <v>-174304000.0</v>
       </c>
       <c r="R15">
         <v>79911000.0</v>
       </c>
       <c r="S15">
         <v>-163818000.0</v>
       </c>
       <c r="T15">
         <v>-6241000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>139</v>
+      </c>
+      <c r="B16">
+        <v>-632400000.0</v>
+      </c>
       <c r="C16">
         <v>-352600000.0</v>
       </c>
       <c r="D16">
         <v>-396600000.0</v>
       </c>
       <c r="E16">
         <v>-973600000.0</v>
       </c>
       <c r="F16">
         <v>-1269100000.0</v>
       </c>
       <c r="G16">
         <v>-4589100000.0</v>
       </c>
       <c r="H16">
         <v>-149100000.0</v>
       </c>
       <c r="I16">
         <v>110100000.0</v>
       </c>
       <c r="J16">
         <v>-487200000.0</v>
       </c>
       <c r="K16">
         <v>111667000.0</v>
       </c>
       <c r="L16">
         <v>103856000.0</v>
       </c>
       <c r="M16">
         <v>64080000.0</v>
       </c>
       <c r="N16">
         <v>363104000.0</v>
       </c>
       <c r="O16">
         <v>13022000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>-632400000.0</v>
       </c>
       <c r="C17">
         <v>-352600000.0</v>
       </c>
       <c r="D17">
         <v>-502300000.0</v>
       </c>
       <c r="E17">
         <v>-973600000.0</v>
       </c>
       <c r="F17">
         <v>-1269800000.0</v>
       </c>
       <c r="G17">
         <v>-4589400000.0</v>
       </c>
       <c r="H17">
         <v>-149100000.0</v>
       </c>
       <c r="I17">
         <v>110100000.0</v>
       </c>
       <c r="J17">
         <v>-487200000.0</v>
       </c>
       <c r="K17">
         <v>111667000.0</v>
       </c>
       <c r="L17">
         <v>103856000.0</v>
       </c>
       <c r="M17">
         <v>63767000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-530200000.0</v>
       </c>
       <c r="C18">
         <v>-443700000.0</v>
       </c>
       <c r="D18">
         <v>-407700000.0</v>
       </c>
       <c r="E18">
         <v>-378700000.0</v>
       </c>
       <c r="F18">
         <v>-458100000.0</v>
       </c>
       <c r="G18">
         <v>-356900000.0</v>
       </c>
       <c r="H18">
         <v>-340800000.0</v>
       </c>
       <c r="I18">
         <v>-342300000.0</v>
       </c>
       <c r="J18">
         <v>-275000000.0</v>
       </c>
       <c r="K18">
         <v>-121537000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>108100000.0</v>
       </c>
       <c r="G19">
         <v>-69900000.0</v>
       </c>
       <c r="H19">
         <v>33200000.0</v>
       </c>
       <c r="I19">
         <v>201000000.0</v>
       </c>
       <c r="J19">
         <v>-160900000.0</v>
       </c>
       <c r="K19">
         <v>58318000.0</v>
       </c>
       <c r="L19">
         <v>32562000.0</v>
       </c>
       <c r="M19">
         <v>43104000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>90900000.0</v>
       </c>
       <c r="G20">
         <v>2538500000.0</v>
       </c>
       <c r="H20">
         <v>99800000.0</v>
       </c>
       <c r="I20">
         <v>45100000.0</v>
       </c>
       <c r="J20">
         <v>106600000.0</v>
       </c>
       <c r="K20">
         <v>53439000.0</v>
       </c>
       <c r="L20">
         <v>5100000.0</v>
       </c>
       <c r="M20">
         <v>3149000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>1848600000.0</v>
       </c>
       <c r="C21">
         <v>-79300000.0</v>
       </c>
       <c r="D21">
         <v>-74300000.0</v>
       </c>
       <c r="E21">
         <v>-522300000.0</v>
       </c>
       <c r="F21">
         <v>-930000000.0</v>
       </c>
       <c r="G21">
         <v>-4102700000.0</v>
       </c>
       <c r="H21">
         <v>136000000.0</v>
       </c>
       <c r="I21">
         <v>265000000.0</v>
       </c>
@@ -13991,75 +14164,75 @@
       </c>
       <c r="N21">
         <v>189014000.0</v>
       </c>
       <c r="O21">
         <v>191808000.0</v>
       </c>
       <c r="P21">
         <v>93082000.0</v>
       </c>
       <c r="Q21">
         <v>-42820000.0</v>
       </c>
       <c r="R21">
         <v>106856000.0</v>
       </c>
       <c r="S21">
         <v>70014000.0</v>
       </c>
       <c r="T21">
         <v>124882000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>3000300000.0</v>
       </c>
       <c r="C23">
         <v>4716500000.0</v>
       </c>
       <c r="D23">
         <v>4886900000.0</v>
       </c>
       <c r="E23">
         <v>4433700000.0</v>
       </c>
       <c r="F23">
         <v>3457900000.0</v>
       </c>
       <c r="G23">
         <v>5345100000.0</v>
       </c>
       <c r="H23">
         <v>5335000000.0</v>
       </c>
       <c r="I23">
         <v>5150700000.0</v>
       </c>
@@ -14077,177 +14250,177 @@
       </c>
       <c r="N23">
         <v>2557531000.0</v>
       </c>
       <c r="O23">
         <v>2483237000.0</v>
       </c>
       <c r="P23">
         <v>2507227000.0</v>
       </c>
       <c r="Q23">
         <v>2453009000.0</v>
       </c>
       <c r="R23">
         <v>2307118000.0</v>
       </c>
       <c r="S23">
         <v>2195473000.0</v>
       </c>
       <c r="T23">
         <v>2208162000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>313400000.0</v>
       </c>
       <c r="C25">
         <v>319500000.0</v>
       </c>
       <c r="D25">
         <v>382100000.0</v>
       </c>
       <c r="E25">
         <v>396000000.0</v>
       </c>
       <c r="F25">
         <v>425000000.0</v>
       </c>
       <c r="G25">
         <v>498300000.0</v>
       </c>
       <c r="H25">
         <v>450000000.0</v>
       </c>
       <c r="I25">
         <v>537800000.0</v>
       </c>
       <c r="J25">
         <v>538600000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>8147000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>1117600000.0</v>
       </c>
       <c r="C28">
         <v>1100400000.0</v>
       </c>
       <c r="D28">
         <v>1115400000.0</v>
       </c>
       <c r="E28">
         <v>1093800000.0</v>
       </c>
       <c r="F28">
         <v>1054600000.0</v>
       </c>
       <c r="G28">
         <v>1040800000.0</v>
       </c>
       <c r="H28">
         <v>1120800000.0</v>
       </c>
       <c r="I28">
         <v>977100000.0</v>
       </c>
@@ -14261,97 +14434,97 @@
         <v>526034000.0</v>
       </c>
       <c r="M28">
         <v>520112000.0</v>
       </c>
       <c r="N28">
         <v>549116000.0</v>
       </c>
       <c r="O28">
         <v>67209000.0</v>
       </c>
       <c r="P28">
         <v>60701000.0</v>
       </c>
       <c r="Q28">
         <v>79995000.0</v>
       </c>
       <c r="R28">
         <v>65852000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>4500000.0</v>
       </c>
       <c r="C29">
         <v>2100000.0</v>
       </c>
       <c r="D29">
         <v>4600000.0</v>
       </c>
       <c r="E29">
         <v>2500000.0</v>
       </c>
       <c r="F29">
         <v>-10200000.0</v>
       </c>
       <c r="G29">
         <v>59900000.0</v>
       </c>
       <c r="H29">
         <v>-22500000.0</v>
       </c>
       <c r="I29">
         <v>13600000.0</v>
       </c>
       <c r="J29">
         <v>154100000.0</v>
       </c>
       <c r="K29">
         <v>37972000.0</v>
       </c>
       <c r="L29">
         <v>59675000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>1786000000.0</v>
       </c>
       <c r="C30">
         <v>3171700000.0</v>
       </c>
       <c r="D30">
         <v>3280500000.0</v>
       </c>
       <c r="E30">
         <v>3153400000.0</v>
       </c>
       <c r="F30">
         <v>2712300000.0</v>
       </c>
       <c r="G30">
         <v>4933600000.0</v>
       </c>
       <c r="H30">
         <v>3357200000.0</v>
       </c>
       <c r="I30">
         <v>3169600000.0</v>
       </c>
@@ -14369,51 +14542,51 @@
       </c>
       <c r="N30">
         <v>1473294000.0</v>
       </c>
       <c r="O30">
         <v>284624500.0</v>
       </c>
       <c r="P30">
         <v>274730000.0</v>
       </c>
       <c r="Q30">
         <v>292408000.0</v>
       </c>
       <c r="R30">
         <v>254194000.0</v>
       </c>
       <c r="S30">
         <v>1083625000.0</v>
       </c>
       <c r="T30">
         <v>1056213000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>-2476500000.0</v>
       </c>
       <c r="C31">
         <v>-271200000.0</v>
       </c>
       <c r="D31">
         <v>-318900000.0</v>
       </c>
       <c r="E31">
         <v>-448800000.0</v>
       </c>
       <c r="F31">
         <v>-350000000.0</v>
       </c>
       <c r="G31">
         <v>-426800000.0</v>
       </c>
       <c r="H31">
         <v>-307600000.0</v>
       </c>
       <c r="I31">
         <v>-141300000.0</v>
       </c>
@@ -14431,51 +14604,51 @@
       </c>
       <c r="N31">
         <v>-89293000.0</v>
       </c>
       <c r="O31">
         <v>-163649000.0</v>
       </c>
       <c r="P31">
         <v>-166445397.0</v>
       </c>
       <c r="Q31">
         <v>-185140000.0</v>
       </c>
       <c r="R31">
         <v>-140603000.0</v>
       </c>
       <c r="S31">
         <v>-222988000.0</v>
       </c>
       <c r="T31">
         <v>-140505000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>4848900000.0</v>
       </c>
       <c r="C32">
         <v>4637200000.0</v>
       </c>
       <c r="D32">
         <v>4812600000.0</v>
       </c>
       <c r="E32">
         <v>3911400000.0</v>
       </c>
       <c r="F32">
         <v>2527900000.0</v>
       </c>
       <c r="G32">
         <v>1242400000.0</v>
       </c>
       <c r="H32">
         <v>5471000000.0</v>
       </c>
       <c r="I32">
         <v>5460800000.0</v>
       </c>
@@ -14512,1071 +14685,1085 @@
       <c r="T32">
         <v>2333044000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>121</v>
+        <v>156</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>805000000.0</v>
+      </c>
+      <c r="C2">
         <v>-521000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>985100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>488200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>262000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>429200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>471100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>342200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>302300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>335400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>488600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>474800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>307600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>332900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>321700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>393300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>232400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>369300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>219400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>125200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>325100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>508100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1015100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1108300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>942600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>502400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>972200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1105800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1035100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>509600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>944500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>963600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1025300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>712848000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>566646000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>297100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>296319000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>302737000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>264470000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>331223000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>251596000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>273636000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>247817000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>287561000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>237223000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>285480000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>268290000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>315945000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>214522000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>525376000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>530780000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>552101000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>525882000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>75700000.0</v>
+      </c>
+      <c r="C3">
         <v>77300000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>77800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>76100000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>78300000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>80800000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>78800000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>81600000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>85900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>88700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>96800000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>93600000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>103000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>96900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>97400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>98700000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>101500000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>103700000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>105700000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>114100000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>132600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>123500000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>119700000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>122500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>112900000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>112100000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>112000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>113000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>139400000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>130200000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>137700000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>130500000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>144700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>135300000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>133300000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>125300000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>82497000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>63025000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>62300000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>60430000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>59927000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>58008000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>57249000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>57777000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>55467000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>54327000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>51750000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>54777000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>50102000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>48603000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>50370000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>48462000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>55429000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>49261000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
+      <c r="BF3"/>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>313000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:57">
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>-44600000.0</v>
+      </c>
+      <c r="C5">
         <v>261100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-157700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>126100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-81400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>97800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>66900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-60500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-79400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>118300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>111600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-132500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-49900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-129400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-30700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-244900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-33600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-126800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-250300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-411200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-864300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-806900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-476100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2025300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>38800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>30100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>141200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-40900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>261400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>102000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>104900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>84700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-216200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>61100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>60047000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>77299000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>62300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>65370000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>82830000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>46226000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>94321000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>38520000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>65042000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>41431000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>81979000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>17901000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>43809000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>58146000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>78555000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>20489000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>16308000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>53721000.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>31100000.0</v>
+      </c>
+      <c r="C6">
         <v>338400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-78300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>203900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>67300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>178600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>145700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>207000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>208400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-38900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>53100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-32500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>66700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-146200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>67900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-23100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-144600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-297100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-731700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-683400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-356400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1902800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>151700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>142200000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>253200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>72100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>400800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>124900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>239700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>235400000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>229400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>146300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-82900000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>186400000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>142544000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>140324000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>124600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>125800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>142757000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>104234000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>151570000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>96297000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>120509000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>95758000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>133729000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>72678000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>93911000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>106749000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>128925000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>68951000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>71737000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>102982000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
+      <c r="BF6"/>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -15614,86 +15801,87 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -15731,911 +15919,927 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>240400000.0</v>
+      </c>
+      <c r="C9">
         <v>1809300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>315100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>909700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>600500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>877200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>877700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>688400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>649100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>769000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>917300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>873100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>646800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>658000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>646700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>773100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>553300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>802400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>543800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>319500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>116600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>116200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>84100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>616400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>939600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>301700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>397800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>257800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>910900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>249200000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>336700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>348500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>907200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>234200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>238700000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>258100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>213248000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>213125000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>466900000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>469698000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>481120000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>424370000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>489856000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>401528000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>438519000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>386087000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>439012000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>385535000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>427497000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>427694000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>446720000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>363280000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>88141500.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>119427000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>-114900000.0</v>
+      </c>
+      <c r="C10">
         <v>-126900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-297000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-200500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-134900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-32100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-161700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-183200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-233600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-287700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-225100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-121000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-337300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-130700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-226100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-349200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-574000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-952900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-901200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-567300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2108100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-46900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-55000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>54800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-124500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>171000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-89300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-60300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-286100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12385000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50521000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>40400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>46400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>64932000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21258000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>67273000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10068000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>41589000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>12086000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>51504000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-7942000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8368000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>37302000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>66188000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-12137000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-38360500.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4082000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18619000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>2200000.0</v>
+      </c>
+      <c r="C11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="D11">
         <v>1200000.0</v>
       </c>
       <c r="E11">
+        <v>1200000.0</v>
+      </c>
+      <c r="F11">
         <v>1600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>700000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1800000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1200000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>221400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="V11">
         <v>-6800000.0</v>
       </c>
       <c r="W11">
+        <v>-6800000.0</v>
+      </c>
+      <c r="X11">
         <v>4600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>68200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-33400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5700000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11100000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4700000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>290500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-17600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-109600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9200000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-13858000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>20085000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>16400000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>18090000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>23315000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9080000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>23350000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3930000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11770000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4710000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>20090000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3100000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-274243000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3430000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4330000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>472500.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2200000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>400000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>505000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>139900000.0</v>
+      </c>
+      <c r="C12">
         <v>388000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>139300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>129600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>119100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>123900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>119600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>99000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>101200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>103800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>103700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>102600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>101100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>100300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>95700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>90300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>92400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>97100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>99300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>98900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>162800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>88600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>94300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>91200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>82800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>85700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>85100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>86400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>83600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>93400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>72300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>82400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>82500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>141200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>71400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>69900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>62000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40662000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>27000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25620000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>24968000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>27048000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28452000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28936000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>29345000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>30475000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>32183000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>34609000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34827000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>34947000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>35844000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>36449000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>39494000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>41177000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>43834000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>92800000.0</v>
+      </c>
+      <c r="D13">
         <v>115900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>87500000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>45600000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>134100000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7200000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>89800000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>54000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>64700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>107900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>142400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>29700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>77100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>82500000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>89300000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>149900000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>78300000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>186600000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>100700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>63600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>55600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>69000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>104200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>21600000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
+      <c r="BF13"/>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="V14">
         <v>-300000.0</v>
       </c>
       <c r="W14">
-        <v>34700000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="X14">
         <v>34700000.0</v>
       </c>
       <c r="Y14">
         <v>34700000.0</v>
       </c>
       <c r="Z14">
         <v>34700000.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>34700000.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -16673,1173 +16877,1191 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>-117100000.0</v>
+      </c>
+      <c r="C15">
         <v>-127400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-298200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-202100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-135600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-32800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-163500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-182000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-235500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-509100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-226900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-121600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-337400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-134400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-224200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-343600000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-566900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-946100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-905800000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-561200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2176300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-54800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>49400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-130200000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>170600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-100400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>22200000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-276400000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-42700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-176500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>29000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>30436000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>24000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>28300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>41617000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12178000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>43923000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6138000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>29819000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7376000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>31393000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4508000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>283907000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>33465000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>61576000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-10258000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-38833000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-6282000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>15965000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-127400000.0</v>
+      </c>
+      <c r="D16">
         <v>-298200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-4700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-202100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-135600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-20700000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>12300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-235500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-287700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-226900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-121600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-337400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-134400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-224200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-343600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-566900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-945800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-905800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-561200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2176300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-54800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-130200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>170600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-100400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-276400000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-42700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-176500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28973000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30436000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23967000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28291000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>41617000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12178000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>43923000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6138000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>29819000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7376000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>31393000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-4508000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>282611000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33872000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61858000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>1085000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-18219000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18219000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>-117100000.0</v>
+      </c>
+      <c r="C17">
         <v>-127400000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-298200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4700000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-202100000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-135600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-32800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-163500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-182000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12300000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8600000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-235500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-287700000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-226900000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-121600000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-337400000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-134400000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-224200000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-344000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-567200000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-946100000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-905800000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-561200000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2176300000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-13500000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-54800000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>49400000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-130200000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>170600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-100400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>22200000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>17700000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-276400000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-42700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-176500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>8400000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-7207000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>30436000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>23967000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>64471000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>41617000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>12178000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>43923000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6138000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>29819000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>7376000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>31414000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-4842000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:57">
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-139900000.0</v>
+      </c>
+      <c r="C18">
         <v>-142200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-139300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-129600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-119100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-123900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-119600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-99000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-101200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-103800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-103700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-102600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-101100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-100300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-95700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-90300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-92400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-97100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-99300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-98900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-163800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-88600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-94300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-91200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-82800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-85700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-85100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-86400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-83600000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
+      <c r="BF18"/>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>26800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24300000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-14500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14600000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-78000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>26800000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>18400000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>46300000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>16600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>105300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-131500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-39200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4600000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>9300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>35700000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-7200000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>177100000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>16600000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>12300000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-5000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>14600000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>15400000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-196600000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5700000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>54023000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-79000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>110000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>4264000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5987000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>10687000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>9421000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>6467000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>9903000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>12917000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>13582000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>6702000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
+      <c r="BF19"/>
     </row>
-    <row r="20" spans="1:57">
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>600000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>200000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>300000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>400000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>78500000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1400000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4300000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6700000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>487700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>196900000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1800000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1852100000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>88600000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>4700000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>3200000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3300000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>18000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>18100000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4300000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4700000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>49100000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>11500000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>40400000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>47534000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>4961000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>5548000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-4604000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2510000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>751000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>261000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1578000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>2137000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>78000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>572000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>362000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-44600000.0</v>
+      </c>
+      <c r="C21">
         <v>1866000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>35900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>92600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-145900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>71800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-47400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-108400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-150300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>99400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>84800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-108200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-49900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-114900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-16100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-166900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-60400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-145200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-296600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-427800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-969600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-675400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-471600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1986100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>43400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>20800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>105500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-33700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>104600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-21900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>89700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>109900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>121700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-19600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>55400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>39479000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>65524000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>55600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>59300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>82830000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>35539000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>94173000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>32053000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>65042000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>28514000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>68397000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>17539000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>33776000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57847000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>77849000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>19542000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16308000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>53721000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>53361000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>36843000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -17877,227 +18099,233 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>1090000000.0</v>
+      </c>
+      <c r="C23">
         <v>577700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1264300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1305300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1008400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1301700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1277000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1078000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1059800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1254700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1306500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1263100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1062600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1080500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1083300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1182500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>952600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1232100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>908400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>741300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>576100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1132100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>794900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>490500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2927600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1404300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1297300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1397400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1230800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1308400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1237700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1352400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1267500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1333100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1184200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1209600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1225800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>873600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>708335000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>696600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>702500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>694381000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>642614000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>726817000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>619747000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>642271000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>592473000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>644594000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>606374000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>668678000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>637838000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>684110000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>558260000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>607435499.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>446765000.0</v>
       </c>
-      <c r="BD23">
-[...1 lines deleted...]
-      </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18111,251 +18339,253 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
+      <c r="BF24"/>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>75700000.0</v>
+      </c>
+      <c r="C25">
         <v>80100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>79400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>77800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>76100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>80800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>78800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>81600000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>85900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>88700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>96800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>93600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>103000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>96900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>97400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>98700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>101500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>103700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>105700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>114100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>132600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>123500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>119700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>122500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>112900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>112100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>112000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>113000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>139400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>130200000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>137700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>130500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>144700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>135300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>133300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>125300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>82497000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>63025000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>62291000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>60430000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>59927000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>58008000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>57249000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>57777000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>55467000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>54327000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>51750000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>54777000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>50102000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>48603000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>50370000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>48462000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
+      <c r="BF25"/>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -18393,934 +18623,953 @@
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>7000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>246276000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>248054000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>242284000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
+      <c r="BB27"/>
       <c r="BC27">
         <v>5104000.0</v>
       </c>
-      <c r="BD27"/>
+      <c r="BD27">
+        <v>5104000.0</v>
+      </c>
       <c r="BE27"/>
+      <c r="BF27"/>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>285000000.0</v>
+      </c>
+      <c r="C28">
         <v>834100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>279200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>280800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>274100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>280400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>270400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>267400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>282200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>279800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>278700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>278900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263800000.0</v>
       </c>
       <c r="O28">
         <v>263800000.0</v>
       </c>
       <c r="P28">
+        <v>263800000.0</v>
+      </c>
+      <c r="Q28">
         <v>289900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>276300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>288400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>262400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>259900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>243900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>273300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>247000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>249500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>271000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>267300000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>276200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>289100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>288200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>248400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>252100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>242700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>233900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>223500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>233300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>245900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>217100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>160940000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>141689000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>143400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>143100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>135846000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>134567000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>132759000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>122862000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>132719000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>125219000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>129010000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>133164000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>150106000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>138315000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>130576000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>130119000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6927000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16467000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16575000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16871000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>2200000.0</v>
+      </c>
+      <c r="C29">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="D29">
         <v>1200000.0</v>
       </c>
       <c r="E29">
+        <v>1200000.0</v>
+      </c>
+      <c r="F29">
         <v>1600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1900000.0</v>
       </c>
-      <c r="N29">
-[...1 lines deleted...]
-      </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>1800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="V29">
         <v>-6800000.0</v>
       </c>
       <c r="W29">
+        <v>-6800000.0</v>
+      </c>
+      <c r="X29">
         <v>4600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>68200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-33400000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5700000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>400000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
+      <c r="BF29"/>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>285000000.0</v>
+      </c>
+      <c r="C30">
         <v>-56700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>279200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>817100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>746400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>872500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>805900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>735800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>757500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>919300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>817900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>788300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>755000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>747600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>761600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>789200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>720200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>862800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>689000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>616100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>544400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1085800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>759500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>485800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2602500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>896200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>807300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>838500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>804000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>823600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>782800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>804900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>776300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>836800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>751900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>768500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>746700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>134100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>416268000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>405770000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>405843000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>403318000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>388080000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>395422000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>367897000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>374599000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>357495000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>370043000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>367634000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>392790000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>369548000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>368165000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>342791000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>82059499.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>84015000.0</v>
       </c>
-      <c r="BD30">
-[...1 lines deleted...]
-      </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-70300000.0</v>
+      </c>
+      <c r="C31">
         <v>-1992900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-332900000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-96100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-54600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-139600000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-93600000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>15300000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-53300000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-32900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-84800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-75800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-125400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-237800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-110200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-104900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-170400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-70300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-80900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-52600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-146200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>16700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-225800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-95700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-122000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-90300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-75800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-50700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-90800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>66400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-67400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-70100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-87500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-107600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-56200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-266500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-56200000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-27094000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-15003000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-12900000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-17898000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14281000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-26900000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-21985000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-23453000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-16428000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-16893000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-25481000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-25408000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-20545000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11661000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-31679000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-54668500.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-57803000.0</v>
       </c>
-      <c r="BD31">
-[...1 lines deleted...]
-      </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>1045400000.0</v>
+      </c>
+      <c r="C32">
         <v>1288300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1300200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1397900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>862500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1306400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1348800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1030600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>951400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1104400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1405900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1347900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>954400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>990900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>968400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1166400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>785700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1171700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>763200000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>444700000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>148300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>162500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>119500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>941500000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1447700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1316800000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1506100000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1200400000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1413300000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1221400000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1442500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1383600000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1416800000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1178700000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1202300000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1283400000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>926096000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>779771000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>764000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>766017000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>783857000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>688840000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>821079000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>653124000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>712155000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>633904000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>726573000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>622758000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>712977000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>695984000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>762665000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>577802000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>613517500.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>650207000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>670371000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>636443000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -19395,51 +19644,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>680800000.0</v>
       </c>
       <c r="C2">
         <v>911400000.0</v>
       </c>
       <c r="D2">
         <v>654400000.0</v>
       </c>
       <c r="E2">
         <v>1620300000.0</v>
       </c>
       <c r="F2">
         <v>321400000.0</v>
       </c>
       <c r="G2">
         <v>275500000.0</v>
       </c>
       <c r="H2">
         <v>324000000.0</v>
       </c>
       <c r="I2">
         <v>318300000.0</v>
       </c>
@@ -19453,51 +19702,51 @@
         <v>218200000.0</v>
       </c>
       <c r="M2">
         <v>546454000.0</v>
       </c>
       <c r="N2">
         <v>133071000.0</v>
       </c>
       <c r="O2">
         <v>277605000.0</v>
       </c>
       <c r="P2">
         <v>417408000.0</v>
       </c>
       <c r="Q2">
         <v>417408000.0</v>
       </c>
       <c r="R2">
         <v>611593000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>246100000</v>
       </c>
       <c r="C3">
         <v>245500000</v>
       </c>
       <c r="D3">
         <v>229600000</v>
       </c>
       <c r="E3">
         <v>219800000</v>
       </c>
       <c r="F3">
         <v>100600000</v>
       </c>
       <c r="G3">
         <v>173800000</v>
       </c>
       <c r="H3">
         <v>518100000</v>
       </c>
       <c r="I3">
         <v>576300000</v>
       </c>
@@ -19515,131 +19764,131 @@
       </c>
       <c r="N3">
         <v>260823000</v>
       </c>
       <c r="O3">
         <v>149563000</v>
       </c>
       <c r="P3">
         <v>139359000</v>
       </c>
       <c r="Q3">
         <v>139359000</v>
       </c>
       <c r="R3">
         <v>129347000</v>
       </c>
       <c r="S3">
         <v>121456000</v>
       </c>
       <c r="T3">
         <v>171100000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1298900000.0</v>
       </c>
       <c r="G4">
         <v>45900000.0</v>
       </c>
       <c r="H4">
         <v>-48500000.0</v>
       </c>
       <c r="I4">
         <v>5700000.0</v>
       </c>
       <c r="J4">
         <v>102900000.0</v>
       </c>
       <c r="K4">
         <v>-4177000.0</v>
       </c>
       <c r="L4">
         <v>-6956000.0</v>
       </c>
       <c r="M4">
         <v>-328248000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-172300000.0</v>
       </c>
       <c r="G5">
         <v>68500000.0</v>
       </c>
       <c r="H5">
         <v>58500000.0</v>
       </c>
       <c r="I5">
         <v>35500000.0</v>
       </c>
       <c r="J5">
         <v>145900000.0</v>
       </c>
       <c r="K5">
         <v>218016000.0</v>
       </c>
       <c r="L5">
         <v>166232000.0</v>
       </c>
       <c r="M5">
         <v>118052000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-203500000.0</v>
       </c>
       <c r="C6">
         <v>-230600000.0</v>
       </c>
       <c r="D6">
         <v>257000000.0</v>
       </c>
       <c r="E6">
         <v>-965900000.0</v>
       </c>
       <c r="F6">
         <v>1298900000.0</v>
       </c>
       <c r="G6">
         <v>45900000.0</v>
       </c>
       <c r="H6">
         <v>-48500000.0</v>
       </c>
       <c r="I6">
         <v>5700000.0</v>
       </c>
@@ -19653,51 +19902,51 @@
         <v>-7000000.0</v>
       </c>
       <c r="M6">
         <v>-328248000.0</v>
       </c>
       <c r="N6">
         <v>413383000.0</v>
       </c>
       <c r="O6">
         <v>277605000.0</v>
       </c>
       <c r="P6">
         <v>-139803000.0</v>
       </c>
       <c r="Q6">
         <v>-139803000.0</v>
       </c>
       <c r="R6">
         <v>-194185000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>-5100000.0</v>
       </c>
       <c r="C7">
         <v>73000000.0</v>
       </c>
       <c r="D7">
         <v>-79700000.0</v>
       </c>
       <c r="E7">
         <v>-73300000.0</v>
       </c>
       <c r="F7">
         <v>139600000.0</v>
       </c>
       <c r="G7">
         <v>162200000.0</v>
       </c>
       <c r="H7">
         <v>135800000.0</v>
       </c>
       <c r="I7">
         <v>-17700000.0</v>
       </c>
@@ -19715,91 +19964,91 @@
       </c>
       <c r="N7">
         <v>66757000.0</v>
       </c>
       <c r="O7">
         <v>-28282000.0</v>
       </c>
       <c r="P7">
         <v>26458000.0</v>
       </c>
       <c r="Q7">
         <v>26458000.0</v>
       </c>
       <c r="R7">
         <v>-29314000.0</v>
       </c>
       <c r="S7">
         <v>5046000.0</v>
       </c>
       <c r="T7">
         <v>-47791000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-82700000.0</v>
       </c>
       <c r="G8">
         <v>159300000.0</v>
       </c>
       <c r="H8">
         <v>700000.0</v>
       </c>
       <c r="I8">
         <v>-200000.0</v>
       </c>
       <c r="J8">
         <v>-36600000.0</v>
       </c>
       <c r="K8">
         <v>-56750000.0</v>
       </c>
       <c r="L8">
         <v>-1428000.0</v>
       </c>
       <c r="M8">
         <v>308000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>13200000.0</v>
       </c>
       <c r="C9">
         <v>37400000.0</v>
       </c>
       <c r="D9">
         <v>-45600000.0</v>
       </c>
       <c r="E9">
         <v>4000000.0</v>
       </c>
       <c r="F9">
         <v>-82700000.0</v>
       </c>
       <c r="G9">
         <v>159300000.0</v>
       </c>
       <c r="H9">
         <v>700000.0</v>
       </c>
       <c r="I9">
         <v>-200000.0</v>
       </c>
@@ -19817,217 +20066,217 @@
       </c>
       <c r="N9">
         <v>-3365000.0</v>
       </c>
       <c r="O9">
         <v>-38589500.0</v>
       </c>
       <c r="P9">
         <v>-38589500.0</v>
       </c>
       <c r="Q9">
         <v>-18554000.0</v>
       </c>
       <c r="R9">
         <v>4381000.0</v>
       </c>
       <c r="S9">
         <v>9354000.0</v>
       </c>
       <c r="T9">
         <v>10417000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>82700000.0</v>
       </c>
       <c r="G10">
         <v>-159300000.0</v>
       </c>
       <c r="H10">
         <v>-700000.0</v>
       </c>
       <c r="I10">
         <v>200000.0</v>
       </c>
       <c r="J10">
         <v>533900000.0</v>
       </c>
       <c r="K10">
         <v>394880000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-40400000.0</v>
       </c>
       <c r="F11">
         <v>228100000.0</v>
       </c>
       <c r="G11">
         <v>-73900000.0</v>
       </c>
       <c r="H11">
         <v>104200000.0</v>
       </c>
       <c r="I11">
         <v>-17100000.0</v>
       </c>
       <c r="J11">
         <v>13300000.0</v>
       </c>
       <c r="K11">
         <v>3117000.0</v>
       </c>
       <c r="L11">
         <v>32672000.0</v>
       </c>
       <c r="M11">
         <v>-66295000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9800000.0</v>
       </c>
       <c r="F12">
         <v>238200000.0</v>
       </c>
       <c r="G12">
         <v>2815500000.0</v>
       </c>
       <c r="H12">
         <v>47800000.0</v>
       </c>
       <c r="I12">
         <v>-1100000.0</v>
       </c>
       <c r="J12">
         <v>389700000.0</v>
       </c>
       <c r="K12">
         <v>32569000.0</v>
       </c>
       <c r="L12">
         <v>36312000.0</v>
       </c>
       <c r="M12">
         <v>46140000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-36900000.0</v>
       </c>
       <c r="F13">
         <v>158500000.0</v>
       </c>
       <c r="G13">
         <v>179300000.0</v>
       </c>
       <c r="H13">
         <v>30300000.0</v>
       </c>
       <c r="I13">
         <v>68100000.0</v>
       </c>
       <c r="J13">
         <v>-26200000.0</v>
       </c>
       <c r="K13">
         <v>-47500000.0</v>
       </c>
       <c r="L13">
         <v>-11500000.0</v>
       </c>
       <c r="M13">
         <v>-56885000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>313400000.0</v>
       </c>
       <c r="C14">
         <v>319500000.0</v>
       </c>
       <c r="D14">
         <v>365000000.0</v>
       </c>
       <c r="E14">
         <v>396000000.0</v>
       </c>
       <c r="F14">
         <v>425000000.0</v>
       </c>
       <c r="G14">
         <v>498300000.0</v>
       </c>
       <c r="H14">
         <v>450000000.0</v>
       </c>
       <c r="I14">
         <v>537800000.0</v>
       </c>
@@ -20045,101 +20294,101 @@
       </c>
       <c r="N14">
         <v>197537000.0</v>
       </c>
       <c r="O14">
         <v>205449000.0</v>
       </c>
       <c r="P14">
         <v>214029000.0</v>
       </c>
       <c r="Q14">
         <v>214029000.0</v>
       </c>
       <c r="R14">
         <v>212413000.0</v>
       </c>
       <c r="S14">
         <v>222483000.0</v>
       </c>
       <c r="T14">
         <v>251194000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>700000.0</v>
       </c>
       <c r="F15">
         <v>19100000.0</v>
       </c>
       <c r="G15">
         <v>6500000.0</v>
       </c>
       <c r="H15">
         <v>84100000.0</v>
       </c>
       <c r="I15">
         <v>258100000.0</v>
       </c>
       <c r="J15">
         <v>104600000.0</v>
       </c>
       <c r="K15">
         <v>79600000.0</v>
       </c>
       <c r="L15">
         <v>78600000.0</v>
       </c>
       <c r="M15">
         <v>58504000.0</v>
       </c>
       <c r="N15">
         <v>773063000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>652800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>477300000.0</v>
       </c>
       <c r="C16">
         <v>680800000.0</v>
       </c>
       <c r="D16">
         <v>911400000.0</v>
       </c>
       <c r="E16">
         <v>654400000.0</v>
       </c>
       <c r="F16">
         <v>1620300000.0</v>
       </c>
       <c r="G16">
         <v>321400000.0</v>
       </c>
       <c r="H16">
         <v>275500000.0</v>
       </c>
       <c r="I16">
         <v>324000000.0</v>
       </c>
@@ -20155,91 +20404,91 @@
       <c r="M16">
         <v>218206000.0</v>
       </c>
       <c r="N16">
         <v>546454000.0</v>
       </c>
       <c r="O16">
         <v>277605000.0</v>
       </c>
       <c r="P16">
         <v>277605000.0</v>
       </c>
       <c r="Q16">
         <v>277605000.0</v>
       </c>
       <c r="R16">
         <v>417408000.0</v>
       </c>
       <c r="S16">
         <v>539597000.0</v>
       </c>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-9500000.0</v>
       </c>
       <c r="G17">
         <v>-300000.0</v>
       </c>
       <c r="H17">
         <v>1500000.0</v>
       </c>
       <c r="I17">
         <v>-5500000.0</v>
       </c>
       <c r="J17">
         <v>17100000.0</v>
       </c>
       <c r="K17">
         <v>555000.0</v>
       </c>
       <c r="L17">
         <v>-363000.0</v>
       </c>
       <c r="M17">
         <v>5000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>-365900000.0</v>
       </c>
       <c r="C18">
         <v>-296300000.0</v>
       </c>
       <c r="D18">
         <v>-444800000.0</v>
       </c>
       <c r="E18">
         <v>-848300000.0</v>
       </c>
       <c r="F18">
         <v>-714700000.0</v>
       </c>
       <c r="G18">
         <v>-1303300000.0</v>
       </c>
       <c r="H18">
         <v>60900000.0</v>
       </c>
       <c r="I18">
         <v>-53100000.0</v>
       </c>
@@ -20257,187 +20506,187 @@
       </c>
       <c r="N18">
         <v>96519000.0</v>
       </c>
       <c r="O18">
         <v>11177500.0</v>
       </c>
       <c r="P18">
         <v>-2330000.0</v>
       </c>
       <c r="Q18">
         <v>-2330000.0</v>
       </c>
       <c r="R18">
         <v>-145515000.0</v>
       </c>
       <c r="S18">
         <v>45793000.0</v>
       </c>
       <c r="T18">
         <v>30109000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19">
         <v>24100000.0</v>
       </c>
       <c r="C19">
         <v>-242900000.0</v>
       </c>
       <c r="D19">
         <v>-186700000.0</v>
       </c>
       <c r="E19">
         <v>-224000000.0</v>
       </c>
       <c r="F19">
         <v>34200000.0</v>
       </c>
       <c r="G19">
         <v>-154600000.0</v>
       </c>
       <c r="H19">
         <v>-516100000.0</v>
       </c>
       <c r="I19">
         <v>208300000.0</v>
       </c>
       <c r="J19">
         <v>98200000.0</v>
       </c>
       <c r="K19">
         <v>-10481000.0</v>
       </c>
       <c r="L19">
         <v>-1915000.0</v>
       </c>
       <c r="M19">
         <v>-1522000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20">
         <v>169600000.0</v>
       </c>
       <c r="C20">
         <v>254900000.0</v>
       </c>
       <c r="D20">
         <v>705000000.0</v>
       </c>
       <c r="E20">
         <v>220400000.0</v>
       </c>
       <c r="F20">
         <v>1801100000.0</v>
       </c>
       <c r="G20">
         <v>264700000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>2900000.0</v>
       </c>
       <c r="C21">
         <v>-133700000.0</v>
       </c>
       <c r="D21">
         <v>-167200000.0</v>
       </c>
       <c r="E21">
         <v>-131400000.0</v>
       </c>
       <c r="F21">
         <v>218100000.0</v>
       </c>
       <c r="G21">
         <v>1046400000.0</v>
       </c>
       <c r="H21">
         <v>3327800000.0</v>
       </c>
       <c r="I21">
         <v>581400000.0</v>
       </c>
       <c r="J21">
         <v>91300000.0</v>
       </c>
       <c r="K21">
         <v>1009505000.0</v>
       </c>
       <c r="L21">
         <v>-2641000.0</v>
       </c>
       <c r="M21">
         <v>359298000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>-632400000.0</v>
       </c>
       <c r="C22">
         <v>-352600000.0</v>
       </c>
       <c r="D22">
         <v>-396600000.0</v>
       </c>
       <c r="E22">
         <v>-973600000.0</v>
       </c>
       <c r="F22">
         <v>-1269800000.0</v>
       </c>
       <c r="G22">
         <v>-4589400000.0</v>
       </c>
       <c r="H22">
         <v>-149100000.0</v>
       </c>
       <c r="I22">
         <v>110100000.0</v>
       </c>
@@ -20455,51 +20704,51 @@
       </c>
       <c r="N22">
         <v>364400000.0</v>
       </c>
       <c r="O22">
         <v>54734500.0</v>
       </c>
       <c r="P22">
         <v>-94098000.0</v>
       </c>
       <c r="Q22">
         <v>-94098000.0</v>
       </c>
       <c r="R22">
         <v>-174304000.0</v>
       </c>
       <c r="S22">
         <v>-158774000.0</v>
       </c>
       <c r="T22">
         <v>-8043000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>-44900000.0</v>
       </c>
       <c r="C23">
         <v>-52800000.0</v>
       </c>
       <c r="D23">
         <v>-16200000.0</v>
       </c>
       <c r="E23">
         <v>1358800000.0</v>
       </c>
       <c r="F23">
         <v>-44700000.0</v>
       </c>
       <c r="G23">
         <v>16500000.0</v>
       </c>
       <c r="H23">
         <v>1948900000.0</v>
       </c>
       <c r="I23">
         <v>-17200000.0</v>
       </c>
@@ -20517,51 +20766,51 @@
       </c>
       <c r="N23">
         <v>-28530000.0</v>
       </c>
       <c r="O23">
         <v>-102300000.0</v>
       </c>
       <c r="P23">
         <v>-102300000.0</v>
       </c>
       <c r="Q23">
         <v>6685000.0</v>
       </c>
       <c r="R23">
         <v>-15469000.0</v>
       </c>
       <c r="S23">
         <v>-9331000.0</v>
       </c>
       <c r="T23">
         <v>-1397000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
         <v>400000.0</v>
       </c>
       <c r="C24">
         <v>2600000.0</v>
       </c>
       <c r="D24">
         <v>-206100000.0</v>
       </c>
       <c r="E24">
         <v>-22000000.0</v>
       </c>
       <c r="F24">
         <v>-84900000.0</v>
       </c>
       <c r="G24">
         <v>19200000.0</v>
       </c>
       <c r="H24">
         <v>2000000.0</v>
       </c>
       <c r="I24">
         <v>-514100000.0</v>
       </c>
@@ -20579,51 +20828,51 @@
       </c>
       <c r="N24">
         <v>-264391000.0</v>
       </c>
       <c r="O24">
         <v>-78332500.0</v>
       </c>
       <c r="P24">
         <v>2525000.0</v>
       </c>
       <c r="Q24">
         <v>-136834000.0</v>
       </c>
       <c r="R24">
         <v>-71876000.0</v>
       </c>
       <c r="S24">
         <v>-4380000.0</v>
       </c>
       <c r="T24">
         <v>-14964000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>185400000.0</v>
       </c>
       <c r="C25">
         <v>-114200000.0</v>
       </c>
       <c r="D25">
         <v>-147100000.0</v>
       </c>
       <c r="E25">
         <v>-1800000.0</v>
       </c>
       <c r="F25">
         <v>55600000.0</v>
       </c>
       <c r="G25">
         <v>2710000000.0</v>
       </c>
       <c r="H25">
         <v>171600000.0</v>
       </c>
       <c r="I25">
         <v>-115500000.0</v>
       </c>
@@ -20641,101 +20890,103 @@
       </c>
       <c r="N25">
         <v>-16754000.0</v>
       </c>
       <c r="O25">
         <v>-72482000.0</v>
       </c>
       <c r="P25">
         <v>-9360000.0</v>
       </c>
       <c r="Q25">
         <v>-9360000.0</v>
       </c>
       <c r="R25">
         <v>-24963000.0</v>
       </c>
       <c r="S25">
         <v>98094000.0</v>
       </c>
       <c r="T25">
         <v>16749000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>180</v>
+      </c>
+      <c r="B26">
+        <v>169600000.0</v>
+      </c>
       <c r="C26">
         <v>254900000.0</v>
       </c>
       <c r="D26">
         <v>-14200000.0</v>
       </c>
       <c r="E26">
         <v>-52300000.0</v>
       </c>
       <c r="F26">
         <v>-19100000.0</v>
       </c>
       <c r="G26">
         <v>1081800000.0</v>
       </c>
       <c r="H26">
         <v>-1300000.0</v>
       </c>
       <c r="I26">
         <v>-445400000.0</v>
       </c>
       <c r="J26">
         <v>-34000000.0</v>
       </c>
       <c r="K26">
         <v>-763000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>-92000.0</v>
       </c>
       <c r="N26">
         <v>-588000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-2596000.0</v>
       </c>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
         <v>16900000.0</v>
       </c>
       <c r="C27">
         <v>22000000.0</v>
       </c>
       <c r="D27">
         <v>42500000.0</v>
       </c>
       <c r="E27">
         <v>22500000.0</v>
       </c>
       <c r="F27">
         <v>43100000.0</v>
       </c>
       <c r="G27">
         <v>25400000.0</v>
       </c>
       <c r="H27">
         <v>4400000.0</v>
       </c>
       <c r="I27">
         <v>14900000.0</v>
       </c>
@@ -20747,51 +20998,51 @@
       </c>
       <c r="L27">
         <v>10500000.0</v>
       </c>
       <c r="M27">
         <v>11293000.0</v>
       </c>
       <c r="N27">
         <v>12000000.0</v>
       </c>
       <c r="O27">
         <v>1321000.0</v>
       </c>
       <c r="P27">
         <v>1321000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27">
         <v>-68290000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>125200000.0</v>
       </c>
       <c r="C28">
         <v>68400000.0</v>
       </c>
       <c r="D28">
         <v>649300000.0</v>
       </c>
       <c r="E28">
         <v>-91300000.0</v>
       </c>
       <c r="F28">
         <v>1990700000.0</v>
       </c>
       <c r="G28">
         <v>1330300000.0</v>
       </c>
       <c r="H28">
         <v>-112900000.0</v>
       </c>
       <c r="I28">
         <v>-194800000.0</v>
       </c>
@@ -20809,51 +21060,51 @@
       </c>
       <c r="N28">
         <v>324928000.0</v>
       </c>
       <c r="O28">
         <v>-102300000.0</v>
       </c>
       <c r="P28">
         <v>-113674000.0</v>
       </c>
       <c r="Q28">
         <v>-113674000.0</v>
       </c>
       <c r="R28">
         <v>73118000.0</v>
       </c>
       <c r="S28">
         <v>162604000.0</v>
       </c>
       <c r="T28">
         <v>-267120000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>-119800000.0</v>
       </c>
       <c r="C29">
         <v>-50800000.0</v>
       </c>
       <c r="D29">
         <v>-215200000.0</v>
       </c>
       <c r="E29">
         <v>-628500000.0</v>
       </c>
       <c r="F29">
         <v>-614100000.0</v>
       </c>
       <c r="G29">
         <v>-1129500000.0</v>
       </c>
       <c r="H29">
         <v>579000000.0</v>
       </c>
       <c r="I29">
         <v>523200000.0</v>
       </c>
@@ -20871,51 +21122,51 @@
       </c>
       <c r="N29">
         <v>357342000.0</v>
       </c>
       <c r="O29">
         <v>160740500.0</v>
       </c>
       <c r="P29">
         <v>137029000.0</v>
       </c>
       <c r="Q29">
         <v>137029000.0</v>
       </c>
       <c r="R29">
         <v>-16168000.0</v>
       </c>
       <c r="S29">
         <v>167249000.0</v>
       </c>
       <c r="T29">
         <v>201209000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>-221600000.0</v>
       </c>
       <c r="C30">
         <v>-242900000.0</v>
       </c>
       <c r="D30">
         <v>-180100000.0</v>
       </c>
       <c r="E30">
         <v>-224000000.0</v>
       </c>
       <c r="F30">
         <v>-68200000.0</v>
       </c>
       <c r="G30">
         <v>-154600000.0</v>
       </c>
       <c r="H30">
         <v>-516100000.0</v>
       </c>
       <c r="I30">
         <v>-317200000.0</v>
       </c>
@@ -20952,4657 +21203,4725 @@
       <c r="T30">
         <v>-139405000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>155</v>
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:56">
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>477300000.0</v>
+      </c>
+      <c r="C2">
         <v>416900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>475100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>427700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>680800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>577100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>818600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>660700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>911400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>752100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>458200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>518700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>654400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>705800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>987900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1188600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1620300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1640200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1839600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>842100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>321400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>428800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>508400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>309800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>275500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>110600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>201200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>195200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>324000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>344300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>327400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>312500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>318300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>260000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>159900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>336400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>230200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>46312000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>93300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>107900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>211200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>97939000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>179340000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>144804000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>218206000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>155506000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>235305000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>353277000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>546454000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>130628000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>136307000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>106376000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>133071000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>259491000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>307869000.0</v>
       </c>
-      <c r="BD2"/>
+      <c r="BE2"/>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>46200000</v>
+      </c>
+      <c r="C3">
         <v>83400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>66200000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49500000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>47000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>89700000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>60700000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>44600000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50500000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>72100000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>61500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>48600000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>47400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>72300000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>54500000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>58200000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>34800000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>29900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17900000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11900000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17800000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>29300000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>91700000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>169900000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>118300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>126900000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>114800000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>201400000</v>
-      </c>
-[...1 lines deleted...]
-        <v>133800000</v>
       </c>
       <c r="AF3">
         <v>133800000</v>
       </c>
       <c r="AG3">
+        <v>133800000</v>
+      </c>
+      <c r="AH3">
         <v>107300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>159100000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>149700000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>156700000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>161300000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>165114000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>116300000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>82600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>57700000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>117849000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>71817000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>74167000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>69590000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>87766000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>67760000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>59609000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>55599000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>85462000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>70666000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>65345000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>39350000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>41425500</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>31684000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-60700000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-137600000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-273900000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-184300000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-426200000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-19900000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-199400000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>997500000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>520700000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-107400000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-79600000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>198600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>34300000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>164900000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-90600000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>6000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-128800000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-20300000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>16900000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>14900000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5800000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>50000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>132200000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-185300000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>106000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>160761000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-47004000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-14611000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-103323000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>113311000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-81401000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>34536000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-73402000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>62700000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-79799000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-117972000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-193177000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
+      <c r="BE4"/>
     </row>
-    <row r="5" spans="1:56">
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-19100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>72900000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>15300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>57400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-77600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-40900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-72700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-50500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-69700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>61500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>52800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>28900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-16600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>12300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>33900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-34900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>22400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>47100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-136500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>71100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>191000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>20300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>54667000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>63799000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>57160000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>42390000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>77805000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>24246000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>51920000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>12261000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>34435000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>39677000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>30017000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13923000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
+      <c r="BE5"/>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-96400000.0</v>
+      </c>
+      <c r="C6">
         <v>60400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-58200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>47400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-253100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>103700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-241500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>157900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-250700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>159300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>293900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-60500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-135700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-51400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-282100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-200700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-431700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-19900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-199400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>997500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>520700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-107400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-79600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>198600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>34300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>164900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-90600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-128800000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-20300000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>14900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5800000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>50000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>131500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-176500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>106200000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>160800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-47000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-103300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>113311000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-81401000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>34536000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-73402000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>62700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-79799000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-117972000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-193177000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>415826000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5679000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>29931000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-26695000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-81678500.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-48378000.0</v>
       </c>
-      <c r="BD6"/>
+      <c r="BE6"/>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-30000000.0</v>
+      </c>
+      <c r="C7">
         <v>124800000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>86200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-184400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>160800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-42000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-75500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-50700000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-47700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>113400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-65700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-40800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-80200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>57900000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>37500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>68800000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>28000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>56000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>189500000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-116900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>201800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-16900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7200000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-41900000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>59300000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-34100000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-27300000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-24700000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>82300000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>44700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-119300000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-12200000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>70595000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-49000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-677000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-102400000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>87793000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-58213000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>41653000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-42824000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>57618000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-61428000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6163000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-72622000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>81729000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-15544000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>5146000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4574000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-7491500.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>13363000.0</v>
       </c>
-      <c r="BD7"/>
+      <c r="BE7"/>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-33600000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>67000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>14700000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-17200000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>63600000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-40900000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-48100000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>9000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2700000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-6000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-12000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>47900000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>129400000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-93100000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>61800000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-36300000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>68300000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-117300000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>34800000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-31700000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>114000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-141100000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>26100000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-19400000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>97800000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-108473000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>13212000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-5476000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>43987000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-53960000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>19362000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-19773000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>52943000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-61301000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>15467000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>901000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>45241000.0</v>
       </c>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
+      <c r="BE8"/>
     </row>
-    <row r="9" spans="1:56">
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>55200000.0</v>
+      </c>
+      <c r="C9">
         <v>-55600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-24000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>73900000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>57400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-17600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>58800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-67900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-33600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>67000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>63600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-40900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-48100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>165000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>47900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>129400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>61800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-36300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>68300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-117300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>34800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-31700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>114000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-141100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>25900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-19200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>97800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6411000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>13200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-5500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>44000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-53960000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>19362000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-19773000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52943000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-61301000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15467000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-10393000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>56535000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-59356000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>27444000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-12778000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>41325000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-7491500.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13363000.0</v>
       </c>
-      <c r="BD9"/>
+      <c r="BE9"/>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-44700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33600000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-14700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-63600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>80700000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>651200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1186300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>936800000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>983800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1255200000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>1107700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>502400000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>451000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>504900000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>301200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>430081000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>232317000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>129438000.0</v>
       </c>
-      <c r="AT10">
-[...1 lines deleted...]
-      </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-126517000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
+      <c r="BE10"/>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-45000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-15800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-86200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>98500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-90900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-27900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-113200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>70500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>108700000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-56000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>84500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>30100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>50300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>121200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-275500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>260800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-56900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>25000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-124700000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>187400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-83500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15900000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-136900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>201500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-98000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-105800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>207294000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-65611000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6141000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-144707000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>144793000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-86406000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>67775000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-93490000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>123255000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-78734000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>17489000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-128305000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
+      <c r="BE11"/>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-44900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-38700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-88800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-19400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-179300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>210700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>101300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>516400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>360800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-17600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1955900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>53000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-4300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-34000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-7500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>344700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-34900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>66600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-5402000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11394000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5865000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20712000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>29633000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-11134000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>18656000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-843000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>30934000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-5249000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7666000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12789000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
+      <c r="BE12"/>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>63500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56800000.0</v>
       </c>
       <c r="M13">
         <v>-56800000.0</v>
       </c>
       <c r="N13">
+        <v>-56800000.0</v>
+      </c>
+      <c r="O13">
         <v>72000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-45600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-63400000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3800000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>48900000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>22400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>83400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>94800000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>134200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-76500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>88900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-13200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-11900000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-33500000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>72700000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>81100000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-52600000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-33100000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3100000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>38500000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-67800000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-10300000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-47500000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>6207000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>46000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-631000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-11500000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-56885000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
+      <c r="BE13"/>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>75700000.0</v>
+      </c>
+      <c r="C14">
         <v>77300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>82200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>77800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>80800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>78800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>81600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>85900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>88700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>96800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>93600000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>103000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>96900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>97400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>98700000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>101500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>103700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>105700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>114100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>132600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>123500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>119700000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>122500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>112900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>112100000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>112000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>113000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>139400000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>130200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>137700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>130500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>144700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>135300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>133300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>125300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>82497000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>63100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>62300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>60400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>59927000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>58008000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>57249000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>57777000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>55467000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>54327000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>51750000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>54777000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>50102000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>48603000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>50370000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>48462000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>55429000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>49261000.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BE14"/>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="N15">
         <v>700000.0</v>
       </c>
       <c r="O15">
         <v>700000.0</v>
       </c>
       <c r="P15">
         <v>700000.0</v>
       </c>
       <c r="Q15">
         <v>700000.0</v>
       </c>
       <c r="R15">
         <v>700000.0</v>
       </c>
       <c r="S15">
         <v>700000.0</v>
       </c>
       <c r="T15">
         <v>700000.0</v>
       </c>
       <c r="U15">
-        <v>2200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="V15">
         <v>2200000.0</v>
       </c>
       <c r="W15">
+        <v>2200000.0</v>
+      </c>
+      <c r="X15">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="Y15">
         <v>4300000.0</v>
       </c>
       <c r="Z15">
+        <v>4300000.0</v>
+      </c>
+      <c r="AA15">
         <v>20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20800000.0</v>
       </c>
       <c r="AB15">
         <v>20800000.0</v>
       </c>
       <c r="AC15">
+        <v>20800000.0</v>
+      </c>
+      <c r="AD15">
         <v>21800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20700000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>186000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>25600000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>25800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>25900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>26200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>26200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>20546000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19600000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19800000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>19596000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>19711000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>19480000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19821000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19501000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19514000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19489000.0</v>
       </c>
-      <c r="AW15">
-[...2 lines deleted...]
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
+      <c r="BE15"/>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>380900000.0</v>
+      </c>
+      <c r="C16">
         <v>477300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>416900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>475100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>427700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>680800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>577100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>818600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>660700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>911400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>752100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>458200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>518700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>654400000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>705800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>987900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1188600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1620300000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1640200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1839600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>842100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>321400000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>428800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>508400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>309800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>275500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>110600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>201200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>195200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>324000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>344300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>327400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>312500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>310000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>291400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>159900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>336400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>207073000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>46300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>93300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>107900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>211250000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>97939000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>179340000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>144804000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>218206000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>155506000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>235305000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>353277000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>546454000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>130628000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>136307000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>106376000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-81678500.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>259491000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>307869000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-1600000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-8400000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5600000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-5100000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2500000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2800000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1100000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-6700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3800000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1700000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2800000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2200000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2300000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-14600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5400000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6400000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2700000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>665000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-47000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-76000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>13000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-42000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-282000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-97000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>58000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-13000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>9000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>18000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-9000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
+      <c r="BE17"/>
     </row>
-    <row r="18" spans="1:56">
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-174700000.0</v>
+      </c>
+      <c r="C18">
         <v>43300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-81100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>88900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-417000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>113900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-92200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-79200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-238800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-149900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-62000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-237300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-105600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-278100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-134800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-329800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-143800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-251700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-324800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-375700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-385000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-266900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-275700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>198900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-61700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>25300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-113400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>23000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-132100000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>58100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>170500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-38500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-210800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>11200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>55207000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-39000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>28500000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-34800000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>140483000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-55507000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>97185000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-48027000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>90946000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-55418000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>48214000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-57174000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>67215000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>495000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>32277000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-3468000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-26946500.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-8216000.0</v>
       </c>
-      <c r="BD18"/>
+      <c r="BE18"/>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-68300000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-48700000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-46900000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-88900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-60500000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-43500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-50000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-63700000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-59000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-40800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>30000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-70300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-50800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>11400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-54900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-36900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>13500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>200000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-23300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-44100000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-87400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-167700000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-127100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-122800000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-98500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-400000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>201200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>7100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-10700000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>98900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-300000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-20961000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>3644000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>6827000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>9000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-957000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-766000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-40000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-152000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-51000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-411000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-339000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-721000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
+      <c r="BE19"/>
     </row>
-    <row r="20" spans="1:56">
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>11900000.0</v>
       </c>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>340300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>316700000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>29100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>146600000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>212600000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>7800000.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>100000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1219600000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
+      <c r="BE20"/>
     </row>
-    <row r="21" spans="1:56">
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>-6200000.0</v>
       </c>
       <c r="C21">
+        <v>-6200000.0</v>
+      </c>
+      <c r="D21">
         <v>65100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-48900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-108300000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-23900000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-33000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-63000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-135000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-56800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-45900000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>275300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>748500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-16500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>320000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1973100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1357100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-7200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>591100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-382600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>44500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>423100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1064505000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-75501000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>501000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>44621000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9621000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-35703000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1938000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>637791000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2016000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-145068000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-131409000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
+      <c r="BE21"/>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>-117100000.0</v>
+      </c>
+      <c r="C22">
         <v>-127400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-298200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-202100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-135600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-32800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-163500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-182000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-235500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-287700000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-226900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-121600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-337400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-134400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-224200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-344000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-567200000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-946100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-905800000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-561200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2176300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-54800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>49400000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-130200000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>170600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-100400000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>22200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-276400000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-42700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-176500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>29000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>30400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>28300000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>41617000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12178000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>43923000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6138000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>29819000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7376000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>31393000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4508000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>279617000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>33465000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61576000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-10258000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-38832000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>31149000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>15965000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-7900000.0</v>
+      </c>
+      <c r="C23">
         <v>167200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-37500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="E23">
         <v>-4500000.0</v>
       </c>
       <c r="F23">
+        <v>-4500000.0</v>
+      </c>
+      <c r="G23">
         <v>9300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-46900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>340100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>316800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-14600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>547900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-144600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-19100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-19300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-9200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-27300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-12100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-34000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-65819000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>31210000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-9274000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-969000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-11009000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1938000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>281000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-170000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-306000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-7849000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>355415000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1438000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6799000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-20716000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-52497000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-49155000.0</v>
       </c>
-      <c r="BD23"/>
+      <c r="BE23"/>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>30700000.0</v>
+      </c>
+      <c r="C24">
         <v>1600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2100000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-55000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3700000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-34500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-23000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>18000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>100000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>60000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9300000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>127700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>17200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4751000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-600000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>13000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5700000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-691000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-243000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1325000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1636000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-383000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-601000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3460000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1911000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2792000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-965000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-3846000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4035000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2086500.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>9792000.0</v>
       </c>
-      <c r="BD24"/>
+      <c r="BE24"/>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-64700000.0</v>
+      </c>
+      <c r="C25">
         <v>52100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>191000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-26900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-66200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>92800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-57000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-115000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-35700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-50100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-75700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-26800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>37200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-25100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-31400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-36600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>72200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>412900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>367700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>22200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1912800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>115400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>16000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-12200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>52400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-146000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>37600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>81500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-6400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>214000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>59700000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>49428000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14300000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10500000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>19300000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>33903000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>13091000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1989000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-8792000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>17822000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9438000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1124000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>17311000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16257000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1837000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-22300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-548000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5051500.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-70644000.0</v>
       </c>
-      <c r="BD25"/>
+      <c r="BE25"/>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>169600000.0</v>
       </c>
       <c r="D26">
         <v>169600000.0</v>
       </c>
       <c r="E26">
         <v>169600000.0</v>
       </c>
       <c r="F26">
+        <v>169600000.0</v>
+      </c>
+      <c r="G26">
         <v>254900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>243000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-2200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14200000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="N26">
         <v>-100000.0</v>
       </c>
       <c r="O26">
+        <v>-100000.0</v>
+      </c>
+      <c r="P26">
         <v>7800000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>-52200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-19100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-100000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1801200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>581300000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-400000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>274200000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-1000000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-700000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-424900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-6300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-13500000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-17500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-16500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>50000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>802800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-763000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
-        <v>-281000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT26">
         <v>-281000.0</v>
       </c>
       <c r="AU26">
+        <v>-281000.0</v>
+      </c>
+      <c r="AV26">
         <v>-92000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>-281000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-588000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
+      <c r="BE26"/>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>7300000.0</v>
+      </c>
+      <c r="C27">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="D27">
         <v>6000000.0</v>
       </c>
       <c r="E27">
+        <v>6000000.0</v>
+      </c>
+      <c r="F27">
         <v>5700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6900000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6300000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4500000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>25900000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-3600000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>24300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8400000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15900000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2700000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-7100000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AD27">
         <v>4000000.0</v>
       </c>
       <c r="AE27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF27">
         <v>4100000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2800000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1800000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-100000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3900000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AN27">
         <v>1700000.0</v>
       </c>
       <c r="AO27">
+        <v>1700000.0</v>
+      </c>
+      <c r="AP27">
         <v>1100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1103000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2199000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1439000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5739000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5221000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-1596000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1311000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6357000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>12000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-5883000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-20941000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>837000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>322000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>339000.0</v>
       </c>
-      <c r="BD27"/>
+      <c r="BE27"/>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>49300000.0</v>
+      </c>
+      <c r="C28">
         <v>-9100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>158000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-155200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>236300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>294000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>292900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>68900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>44200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-59700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-76300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-48300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1212200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>854700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>247800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>296600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>473500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>312400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-40000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-18400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-20600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-33900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-39500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-37400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-55500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-62400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-128700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-53700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>674300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1046140000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-49200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-74600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>147371000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-24603000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-63837000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-23645000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-27799000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-23378000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-169325000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-133362000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>351683000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4962000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2435000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-24228000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-52497000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-49155000.0</v>
       </c>
-      <c r="BD28"/>
+      <c r="BE28"/>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-128500000.0</v>
+      </c>
+      <c r="C29">
         <v>126700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>138400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-370000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>203600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-31500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-34600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-188300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-77800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>65900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-189900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-33300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-223600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-76600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-295000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-113900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-233800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-312900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-357900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-355700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-231900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-184000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>368800000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>56600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>152200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>224400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1700000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>129500000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>165400000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>329600000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>111200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-54100000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>172500000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>220321000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>77300000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>111100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>22900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>258332000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>16310000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>171352000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21563000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>178712000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>12342000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>107823000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1575000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>152677000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>71161000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>97622000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>35882000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>14479000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>23468000.0</v>
       </c>
-      <c r="BD29"/>
+      <c r="BE29"/>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-15500000.0</v>
+      </c>
+      <c r="C30">
         <v>-57700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-68300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-48700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-46900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-88900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-60500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-43500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-50000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-63700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-59000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-40800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-224000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-50800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-48000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-54900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-36900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-28800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-23300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-44100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-87400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-167700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-127100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-122800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-98500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-202900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>67200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-66700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-114800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-149900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>65900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-131700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-743500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1106365000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-120300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-76400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-51600000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-292350000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-72826000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-72882000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-71378000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-88200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-68772000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-56488000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-58231000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-88506000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-71878000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-70099000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-38301000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-43512000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-21892000.0</v>
       </c>
-      <c r="BD30"/>
+      <c r="BE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>