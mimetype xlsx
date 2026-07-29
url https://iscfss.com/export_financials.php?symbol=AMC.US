--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4039,419 +4042,425 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
         <v>124</v>
       </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>396700000.0</v>
+      </c>
+      <c r="C2">
         <v>273500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>382900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>279100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>305100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>232900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>378300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>247700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>301100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>250200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>320500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>236500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>285500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>257000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>330500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>230700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>308900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>295400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>377100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>267600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>235200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>264900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>298800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>376900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>436100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>337100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>543300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>361600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>423200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>382800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>452600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>395100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>535800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>454200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>569600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>469100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>477800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>510400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>501761000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>261447000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>298456000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>240807000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>313025000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>212195000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>268891000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>210326000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>262635000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>181727000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>258690000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>223984000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>268163000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>189767000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>256845000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>226220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195938000.0</v>
       </c>
       <c r="BE2">
         <v>195938000.0</v>
       </c>
       <c r="BF2">
+        <v>195938000.0</v>
+      </c>
+      <c r="BG2">
         <v>158561000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>165416000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4469,52 +4478,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
+      <c r="BH3"/>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4532,263 +4542,265 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
+      <c r="BH4"/>
     </row>
-    <row r="5" spans="1:59">
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-73700000.0</v>
+      </c>
+      <c r="C5">
         <v>-57699999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-42200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-53100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-68200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-79300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-132000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-102200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-110800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-113600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-78200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-115400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-124600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-84600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-77300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-106200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-80200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-33900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>38700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-52000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-63600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-119600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-96700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-28600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-19400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>26000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>33500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>140500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>125600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>105800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>72100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2551000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2070000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1596000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>922000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2804000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1146000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3108000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4228000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>12844000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>24737000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>26177000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>26019000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>24204000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6784000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17072000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>766774000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-20203000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-21076000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3991000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4799,1781 +4811,1810 @@
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
-      <c r="AY6"/>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
+      <c r="BH6"/>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>3863600000.0</v>
+      </c>
+      <c r="C7">
         <v>3965400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4097500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4186900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4265000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4264600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4201800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4319100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4336500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4447100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4564900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4546500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4690200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>58500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>58800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4868500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5077800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5253600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5323400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5469100000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>79400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5590300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>96000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>94700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5419800000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5461000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5599500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5525200000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5543100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5525900000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
+      <c r="BH7"/>
     </row>
-    <row r="8" spans="1:59">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
+        <v>8900000.0</v>
+      </c>
+      <c r="C8">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="D8">
         <v>5100000.0</v>
       </c>
       <c r="E8">
-        <v>4300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="F8">
         <v>4300000.0</v>
       </c>
       <c r="G8">
+        <v>4300000.0</v>
+      </c>
+      <c r="H8">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="I8">
         <v>3600000.0</v>
       </c>
       <c r="J8">
-        <v>2600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="K8">
         <v>2600000.0</v>
       </c>
       <c r="L8">
+        <v>2600000.0</v>
+      </c>
+      <c r="M8">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="N8">
         <v>5300000.0</v>
       </c>
       <c r="O8">
         <v>5300000.0</v>
       </c>
       <c r="P8">
         <v>5300000.0</v>
       </c>
       <c r="Q8">
-        <v>5200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="R8">
         <v>5200000.0</v>
       </c>
       <c r="S8">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="T8">
         <v>5100000.0</v>
       </c>
       <c r="U8">
         <v>5100000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>5100000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
+      <c r="BH8"/>
     </row>
-    <row r="9" spans="1:59">
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>7121500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7122300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6892100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6886100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6714200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6624500000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>5361200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5322100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5045100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4831800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4831200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4811800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4857500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4852300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4847400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3657100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2465600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2125000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2007300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2003600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2001900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2008900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2006800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2001700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1998400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1994500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2247000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2242900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2241600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2240000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2240300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2237800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1627384000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1187244000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1185539000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1184121000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1183218000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1182070000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1179782000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1178280000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1172515000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1167285000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1168829000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1167509000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
+      <c r="BH9"/>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>778400000.0</v>
+      </c>
+      <c r="C10">
         <v>380900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>428500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>416900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>423700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>378700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>632300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>527400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>770300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>660700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>884300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>729700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>435300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>495600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>631500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>684600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>965200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1164900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1592500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1612500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1811200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>813100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>308300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>417900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>498000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>299800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>265000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>100400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>190500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>184600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>313300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>333300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>316400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>300900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>310000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>260000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>127800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>313100000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>207073000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>46312000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>93316000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>107927000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>211250000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>97939000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>179340000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>144804000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>218206000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>155506000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>235305000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>353277000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>546454000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>130628000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>136307000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-133071000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>133071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277605000.0</v>
       </c>
       <c r="BE10">
         <v>277605000.0</v>
       </c>
       <c r="BF10">
+        <v>277605000.0</v>
+      </c>
+      <c r="BG10">
         <v>440962000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>417408000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>428500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>365800000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>423700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>378700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>632300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>527400000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>435300000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>495600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>631500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>684600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>965200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1164900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1592500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1612500000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1811200000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
+      <c r="BH11"/>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>778400000.0</v>
+      </c>
+      <c r="C12">
         <v>380900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>428500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>416900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>423700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>378700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>632300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>527400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>770300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>660700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>884300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>729700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>435300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>495600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>631500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>684600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>965200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1164900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1592500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1612500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1811200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>813100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>308300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>417900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>498000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>299800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>265000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>100400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>190500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>184600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>313300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>333300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>316400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>300900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>310000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>260000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>127800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>313100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>207073000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46312000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>93316000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>107927000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>211250000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>97939000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>179340000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>144804000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>218206000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>155506000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>235305000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>353277000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>546454000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>130628000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>136307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133071000.0</v>
       </c>
       <c r="BC12">
         <v>133071000.0</v>
       </c>
       <c r="BD12">
-        <v>277605000.0</v>
+        <v>133071000.0</v>
       </c>
       <c r="BE12">
         <v>277605000.0</v>
       </c>
       <c r="BF12">
+        <v>277605000.0</v>
+      </c>
+      <c r="BG12">
         <v>440962000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>417408000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
+        <v>8900000.0</v>
+      </c>
+      <c r="C13">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="D13">
         <v>5100000.0</v>
       </c>
       <c r="E13">
-        <v>4300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="F13">
         <v>4300000.0</v>
       </c>
       <c r="G13">
+        <v>4300000.0</v>
+      </c>
+      <c r="H13">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="I13">
         <v>3600000.0</v>
       </c>
       <c r="J13">
-        <v>2600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="K13">
         <v>2600000.0</v>
       </c>
       <c r="L13">
+        <v>2600000.0</v>
+      </c>
+      <c r="M13">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="N13">
         <v>5200000.0</v>
       </c>
       <c r="O13">
         <v>5200000.0</v>
       </c>
       <c r="P13">
         <v>5200000.0</v>
       </c>
       <c r="Q13">
         <v>5200000.0</v>
       </c>
       <c r="R13">
         <v>5200000.0</v>
       </c>
       <c r="S13">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="T13">
         <v>5100000.0</v>
       </c>
       <c r="U13">
         <v>5100000.0</v>
       </c>
       <c r="V13">
+        <v>5100000.0</v>
+      </c>
+      <c r="W13">
         <v>4500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000.0</v>
       </c>
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
       <c r="AE13">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AF13">
         <v>1400000.0</v>
       </c>
       <c r="AG13">
+        <v>1400000.0</v>
+      </c>
+      <c r="AH13">
         <v>1700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="AJ13">
         <v>2100000.0</v>
       </c>
       <c r="AK13">
+        <v>2100000.0</v>
+      </c>
+      <c r="AL13">
         <v>2200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2500000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2180000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973000.0</v>
       </c>
       <c r="AP13">
         <v>973000.0</v>
       </c>
       <c r="AQ13">
+        <v>973000.0</v>
+      </c>
+      <c r="AR13">
         <v>2336000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>972000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>2336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398000.0</v>
       </c>
       <c r="AU13">
         <v>2398000.0</v>
       </c>
       <c r="AV13">
         <v>2398000.0</v>
       </c>
       <c r="AW13">
-        <v>2441000.0</v>
+        <v>2398000.0</v>
       </c>
       <c r="AX13">
         <v>2441000.0</v>
       </c>
       <c r="AY13">
+        <v>2441000.0</v>
+      </c>
+      <c r="AZ13">
         <v>972000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>946000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>15000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BE13">
         <v>14000.0</v>
       </c>
       <c r="BF13">
         <v>14000.0</v>
       </c>
       <c r="BG13">
         <v>14000.0</v>
       </c>
+      <c r="BH13">
+        <v>14000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>631343000.0</v>
+      </c>
+      <c r="C14">
         <v>539664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>513010000.0</v>
       </c>
       <c r="D14">
         <v>513010000.0</v>
       </c>
       <c r="E14">
+        <v>513010000.0</v>
+      </c>
+      <c r="F14">
         <v>433144000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>430973000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>383958000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>361853000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>321581000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>263411000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>218620000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>162607000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>151347000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>156260866.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>131033764.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110525044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113847138.0</v>
       </c>
       <c r="R14">
         <v>113847138.0</v>
       </c>
       <c r="S14">
+        <v>113847138.0</v>
+      </c>
+      <c r="T14">
         <v>117169231.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
+        <v>111406416.0</v>
+      </c>
+      <c r="V14">
         <v>54482831.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>90691826.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17261455.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12205430.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11822819.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>23628866.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11769663.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11769665.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15359838.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23524146.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23454390.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13954278.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14518565.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14511878.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14650029.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14855392.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29730959.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13758778.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11428417.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11138852.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>22282239.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11130123.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11123323.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22229879.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11110857.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11097483.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11091363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11064503.0</v>
       </c>
       <c r="AW14">
         <v>11064503.0</v>
       </c>
       <c r="AX14">
+        <v>11064503.0</v>
+      </c>
+      <c r="AY14">
         <v>11037530.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8850424.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8613331.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>21476353.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8613334.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14496900.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15115500.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
+      <c r="BH14"/>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5200000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>5200000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>5200000.0</v>
       </c>
       <c r="R15">
         <v>5200000.0</v>
       </c>
       <c r="S15">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="T15">
         <v>5100000.0</v>
       </c>
       <c r="U15">
+        <v>5100000.0</v>
+      </c>
+      <c r="V15">
         <v>5000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2300000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AF15">
         <v>1400000.0</v>
       </c>
       <c r="AG15">
+        <v>1400000.0</v>
+      </c>
+      <c r="AH15">
         <v>1700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="AJ15">
         <v>2100000.0</v>
       </c>
       <c r="AK15">
+        <v>2100000.0</v>
+      </c>
+      <c r="AL15">
         <v>2200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053000.0</v>
       </c>
       <c r="AO15">
         <v>2053000.0</v>
       </c>
       <c r="AP15">
         <v>2053000.0</v>
       </c>
       <c r="AQ15">
-        <v>2336000.0</v>
+        <v>2053000.0</v>
       </c>
       <c r="AR15">
         <v>2336000.0</v>
       </c>
       <c r="AS15">
         <v>2336000.0</v>
       </c>
       <c r="AT15">
-        <v>2398000.0</v>
+        <v>2336000.0</v>
       </c>
       <c r="AU15">
         <v>2398000.0</v>
       </c>
       <c r="AV15">
         <v>2398000.0</v>
       </c>
       <c r="AW15">
-        <v>2441000.0</v>
+        <v>2398000.0</v>
       </c>
       <c r="AX15">
         <v>2441000.0</v>
       </c>
       <c r="AY15">
+        <v>2441000.0</v>
+      </c>
+      <c r="AZ15">
         <v>972000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2569000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>15000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
-[...1 lines deleted...]
-      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>14000.0</v>
       </c>
       <c r="BG15">
         <v>14000.0</v>
       </c>
+      <c r="BH15">
+        <v>14000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>452600000.0</v>
+      </c>
+      <c r="C16">
         <v>446900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>465500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>411500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>423100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>412000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>432400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>385100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>399100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>394200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>421800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>411000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>385300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>391700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>402700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>343400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>373100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>379800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>408600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>392100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>402100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>404300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>405400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>400900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>406100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>400300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>449200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>347500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>369800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>370100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>414800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>293200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>311200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>332900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>401000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>284600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>292800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>294500000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>277237000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>162737000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>170833000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>183072000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>221679000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>167938000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>176806000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>183374000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>213882000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>150065000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>159944000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>169881000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>202833000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>136407000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>142240000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>174355000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>147840000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>141237000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>92659000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>105609000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>126198000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>62953000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>51445000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>75828000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>73844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96824000.0</v>
       </c>
       <c r="AW17">
         <v>96824000.0</v>
       </c>
       <c r="AX17">
         <v>96824000.0</v>
       </c>
-      <c r="AY17"/>
+      <c r="AY17">
+        <v>96824000.0</v>
+      </c>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
+      <c r="BH17"/>
     </row>
-    <row r="18" spans="1:59">
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>32500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>32700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>31200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>31300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>34000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>40500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>43400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>43200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>47700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>46000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>49800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>51700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>45800000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>41600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44300000.0</v>
       </c>
       <c r="AG18">
         <v>44300000.0</v>
       </c>
       <c r="AH18">
+        <v>44300000.0</v>
+      </c>
+      <c r="AI18">
         <v>48500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>49600000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>47400000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>46900000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>26600000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>20962000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>9685000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>13129000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
-      <c r="AY18"/>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
+      <c r="BH18"/>
     </row>
-    <row r="19" spans="1:59">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6591,1167 +6632,1183 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
+      <c r="BH19"/>
     </row>
-    <row r="20" spans="1:59">
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
+        <v>2377600000.0</v>
+      </c>
+      <c r="C20">
         <v>2391900000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2416100000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2400000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2393400000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2362200000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2301100000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2351600000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2325500000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2322100000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2358700000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2310800000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2310200000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2342700000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2342000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2307400000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2354600000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2415400000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2429800000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2451200000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2472100000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2491000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2547300000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2874400000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2988400000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2938000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>4789100000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>4693800000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>4763000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>4787900000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4788700000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4820800000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4830700000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4944200000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4931700000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4889500000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>4832200000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4823700000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3932960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410713000.0</v>
       </c>
       <c r="AO20">
         <v>2410713000.0</v>
       </c>
       <c r="AP20">
+        <v>2410713000.0</v>
+      </c>
+      <c r="AQ20">
         <v>2410580000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2406691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289800000.0</v>
       </c>
       <c r="AS20">
         <v>2289800000.0</v>
       </c>
       <c r="AT20">
         <v>2289800000.0</v>
       </c>
       <c r="AU20">
         <v>2289800000.0</v>
       </c>
       <c r="AV20">
         <v>2289800000.0</v>
       </c>
       <c r="AW20">
         <v>2289800000.0</v>
       </c>
       <c r="AX20">
         <v>2289800000.0</v>
       </c>
       <c r="AY20">
         <v>2289800000.0</v>
       </c>
       <c r="AZ20">
-        <v>2294231000.0</v>
+        <v>2289800000.0</v>
       </c>
       <c r="BA20">
         <v>2294231000.0</v>
       </c>
-      <c r="BB20"/>
-      <c r="BC20">
+      <c r="BB20">
+        <v>2294231000.0</v>
+      </c>
+      <c r="BC20"/>
+      <c r="BD20">
         <v>2249153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953686000.0</v>
       </c>
       <c r="BE20">
         <v>1953686000.0</v>
       </c>
       <c r="BF20">
         <v>1953686000.0</v>
       </c>
       <c r="BG20">
         <v>1953686000.0</v>
       </c>
+      <c r="BH20">
+        <v>1953686000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:59">
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>146000000.0</v>
+      </c>
+      <c r="C21">
         <v>146400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>147400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>147600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>148200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>145600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>144300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>147200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>145500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>145800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>146700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>145500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>147100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>147400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>147300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>144800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>148100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>151800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>153400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>154700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>156800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>158300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>163200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>164500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>174300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>175100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>195300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>193900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>197600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>199000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>352100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>359300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>365300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>378000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>380500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>387800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>389400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>362600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>365142000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>231179000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>233329000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>235508000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>237376000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>219017000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>221112000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>223314000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>225515000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>227716000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>229917000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>232118000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>234319000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>236553000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>238830000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>275203000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>165831000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>135024000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>142602000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>149493000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>42600000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="G22">
         <v>51200000.0</v>
       </c>
-      <c r="H22"/>
+      <c r="H22">
+        <v>51200000.0</v>
+      </c>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>39500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>36400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>34900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>33300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>21300000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>37500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>35200000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>141500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>66000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>34000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6800000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>117000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>221400000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>29041000.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13992000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>108858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108071000.0</v>
       </c>
       <c r="AT22">
         <v>108071000.0</v>
       </c>
       <c r="AU22">
+        <v>108071000.0</v>
+      </c>
+      <c r="AV22">
         <v>10516000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>90109000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>93405000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>111827000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BB22">
+        <v>1.0</v>
+      </c>
+      <c r="BC22"/>
+      <c r="BD22">
         <v>8859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11771000.0</v>
       </c>
       <c r="BE22">
         <v>11771000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BF22">
+        <v>11771000.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
         <v>10214000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>8043600000.0</v>
+      </c>
+      <c r="C23">
         <v>7684800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8017800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8020700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8173900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8053000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8247500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8324100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8594700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8538700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9009200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8793100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8669700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8847600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9135600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9206100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9818300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10345400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10821500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11057500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11329100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10488700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10276400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10876200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11271600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11238300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13675800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13281300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13514900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13473200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9495800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9363000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9531800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9685700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9805900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9910700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9811700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9940000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8618149000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4969256000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4948541000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4931071000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5110085000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4667160000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4739325000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4662755000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4763732000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4612915000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4709696000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4813028000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5046724000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4326866000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4349076000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>766774000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>3640267000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3827178000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3855954000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>3702700000.0</v>
+      </c>
+      <c r="C24">
         <v>3944100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4018600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3990100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3989200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3975400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4010900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4048400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4212400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4518000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4552300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4750400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4795600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4862000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5120800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5197200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5358200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5501800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5408000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5432800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5480400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5439400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5695800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5803800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5498000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5020800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4733400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4710100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4713100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4737700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5201000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5357000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4739400000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4817200000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4799000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4871800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4848200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4793100000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4355114000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1929628000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1913439000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1851160000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2017639000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1842485000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1846582000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1871418000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1876665000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1883795000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1889214000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2039521000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2178930000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2179112000.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>2187040000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
+      <c r="BH24"/>
     </row>
-    <row r="25" spans="1:59">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>4065300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4037500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4037100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4020800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4055800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4097000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>4795600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4862000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5174100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5197200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5358200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5501800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5408000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5432800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5480400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5439400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5695800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5803800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5498000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5020800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4733400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4710100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4713100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4737700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5201000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5357000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4739400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4817200000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4799000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4871800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4848200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4793100000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4355114000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1929628000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1913439000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1851160000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2017639000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1842485000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1846582000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1871418000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1876665000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1883795000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1889214000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2039521000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
+      <c r="BH25"/>
     </row>
-    <row r="26" spans="1:59">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>65200000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>69300000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>72600000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>93400000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>102600000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>148000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>97000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>97500000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>267100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1800000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>263300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AG26">
         <v>500000.0</v>
       </c>
       <c r="AH26">
         <v>500000.0</v>
       </c>
       <c r="AI26">
+        <v>500000.0</v>
+      </c>
+      <c r="AJ26">
         <v>324500000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>421400000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>432572000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>346869000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
+      <c r="BH26"/>
     </row>
-    <row r="27" spans="1:59">
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7769,1511 +7826,1535 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
+      <c r="BH27"/>
     </row>
-    <row r="28" spans="1:59">
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>6936800000.0</v>
+      </c>
+      <c r="C28">
         <v>7548400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7707500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11361500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7850500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7924100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7644600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7935700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7901700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8329400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8258000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8587200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9070500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-437100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9509200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9490800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9610500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9158900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9309400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1731800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10236600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-212300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-323200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10439800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10202000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-165100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10156300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10087100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10094200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5146500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5106700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4507200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4602900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>341400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4700900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4806600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4583200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>468334000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1902716000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1839319000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1853216000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-109386000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1762349000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-73462000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-36986000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-108948000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-44451000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-122494000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-238750000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1842789000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2063021000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2064061000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>133071000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-133071000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-277605000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2056921000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1939729000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2103801000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>2398900000.0</v>
+      </c>
+      <c r="C29">
         <v>2037400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2143700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2232500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2283800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2300400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2314600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2458700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2638900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2512000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2729500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2632400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2232900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2291600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2516200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2746200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3051400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3343500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3638500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3810100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4095700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3150000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2830700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3453700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3942600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3966800000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
+      <c r="BH29"/>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>125600000.0</v>
+      </c>
+      <c r="C30">
         <v>103300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>157300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>102300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>123600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>92600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>169500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>108100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>156000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>140400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>205200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>134200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>137800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>105700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>167600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>108400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>121700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>107300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>170400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>129600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>88500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>86000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>99000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>126800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>265900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>157900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>228500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>193800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>284200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>155200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>179100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>167100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>298000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>128900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>153800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>144800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>222389000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>57741000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>67231000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>85048000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>106079000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>56794000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>81849000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>48211000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>102281000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>42938000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>63550000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>53316000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>106148000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>47452000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75727000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>97108000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>43038000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>29817000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28060000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-4594300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5040000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5080500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5188100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5031300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4829500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4745500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4372700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4248600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4033600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4958700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5595600000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5409000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4738100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4187100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3770200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3704400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3635500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3683400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3742800000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3925200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3225700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3236900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3199000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2852100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2744100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2584600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2287368000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1075111000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1090116000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1098754000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1104000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-993519000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-988496000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1015306000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1001157000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1006937000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-993819000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1009315000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
+      <c r="BH31"/>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>-859900000.0</v>
+      </c>
+      <c r="C32">
         <v>-1082600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1041800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-984400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-912100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-876500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-797600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-789800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-575700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-590000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-429300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-548700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-846600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-971800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-788200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-717400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-405300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-261300000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>82400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>173800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>453900000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-568500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1091500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-979600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-1031500000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-1060300000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
+      <c r="BH32"/>
     </row>
-    <row r="33" spans="1:59">
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>7005400000.0</v>
+      </c>
+      <c r="C33">
         <v>7102100000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7287300000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7401700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7465100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7418400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7300300000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7535000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7519200000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7625700000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7806100000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7813000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7962000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8107100000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8233500000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8300900000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8606900000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8940900000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8951200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9194600000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9316800000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9472700000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9789400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10267600000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10591900000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10686500000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>13002700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12832600000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12924900000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12921600000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8714500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8676500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8690900000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8947600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8933500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9288700000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>9189400000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>9049000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7958198000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4773629000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4693069000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4644398000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4695718000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4319169000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4276774000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4274902000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4253993000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4243627000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4234778000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4211542000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4203201000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4075319000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4060248000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>-133071000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3953444000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3128220000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3233708000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3267133000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3325953000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:59">
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>563600000.0</v>
+      </c>
+      <c r="C34">
         <v>566800000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>529600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>540300000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>542900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>541700000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>520500000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>561200000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>574700000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>582900000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>556000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>591100000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4869900000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4830900000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>580800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4933800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5139000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5325000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>5383800000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>5549400000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>708100000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5717800000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>5819800000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5776200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>5594600000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5631700000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5749000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5690900000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5711100000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5693400000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1527100000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1548400000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1534400000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1512500000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1434700000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1386100000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1292500000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1279800000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1065841000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>877690000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>860814000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>373010000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>840225000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>751104000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>753411000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>739469000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>736532000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>715214000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>711494000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>707096000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
+      <c r="BH34"/>
     </row>
-    <row r="35" spans="1:59">
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>7598200000.0</v>
+      </c>
+      <c r="C35">
         <v>7945999999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8140300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8194800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8278400000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8279700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8263200000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8430500000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8640100000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9066700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9224700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9402300000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9698000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9725600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10069800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10162500000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10528400000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10857900000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10823100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11011100000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11175400000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11191200000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11556100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11623400000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>11135800000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10700200000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10528400000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10450800000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10475900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10476900000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>6769700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6949700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6318100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6378200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6283300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6305300000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6187600000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6099500000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5441917000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2807318000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2774253000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2799830000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2857864000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2593589000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2599993000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2610887000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2613197000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2599009000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2600708000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2746617000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2881258000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2967992000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2970400000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>2070671000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2087495000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2902179000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2908197000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3134059000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:59">
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>202300000.0</v>
+      </c>
+      <c r="C36">
         <v>198500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>140200000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>194500000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>204200000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>191000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>123200000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>199400000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>197600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>186000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>116300000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>195300000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>198200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>206500000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>128700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>224400000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>158000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>199400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>152000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>251400000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>260700000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>273100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>207100000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>414800000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>455800000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>450200000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>235900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>537900000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>520400000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>493700000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>242200000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>438300000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>438600000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>505400000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>71400000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>544700000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>509100000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>595100000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>67730000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>518229000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>508371000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>483067000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>90953000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>422122000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>414425000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>395417000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>70735000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>397365000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>388413000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>400766000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>121739000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>388961000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>389390000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-133071000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-3953444000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-3128220000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>67874000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>248711000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>63458000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:59">
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-      <c r="V37">
+      <c r="V37"/>
+      <c r="W37">
         <v>22400000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>26900000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>34700000.0</v>
       </c>
-      <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -9284,896 +9365,912 @@
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
-      <c r="AY37"/>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
+      <c r="BH37"/>
     </row>
-    <row r="38" spans="1:59">
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>56</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>7265200000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>43000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>212400000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>212800000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>199900000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>314900000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>199900000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>184500000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>198200000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>206500000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9135600000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>220600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8853100000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10399600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>249600000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>253300000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2231100000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>267500000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7079000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>7230000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>450900000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>445600000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>190200000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>566400000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>549700000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>524700000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>166500000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>467300000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>466300000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>533600000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5817000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6044200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5935400000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5886800000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-23692000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3235678000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3245072000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3234764000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3293790000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3005643000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2998558000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3008042000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3006763000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3029591000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3027170000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3019508000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3023447000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2919745000.0</v>
       </c>
-      <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>19588000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>105488000.0</v>
       </c>
-      <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
+      <c r="BH38"/>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>134200000.0</v>
+      </c>
+      <c r="C39">
         <v>98500000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>144700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>99800000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>161500000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>163300000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>94200000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>153600000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>149200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>111900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>74100000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>116200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>134600000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>116100000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>112200000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>89600000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>99000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>76100000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>120800000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>84200000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>116900000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>82300000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>111000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>125200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>30800000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>190400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>171000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>173200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>148600000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>198000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>345400000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>270100000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>28000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>233100000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>340700000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>433100000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>61487000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>91574000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>94925000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>93698000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>18041000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>193258000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>93291000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>86767000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>15265000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>80735000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>82658000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>83066000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>176405000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>73467000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>76794000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>61768000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>74145000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>89266000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>74319000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:59">
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>332100000.0</v>
+      </c>
+      <c r="C40">
         <v>358700000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>338200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>334900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>318900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>266400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>259300000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>318300000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>311400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>319500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>349100000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>342800000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>328600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>490600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>364300000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>349100000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>325900000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>365300000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>257000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>299400000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>286700000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>291700000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>257800000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>268900000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>257500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>263000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>324600000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-817600000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-845600000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-822200000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>305100000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>387100000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>312200000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>348500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>351100000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>337400000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>289800000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>330700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>328949000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>151573000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>131877000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>141037000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>158664000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>160337000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>153604000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>136459000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>136262000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>148391000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>141509000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>135742000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>123749000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>167455000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>137693000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>340688000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>384549000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>104781000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>154008000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>94882000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>623900000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>747100000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>643000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>668100000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>681200000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>707800000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>706700000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>725300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>736600000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>765100000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>819400000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>826000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>809500000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>810100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>791600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>793600000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>801400000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>795600000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1569100000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1593100000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1579100000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1561500000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1434700000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1386100000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1292500000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1279800000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1065841000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>877690000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>860814000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>857678000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>840225000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>751104000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>753411000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>739469000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>736532000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>715214000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>711494000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>707096000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>700859000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>788880000.0</v>
       </c>
-      <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>703872000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
+      <c r="BH41"/>
     </row>
-    <row r="42" spans="1:59">
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>7719800000.0</v>
+      </c>
+      <c r="C42">
         <v>7221400000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>7121500000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7122300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6892100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6886100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6714200000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6624500000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6601100000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6237700000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6221900000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5787600000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5361200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5322100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>5045100000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4831800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4831200000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4811800000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4857400000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4852300000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4847400000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3600700000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2409200000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2068600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1950900000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1947200000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1945500000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1952500000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1950400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1945300000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1942000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1938100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2190600000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2195200000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2192600000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2222800000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2239600000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2237100000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1626704000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1186564000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1185939000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1184521000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1181174000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1182754000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1177738000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1176174000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1170409000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1165179000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1166772000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1165452000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1185740000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>812865000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>801796000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>808686000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>492925000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>670729000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>670085000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>668767000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:59">
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10191,1622 +10288,1643 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
+      <c r="BH43"/>
     </row>
-    <row r="44" spans="1:59">
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>100000.0</v>
       </c>
-      <c r="O44"/>
-      <c r="P44">
+      <c r="O44">
         <v>100000.0</v>
       </c>
-      <c r="Q44"/>
+      <c r="P44"/>
+      <c r="Q44">
+        <v>100000.0</v>
+      </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>400000.0</v>
       </c>
       <c r="AH44">
+        <v>400000.0</v>
+      </c>
+      <c r="AI44">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AJ44">
         <v>800000.0</v>
       </c>
       <c r="AK44">
         <v>800000.0</v>
       </c>
       <c r="AL44">
+        <v>800000.0</v>
+      </c>
+      <c r="AM44">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080000.0</v>
       </c>
       <c r="AN44">
         <v>1080000.0</v>
       </c>
       <c r="AO44">
         <v>1080000.0</v>
       </c>
       <c r="AP44">
         <v>1080000.0</v>
       </c>
       <c r="AQ44">
-        <v>1364000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="AR44">
         <v>1364000.0</v>
       </c>
       <c r="AS44">
         <v>1364000.0</v>
       </c>
       <c r="AT44">
-        <v>1426000.0</v>
+        <v>1364000.0</v>
       </c>
       <c r="AU44">
         <v>1426000.0</v>
       </c>
       <c r="AV44">
         <v>1426000.0</v>
       </c>
       <c r="AW44">
-        <v>1469000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="AX44">
         <v>1469000.0</v>
       </c>
       <c r="AY44">
         <v>1469000.0</v>
       </c>
       <c r="AZ44">
+        <v>1469000.0</v>
+      </c>
+      <c r="BA44">
         <v>1811000.0</v>
       </c>
-      <c r="BA44"/>
       <c r="BB44"/>
-      <c r="BC44">
+      <c r="BC44"/>
+      <c r="BD44">
         <v>1811000.0</v>
       </c>
-      <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
+      <c r="BH44"/>
     </row>
-    <row r="45" spans="1:59">
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>7885600000.0</v>
+      </c>
+      <c r="C45">
         <v>7931500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8044100000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8120800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8164300000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8062500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7950500000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8104700000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8047700000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>8116200000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8214700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5161400000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5306500000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5410500000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8375900000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5623900000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>4308000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>6549000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>6774000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>6808300000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>6972800000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>7122700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>531467000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>7376300000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7412800000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>7410000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>606864000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3028600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3028100000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>3091300000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>661728000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>3244500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3254000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3162200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>721325000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1537951000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1447997000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1409634000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>25000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1313526000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1278216000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1266860000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>22000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1214036000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1207608000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1192034000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>25000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1155574000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1137797000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>883697000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>922134000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>958722000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:59">
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>4279500000.0</v>
+      </c>
+      <c r="C46">
         <v>4365300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4511500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4641700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4710700000.0</v>
       </c>
       <c r="F46">
         <v>4710700000.0</v>
       </c>
       <c r="G46">
+        <v>4710700000.0</v>
+      </c>
+      <c r="H46">
         <v>4662400000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4836300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4850600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4963800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5104900000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5161400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5306500000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5410500000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5522100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5623900000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5843200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6025700000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6118400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6334900000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6424000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6549000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6774000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6808300000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6972800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7122700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7445200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7376300000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7412800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>7410000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3039600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3028600000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3028100000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3091300000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3116500000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3244500000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3254000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3162200000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3035859000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1537951000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1447997000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1409634000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1401928000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1313526000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1278216000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1266860000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1247230000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1214036000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1207608000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1192034000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1179754000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1155574000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1137797000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1147959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>883697000.0</v>
       </c>
       <c r="BE46">
         <v>883697000.0</v>
       </c>
       <c r="BF46">
+        <v>883697000.0</v>
+      </c>
+      <c r="BG46">
         <v>922134000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>958722000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:59">
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4518400000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4641700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4710700000.0</v>
       </c>
       <c r="F47">
         <v>4710700000.0</v>
       </c>
       <c r="G47">
+        <v>4710700000.0</v>
+      </c>
+      <c r="H47">
         <v>4665900000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4836300000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5161400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5306500000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5410500000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5528600000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5623900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5843200000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6025700000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6118400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6334900000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6424000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6549000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6774000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2332500000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2417500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2520400000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2649200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2581400000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2613900000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2600800000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3039600000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3028600000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3028100000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3091300000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3116500000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3244500000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3254000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3162200000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3035859000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1537951000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1447997000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1409634000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1401928000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1313526000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1278216000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1266860000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1247230000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1214036000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1207608000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1192034000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1179754000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1155574000.0</v>
       </c>
-      <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>1147959000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
+      <c r="BH47"/>
     </row>
-    <row r="48" spans="1:59">
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>-9107700000.0</v>
+      </c>
+      <c r="C48">
         <v>-9096300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-8979200000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-8851800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-8553600000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-8548900000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-8346800000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-8211200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8190500000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-8157700000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-7994200000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-7812200000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-7824500000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7833100000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-7597600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-7309900000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-7083000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6961400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-6624000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-6489500000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-6265400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-5902300000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5335300000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-4387800000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3463700000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2902600000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-706200000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-673500000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-597700000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-623400000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-550900000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-710600000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-255500000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-251700000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-207900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>94500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>163600000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>366500000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>384401000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>376094000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>365418000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>360918000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>352389000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>330426000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>337870000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>313582000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>327081000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>316839000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>329039000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>317222000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>321730000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>30113000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>8648000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-42670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-492939000.0</v>
       </c>
       <c r="BE48">
         <v>-492939000.0</v>
       </c>
       <c r="BF48">
+        <v>-492939000.0</v>
+      </c>
+      <c r="BG48">
         <v>-415275000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-398841000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:59">
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-7824500000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-7833100000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-7309900000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-7083000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-6961400000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-6624000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-6489500000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-6265400000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-5902300000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-5335300000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-4387800000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-3463700000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-2902600000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-706200000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-673500000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-597700000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-623400000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-550900000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-710600000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-255500000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-251700000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-207900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>94500000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>163600000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>366500000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>384401000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>376094000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>365418000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>360918000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>352389000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>330426000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>337870000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>313582000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>327081000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>316839000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>329039000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>317222000.0</v>
       </c>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
+      <c r="BH49"/>
     </row>
-    <row r="50" spans="1:59">
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>148900000.0</v>
+      </c>
+      <c r="C50">
         <v>19800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19900000.0</v>
       </c>
       <c r="D50">
         <v>19900000.0</v>
       </c>
       <c r="E50">
+        <v>19900000.0</v>
+      </c>
+      <c r="F50">
         <v>20000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>62800000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>64200000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>95600000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>123100000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>25000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>25100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="M50">
         <v>20000000.0</v>
       </c>
       <c r="N50">
         <v>20000000.0</v>
       </c>
       <c r="O50">
         <v>20000000.0</v>
       </c>
       <c r="P50">
+        <v>20000000.0</v>
+      </c>
+      <c r="Q50">
         <v>128100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="R50">
         <v>20000000.0</v>
       </c>
       <c r="S50">
         <v>20000000.0</v>
       </c>
       <c r="T50">
         <v>20000000.0</v>
       </c>
       <c r="U50">
         <v>20000000.0</v>
       </c>
       <c r="V50">
         <v>20000000.0</v>
       </c>
       <c r="W50">
         <v>20000000.0</v>
       </c>
       <c r="X50">
         <v>20000000.0</v>
       </c>
       <c r="Y50">
         <v>20000000.0</v>
       </c>
       <c r="Z50">
         <v>20000000.0</v>
       </c>
       <c r="AA50">
         <v>20000000.0</v>
       </c>
       <c r="AB50">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AC50">
         <v>21400000.0</v>
       </c>
       <c r="AD50">
+        <v>21400000.0</v>
+      </c>
+      <c r="AE50">
         <v>15200000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="AG50">
         <v>15200000.0</v>
       </c>
       <c r="AH50">
         <v>15200000.0</v>
       </c>
       <c r="AI50">
         <v>15200000.0</v>
       </c>
       <c r="AJ50">
         <v>15200000.0</v>
       </c>
       <c r="AK50">
+        <v>15200000.0</v>
+      </c>
+      <c r="AL50">
         <v>4934400000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>103200000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>15100000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>19400000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>19196000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>18991000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>10195000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>15873000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
+      <c r="BH50"/>
     </row>
-    <row r="51" spans="1:59">
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>7715200000.0</v>
+      </c>
+      <c r="C51">
         <v>7929300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8136000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11778400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8274200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8302800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8276900000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8463100000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8672000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8990100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9142300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9316900000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9505800000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5435000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5766900000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10193800000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10456000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10775400000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10751400000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10921900000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6114800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>11049700000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6312300000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6345300000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10937800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10501800000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5349500000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10256700000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10277600000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>10278800000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5459800000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5440000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4823600000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4903800000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4886700000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4960900000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4934400000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4896300000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4436357000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1949028000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1932635000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1961143000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2036425000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1860288000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1864197000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1895319000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1900263000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1906939000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1912161000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2063722000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2389243000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2193649000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2200368000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>2070671000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2087495000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2334526000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2380691000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2521209000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:59">
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>716700000.0</v>
+      </c>
+      <c r="C52">
         <v>586200000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>585700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>577900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>573800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>599800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>593500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>627800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>639600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>539100000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>539300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>538500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>554900000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>573000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>592800000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>699400000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>608800000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>625300000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>634700000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>636100000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>634400000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>623600000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>616500000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>541500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>611500000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>611700000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>616100000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1177600000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1184800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1179800000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>82200000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>83000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>84200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>86600000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>87700000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>89100000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>86200000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>103200000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>81243000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19400000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>19196000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>18991000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>18786000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>17803000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>17615000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>23901000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>23598000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>23144000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>22947000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>24201000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>16080000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>14537000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>14367000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>61846000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>224824000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>9955000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:59">
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>6900000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>-63400000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>11000000.0</v>
       </c>
       <c r="AH53">
+        <v>11000000.0</v>
+      </c>
+      <c r="AI53">
         <v>11600000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>8300000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>6800000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>6500000.0</v>
       </c>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>23138000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53">
         <v>300000.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
-      <c r="AY53"/>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>266142000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
+      <c r="BH53"/>
     </row>
-    <row r="54" spans="1:59">
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -11817,807 +11935,820 @@
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
-      <c r="AY54"/>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
+      <c r="BH54"/>
     </row>
-    <row r="55" spans="1:59">
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>8043600000.0</v>
+      </c>
+      <c r="C55">
         <v>7684800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8017800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8020700000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8173900000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8053000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8247500000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8324100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8594700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8538700000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9009200000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8793100000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8669700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8847600000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9135600000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9206100000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9818300000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10345400000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>10821500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11057500000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11329100000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10488700000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10276400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10876200000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11271600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>11238300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>13675800000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>13281300000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13514900000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>13473200000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9495800000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9363000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9531800000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9685700000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9805900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9910700000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9811700000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9940000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8618149000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4969256000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4948541000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4931071000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5110085000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4667160000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4739325000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4662755000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4763732000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4612915000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4709696000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4813028000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5046724000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4326866000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4349076000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>4273838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3640267000.0</v>
       </c>
       <c r="BE55">
         <v>3640267000.0</v>
       </c>
       <c r="BF55">
+        <v>3640267000.0</v>
+      </c>
+      <c r="BG55">
         <v>3827178000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3855954000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>1038200000.0</v>
+      </c>
+      <c r="C56">
         <v>582700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>730500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>619000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>708800000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>634600000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>947200000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>789100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1075500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>913000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1203100000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>980100000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>707700000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>740500000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>902100000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>905200000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1211400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1404500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1870300000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1862900000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2012300000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1016000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>487000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>608600000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>679700000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>551800000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>673100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>448700000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>590000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>551600000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>781300000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>686500000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>840900000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>738100000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>872400000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>622000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>622300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>891000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>683643000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>195627000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>255472000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>286673000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>414367000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>347991000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>462551000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>387853000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>509739000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>369288000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>474918000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>601486000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>843523000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>251547000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>288828000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>133071000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>300806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406559000.0</v>
       </c>
       <c r="BE56">
         <v>406559000.0</v>
       </c>
       <c r="BF56">
+        <v>406559000.0</v>
+      </c>
+      <c r="BG56">
         <v>560045000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>530001000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:59">
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>1898100000.0</v>
+      </c>
+      <c r="C57">
         <v>1665300000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1772300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1603400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1620900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1511100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1744800000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1578900000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1651200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1503000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1632400000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1528800000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1554300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1712300000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1690300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1622600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1616700000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1665800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1787900000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1689100000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1558400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1584500000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1578500000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1588200000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1711200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1612100000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1933200000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1647200000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1713900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1692800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1328100000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1158400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1243400000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1222200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1409400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1180200000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1146600000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1238800000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1189190000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>595157000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>620362000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>583907000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>712154000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>558273000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>616916000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>554060000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>636377000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>503327000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>583090000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>553808000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>657996000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>508166000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>551145000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>566908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580487000.0</v>
       </c>
       <c r="BE57">
         <v>580487000.0</v>
       </c>
       <c r="BF57">
+        <v>580487000.0</v>
+      </c>
+      <c r="BG57">
         <v>685233000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>455946000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>9496300000.0</v>
+      </c>
+      <c r="C58">
         <v>9611300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9912600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9798200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9899300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9790800000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10008000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10009400000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10291300000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10569700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10857100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10931100000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11252300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11437900000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11760100000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11785100000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>12145100000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12523700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12611000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>12700200000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12733800000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12775700000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13161500000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13246300000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12847000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12312300000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12461600000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12098000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12189800000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12169700000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8097800000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8108100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7561500000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7600400000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7693500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7485500000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7334200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7338300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6604225000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3402475000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3394615000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3383737000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3571382000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3151862000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3218273000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3166373000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3251000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3103762000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3185267000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3301894000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3539254000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3476158000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3521545000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>3507064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3482666000.0</v>
       </c>
       <c r="BE58">
         <v>3482666000.0</v>
       </c>
       <c r="BF58">
+        <v>3482666000.0</v>
+      </c>
+      <c r="BG58">
         <v>3593430000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3590005000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -12628,496 +12759,504 @@
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
-      <c r="AY59"/>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
+      <c r="BH59"/>
     </row>
-    <row r="60" spans="1:59">
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>-1452700000.0</v>
+      </c>
+      <c r="C60">
         <v>-1926500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1894800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-1777500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-1725400000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-1737800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-1760500000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-1685300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-1696600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-2031000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1847900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-2138000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-2582600000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-2590300000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-2624500000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-2579000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-2326800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-2178300000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-1789500000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-1642700000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-1404700000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-2309400000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-2885100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-2370100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-1575400000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-1074000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1214200000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1183300000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1325100000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1303500000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1398000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1254900000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1970300000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2085300000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2112400000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2425200000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2477500000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2601700000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2013924000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1566781000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1553926000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1547334000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1538703000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1515298000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1521052000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1496382000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1512732000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1509153000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1524429000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1511134000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1507470000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>850708000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>827531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>766774000.0</v>
       </c>
       <c r="BC60">
         <v>766774000.0</v>
       </c>
       <c r="BD60">
+        <v>766774000.0</v>
+      </c>
+      <c r="BE60">
         <v>-492925000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>157601000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>233748000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>265949000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
-[...1 lines deleted...]
-      </c>
+      <c r="V61"/>
       <c r="W61">
         <v>-56400000.0</v>
       </c>
       <c r="X61">
         <v>-56400000.0</v>
       </c>
       <c r="Y61">
         <v>-56400000.0</v>
       </c>
       <c r="Z61">
         <v>-56400000.0</v>
       </c>
       <c r="AA61">
         <v>-56400000.0</v>
       </c>
       <c r="AB61">
         <v>-56400000.0</v>
       </c>
       <c r="AC61">
         <v>-56400000.0</v>
       </c>
       <c r="AD61">
         <v>-56400000.0</v>
       </c>
       <c r="AE61">
         <v>-56400000.0</v>
       </c>
       <c r="AF61">
         <v>-56400000.0</v>
       </c>
       <c r="AG61">
         <v>-56400000.0</v>
       </c>
       <c r="AH61">
-        <v>-48200000.0</v>
+        <v>-56400000.0</v>
       </c>
       <c r="AI61">
         <v>-48200000.0</v>
       </c>
       <c r="AJ61">
+        <v>-48200000.0</v>
+      </c>
+      <c r="AK61">
         <v>-17200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="AL61">
         <v>-700000.0</v>
       </c>
       <c r="AM61">
-        <v>-680000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="AN61">
         <v>-680000.0</v>
       </c>
       <c r="AO61">
         <v>-680000.0</v>
       </c>
       <c r="AP61">
         <v>-680000.0</v>
       </c>
       <c r="AQ61">
         <v>-680000.0</v>
       </c>
       <c r="AR61">
         <v>-680000.0</v>
       </c>
       <c r="AS61">
         <v>-680000.0</v>
       </c>
       <c r="AT61">
         <v>-680000.0</v>
       </c>
       <c r="AU61">
         <v>-680000.0</v>
       </c>
       <c r="AV61">
         <v>-680000.0</v>
       </c>
       <c r="AW61">
-        <v>-588000.0</v>
+        <v>-680000.0</v>
       </c>
       <c r="AX61">
         <v>-588000.0</v>
       </c>
       <c r="AY61">
         <v>-588000.0</v>
       </c>
-      <c r="AZ61"/>
+      <c r="AZ61">
+        <v>-588000.0</v>
+      </c>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
+      <c r="BH61"/>
     </row>
-    <row r="62" spans="1:59">
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
-      <c r="AE62">
-[...1 lines deleted...]
-      </c>
+      <c r="AE62"/>
       <c r="AF62">
         <v>400000.0</v>
       </c>
       <c r="AG62">
         <v>400000.0</v>
       </c>
       <c r="AH62">
+        <v>400000.0</v>
+      </c>
+      <c r="AI62">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AJ62">
         <v>800000.0</v>
       </c>
       <c r="AK62">
         <v>800000.0</v>
       </c>
       <c r="AL62">
+        <v>800000.0</v>
+      </c>
+      <c r="AM62">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080000.0</v>
       </c>
       <c r="AN62">
         <v>1080000.0</v>
       </c>
       <c r="AO62">
         <v>1080000.0</v>
       </c>
       <c r="AP62">
         <v>1080000.0</v>
       </c>
       <c r="AQ62">
-        <v>1364000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="AR62">
         <v>1364000.0</v>
       </c>
       <c r="AS62">
         <v>1364000.0</v>
       </c>
       <c r="AT62">
-        <v>1426000.0</v>
+        <v>1364000.0</v>
       </c>
       <c r="AU62">
         <v>1426000.0</v>
       </c>
       <c r="AV62">
         <v>1426000.0</v>
       </c>
       <c r="AW62">
-        <v>1469000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="AX62">
         <v>1469000.0</v>
       </c>
-      <c r="AY62"/>
+      <c r="AY62">
+        <v>1469000.0</v>
+      </c>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -13158,54 +13297,54 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
-        <v>1214300000.0</v>
+        <v>1602200000.0</v>
       </c>
       <c r="C2">
         <v>1544800000.0</v>
       </c>
       <c r="D2">
         <v>1606400000.0</v>
       </c>
       <c r="E2">
         <v>1280300000.0</v>
       </c>
       <c r="F2">
         <v>745600000.0</v>
       </c>
       <c r="G2">
         <v>411500000.0</v>
       </c>
       <c r="H2">
         <v>1977800000.0</v>
       </c>
       <c r="I2">
         <v>1981100000.0</v>
       </c>
       <c r="J2">
         <v>1856400000.0</v>
       </c>
@@ -13220,54 +13359,54 @@
       </c>
       <c r="N2">
         <v>1084237000.0</v>
       </c>
       <c r="O2">
         <v>2198612500.0</v>
       </c>
       <c r="P2">
         <v>2232497000.0</v>
       </c>
       <c r="Q2">
         <v>2160601000.0</v>
       </c>
       <c r="R2">
         <v>2052924000.0</v>
       </c>
       <c r="S2">
         <v>1111848000.0</v>
       </c>
       <c r="T2">
         <v>1151949000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>1400000.0</v>
+        <v>313400000.0</v>
       </c>
       <c r="C3">
         <v>319500000.0</v>
       </c>
       <c r="D3">
         <v>365000000.0</v>
       </c>
       <c r="E3">
         <v>396000000.0</v>
       </c>
       <c r="F3">
         <v>425000000.0</v>
       </c>
       <c r="G3">
         <v>498300000.0</v>
       </c>
       <c r="H3">
         <v>450000000.0</v>
       </c>
       <c r="I3">
         <v>537800000.0</v>
       </c>
       <c r="J3">
         <v>538600000.0</v>
       </c>
@@ -13282,77 +13421,77 @@
       </c>
       <c r="N3">
         <v>197537000.0</v>
       </c>
       <c r="O3">
         <v>205449000.0</v>
       </c>
       <c r="P3">
         <v>214029000.0</v>
       </c>
       <c r="Q3">
         <v>212413000.0</v>
       </c>
       <c r="R3">
         <v>188342000.0</v>
       </c>
       <c r="S3">
         <v>222483000.0</v>
       </c>
       <c r="T3">
         <v>251194000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>313000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>-97700000.0</v>
       </c>
       <c r="C5">
         <v>93200000.0</v>
       </c>
       <c r="D5">
         <v>18000000.0</v>
       </c>
       <c r="E5">
         <v>-592400000.0</v>
       </c>
       <c r="F5">
         <v>-821900000.0</v>
       </c>
       <c r="G5">
         <v>-4172600000.0</v>
       </c>
       <c r="H5">
         <v>169200000.0</v>
       </c>
       <c r="I5">
         <v>466000000.0</v>
       </c>
@@ -13370,54 +13509,54 @@
       </c>
       <c r="N5">
         <v>239948000.0</v>
       </c>
       <c r="O5">
         <v>191808000.0</v>
       </c>
       <c r="P5">
         <v>170986033.0</v>
       </c>
       <c r="Q5">
         <v>87685000.0</v>
       </c>
       <c r="R5">
         <v>34805000.0</v>
       </c>
       <c r="S5">
         <v>35707000.0</v>
       </c>
       <c r="T5">
         <v>188603000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>-96300000.0</v>
+        <v>215700000.0</v>
       </c>
       <c r="C6">
         <v>412700000.0</v>
       </c>
       <c r="D6">
         <v>383000000.0</v>
       </c>
       <c r="E6">
         <v>-196400000.0</v>
       </c>
       <c r="F6">
         <v>-396900000.0</v>
       </c>
       <c r="G6">
         <v>-3674300000.0</v>
       </c>
       <c r="H6">
         <v>619200000.0</v>
       </c>
       <c r="I6">
         <v>1003800000.0</v>
       </c>
       <c r="J6">
         <v>479500000.0</v>
       </c>
@@ -13432,106 +13571,106 @@
       </c>
       <c r="N6">
         <v>437485000.0</v>
       </c>
       <c r="O6">
         <v>397257000.0</v>
       </c>
       <c r="P6">
         <v>385015033.0</v>
       </c>
       <c r="Q6">
         <v>300098000.0</v>
       </c>
       <c r="R6">
         <v>223147000.0</v>
       </c>
       <c r="S6">
         <v>258190000.0</v>
       </c>
       <c r="T6">
         <v>439797000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>121800000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
-        <v>3634600000.0</v>
+        <v>3246700000.0</v>
       </c>
       <c r="C9">
         <v>3092400000.0</v>
       </c>
       <c r="D9">
         <v>3206200000.0</v>
       </c>
       <c r="E9">
         <v>2631100000.0</v>
       </c>
       <c r="F9">
         <v>1782300000.0</v>
       </c>
       <c r="G9">
         <v>830900000.0</v>
       </c>
       <c r="H9">
         <v>3493200000.0</v>
       </c>
       <c r="I9">
         <v>3479700000.0</v>
       </c>
       <c r="J9">
         <v>3222800000.0</v>
       </c>
@@ -13546,51 +13685,51 @@
       </c>
       <c r="N9">
         <v>1665191000.0</v>
       </c>
       <c r="O9">
         <v>472358500.0</v>
       </c>
       <c r="P9">
         <v>368097000.0</v>
       </c>
       <c r="Q9">
         <v>262367000.0</v>
       </c>
       <c r="R9">
         <v>364815000.0</v>
       </c>
       <c r="S9">
         <v>1153639000.0</v>
       </c>
       <c r="T9">
         <v>1181095000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>-627900000.0</v>
       </c>
       <c r="C10">
         <v>-350500000.0</v>
       </c>
       <c r="D10">
         <v>-393200000.0</v>
       </c>
       <c r="E10">
         <v>-971100000.0</v>
       </c>
       <c r="F10">
         <v>-1280000000.0</v>
       </c>
       <c r="G10">
         <v>-4529500000.0</v>
       </c>
       <c r="H10">
         <v>-171600000.0</v>
       </c>
       <c r="I10">
         <v>123700000.0</v>
       </c>
@@ -13608,51 +13747,51 @@
       </c>
       <c r="N10">
         <v>99721000.0</v>
       </c>
       <c r="O10">
         <v>28159000.0</v>
       </c>
       <c r="P10">
         <v>-92058000.0</v>
       </c>
       <c r="Q10">
         <v>-172923000.0</v>
       </c>
       <c r="R10">
         <v>51145000.0</v>
       </c>
       <c r="S10">
         <v>-152974000.0</v>
       </c>
       <c r="T10">
         <v>-15623000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
         <v>4500000.0</v>
       </c>
       <c r="C11">
         <v>2100000.0</v>
       </c>
       <c r="D11">
         <v>3400000.0</v>
       </c>
       <c r="E11">
         <v>2500000.0</v>
       </c>
       <c r="F11">
         <v>-10200000.0</v>
       </c>
       <c r="G11">
         <v>59900000.0</v>
       </c>
       <c r="H11">
         <v>-22500000.0</v>
       </c>
       <c r="I11">
         <v>13600000.0</v>
       </c>
@@ -13670,51 +13809,51 @@
       </c>
       <c r="N11">
         <v>-263383000.0</v>
       </c>
       <c r="O11">
         <v>6452500.0</v>
       </c>
       <c r="P11">
         <v>2015000.0</v>
       </c>
       <c r="Q11">
         <v>1950000.0</v>
       </c>
       <c r="R11">
         <v>-36300000.0</v>
       </c>
       <c r="S11">
         <v>5800000.0</v>
       </c>
       <c r="T11">
         <v>-7580000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>530200000.0</v>
       </c>
       <c r="C12">
         <v>443700000.0</v>
       </c>
       <c r="D12">
         <v>411200000.0</v>
       </c>
       <c r="E12">
         <v>378700000.0</v>
       </c>
       <c r="F12">
         <v>458100000.0</v>
       </c>
       <c r="G12">
         <v>356900000.0</v>
       </c>
       <c r="H12">
         <v>340800000.0</v>
       </c>
       <c r="I12">
         <v>342300000.0</v>
       </c>
@@ -13732,135 +13871,135 @@
       </c>
       <c r="N12">
         <v>140227000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>178127000.0</v>
       </c>
       <c r="Q12">
         <v>183657000.0</v>
       </c>
       <c r="R12">
         <v>174091000.0</v>
       </c>
       <c r="S12">
         <v>188681000.0</v>
       </c>
       <c r="T12">
         <v>204226000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13">
         <v>341800000.0</v>
       </c>
       <c r="C13">
         <v>309700000.0</v>
       </c>
       <c r="D13">
         <v>318300000.0</v>
       </c>
       <c r="E13">
         <v>344700000.0</v>
       </c>
       <c r="F13">
         <v>399900000.0</v>
       </c>
       <c r="G13">
         <v>448200000.0</v>
       </c>
       <c r="H13">
         <v>250400000.0</v>
       </c>
       <c r="I13">
         <v>97500000.0</v>
       </c>
       <c r="J13">
         <v>436600000.0</v>
       </c>
       <c r="K13">
         <v>63665000.0</v>
       </c>
       <c r="L13">
         <v>64208000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>700000.0</v>
       </c>
       <c r="G14">
         <v>-300000.0</v>
       </c>
       <c r="H14">
         <v>26900000.0</v>
       </c>
       <c r="I14">
         <v>26900000.0</v>
       </c>
       <c r="J14">
         <v>26900000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>-632400000.0</v>
       </c>
       <c r="C15">
         <v>-352600000.0</v>
       </c>
       <c r="D15">
         <v>-396600000.0</v>
       </c>
       <c r="E15">
         <v>-973600000.0</v>
       </c>
       <c r="F15">
         <v>-1269100000.0</v>
       </c>
       <c r="G15">
         <v>-4589100000.0</v>
       </c>
       <c r="H15">
         <v>-149100000.0</v>
       </c>
       <c r="I15">
         <v>110100000.0</v>
       </c>
@@ -13878,51 +14017,51 @@
       </c>
       <c r="N15">
         <v>364400000.0</v>
       </c>
       <c r="O15">
         <v>21706500.0</v>
       </c>
       <c r="P15">
         <v>-94098000.0</v>
       </c>
       <c r="Q15">
         <v>-174304000.0</v>
       </c>
       <c r="R15">
         <v>79911000.0</v>
       </c>
       <c r="S15">
         <v>-163818000.0</v>
       </c>
       <c r="T15">
         <v>-6241000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>-632400000.0</v>
       </c>
       <c r="C16">
         <v>-352600000.0</v>
       </c>
       <c r="D16">
         <v>-396600000.0</v>
       </c>
       <c r="E16">
         <v>-973600000.0</v>
       </c>
       <c r="F16">
         <v>-1269100000.0</v>
       </c>
       <c r="G16">
         <v>-4589100000.0</v>
       </c>
       <c r="H16">
         <v>-149100000.0</v>
       </c>
       <c r="I16">
         <v>110100000.0</v>
       </c>
@@ -13930,226 +14069,226 @@
         <v>-487200000.0</v>
       </c>
       <c r="K16">
         <v>111667000.0</v>
       </c>
       <c r="L16">
         <v>103856000.0</v>
       </c>
       <c r="M16">
         <v>64080000.0</v>
       </c>
       <c r="N16">
         <v>363104000.0</v>
       </c>
       <c r="O16">
         <v>13022000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>-632400000.0</v>
       </c>
       <c r="C17">
         <v>-352600000.0</v>
       </c>
       <c r="D17">
         <v>-502300000.0</v>
       </c>
       <c r="E17">
         <v>-973600000.0</v>
       </c>
       <c r="F17">
         <v>-1269800000.0</v>
       </c>
       <c r="G17">
         <v>-4589400000.0</v>
       </c>
       <c r="H17">
         <v>-149100000.0</v>
       </c>
       <c r="I17">
         <v>110100000.0</v>
       </c>
       <c r="J17">
         <v>-487200000.0</v>
       </c>
       <c r="K17">
         <v>111667000.0</v>
       </c>
       <c r="L17">
         <v>103856000.0</v>
       </c>
       <c r="M17">
         <v>63767000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-530200000.0</v>
       </c>
       <c r="C18">
         <v>-443700000.0</v>
       </c>
       <c r="D18">
         <v>-407700000.0</v>
       </c>
       <c r="E18">
         <v>-378700000.0</v>
       </c>
       <c r="F18">
         <v>-458100000.0</v>
       </c>
       <c r="G18">
         <v>-356900000.0</v>
       </c>
       <c r="H18">
         <v>-340800000.0</v>
       </c>
       <c r="I18">
         <v>-342300000.0</v>
       </c>
       <c r="J18">
         <v>-275000000.0</v>
       </c>
       <c r="K18">
         <v>-121537000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>108100000.0</v>
       </c>
       <c r="G19">
         <v>-69900000.0</v>
       </c>
       <c r="H19">
         <v>33200000.0</v>
       </c>
       <c r="I19">
         <v>201000000.0</v>
       </c>
       <c r="J19">
         <v>-160900000.0</v>
       </c>
       <c r="K19">
         <v>58318000.0</v>
       </c>
       <c r="L19">
         <v>32562000.0</v>
       </c>
       <c r="M19">
         <v>43104000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>90900000.0</v>
       </c>
       <c r="G20">
         <v>2538500000.0</v>
       </c>
       <c r="H20">
         <v>99800000.0</v>
       </c>
       <c r="I20">
         <v>45100000.0</v>
       </c>
       <c r="J20">
         <v>106600000.0</v>
       </c>
       <c r="K20">
         <v>53439000.0</v>
       </c>
       <c r="L20">
         <v>5100000.0</v>
       </c>
       <c r="M20">
         <v>3149000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
-        <v>1848600000.0</v>
+        <v>40500000.0</v>
       </c>
       <c r="C21">
         <v>-79300000.0</v>
       </c>
       <c r="D21">
         <v>-74300000.0</v>
       </c>
       <c r="E21">
         <v>-522300000.0</v>
       </c>
       <c r="F21">
         <v>-930000000.0</v>
       </c>
       <c r="G21">
         <v>-4102700000.0</v>
       </c>
       <c r="H21">
         <v>136000000.0</v>
       </c>
       <c r="I21">
         <v>265000000.0</v>
       </c>
       <c r="J21">
         <v>101800000.0</v>
       </c>
@@ -14164,78 +14303,78 @@
       </c>
       <c r="N21">
         <v>189014000.0</v>
       </c>
       <c r="O21">
         <v>191808000.0</v>
       </c>
       <c r="P21">
         <v>93082000.0</v>
       </c>
       <c r="Q21">
         <v>-42820000.0</v>
       </c>
       <c r="R21">
         <v>106856000.0</v>
       </c>
       <c r="S21">
         <v>70014000.0</v>
       </c>
       <c r="T21">
         <v>124882000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
-        <v>3000300000.0</v>
+        <v>4808400000.0</v>
       </c>
       <c r="C23">
         <v>4716500000.0</v>
       </c>
       <c r="D23">
         <v>4886900000.0</v>
       </c>
       <c r="E23">
         <v>4433700000.0</v>
       </c>
       <c r="F23">
         <v>3457900000.0</v>
       </c>
       <c r="G23">
         <v>5345100000.0</v>
       </c>
       <c r="H23">
         <v>5335000000.0</v>
       </c>
       <c r="I23">
         <v>5150700000.0</v>
       </c>
       <c r="J23">
         <v>4870800000.0</v>
       </c>
@@ -14250,177 +14389,177 @@
       </c>
       <c r="N23">
         <v>2557531000.0</v>
       </c>
       <c r="O23">
         <v>2483237000.0</v>
       </c>
       <c r="P23">
         <v>2507227000.0</v>
       </c>
       <c r="Q23">
         <v>2453009000.0</v>
       </c>
       <c r="R23">
         <v>2307118000.0</v>
       </c>
       <c r="S23">
         <v>2195473000.0</v>
       </c>
       <c r="T23">
         <v>2208162000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>313400000.0</v>
       </c>
       <c r="C25">
         <v>319500000.0</v>
       </c>
       <c r="D25">
         <v>382100000.0</v>
       </c>
       <c r="E25">
         <v>396000000.0</v>
       </c>
       <c r="F25">
         <v>425000000.0</v>
       </c>
       <c r="G25">
         <v>498300000.0</v>
       </c>
       <c r="H25">
         <v>450000000.0</v>
       </c>
       <c r="I25">
         <v>537800000.0</v>
       </c>
       <c r="J25">
         <v>538600000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>8147000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>1117600000.0</v>
       </c>
       <c r="C28">
         <v>1100400000.0</v>
       </c>
       <c r="D28">
         <v>1115400000.0</v>
       </c>
       <c r="E28">
         <v>1093800000.0</v>
       </c>
       <c r="F28">
         <v>1054600000.0</v>
       </c>
       <c r="G28">
         <v>1040800000.0</v>
       </c>
       <c r="H28">
         <v>1120800000.0</v>
       </c>
       <c r="I28">
         <v>977100000.0</v>
       </c>
@@ -14434,100 +14573,100 @@
         <v>526034000.0</v>
       </c>
       <c r="M28">
         <v>520112000.0</v>
       </c>
       <c r="N28">
         <v>549116000.0</v>
       </c>
       <c r="O28">
         <v>67209000.0</v>
       </c>
       <c r="P28">
         <v>60701000.0</v>
       </c>
       <c r="Q28">
         <v>79995000.0</v>
       </c>
       <c r="R28">
         <v>65852000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>4500000.0</v>
       </c>
       <c r="C29">
         <v>2100000.0</v>
       </c>
       <c r="D29">
         <v>4600000.0</v>
       </c>
       <c r="E29">
         <v>2500000.0</v>
       </c>
       <c r="F29">
         <v>-10200000.0</v>
       </c>
       <c r="G29">
         <v>59900000.0</v>
       </c>
       <c r="H29">
         <v>-22500000.0</v>
       </c>
       <c r="I29">
         <v>13600000.0</v>
       </c>
       <c r="J29">
         <v>154100000.0</v>
       </c>
       <c r="K29">
         <v>37972000.0</v>
       </c>
       <c r="L29">
         <v>59675000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
-        <v>1786000000.0</v>
+        <v>3206200000.0</v>
       </c>
       <c r="C30">
         <v>3171700000.0</v>
       </c>
       <c r="D30">
         <v>3280500000.0</v>
       </c>
       <c r="E30">
         <v>3153400000.0</v>
       </c>
       <c r="F30">
         <v>2712300000.0</v>
       </c>
       <c r="G30">
         <v>4933600000.0</v>
       </c>
       <c r="H30">
         <v>3357200000.0</v>
       </c>
       <c r="I30">
         <v>3169600000.0</v>
       </c>
       <c r="J30">
         <v>3014400000.0</v>
       </c>
@@ -14542,54 +14681,54 @@
       </c>
       <c r="N30">
         <v>1473294000.0</v>
       </c>
       <c r="O30">
         <v>284624500.0</v>
       </c>
       <c r="P30">
         <v>274730000.0</v>
       </c>
       <c r="Q30">
         <v>292408000.0</v>
       </c>
       <c r="R30">
         <v>254194000.0</v>
       </c>
       <c r="S30">
         <v>1083625000.0</v>
       </c>
       <c r="T30">
         <v>1056213000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
-        <v>-2476500000.0</v>
+        <v>-668400000.0</v>
       </c>
       <c r="C31">
         <v>-271200000.0</v>
       </c>
       <c r="D31">
         <v>-318900000.0</v>
       </c>
       <c r="E31">
         <v>-448800000.0</v>
       </c>
       <c r="F31">
         <v>-350000000.0</v>
       </c>
       <c r="G31">
         <v>-426800000.0</v>
       </c>
       <c r="H31">
         <v>-307600000.0</v>
       </c>
       <c r="I31">
         <v>-141300000.0</v>
       </c>
       <c r="J31">
         <v>-435100000.0</v>
       </c>
@@ -14604,51 +14743,51 @@
       </c>
       <c r="N31">
         <v>-89293000.0</v>
       </c>
       <c r="O31">
         <v>-163649000.0</v>
       </c>
       <c r="P31">
         <v>-166445397.0</v>
       </c>
       <c r="Q31">
         <v>-185140000.0</v>
       </c>
       <c r="R31">
         <v>-140603000.0</v>
       </c>
       <c r="S31">
         <v>-222988000.0</v>
       </c>
       <c r="T31">
         <v>-140505000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>4848900000.0</v>
       </c>
       <c r="C32">
         <v>4637200000.0</v>
       </c>
       <c r="D32">
         <v>4812600000.0</v>
       </c>
       <c r="E32">
         <v>3911400000.0</v>
       </c>
       <c r="F32">
         <v>2527900000.0</v>
       </c>
       <c r="G32">
         <v>1242400000.0</v>
       </c>
       <c r="H32">
         <v>5471000000.0</v>
       </c>
       <c r="I32">
         <v>5460800000.0</v>
       </c>
@@ -14685,1088 +14824,1102 @@
       <c r="T32">
         <v>2333044000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>157</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
-        <v>805000000.0</v>
+        <v>548000000.0</v>
       </c>
       <c r="C2">
-        <v>-521000000.0</v>
+        <v>322000000.0</v>
       </c>
       <c r="D2">
-        <v>985100000.0</v>
+        <v>411000000.0</v>
       </c>
       <c r="E2">
+        <v>441000000.0</v>
+      </c>
+      <c r="F2">
         <v>488200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>262000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>429200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>471100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>342200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>302300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>335400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>488600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>474800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>307600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>332900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>321700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>393300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>232400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>369300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>219400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>125200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>325100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>508100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1015100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1108300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>942600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>502400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>972200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1105800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1035100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>509600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>944500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>963600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1025300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>712848000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>566646000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>297100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>296319000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>302737000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>264470000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>331223000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>251596000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>273636000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>247817000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>287561000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>237223000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>285480000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>268290000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>315945000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>214522000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>525376000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>530780000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>552101000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>525882000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>37200000.0</v>
+      </c>
+      <c r="C3">
         <v>75700000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>80100000.0</v>
+      </c>
+      <c r="E3">
         <v>79400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>77800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>76100000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>78300000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>80800000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>78800000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>81600000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>85900000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>88700000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>96800000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>93600000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>103000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>96900000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>97400000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>98700000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>101500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>103700000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>105700000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>114100000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>132600000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>123500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>119700000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>122500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>112900000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>112100000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>112000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>113000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>139400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>130200000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>137700000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>130500000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>144700000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>135300000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>133300000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>125300000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>82497000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>63025000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>62300000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>60430000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>59927000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>58008000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>57249000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>57777000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>55467000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>54327000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>51750000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>54777000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>50102000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>48603000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>50370000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>48462000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>55429000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>49261000.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
+      <c r="BG3"/>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>313000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
-        <v>-44600000.0</v>
+        <v>238100000.0</v>
       </c>
       <c r="C5">
-        <v>261100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D5">
+        <v>15300000.0</v>
+      </c>
+      <c r="E5">
         <v>-157700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>126100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-81400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>97800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>66900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-60500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-79400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>118300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>111600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-132500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-49900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-129400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-244900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-33600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-126800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-250300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-411200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-864300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-806900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-476100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2025300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>38800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>141200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>261400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>102000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>104900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>84700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-216200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>61100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>60047000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>77299000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>62300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>65370000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>82830000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>46226000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>94321000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>38520000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>65042000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>41431000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>81979000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>17901000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>43809000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>58146000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>78555000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>20489000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16308000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>53721000.0</v>
       </c>
-      <c r="BE5">
-[...1 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>31100000.0</v>
+        <v>275300000.0</v>
       </c>
       <c r="C6">
-        <v>338400000.0</v>
+        <v>100700000.0</v>
       </c>
       <c r="D6">
+        <v>95400000.0</v>
+      </c>
+      <c r="E6">
         <v>-78300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>203900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>67300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>178600000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>145700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>207000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>208400000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-38900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>53100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-32500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>66700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-146200000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>67900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-23100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-144600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-297100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-731700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-683400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-356400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1902800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>151700000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>142200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>253200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>72100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>400800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>124900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>239700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>235400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>229400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>146300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-82900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>186400000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>142544000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>140324000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>124600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>125800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>142757000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>104234000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>151570000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>96297000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>120509000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>95758000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>133729000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>72678000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>93911000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>106749000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>128925000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>68951000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>71737000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>102982000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
+      <c r="BG6"/>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -15804,87 +15957,88 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -15922,927 +16076,941 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
-        <v>240400000.0</v>
+        <v>1048700000.0</v>
       </c>
       <c r="C9">
-        <v>1809300000.0</v>
+        <v>723400000.0</v>
       </c>
       <c r="D9">
-        <v>315100000.0</v>
+        <v>877300000.0</v>
       </c>
       <c r="E9">
+        <v>859200000.0</v>
+      </c>
+      <c r="F9">
         <v>909700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>600500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>877200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>877700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>688400000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>649100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>769000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>917300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>873100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>646800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>658000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>646700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>773100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>553300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>802400000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>543800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>319500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>116600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>116200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>84100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>616400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>939600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>301700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>397800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>257800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>910900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>249200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>336700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>348500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>907200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>234200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>238700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>258100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>213248000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>213125000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>466900000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>469698000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>481120000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>424370000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>489856000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>401528000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>438519000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>386087000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>439012000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>385535000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>427497000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>427694000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>446720000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>363280000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>88141500.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>119427000.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C10">
         <v>-114900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-126900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-297000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-200500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-134900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-161700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-183200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-233600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-287700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-225100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-121000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-337300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-130700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-226100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-349200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-574000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-952900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-901200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-567300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2108100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-46900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-55000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>54800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-124500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>171000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-89300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-60300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-286100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12385000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>50521000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>40400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>46400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>64932000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21258000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>67273000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10068000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>41589000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12086000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>51504000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7942000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8368000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>37302000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>66188000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-12137000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-38360500.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4082000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>18619000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>3400000.0</v>
+      </c>
+      <c r="C11">
         <v>2200000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="E11">
         <v>1200000.0</v>
       </c>
       <c r="F11">
+        <v>1200000.0</v>
+      </c>
+      <c r="G11">
         <v>1600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>700000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>221400000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3700000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="W11">
         <v>-6800000.0</v>
       </c>
       <c r="X11">
+        <v>-6800000.0</v>
+      </c>
+      <c r="Y11">
         <v>4600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6100000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>68200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-33400000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5700000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>400000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-2600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>290500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-17600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-109600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-9200000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-13858000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>20085000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>16400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>18090000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>23315000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9080000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>23350000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3930000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11770000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4710000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>20090000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-3100000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-274243000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3430000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4330000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3100000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>472500.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2200000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>400000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>505000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>117600000.0</v>
+      </c>
+      <c r="C12">
         <v>139900000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>142200000.0</v>
+      </c>
+      <c r="E12">
         <v>139300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>129600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>119100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>123900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>119600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>99000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>101200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>103800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>103700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>102600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>101100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>100300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>95700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>90300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>92400000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>97100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>99300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>98900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>162800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>88600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>94300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>91200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>82800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>85700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>85100000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>86400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>83600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>93400000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>72300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>82400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>82500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>141200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>71400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>69900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>62000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40662000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>27100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25620000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>24968000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27048000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28452000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>28936000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29345000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30475000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>32183000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34609000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>34827000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>34947000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>35844000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>36449000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>39494000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>41177000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>43834000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>92800000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>115900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>87500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>45600000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>134100000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7200000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>89800000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>54000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>64700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>107900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>142400000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>29700000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>77100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>82500000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>89300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>149900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>78300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>186600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>100700000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>63600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>55600000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>69000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>104200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>21600000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
+      <c r="O14"/>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="W14">
         <v>-300000.0</v>
       </c>
       <c r="X14">
-        <v>34700000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="Y14">
         <v>34700000.0</v>
       </c>
       <c r="Z14">
         <v>34700000.0</v>
       </c>
       <c r="AA14">
         <v>34700000.0</v>
       </c>
-      <c r="AB14"/>
+      <c r="AB14">
+        <v>34700000.0</v>
+      </c>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -16880,1191 +17048,1207 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-11400000.0</v>
+      </c>
+      <c r="C15">
         <v>-117100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-127400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-298200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-202100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-135600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-20700000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-32800000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-163500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-182000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-235500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-509100000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-226900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-121600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-337400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-134400000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-224200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-343600000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-566900000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-946100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-905800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-561200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2176300000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-13500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-54800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>49400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-130200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>170600000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-100400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>22200000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17700000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-276400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-42700000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-176500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>29000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>30436000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>24000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>41617000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12178000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43923000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6138000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>29819000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7376000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>31393000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-4508000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>283907000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>33465000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>61576000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-10258000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-38833000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-6282000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15965000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-127400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-298200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-202100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-135600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-20700000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>12300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-235500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-287700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-226900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-121600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-337400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-134400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-224200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-343600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-566900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-945800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-905800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-561200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2176300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-13500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-54800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>49400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-130200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>170600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-100400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-276400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-42700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-176500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>28973000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30436000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23967000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28291000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>41617000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12178000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>43923000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6138000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29819000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7376000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31393000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-4508000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>282611000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33872000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>61858000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>1085000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-18219000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18219000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-11400000.0</v>
+      </c>
+      <c r="C17">
         <v>-117100000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-127400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-298200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-202100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-135600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-20700000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-32800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-163500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-182000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8600000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-235500000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-287700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-226900000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-121600000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-337400000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-134400000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-224200000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-344000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-567200000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-946100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-905800000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-561200000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2176300000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-13500000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-54800000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>49400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-130200000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>170600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-100400000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>22200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>17700000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-276400000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-42700000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-176500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8400000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-7207000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>30436000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>23967000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>64471000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>41617000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>12178000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>43923000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>6138000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>29819000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7376000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>31414000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-4842000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-136000000.0</v>
+      </c>
+      <c r="C18">
         <v>-139900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-142200000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-139300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-129600000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-119100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-123900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-119600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-99000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-101200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-103800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-103700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-102600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-101100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-100300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-95700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-90300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-92400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-97100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-99300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-98900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-163800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-88600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-94300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-91200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-82800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-85700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-85100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-86400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-83600000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>26800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-24300000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-14500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14600000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-78000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>26800000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>18400000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>46300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>16600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>105300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-131500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-39200000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4600000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>35700000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-7200000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>177100000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>16600000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>12300000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-5000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>14600000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>15400000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-196600000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5700000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>54023000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-79000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>110000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>4264000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>5987000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>10687000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>9421000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>6467000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>9903000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>12917000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>13582000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>6702000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>600000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>200000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-300000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>400000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>78500000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1400000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>4300000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>6700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>487700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>196900000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1800000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1852100000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>88600000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>4700000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3300000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>18000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>18100000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4300000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>49100000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5600000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>11500000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>40400000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>47534000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4961000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5548000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-4604000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2510000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>751000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>261000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1578000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2137000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>78000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>572000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>362000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>238100000.0</v>
+      </c>
+      <c r="C21">
         <v>-44600000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>35900000.0</v>
+        <v>143300000.0</v>
       </c>
       <c r="E21">
-        <v>92600000.0</v>
+        <v>-63100000.0</v>
       </c>
       <c r="F21">
-        <v>-145900000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="G21">
+        <v>-142700000.0</v>
+      </c>
+      <c r="H21">
         <v>4700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>71800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-47400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-108400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-150300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>99400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>84800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-108200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-49900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-114900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-166900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-60400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-145200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-296600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-427800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-969600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-675400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-471600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1986100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>43400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>105500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-33700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>104600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-21900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>89700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>109900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>121700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-4100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-19600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>55400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>39479000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>65524000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>55600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>59300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>82830000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>35539000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>94173000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32053000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>65042000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>28514000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>68397000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>17539000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>33776000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>57847000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>77849000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19542000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16308000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>53721000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>53361000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>36843000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -18102,230 +18286,236 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>1358600000.0</v>
+      </c>
+      <c r="C23">
         <v>1090000000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>1264300000.0</v>
+        <v>1145000000.0</v>
       </c>
       <c r="E23">
-        <v>1305300000.0</v>
+        <v>1363300000.0</v>
       </c>
       <c r="F23">
-        <v>1008400000.0</v>
+        <v>1294900000.0</v>
       </c>
       <c r="G23">
+        <v>1005200000.0</v>
+      </c>
+      <c r="H23">
         <v>1301700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1277000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1078000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1059800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1254700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1306500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1263100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1062600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1080500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1083300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1182500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>952600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1232100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>908400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>741300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>576100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1132100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>794900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>490500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2927600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1404300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1297300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1397400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1230800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1308400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1237700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1352400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1267500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1333100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1184200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1209600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1225800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>873600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>708335000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>696600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>702500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>694381000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>642614000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>726817000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>619747000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>642271000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>592473000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>644594000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>606374000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>668678000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>637838000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>684110000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>558260000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>607435499.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>446765000.0</v>
       </c>
-      <c r="BE23">
-[...1 lines deleted...]
-      </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18340,255 +18530,257 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>76100000.0</v>
+      </c>
+      <c r="C25">
         <v>75700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>80100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>79400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>77800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>76100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>78300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>80800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>78800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>81600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>85900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>88700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>96800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>93600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>103000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>96900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>97400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>98700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>101500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>103700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>105700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>114100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>132600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>123500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>119700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>122500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>112900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>112100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>112000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>113000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>139400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>130200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>137700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>130500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>144700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>135300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>133300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>125300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>82497000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>63025000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>62291000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>60430000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>59927000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>58008000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>57249000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>57777000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>55467000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>54327000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>51750000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>54777000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>50102000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>48603000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>50370000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>48462000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -18626,950 +18818,969 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>7000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>246276000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>248054000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>242284000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
-[...1 lines deleted...]
-      </c>
+      <c r="BC27"/>
       <c r="BD27">
         <v>5104000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>5104000.0</v>
+      </c>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>52000000.0</v>
+      </c>
+      <c r="C28">
         <v>285000000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>283500000.0</v>
+      </c>
+      <c r="E28">
         <v>279200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>280800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>274100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>280400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>270400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>267400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>282200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>279800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>278700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>278900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263800000.0</v>
       </c>
       <c r="P28">
         <v>263800000.0</v>
       </c>
       <c r="Q28">
+        <v>263800000.0</v>
+      </c>
+      <c r="R28">
         <v>289900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>276300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>288400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>262400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>259900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>243900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>273300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>247000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>249500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>271000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>267300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>276200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>289100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>288200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>248400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>252100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>242700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>233900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>223500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>233300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>245900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>217100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>160940000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>141689000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>143400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>143100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>135846000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>134567000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>132759000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>122862000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>132719000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>125219000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>129010000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>133164000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>150106000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>138315000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>130576000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>130119000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6927000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16467000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16575000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>16871000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>3400000.0</v>
+      </c>
+      <c r="C29">
         <v>2200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="E29">
         <v>1200000.0</v>
       </c>
       <c r="F29">
+        <v>1200000.0</v>
+      </c>
+      <c r="G29">
         <v>1600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1900000.0</v>
       </c>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>1800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="W29">
         <v>-6800000.0</v>
       </c>
       <c r="X29">
+        <v>-6800000.0</v>
+      </c>
+      <c r="Y29">
         <v>4600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>68200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-33400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>400000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
-        <v>285000000.0</v>
+        <v>810600000.0</v>
       </c>
       <c r="C30">
-        <v>-56700000.0</v>
+        <v>768000000.0</v>
       </c>
       <c r="D30">
-        <v>279200000.0</v>
+        <v>734000000.0</v>
       </c>
       <c r="E30">
-        <v>817100000.0</v>
+        <v>922300000.0</v>
       </c>
       <c r="F30">
-        <v>746400000.0</v>
+        <v>806700000.0</v>
       </c>
       <c r="G30">
+        <v>743200000.0</v>
+      </c>
+      <c r="H30">
         <v>872500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>805900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>735800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>757500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>919300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>817900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>788300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>755000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>747600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>761600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>789200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>720200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>862800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>689000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>616100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>544400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1085800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>759500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>485800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2602500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>896200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>807300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>838500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>804000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>823600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>782800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>804900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>776300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>836800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>751900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>768500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>746700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>134100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>416268000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>405770000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>405843000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>403318000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>388080000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>395422000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>367897000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>374599000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>357495000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>370043000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>367634000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>392790000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>369548000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>368165000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>342791000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>82059499.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>84015000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-246100000.0</v>
+      </c>
+      <c r="C31">
         <v>-70300000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>-332900000.0</v>
+        <v>-270200000.0</v>
       </c>
       <c r="E31">
-        <v>-96100000.0</v>
+        <v>-233900000.0</v>
       </c>
       <c r="F31">
-        <v>-54600000.0</v>
+        <v>-106500000.0</v>
       </c>
       <c r="G31">
+        <v>-57800000.0</v>
+      </c>
+      <c r="H31">
         <v>-139600000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-93600000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>15300000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-53300000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-32900000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-84800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-75800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-125400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-237800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-110200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-104900000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-170400000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-70300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-80900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-52600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-146200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>16700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-225800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-95700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-122000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-90300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-75800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-50700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-90800000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>66400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-67400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-70100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-87500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-107600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-56200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-266500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-56200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-27094000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15003000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-15200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-12900000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17898000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14281000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-26900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-21985000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-23453000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-16428000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-16893000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-25481000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-25408000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-20545000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-11661000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-31679000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-54668500.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-57803000.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>1596700000.0</v>
+      </c>
+      <c r="C32">
         <v>1045400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1288300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1300200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1397900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>862500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1306400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1348800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1030600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>951400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1104400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1405900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1347900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>954400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>990900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>968400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1166400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>785700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1171700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>763200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>444700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>148300000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>162500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>119500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>941500000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1447700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1316800000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1506100000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1200400000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1413300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1221400000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1442500000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1383600000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1416800000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1178700000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1202300000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1283400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>926096000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>779771000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>764000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>766017000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>783857000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>688840000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>821079000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>653124000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>712155000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>633904000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>726573000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>622758000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>712977000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>695984000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>762665000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>577802000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>613517500.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>650207000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>670371000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>636443000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -19644,51 +19855,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>680800000.0</v>
       </c>
       <c r="C2">
         <v>911400000.0</v>
       </c>
       <c r="D2">
         <v>654400000.0</v>
       </c>
       <c r="E2">
         <v>1620300000.0</v>
       </c>
       <c r="F2">
         <v>321400000.0</v>
       </c>
       <c r="G2">
         <v>275500000.0</v>
       </c>
       <c r="H2">
         <v>324000000.0</v>
       </c>
       <c r="I2">
         <v>318300000.0</v>
       </c>
@@ -19702,51 +19913,51 @@
         <v>218200000.0</v>
       </c>
       <c r="M2">
         <v>546454000.0</v>
       </c>
       <c r="N2">
         <v>133071000.0</v>
       </c>
       <c r="O2">
         <v>277605000.0</v>
       </c>
       <c r="P2">
         <v>417408000.0</v>
       </c>
       <c r="Q2">
         <v>417408000.0</v>
       </c>
       <c r="R2">
         <v>611593000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>246100000</v>
       </c>
       <c r="C3">
         <v>245500000</v>
       </c>
       <c r="D3">
         <v>229600000</v>
       </c>
       <c r="E3">
         <v>219800000</v>
       </c>
       <c r="F3">
         <v>100600000</v>
       </c>
       <c r="G3">
         <v>173800000</v>
       </c>
       <c r="H3">
         <v>518100000</v>
       </c>
       <c r="I3">
         <v>576300000</v>
       </c>
@@ -19764,131 +19975,131 @@
       </c>
       <c r="N3">
         <v>260823000</v>
       </c>
       <c r="O3">
         <v>149563000</v>
       </c>
       <c r="P3">
         <v>139359000</v>
       </c>
       <c r="Q3">
         <v>139359000</v>
       </c>
       <c r="R3">
         <v>129347000</v>
       </c>
       <c r="S3">
         <v>121456000</v>
       </c>
       <c r="T3">
         <v>171100000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1298900000.0</v>
       </c>
       <c r="G4">
         <v>45900000.0</v>
       </c>
       <c r="H4">
         <v>-48500000.0</v>
       </c>
       <c r="I4">
         <v>5700000.0</v>
       </c>
       <c r="J4">
         <v>102900000.0</v>
       </c>
       <c r="K4">
         <v>-4177000.0</v>
       </c>
       <c r="L4">
         <v>-6956000.0</v>
       </c>
       <c r="M4">
         <v>-328248000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-172300000.0</v>
       </c>
       <c r="G5">
         <v>68500000.0</v>
       </c>
       <c r="H5">
         <v>58500000.0</v>
       </c>
       <c r="I5">
         <v>35500000.0</v>
       </c>
       <c r="J5">
         <v>145900000.0</v>
       </c>
       <c r="K5">
         <v>218016000.0</v>
       </c>
       <c r="L5">
         <v>166232000.0</v>
       </c>
       <c r="M5">
         <v>118052000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>-203500000.0</v>
       </c>
       <c r="C6">
         <v>-230600000.0</v>
       </c>
       <c r="D6">
         <v>257000000.0</v>
       </c>
       <c r="E6">
         <v>-965900000.0</v>
       </c>
       <c r="F6">
         <v>1298900000.0</v>
       </c>
       <c r="G6">
         <v>45900000.0</v>
       </c>
       <c r="H6">
         <v>-48500000.0</v>
       </c>
       <c r="I6">
         <v>5700000.0</v>
       </c>
@@ -19902,51 +20113,51 @@
         <v>-7000000.0</v>
       </c>
       <c r="M6">
         <v>-328248000.0</v>
       </c>
       <c r="N6">
         <v>413383000.0</v>
       </c>
       <c r="O6">
         <v>277605000.0</v>
       </c>
       <c r="P6">
         <v>-139803000.0</v>
       </c>
       <c r="Q6">
         <v>-139803000.0</v>
       </c>
       <c r="R6">
         <v>-194185000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>-5100000.0</v>
       </c>
       <c r="C7">
         <v>73000000.0</v>
       </c>
       <c r="D7">
         <v>-79700000.0</v>
       </c>
       <c r="E7">
         <v>-73300000.0</v>
       </c>
       <c r="F7">
         <v>139600000.0</v>
       </c>
       <c r="G7">
         <v>162200000.0</v>
       </c>
       <c r="H7">
         <v>135800000.0</v>
       </c>
       <c r="I7">
         <v>-17700000.0</v>
       </c>
@@ -19964,91 +20175,91 @@
       </c>
       <c r="N7">
         <v>66757000.0</v>
       </c>
       <c r="O7">
         <v>-28282000.0</v>
       </c>
       <c r="P7">
         <v>26458000.0</v>
       </c>
       <c r="Q7">
         <v>26458000.0</v>
       </c>
       <c r="R7">
         <v>-29314000.0</v>
       </c>
       <c r="S7">
         <v>5046000.0</v>
       </c>
       <c r="T7">
         <v>-47791000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-82700000.0</v>
       </c>
       <c r="G8">
         <v>159300000.0</v>
       </c>
       <c r="H8">
         <v>700000.0</v>
       </c>
       <c r="I8">
         <v>-200000.0</v>
       </c>
       <c r="J8">
         <v>-36600000.0</v>
       </c>
       <c r="K8">
         <v>-56750000.0</v>
       </c>
       <c r="L8">
         <v>-1428000.0</v>
       </c>
       <c r="M8">
         <v>308000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>13200000.0</v>
       </c>
       <c r="C9">
         <v>37400000.0</v>
       </c>
       <c r="D9">
         <v>-45600000.0</v>
       </c>
       <c r="E9">
         <v>4000000.0</v>
       </c>
       <c r="F9">
         <v>-82700000.0</v>
       </c>
       <c r="G9">
         <v>159300000.0</v>
       </c>
       <c r="H9">
         <v>700000.0</v>
       </c>
       <c r="I9">
         <v>-200000.0</v>
       </c>
@@ -20066,217 +20277,217 @@
       </c>
       <c r="N9">
         <v>-3365000.0</v>
       </c>
       <c r="O9">
         <v>-38589500.0</v>
       </c>
       <c r="P9">
         <v>-38589500.0</v>
       </c>
       <c r="Q9">
         <v>-18554000.0</v>
       </c>
       <c r="R9">
         <v>4381000.0</v>
       </c>
       <c r="S9">
         <v>9354000.0</v>
       </c>
       <c r="T9">
         <v>10417000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>82700000.0</v>
       </c>
       <c r="G10">
         <v>-159300000.0</v>
       </c>
       <c r="H10">
         <v>-700000.0</v>
       </c>
       <c r="I10">
         <v>200000.0</v>
       </c>
       <c r="J10">
         <v>533900000.0</v>
       </c>
       <c r="K10">
         <v>394880000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-40400000.0</v>
       </c>
       <c r="F11">
         <v>228100000.0</v>
       </c>
       <c r="G11">
         <v>-73900000.0</v>
       </c>
       <c r="H11">
         <v>104200000.0</v>
       </c>
       <c r="I11">
         <v>-17100000.0</v>
       </c>
       <c r="J11">
         <v>13300000.0</v>
       </c>
       <c r="K11">
         <v>3117000.0</v>
       </c>
       <c r="L11">
         <v>32672000.0</v>
       </c>
       <c r="M11">
         <v>-66295000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9800000.0</v>
       </c>
       <c r="F12">
         <v>238200000.0</v>
       </c>
       <c r="G12">
         <v>2815500000.0</v>
       </c>
       <c r="H12">
         <v>47800000.0</v>
       </c>
       <c r="I12">
         <v>-1100000.0</v>
       </c>
       <c r="J12">
         <v>389700000.0</v>
       </c>
       <c r="K12">
         <v>32569000.0</v>
       </c>
       <c r="L12">
         <v>36312000.0</v>
       </c>
       <c r="M12">
         <v>46140000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-36900000.0</v>
       </c>
       <c r="F13">
         <v>158500000.0</v>
       </c>
       <c r="G13">
         <v>179300000.0</v>
       </c>
       <c r="H13">
         <v>30300000.0</v>
       </c>
       <c r="I13">
         <v>68100000.0</v>
       </c>
       <c r="J13">
         <v>-26200000.0</v>
       </c>
       <c r="K13">
         <v>-47500000.0</v>
       </c>
       <c r="L13">
         <v>-11500000.0</v>
       </c>
       <c r="M13">
         <v>-56885000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>313400000.0</v>
       </c>
       <c r="C14">
         <v>319500000.0</v>
       </c>
       <c r="D14">
         <v>365000000.0</v>
       </c>
       <c r="E14">
         <v>396000000.0</v>
       </c>
       <c r="F14">
         <v>425000000.0</v>
       </c>
       <c r="G14">
         <v>498300000.0</v>
       </c>
       <c r="H14">
         <v>450000000.0</v>
       </c>
       <c r="I14">
         <v>537800000.0</v>
       </c>
@@ -20294,101 +20505,101 @@
       </c>
       <c r="N14">
         <v>197537000.0</v>
       </c>
       <c r="O14">
         <v>205449000.0</v>
       </c>
       <c r="P14">
         <v>214029000.0</v>
       </c>
       <c r="Q14">
         <v>214029000.0</v>
       </c>
       <c r="R14">
         <v>212413000.0</v>
       </c>
       <c r="S14">
         <v>222483000.0</v>
       </c>
       <c r="T14">
         <v>251194000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>700000.0</v>
       </c>
       <c r="F15">
         <v>19100000.0</v>
       </c>
       <c r="G15">
         <v>6500000.0</v>
       </c>
       <c r="H15">
         <v>84100000.0</v>
       </c>
       <c r="I15">
         <v>258100000.0</v>
       </c>
       <c r="J15">
         <v>104600000.0</v>
       </c>
       <c r="K15">
         <v>79600000.0</v>
       </c>
       <c r="L15">
         <v>78600000.0</v>
       </c>
       <c r="M15">
         <v>58504000.0</v>
       </c>
       <c r="N15">
         <v>773063000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>652800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>477300000.0</v>
       </c>
       <c r="C16">
         <v>680800000.0</v>
       </c>
       <c r="D16">
         <v>911400000.0</v>
       </c>
       <c r="E16">
         <v>654400000.0</v>
       </c>
       <c r="F16">
         <v>1620300000.0</v>
       </c>
       <c r="G16">
         <v>321400000.0</v>
       </c>
       <c r="H16">
         <v>275500000.0</v>
       </c>
       <c r="I16">
         <v>324000000.0</v>
       </c>
@@ -20404,91 +20615,91 @@
       <c r="M16">
         <v>218206000.0</v>
       </c>
       <c r="N16">
         <v>546454000.0</v>
       </c>
       <c r="O16">
         <v>277605000.0</v>
       </c>
       <c r="P16">
         <v>277605000.0</v>
       </c>
       <c r="Q16">
         <v>277605000.0</v>
       </c>
       <c r="R16">
         <v>417408000.0</v>
       </c>
       <c r="S16">
         <v>539597000.0</v>
       </c>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-9500000.0</v>
       </c>
       <c r="G17">
         <v>-300000.0</v>
       </c>
       <c r="H17">
         <v>1500000.0</v>
       </c>
       <c r="I17">
         <v>-5500000.0</v>
       </c>
       <c r="J17">
         <v>17100000.0</v>
       </c>
       <c r="K17">
         <v>555000.0</v>
       </c>
       <c r="L17">
         <v>-363000.0</v>
       </c>
       <c r="M17">
         <v>5000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-365900000.0</v>
       </c>
       <c r="C18">
         <v>-296300000.0</v>
       </c>
       <c r="D18">
         <v>-444800000.0</v>
       </c>
       <c r="E18">
         <v>-848300000.0</v>
       </c>
       <c r="F18">
         <v>-714700000.0</v>
       </c>
       <c r="G18">
         <v>-1303300000.0</v>
       </c>
       <c r="H18">
         <v>60900000.0</v>
       </c>
       <c r="I18">
         <v>-53100000.0</v>
       </c>
@@ -20506,187 +20717,187 @@
       </c>
       <c r="N18">
         <v>96519000.0</v>
       </c>
       <c r="O18">
         <v>11177500.0</v>
       </c>
       <c r="P18">
         <v>-2330000.0</v>
       </c>
       <c r="Q18">
         <v>-2330000.0</v>
       </c>
       <c r="R18">
         <v>-145515000.0</v>
       </c>
       <c r="S18">
         <v>45793000.0</v>
       </c>
       <c r="T18">
         <v>30109000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19">
         <v>24100000.0</v>
       </c>
       <c r="C19">
         <v>-242900000.0</v>
       </c>
       <c r="D19">
         <v>-186700000.0</v>
       </c>
       <c r="E19">
         <v>-224000000.0</v>
       </c>
       <c r="F19">
         <v>34200000.0</v>
       </c>
       <c r="G19">
         <v>-154600000.0</v>
       </c>
       <c r="H19">
         <v>-516100000.0</v>
       </c>
       <c r="I19">
         <v>208300000.0</v>
       </c>
       <c r="J19">
         <v>98200000.0</v>
       </c>
       <c r="K19">
         <v>-10481000.0</v>
       </c>
       <c r="L19">
         <v>-1915000.0</v>
       </c>
       <c r="M19">
         <v>-1522000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20">
         <v>169600000.0</v>
       </c>
       <c r="C20">
         <v>254900000.0</v>
       </c>
       <c r="D20">
         <v>705000000.0</v>
       </c>
       <c r="E20">
         <v>220400000.0</v>
       </c>
       <c r="F20">
         <v>1801100000.0</v>
       </c>
       <c r="G20">
         <v>264700000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>2900000.0</v>
       </c>
       <c r="C21">
         <v>-133700000.0</v>
       </c>
       <c r="D21">
         <v>-167200000.0</v>
       </c>
       <c r="E21">
         <v>-131400000.0</v>
       </c>
       <c r="F21">
         <v>218100000.0</v>
       </c>
       <c r="G21">
         <v>1046400000.0</v>
       </c>
       <c r="H21">
         <v>3327800000.0</v>
       </c>
       <c r="I21">
         <v>581400000.0</v>
       </c>
       <c r="J21">
         <v>91300000.0</v>
       </c>
       <c r="K21">
         <v>1009505000.0</v>
       </c>
       <c r="L21">
         <v>-2641000.0</v>
       </c>
       <c r="M21">
         <v>359298000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>-632400000.0</v>
       </c>
       <c r="C22">
         <v>-352600000.0</v>
       </c>
       <c r="D22">
         <v>-396600000.0</v>
       </c>
       <c r="E22">
         <v>-973600000.0</v>
       </c>
       <c r="F22">
         <v>-1269800000.0</v>
       </c>
       <c r="G22">
         <v>-4589400000.0</v>
       </c>
       <c r="H22">
         <v>-149100000.0</v>
       </c>
       <c r="I22">
         <v>110100000.0</v>
       </c>
@@ -20704,51 +20915,51 @@
       </c>
       <c r="N22">
         <v>364400000.0</v>
       </c>
       <c r="O22">
         <v>54734500.0</v>
       </c>
       <c r="P22">
         <v>-94098000.0</v>
       </c>
       <c r="Q22">
         <v>-94098000.0</v>
       </c>
       <c r="R22">
         <v>-174304000.0</v>
       </c>
       <c r="S22">
         <v>-158774000.0</v>
       </c>
       <c r="T22">
         <v>-8043000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>-44900000.0</v>
       </c>
       <c r="C23">
         <v>-52800000.0</v>
       </c>
       <c r="D23">
         <v>-16200000.0</v>
       </c>
       <c r="E23">
         <v>1358800000.0</v>
       </c>
       <c r="F23">
         <v>-44700000.0</v>
       </c>
       <c r="G23">
         <v>16500000.0</v>
       </c>
       <c r="H23">
         <v>1948900000.0</v>
       </c>
       <c r="I23">
         <v>-17200000.0</v>
       </c>
@@ -20766,51 +20977,51 @@
       </c>
       <c r="N23">
         <v>-28530000.0</v>
       </c>
       <c r="O23">
         <v>-102300000.0</v>
       </c>
       <c r="P23">
         <v>-102300000.0</v>
       </c>
       <c r="Q23">
         <v>6685000.0</v>
       </c>
       <c r="R23">
         <v>-15469000.0</v>
       </c>
       <c r="S23">
         <v>-9331000.0</v>
       </c>
       <c r="T23">
         <v>-1397000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
         <v>400000.0</v>
       </c>
       <c r="C24">
         <v>2600000.0</v>
       </c>
       <c r="D24">
         <v>-206100000.0</v>
       </c>
       <c r="E24">
         <v>-22000000.0</v>
       </c>
       <c r="F24">
         <v>-84900000.0</v>
       </c>
       <c r="G24">
         <v>19200000.0</v>
       </c>
       <c r="H24">
         <v>2000000.0</v>
       </c>
       <c r="I24">
         <v>-514100000.0</v>
       </c>
@@ -20828,51 +21039,51 @@
       </c>
       <c r="N24">
         <v>-264391000.0</v>
       </c>
       <c r="O24">
         <v>-78332500.0</v>
       </c>
       <c r="P24">
         <v>2525000.0</v>
       </c>
       <c r="Q24">
         <v>-136834000.0</v>
       </c>
       <c r="R24">
         <v>-71876000.0</v>
       </c>
       <c r="S24">
         <v>-4380000.0</v>
       </c>
       <c r="T24">
         <v>-14964000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>185400000.0</v>
       </c>
       <c r="C25">
         <v>-114200000.0</v>
       </c>
       <c r="D25">
         <v>-147100000.0</v>
       </c>
       <c r="E25">
         <v>-1800000.0</v>
       </c>
       <c r="F25">
         <v>55600000.0</v>
       </c>
       <c r="G25">
         <v>2710000000.0</v>
       </c>
       <c r="H25">
         <v>171600000.0</v>
       </c>
       <c r="I25">
         <v>-115500000.0</v>
       </c>
@@ -20890,51 +21101,51 @@
       </c>
       <c r="N25">
         <v>-16754000.0</v>
       </c>
       <c r="O25">
         <v>-72482000.0</v>
       </c>
       <c r="P25">
         <v>-9360000.0</v>
       </c>
       <c r="Q25">
         <v>-9360000.0</v>
       </c>
       <c r="R25">
         <v>-24963000.0</v>
       </c>
       <c r="S25">
         <v>98094000.0</v>
       </c>
       <c r="T25">
         <v>16749000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26">
         <v>169600000.0</v>
       </c>
       <c r="C26">
         <v>254900000.0</v>
       </c>
       <c r="D26">
         <v>-14200000.0</v>
       </c>
       <c r="E26">
         <v>-52300000.0</v>
       </c>
       <c r="F26">
         <v>-19100000.0</v>
       </c>
       <c r="G26">
         <v>1081800000.0</v>
       </c>
       <c r="H26">
         <v>-1300000.0</v>
       </c>
       <c r="I26">
         <v>-445400000.0</v>
       </c>
@@ -20942,51 +21153,51 @@
         <v>-34000000.0</v>
       </c>
       <c r="K26">
         <v>-763000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>-92000.0</v>
       </c>
       <c r="N26">
         <v>-588000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-2596000.0</v>
       </c>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>16900000.0</v>
       </c>
       <c r="C27">
         <v>22000000.0</v>
       </c>
       <c r="D27">
         <v>42500000.0</v>
       </c>
       <c r="E27">
         <v>22500000.0</v>
       </c>
       <c r="F27">
         <v>43100000.0</v>
       </c>
       <c r="G27">
         <v>25400000.0</v>
       </c>
       <c r="H27">
         <v>4400000.0</v>
       </c>
       <c r="I27">
         <v>14900000.0</v>
       </c>
@@ -20998,51 +21209,51 @@
       </c>
       <c r="L27">
         <v>10500000.0</v>
       </c>
       <c r="M27">
         <v>11293000.0</v>
       </c>
       <c r="N27">
         <v>12000000.0</v>
       </c>
       <c r="O27">
         <v>1321000.0</v>
       </c>
       <c r="P27">
         <v>1321000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27">
         <v>-68290000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>125200000.0</v>
       </c>
       <c r="C28">
         <v>68400000.0</v>
       </c>
       <c r="D28">
         <v>649300000.0</v>
       </c>
       <c r="E28">
         <v>-91300000.0</v>
       </c>
       <c r="F28">
         <v>1990700000.0</v>
       </c>
       <c r="G28">
         <v>1330300000.0</v>
       </c>
       <c r="H28">
         <v>-112900000.0</v>
       </c>
       <c r="I28">
         <v>-194800000.0</v>
       </c>
@@ -21060,51 +21271,51 @@
       </c>
       <c r="N28">
         <v>324928000.0</v>
       </c>
       <c r="O28">
         <v>-102300000.0</v>
       </c>
       <c r="P28">
         <v>-113674000.0</v>
       </c>
       <c r="Q28">
         <v>-113674000.0</v>
       </c>
       <c r="R28">
         <v>73118000.0</v>
       </c>
       <c r="S28">
         <v>162604000.0</v>
       </c>
       <c r="T28">
         <v>-267120000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>-119800000.0</v>
       </c>
       <c r="C29">
         <v>-50800000.0</v>
       </c>
       <c r="D29">
         <v>-215200000.0</v>
       </c>
       <c r="E29">
         <v>-628500000.0</v>
       </c>
       <c r="F29">
         <v>-614100000.0</v>
       </c>
       <c r="G29">
         <v>-1129500000.0</v>
       </c>
       <c r="H29">
         <v>579000000.0</v>
       </c>
       <c r="I29">
         <v>523200000.0</v>
       </c>
@@ -21122,51 +21333,51 @@
       </c>
       <c r="N29">
         <v>357342000.0</v>
       </c>
       <c r="O29">
         <v>160740500.0</v>
       </c>
       <c r="P29">
         <v>137029000.0</v>
       </c>
       <c r="Q29">
         <v>137029000.0</v>
       </c>
       <c r="R29">
         <v>-16168000.0</v>
       </c>
       <c r="S29">
         <v>167249000.0</v>
       </c>
       <c r="T29">
         <v>201209000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-221600000.0</v>
       </c>
       <c r="C30">
         <v>-242900000.0</v>
       </c>
       <c r="D30">
         <v>-180100000.0</v>
       </c>
       <c r="E30">
         <v>-224000000.0</v>
       </c>
       <c r="F30">
         <v>-68200000.0</v>
       </c>
       <c r="G30">
         <v>-154600000.0</v>
       </c>
       <c r="H30">
         <v>-516100000.0</v>
       </c>
       <c r="I30">
         <v>-317200000.0</v>
       </c>
@@ -21203,4725 +21414,4793 @@
       <c r="T30">
         <v>-139405000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>156</v>
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>380900000.0</v>
+      </c>
+      <c r="C2">
         <v>477300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>416900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>475100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>427700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>680800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>577100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>818600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>660700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>911400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>752100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>458200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>518700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>654400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>705800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>987900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1188600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1620300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1640200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1839600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>842100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>321400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>428800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>508400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>309800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>275500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>110600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>201200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>195200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>324000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>344300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>327400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>312500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>318300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>260000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>159900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>336400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>230200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>46312000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>93300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>107900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>211200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>97939000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>179340000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>144804000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>218206000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>155506000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>235305000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>353277000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>546454000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>130628000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>136307000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>106376000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>133071000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>259491000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>307869000.0</v>
       </c>
-      <c r="BE2"/>
+      <c r="BF2"/>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>45300000</v>
+      </c>
+      <c r="C3">
         <v>46200000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>83400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>66200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>49500000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>89700000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>60700000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>44600000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>50500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>72100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>61500000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>72300000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>54500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>58200000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34800000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>40900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29900000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17900000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17800000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>35000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>91700000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>169900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>118300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>126900000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>114800000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>201400000</v>
-      </c>
-[...1 lines deleted...]
-        <v>133800000</v>
       </c>
       <c r="AG3">
         <v>133800000</v>
       </c>
       <c r="AH3">
+        <v>133800000</v>
+      </c>
+      <c r="AI3">
         <v>107300000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>159100000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>149700000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>156700000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>161300000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>165114000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>116300000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>82600000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>57700000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>117849000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>71817000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>74167000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>69590000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>87766000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>67760000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>59609000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>55599000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>85462000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>70666000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>65345000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>39350000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>41425500</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>31684000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-60700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-137600000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-273900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-184300000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-426200000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-19900000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-199400000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>997500000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>520700000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-107400000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-79600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>198600000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>34300000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>164900000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-90600000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>6000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-128800000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-20300000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>16900000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>14900000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-5800000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>50000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>132200000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-185300000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>106000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>160761000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-47004000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-14611000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-103323000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>113311000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-81401000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>34536000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-73402000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>62700000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-79799000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-117972000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-193177000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
+      <c r="BF4"/>
     </row>
-    <row r="5" spans="1:57">
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-19100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>72900000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>15300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>57400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-77600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-40900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-72700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-50500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-69700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>61500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>23900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>52800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>28900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-16600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>33900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-34900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>47100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-136500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>71100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>191000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>20300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>54667000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>63799000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>57160000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>42390000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>77805000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>24246000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>51920000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>12261000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>34435000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>39677000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>30017000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13923000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
+      <c r="BF5"/>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>439600000.0</v>
+      </c>
+      <c r="C6">
         <v>-96400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>60400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-58200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>47400000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-253100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>103700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-241500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>157900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-250700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>159300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>293900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-60500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-135700000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-51400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-282100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-200700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-431700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-199400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>997500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>520700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-107400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-79600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>198600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>34300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>164900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-90600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-128800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-20300000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>16900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>14900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5800000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>50000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>131500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-176500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>106200000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>160800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-47000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-14600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-103300000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>113311000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-81401000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>34536000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-73402000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>62700000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-79799000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-117972000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-193177000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>415826000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5679000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>29931000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-26695000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-81678500.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-48378000.0</v>
       </c>
-      <c r="BE6"/>
+      <c r="BF6"/>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>54800000.0</v>
+      </c>
+      <c r="C7">
         <v>-30000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>124800000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>86200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-184400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>160800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-42000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>29700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-75500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-50700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-47700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>113400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-65700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-40800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-80200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>57900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>37500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-24600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>68800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>28000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>56000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>189500000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-116900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>201800000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-16900000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7200000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-41900000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>59300000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-34100000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-27300000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-24700000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>82300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>44700000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-119300000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-12200000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>70595000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-49000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-677000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-102400000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>87793000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-58213000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>41653000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-42824000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>57618000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-61428000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6163000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-72622000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>81729000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-15544000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>5146000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4574000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-7491500.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>13363000.0</v>
       </c>
-      <c r="BE7"/>
+      <c r="BF7"/>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-33600000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>67000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>14700000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-17200000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>63600000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-40900000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-48100000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>9000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-2700000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-6000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-12000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>47900000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>129400000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-93100000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>61800000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-36300000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>68300000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-117300000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>34800000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-31700000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>114000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-141100000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>26100000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-19400000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>97800000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-108473000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>13212000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-5476000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>43987000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-53960000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>19362000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-19773000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>52943000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-61301000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>15467000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>901000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>45241000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
+      <c r="BF8"/>
     </row>
-    <row r="9" spans="1:57">
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-29600000.0</v>
+      </c>
+      <c r="C9">
         <v>55200000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-55600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>73900000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9">
+        <v>-61200000.0</v>
+      </c>
+      <c r="I9">
         <v>57400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-17600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>58800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-67900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-11100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-33600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>67000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>63600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-40900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-48100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2700000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>165000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>47900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>129400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>61800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-36300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>68300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-117300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>34800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-31700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>114000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-141100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>25900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-19200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>97800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6411000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>13200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-5500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>44000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-53960000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19362000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-19773000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>52943000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-61301000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>15467000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-10393000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>56535000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-59356000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27444000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-12778000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>41325000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-7491500.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13363000.0</v>
       </c>
-      <c r="BE9"/>
+      <c r="BF9"/>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-44700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33600000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-14700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-63600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>80700000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>651200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1186300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>936800000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>983800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1255200000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>1107700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>502400000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>451000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>504900000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>301200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>430081000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>232317000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>129438000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-126517000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
+      <c r="BF10"/>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-45000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-15800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-86200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>98500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-90900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-27900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-113200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>70500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>108700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-56000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>84500000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>30100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>50300000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>121200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-275500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>260800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-56900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>25000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-124700000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>187400000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-83500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>15900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-136900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>201500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-98000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-105800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>207294000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-65611000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6141000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-144707000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>144793000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-86406000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>67775000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-93490000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>123255000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-78734000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17489000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-128305000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
+      <c r="BF11"/>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-44900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-38700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-88800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-19400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-179300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>210700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>101300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43100000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>54500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>516400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>360800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-17600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1955900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>53000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-4300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-4700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-34000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-7500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>33200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>344700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-34900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>66600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-5402000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11394000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5865000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20712000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>29633000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-11134000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18656000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-843000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>30934000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-5249000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7666000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12789000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
+      <c r="BF12"/>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>63500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56800000.0</v>
       </c>
       <c r="N13">
         <v>-56800000.0</v>
       </c>
       <c r="O13">
+        <v>-56800000.0</v>
+      </c>
+      <c r="P13">
         <v>72000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-45600000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-63400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3800000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>83400000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>94800000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>134200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>26800000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-76500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>88900000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-13200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-11900000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-33500000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>72700000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>81100000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-52600000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-33100000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3100000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>38500000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-67800000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-10300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-47500000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6207000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>46000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-631000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-11500000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-56885000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
+      <c r="BF13"/>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>76100000.0</v>
+      </c>
+      <c r="C14">
         <v>75700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>77300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>82200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>77800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>76100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>78300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>80800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>78800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>85900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>88700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>96800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>93600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>103000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>96900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>97400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>98700000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>101500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>103700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>105700000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>114100000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>132600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>123500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>119700000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>122500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>112900000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>112100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>112000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>113000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>139400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>130200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>137700000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>130500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>144700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>135300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>133300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>125300000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>82497000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>63100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>62300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>60400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>59927000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>58008000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>57249000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>57777000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>55467000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>54327000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>51750000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>54777000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>50102000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>48603000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>50370000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>48462000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>55429000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>49261000.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BF14"/>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="O15">
         <v>700000.0</v>
       </c>
       <c r="P15">
         <v>700000.0</v>
       </c>
       <c r="Q15">
         <v>700000.0</v>
       </c>
       <c r="R15">
         <v>700000.0</v>
       </c>
       <c r="S15">
         <v>700000.0</v>
       </c>
       <c r="T15">
         <v>700000.0</v>
       </c>
       <c r="U15">
         <v>700000.0</v>
       </c>
       <c r="V15">
-        <v>2200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="W15">
         <v>2200000.0</v>
       </c>
       <c r="X15">
+        <v>2200000.0</v>
+      </c>
+      <c r="Y15">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="Z15">
         <v>4300000.0</v>
       </c>
       <c r="AA15">
+        <v>4300000.0</v>
+      </c>
+      <c r="AB15">
         <v>20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20800000.0</v>
       </c>
       <c r="AC15">
         <v>20800000.0</v>
       </c>
       <c r="AD15">
+        <v>20800000.0</v>
+      </c>
+      <c r="AE15">
         <v>21800000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>20700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>186000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>25600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>25800000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>25900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>26300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>26200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>20546000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19700000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>19800000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>19596000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>19711000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19480000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19821000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19501000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19514000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>19489000.0</v>
       </c>
-      <c r="AX15">
-[...2 lines deleted...]
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
+      <c r="BF15"/>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>820500000.0</v>
+      </c>
+      <c r="C16">
         <v>380900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>477300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>416900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>475100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>427700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>680800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>577100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>818600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>660700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>911400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>752100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>458200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>518700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>654400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>705800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>987900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1188600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1620300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1640200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1839600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>842100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>321400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>428800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>508400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>309800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>275500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>110600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>201200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>195200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>324000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>344300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>327400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>312500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>310000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>291400000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>159900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>336400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>207073000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>46300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>93300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>107900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>211250000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>97939000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>179340000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>144804000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>218206000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>155506000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>235305000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>353277000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>546454000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>130628000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>136307000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>106376000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-81678500.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>259491000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>307869000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-1600000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8400000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5600000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-5100000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2500000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2800000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1100000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-6700000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3800000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1700000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2800000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2200000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2300000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-14600000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5400000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6400000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2700000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>665000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-47000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-76000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-42000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-282000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-97000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>58000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-13000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>9000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>18000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-9000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
+      <c r="BF17"/>
     </row>
-    <row r="18" spans="1:57">
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>191100000.0</v>
+      </c>
+      <c r="C18">
         <v>-174700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>43300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-81100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>88900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-417000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>113900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-92200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-79200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-238800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-149900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-62000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-237300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-105600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-278100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-134800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-329800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-143800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-251700000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-324800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-375700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-385000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-266900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-275700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>198900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-61700000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>25300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-113400000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>23000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-132100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>58100000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>170500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-38500000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-210800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>55207000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-39000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>28500000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-34800000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>140483000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-55507000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>97185000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-48027000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>90946000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-55418000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>48214000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-57174000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>67215000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>495000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>32277000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-3468000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-26946500.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8216000.0</v>
       </c>
-      <c r="BE18"/>
+      <c r="BF18"/>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-68300000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-48700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-46900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-88900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-60500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-43500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-50000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-63700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-59000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-40800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>30000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-70300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-50800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>11400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-54900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-36900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>13500000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-23300000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-44100000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-87400000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-167700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-127100000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-122800000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-98500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-400000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>201200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>7100000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-10700000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-400000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>98900000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-300000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-20961000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3644000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>6827000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>9000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-957000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-766000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-40000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-152000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-51000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-411000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-339000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-721000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
+      <c r="BF19"/>
     </row>
-    <row r="20" spans="1:57">
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>11900000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>340300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>316700000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>29100000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>146600000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>212600000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7800000.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1219600000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
+      <c r="BF20"/>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
-        <v>-6200000.0</v>
+        <v>9700000.0</v>
       </c>
       <c r="C21">
         <v>-6200000.0</v>
       </c>
       <c r="D21">
+        <v>-6200000.0</v>
+      </c>
+      <c r="E21">
         <v>65100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-48900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-108300000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-23900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-33000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-63000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-135000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-56800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-20900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-45900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>275300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>748500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-16500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>320000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1973100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1357100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>591100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-382600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>44500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>423100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1064505000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>20000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-75501000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>501000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44621000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-9621000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-35703000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1938000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>637791000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2016000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-145068000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-131409000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
+      <c r="BF21"/>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-11400000.0</v>
+      </c>
+      <c r="C22">
         <v>-117100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-127400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-298200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-202100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-135600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-20700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-32800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-163500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-182000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-235500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-287700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-226900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-121600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-337400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-134400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-224200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-344000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-567200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-946100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-905800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-561200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2176300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-13500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-54800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>49400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-130200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-100400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22200000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17700000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-276400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-42700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-176500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8400000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>29000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>30400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>28300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>41617000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12178000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43923000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6138000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>29819000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7376000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>31393000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-4508000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>279617000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>33465000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>61576000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-10258000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-38832000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>31149000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>15965000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-32600000.0</v>
+      </c>
+      <c r="C23">
         <v>-7900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>167200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-37500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="F23">
         <v>-4500000.0</v>
       </c>
       <c r="G23">
+        <v>-4500000.0</v>
+      </c>
+      <c r="H23">
         <v>9300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-46900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2300000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
-        <v>316800000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="M23">
+        <v>100000.0</v>
+      </c>
+      <c r="N23">
         <v>-1500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-14600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>547900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1800000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>-92400000.0</v>
+      </c>
+      <c r="T23">
         <v>-19100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-19300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-9200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-27300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-12100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-34000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-65819000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>31210000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-9274000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-969000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-11009000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1938000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>281000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-170000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-306000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-7849000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>355415000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1438000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-6799000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-20716000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-52497000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-49155000.0</v>
       </c>
-      <c r="BE23"/>
+      <c r="BF23"/>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
+        <v>1200000.0</v>
+      </c>
+      <c r="C24">
         <v>30700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-55000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-22000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-34500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-23000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5200000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>18000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>16300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>60000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3200000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>127700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>17200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2400000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-4751000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-600000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>13000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-691000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-243000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1325000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1636000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-383000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-601000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3460000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1911000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2792000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-965000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-3846000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4035000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2086500.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>9792000.0</v>
       </c>
-      <c r="BE24"/>
+      <c r="BF24"/>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>113500000.0</v>
+      </c>
+      <c r="C25">
         <v>-64700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>52100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>191000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-26900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-66200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>92800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-57000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-115000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-35700000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-50100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-75700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-26800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>37200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-25100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-31400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-36600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>72200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>412900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>367700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>22200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1912800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>115400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-12200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>52400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-146000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>37600000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>81500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-6400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>214000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>59700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>49428000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>33903000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>13091000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1989000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-8792000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17822000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9438000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1124000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>17311000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16257000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1837000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-22300000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-548000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5051500.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-70644000.0</v>
       </c>
-      <c r="BE25"/>
+      <c r="BF25"/>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>169600000.0</v>
       </c>
       <c r="E26">
         <v>169600000.0</v>
       </c>
       <c r="F26">
         <v>169600000.0</v>
       </c>
       <c r="G26">
+        <v>169600000.0</v>
+      </c>
+      <c r="H26">
         <v>254900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>243000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-2200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14200000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="O26">
         <v>-100000.0</v>
       </c>
       <c r="P26">
+        <v>-100000.0</v>
+      </c>
+      <c r="Q26">
         <v>7800000.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-52200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-19100000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1801200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>581300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>274200000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-1000000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-700000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-424900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-6300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-13500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-17500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-16500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>50000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>802800000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-763000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
-        <v>-281000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU26">
         <v>-281000.0</v>
       </c>
       <c r="AV26">
+        <v>-281000.0</v>
+      </c>
+      <c r="AW26">
         <v>-92000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>-281000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-588000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
+      <c r="BF26"/>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>3300000.0</v>
+      </c>
+      <c r="C27">
         <v>7300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="E27">
         <v>6000000.0</v>
       </c>
       <c r="F27">
+        <v>6000000.0</v>
+      </c>
+      <c r="G27">
         <v>5700000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6300000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>25900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-3600000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6500000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>24300000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5400000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15900000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3700000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2700000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-7100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2100000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE27">
         <v>4000000.0</v>
       </c>
       <c r="AF27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG27">
         <v>4100000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2800000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AO27">
         <v>1700000.0</v>
       </c>
       <c r="AP27">
+        <v>1700000.0</v>
+      </c>
+      <c r="AQ27">
         <v>1100000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1103000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2199000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1439000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5739000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5221000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-1596000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1311000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6357000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>12000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-5883000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-20941000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>837000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>322000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>339000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BF27"/>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>248300000.0</v>
+      </c>
+      <c r="C28">
         <v>49300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-9100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-48900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>158000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-155200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>236300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>294000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>292900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>68900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>44200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-59700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-76300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-48300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1212200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>854700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>247800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>296600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>473500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>312400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-40000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-18400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-20600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-33900000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-39500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-37400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-55500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-62400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-128700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-53700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>674300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1046140000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-49200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-74600000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>147371000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-24603000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-63837000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-23645000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-27799000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-23378000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-169325000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-133362000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>351683000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4962000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2435000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-24228000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-52497000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-49155000.0</v>
       </c>
-      <c r="BE28"/>
+      <c r="BF28"/>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>236400000.0</v>
+      </c>
+      <c r="C29">
         <v>-128500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>126700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>138400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-370000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>203600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-31500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-34600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-188300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-77800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-189900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-33300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-223600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-76600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-295000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-113900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-233800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-312900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-357900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-355700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-231900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-184000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>368800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>56600000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>152200000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>224400000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1700000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>129500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>165400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>329600000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>111200000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-54100000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>172500000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>220321000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>77300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>111100000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>22900000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>258332000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16310000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>171352000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>21563000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>178712000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>12342000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>107823000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1575000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>152677000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>71161000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>97622000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>35882000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>14479000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>23468000.0</v>
       </c>
-      <c r="BE29"/>
+      <c r="BF29"/>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-44100000.0</v>
+      </c>
+      <c r="C30">
         <v>-15500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-57700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-68300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-48700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-46900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-88900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-60500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-43500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-50000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-63700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-59000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-40800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-16600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-224000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-50800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-48000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-54900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-28800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-23300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-44100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-87400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-167700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-127100000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-122800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-98500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-202900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-66700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-114800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-149900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>65900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-131700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-743500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1106365000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-120300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-76400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-51600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-292350000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-72826000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-72882000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-71378000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-88200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-68772000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-56488000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-58231000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-88506000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-71878000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-70099000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-38301000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-43512000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-21892000.0</v>
       </c>
-      <c r="BE30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>